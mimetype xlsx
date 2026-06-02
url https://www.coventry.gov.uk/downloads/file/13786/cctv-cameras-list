--- v0 (2026-01-31)
+++ v1 (2026-06-02)
@@ -1,92 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://coventrycc-my.sharepoint.com/personal/cvcbr060_coventry_gov_uk/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://coventrycc-my.sharepoint.com/personal/cvcbr060_coventry_gov_uk/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DF3EB7A9-A3D1-4967-AB70-BBCF009C6900}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{22A862F3-08F9-4C20-A1D7-24E1F8880232}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{0815EEA0-903E-4AFE-B169-6D6557881101}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{740821A0-EC9A-4753-9398-28E7D47B44F2}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="84">
   <si>
     <t>New camera number</t>
   </si>
   <si>
-    <t>Detailed Location (Not to be published)</t>
-[...4 lines deleted...]
-  <si>
     <t>WOOLWORTHS ROOF</t>
   </si>
   <si>
     <t>CHAUNTRY PLACE</t>
   </si>
   <si>
     <t>STUDY INN</t>
   </si>
   <si>
     <t>UPPER PRECINCT M&amp;S Side</t>
   </si>
   <si>
     <t>UPPER PRECINCT TANNING SHOP SIDE</t>
   </si>
   <si>
     <t>BROADGATE HOUSE REAR Roof</t>
   </si>
   <si>
     <t xml:space="preserve">Broadgate roof </t>
   </si>
   <si>
     <t>BROADGATE  (FRONT)</t>
   </si>
   <si>
     <t>BROADGATE HOUSE REAR</t>
@@ -94,146 +91,143 @@
   <si>
     <t>BULL YARD</t>
   </si>
   <si>
     <t>PRECINCT CROSS</t>
   </si>
   <si>
     <t>Warwick Row</t>
   </si>
   <si>
     <t>HERTFORD STREET</t>
   </si>
   <si>
     <t>GREYFRIARS GREEN</t>
   </si>
   <si>
     <t>Burgess/Corporation Street/Hales Street</t>
   </si>
   <si>
     <t>Sainsburys</t>
   </si>
   <si>
     <t>Fairfax Street</t>
   </si>
   <si>
+    <t>Whitefriars Street</t>
+  </si>
+  <si>
     <t>HIGH STREET</t>
   </si>
   <si>
     <t>White friars   J4</t>
   </si>
   <si>
-    <t>BARRACKS ENTRY/EXIT</t>
-[...1 lines deleted...]
-  <si>
     <t>QUEEN VICTORIA ROAD</t>
   </si>
   <si>
-    <t>CITY ARCADE OPPOSITE ARGOS</t>
-[...1 lines deleted...]
-  <si>
     <t>SPON STREET SUBWAY</t>
   </si>
   <si>
-    <t>CO-OP SERVICE AREA</t>
+    <t>Greggs Alleyway</t>
   </si>
   <si>
     <t xml:space="preserve">SMITHFORD WAY  </t>
   </si>
   <si>
     <t xml:space="preserve">Corporation Street </t>
   </si>
   <si>
     <t xml:space="preserve">HILL STREET </t>
   </si>
   <si>
+    <t>HIGH STREET BOLLARDS</t>
+  </si>
+  <si>
     <t>BAYLEY LANE</t>
   </si>
   <si>
     <t>PRIORY PLACE</t>
   </si>
   <si>
     <t>SILVER STREET CAR PARK</t>
   </si>
   <si>
     <t>JORDAN WELL</t>
   </si>
   <si>
     <t>SPON STREET</t>
   </si>
   <si>
     <t>TOP SHOP CORNER</t>
   </si>
   <si>
     <t>TRINITY ST BOLLARDS</t>
   </si>
   <si>
     <t>WEST ORCHARDS</t>
   </si>
   <si>
     <t>FLYING STANDARD</t>
   </si>
   <si>
     <t xml:space="preserve">COOK STREET </t>
   </si>
   <si>
+    <t>LADY HERBERT'S GARDEN</t>
+  </si>
+  <si>
     <t>GOSFROD ST PHOENIX</t>
   </si>
   <si>
     <t>SHORT STREET</t>
   </si>
   <si>
     <t>NEW UNION ST J5</t>
   </si>
   <si>
     <t>FAR GOSFORD STREET</t>
   </si>
   <si>
     <t xml:space="preserve">COX STREET   </t>
   </si>
   <si>
     <t>THE BURGES OPP. MCDONALDS</t>
   </si>
   <si>
-    <t>LADY HERBERT'S GARDEN</t>
-[...1 lines deleted...]
-  <si>
     <t>LADY Herbert's GARDEN</t>
   </si>
   <si>
     <t>PRIORY GARDENS</t>
   </si>
   <si>
     <t>WHITE STREET</t>
   </si>
   <si>
     <t>IKEA ROOF</t>
   </si>
   <si>
-    <t>CITY ARCADE BIRDCAGE END</t>
-[...1 lines deleted...]
-  <si>
     <t>HAM BAR ALLEY</t>
   </si>
   <si>
     <t>NEW UNION STREET</t>
   </si>
   <si>
     <t>STONEY STANTON ROAD</t>
   </si>
   <si>
     <t>PRIMROSE HILL STREET</t>
   </si>
   <si>
     <t>NEW BUILDINGS RAR OF SAINSBURIES</t>
   </si>
   <si>
     <t>SWANSWELL PARK</t>
   </si>
   <si>
     <t>GROVE STREET CAR PARK</t>
   </si>
   <si>
     <t>LOWER FORD STREET</t>
   </si>
   <si>
     <t>WHITEFRIARS ROOF</t>
@@ -262,238 +256,257 @@
   <si>
     <t>J7 Static into City</t>
   </si>
   <si>
     <t>J7 Stat under ring road</t>
   </si>
   <si>
     <t>J7 Slip Road Anti Clockwise</t>
   </si>
   <si>
     <t>J7 Stat Planet Ice</t>
   </si>
   <si>
     <t>GROSVENOR ROAD SUBWAY</t>
   </si>
   <si>
     <t>Much pk st   J5</t>
   </si>
   <si>
     <t>MUCH PARK ST OUT OF CITY</t>
   </si>
   <si>
     <t>NEW UNION ST POLICE SUBWAY</t>
   </si>
   <si>
+    <t>New Union Street Subway Out</t>
+  </si>
+  <si>
+    <t>Whitfriars out of city</t>
+  </si>
+  <si>
     <t>White st subway  J2</t>
   </si>
   <si>
     <t>Far Gosford Street</t>
   </si>
   <si>
     <t>Friargate Side</t>
   </si>
   <si>
     <t>Friargate Front</t>
   </si>
   <si>
-    <t>MEMORIAL CAR PARK ENTRANCE</t>
-[...46 lines deleted...]
-  <si>
     <t>Ramada Roof</t>
   </si>
   <si>
     <t>Firargate Boulevard - Train station</t>
   </si>
   <si>
     <t>Magistrates Car Park</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palmer Lane </t>
+  </si>
+  <si>
+    <t>Location</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF95B3D7"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD9E1F2"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="45" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -788,988 +801,898 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D7C7077-4AB9-4666-AA00-0DB973023CC5}">
-  <dimension ref="A1:B114"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C022B10-E1D3-479C-B64E-E6752B2EA710}">
+  <dimension ref="A1:B103"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F3" sqref="F3"/>
+    <sheetView tabSelected="1" topLeftCell="A79" workbookViewId="0">
+      <selection activeCell="D89" sqref="D89"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="4" width="22.26953125" customWidth="1"/>
+    <col min="2" max="2" width="46.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="92.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:2" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="2">
+        <v>4</v>
+      </c>
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="56" x14ac:dyDescent="0.35">
-      <c r="A2" s="2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="2">
+        <v>5</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="2">
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="2">
+        <v>6</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" s="2">
+        <v>7</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="2">
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="2">
+        <v>8</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="2">
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" s="2">
+        <v>9</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="2">
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="2">
+        <v>10</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="2">
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="2">
+        <v>11</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="2">
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="2">
+        <v>12</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="2">
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="2">
+        <v>14</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="2">
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="2">
+        <v>15</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="2">
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" s="2">
+        <v>16</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="2">
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="2">
+        <v>17</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="2">
+        <v>19</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" s="2">
+        <v>20</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="2">
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A17" s="2">
+        <v>21</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="2">
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18" s="2">
+        <v>22</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="2">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="2">
+        <v>23</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...31 lines deleted...]
-      <c r="B19" s="3" t="s">
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A20" s="2">
+        <v>24</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="28" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-    <row r="21" spans="1:2" ht="42" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A21" s="2">
         <v>33</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2" ht="42" x14ac:dyDescent="0.35">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A22" s="2">
         <v>37</v>
       </c>
       <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A23" s="2">
+        <v>40</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="23" spans="1:2" ht="56" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B23" s="3" t="s">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A24" s="2">
+        <v>43</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="24" spans="1:2" ht="56" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B24" s="3" t="s">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A25" s="2">
+        <v>45</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="25" spans="1:2" ht="84" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B25" s="3" t="s">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A26" s="2">
+        <v>46</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="26" spans="1:2" ht="70" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B26" s="3" t="s">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A27" s="2">
+        <v>47</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="27" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-    <row r="28" spans="1:2" ht="42" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A28" s="2">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="29" spans="1:2" ht="42" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A29" s="2">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="30" spans="1:2" ht="42" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A30" s="2">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B30" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A31" s="2">
+        <v>68</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="31" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B31" s="3" t="s">
+    <row r="32" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A32" s="14">
+        <v>69</v>
+      </c>
+      <c r="B32" s="15" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="32" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-    <row r="33" spans="1:2" ht="28" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A33" s="2">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="34" spans="1:2" ht="28" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B34" s="5" t="s">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A34" s="2">
+        <v>77</v>
+      </c>
+      <c r="B34" s="3" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="35" spans="1:2" ht="56" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A35" s="2">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="36" spans="1:2" ht="28" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A36" s="2">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="37" spans="1:2" ht="42" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A37" s="2">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="38" spans="1:2" ht="56" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>81</v>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A38" s="4">
+        <v>85</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="39" spans="1:2" ht="56" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>84</v>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A39" s="4">
+        <v>86</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="40" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>85</v>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A40" s="2">
+        <v>89</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="41" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>86</v>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A41" s="2">
+        <v>90</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="42" spans="1:2" ht="42" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A42" s="2">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="43" spans="1:2" ht="56" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A43" s="2">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="44" spans="1:2" ht="42" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A44" s="2">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="45" spans="1:2" ht="42" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A45" s="2">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="46" spans="1:2" ht="70" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A46" s="2">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="47" spans="1:2" ht="42" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A47" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="48" spans="1:2" ht="70" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A48" s="2">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B48" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A49" s="2">
+        <v>102</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="49" spans="1:2" ht="70" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B49" s="2" t="s">
+    <row r="50" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A50" s="2">
+        <v>103</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A51" s="2">
+        <v>104</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A52" s="2">
+        <v>105</v>
+      </c>
+      <c r="B52" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="50" spans="1:2" ht="56" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B50" s="3" t="s">
+    <row r="53" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A53" s="2">
+        <v>106</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="51" spans="1:2" ht="28" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-      <c r="B53" s="3" t="s">
+    <row r="54" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A54" s="2">
+        <v>111</v>
+      </c>
+      <c r="B54" s="3" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="54" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B54" s="3" t="s">
+    <row r="55" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A55" s="2">
+        <v>112</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A56" s="2">
+        <v>117</v>
+      </c>
+      <c r="B56" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="55" spans="1:2" ht="28" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B55" s="3" t="s">
+    <row r="57" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A57" s="2">
+        <v>119</v>
+      </c>
+      <c r="B57" s="3" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="56" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B57" s="3" t="s">
+    <row r="58" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A58" s="2">
+        <v>123</v>
+      </c>
+      <c r="B58" s="3" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="58" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B58" s="3" t="s">
+    <row r="59" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A59" s="2">
+        <v>124</v>
+      </c>
+      <c r="B59" s="3" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="59" spans="1:2" ht="56" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B59" s="3" t="s">
+    <row r="60" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A60" s="2">
+        <v>126</v>
+      </c>
+      <c r="B60" s="3" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="60" spans="1:2" ht="70" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B60" s="3" t="s">
+    <row r="61" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A61" s="2">
+        <v>127</v>
+      </c>
+      <c r="B61" s="3" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="61" spans="1:2" ht="70" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B61" s="3" t="s">
+    <row r="62" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A62" s="2">
+        <v>128</v>
+      </c>
+      <c r="B62" s="3" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="62" spans="1:2" ht="84" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B62" s="3" t="s">
+    <row r="63" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A63" s="2">
+        <v>129</v>
+      </c>
+      <c r="B63" s="3" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="63" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B63" s="3" t="s">
+    <row r="64" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A64" s="2">
+        <v>130</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A65" s="2">
+        <v>131</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A66" s="2">
+        <v>172</v>
+      </c>
+      <c r="B66" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="64" spans="1:2" ht="56" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B64" s="3" t="s">
+    <row r="67" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A67" s="2">
+        <v>173</v>
+      </c>
+      <c r="B67" s="3" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="65" spans="1:2" ht="56" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B65" s="3" t="s">
+    <row r="68" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A68" s="2">
+        <v>174</v>
+      </c>
+      <c r="B68" s="3" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="66" spans="1:2" ht="70" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="B67" s="3" t="s">
+    <row r="69" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A69" s="2">
+        <v>175</v>
+      </c>
+      <c r="B69" s="3" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="68" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B68" s="3" t="s">
+    <row r="70" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A70" s="2">
+        <v>176</v>
+      </c>
+      <c r="B70" s="3" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="69" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B69" s="3" t="s">
+    <row r="71" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A71" s="2">
+        <v>180</v>
+      </c>
+      <c r="B71" s="3" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="70" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B70" s="3" t="s">
+    <row r="72" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A72" s="2">
+        <v>181</v>
+      </c>
+      <c r="B72" s="3" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="71" spans="1:2" ht="70" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B71" s="3" t="s">
+    <row r="73" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A73" s="2">
+        <v>182</v>
+      </c>
+      <c r="B73" s="3" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="72" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B72" s="3" t="s">
+    <row r="74" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A74" s="2">
+        <v>183</v>
+      </c>
+      <c r="B74" s="3" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="73" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B73" s="3" t="s">
+    <row r="75" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A75" s="2">
+        <v>184</v>
+      </c>
+      <c r="B75" s="3" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="74" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B74" s="3" t="s">
+    <row r="76" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A76" s="2">
+        <v>185</v>
+      </c>
+      <c r="B76" s="3" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="75" spans="1:2" ht="28" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B75" s="3" t="s">
+    <row r="77" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A77" s="2">
+        <v>186</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A78" s="2">
+        <v>187</v>
+      </c>
+      <c r="B78" s="3" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="76" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B76" s="3" t="s">
+    <row r="79" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A79" s="2">
+        <v>201</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A80" s="2">
+        <v>202</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A81" s="2">
+        <v>203</v>
+      </c>
+      <c r="B81" s="3" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="77" spans="1:2" ht="70" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B77" s="3" t="s">
+    <row r="82" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A82" s="2">
+        <v>204</v>
+      </c>
+      <c r="B82" s="13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A83" s="2">
+        <v>205</v>
+      </c>
+      <c r="B83" s="3" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="78" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B79" s="3" t="s">
+    <row r="84" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A84" s="2">
+        <v>206</v>
+      </c>
+      <c r="B84" s="3" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="80" spans="1:2" ht="70" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-      <c r="B82" s="3" t="s">
+    <row r="85" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A85" s="2">
+        <v>207</v>
+      </c>
+      <c r="B85" s="3" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="83" spans="1:2" ht="70" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-    <row r="86" spans="1:2" ht="84" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A86" s="2">
         <v>208</v>
       </c>
       <c r="B86" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A87" s="2">
+        <v>209</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A88" s="2">
+        <v>210</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A89" s="2">
+        <v>211</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A90" s="2">
+        <v>212</v>
+      </c>
+      <c r="B90" s="3" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="87" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B88" s="3" t="s">
+    <row r="91" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A91" s="2">
+        <v>256</v>
+      </c>
+      <c r="B91" s="3" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="89" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B89" s="3" t="s">
+    <row r="92" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A92" s="2">
+        <v>298</v>
+      </c>
+      <c r="B92" s="3" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="90" spans="1:2" ht="28" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B90" s="3" t="s">
+    <row r="93" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A93" s="5">
+        <v>299</v>
+      </c>
+      <c r="B93" s="6" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="91" spans="1:2" ht="28" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B91" s="8" t="s">
+    <row r="94" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A94" s="5">
+        <v>353</v>
+      </c>
+      <c r="B94" s="6" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="92" spans="1:2" ht="70" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B92" s="3" t="s">
+    <row r="95" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A95" s="5">
+        <v>354</v>
+      </c>
+      <c r="B95" s="6" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="93" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B93" s="3" t="s">
+    <row r="96" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A96" s="2">
+        <v>715</v>
+      </c>
+      <c r="B96" s="3" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="94" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B95" s="3" t="s">
+    <row r="97" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A97" s="7">
+        <v>941</v>
+      </c>
+      <c r="B97" s="10" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="96" spans="1:2" ht="42" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B96" s="3" t="s">
+    <row r="98" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A98" s="8"/>
+      <c r="B98" s="11"/>
+    </row>
+    <row r="99" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A99" s="9"/>
+      <c r="B99" s="12"/>
+    </row>
+    <row r="100" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A100" s="4">
+        <v>937</v>
+      </c>
+      <c r="B100" s="16" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="97" spans="1:2" ht="28" x14ac:dyDescent="0.35">
-[...140 lines deleted...]
-        <v>98</v>
+    <row r="101" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A101" s="4">
+        <v>938</v>
+      </c>
+      <c r="B101" s="16" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A102" s="4">
+        <v>939</v>
+      </c>
+      <c r="B102" s="16" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A103" s="4">
+        <v>940</v>
+      </c>
+      <c r="B103" s="16" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A97:A99"/>
+    <mergeCell ref="B97:B99"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bryan, Chantelle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>