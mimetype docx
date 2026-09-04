--- v0 (2026-05-06)
+++ v1 (2026-09-04)
@@ -1,1847 +1,2420 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F639A3" w:rsidRDefault="008F4F06" w:rsidP="00885A0A">
+    <w:p w14:paraId="1A8765A8" w14:textId="77777777" w:rsidR="00F639A3" w:rsidRDefault="008F4F06" w:rsidP="00885A0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="F363B2"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A876762" wp14:editId="1A876763">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-683260</wp:posOffset>
+              <wp:posOffset>-664210</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-572024</wp:posOffset>
+              <wp:posOffset>-571500</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7893685" cy="10567670"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 0" descr="SEND health and care plan cover.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 0" descr="SEND health and care plan cover.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7893685" cy="10567670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="00632B3E" w:rsidP="008C1AF1">
+    <w:p w14:paraId="1A8765A9" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E" w:rsidP="008C1AF1">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="004E0B77" w:rsidP="004E0B77">
+    <w:p w14:paraId="1A8765AA" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765AB" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765AC" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765AD" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765AE" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765AF" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765B0" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="004E0B77" w:rsidP="004E0B77">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="008F4F06">
+    <w:p w14:paraId="1A8765B1" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765B2" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765B3" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765B4" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765B5" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="008F4F06">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A876764" wp14:editId="1A876765">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-22860</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>214630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2613660" cy="762000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Text Box 20"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2613660" cy="762000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00DA0897" w:rsidRPr="00D45A81" w:rsidRDefault="00DA0897">
+                          <w:p w14:paraId="1A876775" w14:textId="0307241F" w:rsidR="00F636AA" w:rsidRPr="00D45A81" w:rsidRDefault="00F636AA">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="2E74B5"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D45A81">
-[...8 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1A876764" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 20" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-1.8pt;margin-top:16.9pt;width:205.8pt;height:60pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhC8PBWgIAALMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+NwuEkHaVJaJEVJVQ&#10;EolUORuvN6zq9bi2YZd+fZ+9EGjaU1UOZux5nvGbebM3t12j2U45X5Mp+PBiwJkyksravBT829Pi&#10;w0fOfBCmFJqMKvheeX47ff/uprW5GtGGdKkcQxDj89YWfBOCzbPMy41qhL8gqwycFblGBGzdS1Y6&#10;0SJ6o7PRYDDJWnKldSSV9zi96518muJXlZLhoaq8CkwXHG8LaXVpXcc1m96I/MUJu6nl4RniH17R&#10;iNog6WuoOxEE27r6j1BNLR15qsKFpCajqqqlShzAZjh4w2a1EVYlLiiOt69l8v8vrLzfPTpWlwUf&#10;oTxGNOjRk+oC+0wdwxHq01qfA7ayAIYO5+hz4urtkuR3D0h2hukveKBjPbrKNfEfTBkuIsf+tewx&#10;jcThaDK8nEzgkvBdT9DWlDc73bbOhy+KGhaNgju0Nb1A7JY+xPwiP0JiMk+6Lhe11mmz93Pt2E5A&#10;ARBOSS1nWviAw4Iv0i+yRIjfrmnD2oJPLq8GKZOhGK/HaRPjqqSuQ/7Iv6ccrdCtO0CjuaZyj7o5&#10;6pXnrVzU4LDEAx6Fg9RAG+MTHrBUmpCSDhZnG3I//3Ye8VAAvJy1kG7B/Y+tcAq8vhpo49NwPEbY&#10;kDbjq+vYWXfuWZ97zLaZE2ozxKBamcyID/poVo6aZ0zZLGaFSxiJ3AUPR3Me+oHClEo1myUQ1G1F&#10;WJqVlUe5xA49dc/C2UMbAwRwT0eRi/xNN3tsLLWh2TZQVadWn6p60B0mI7XvMMVx9M73CXX61kx/&#10;AQAA//8DAFBLAwQUAAYACAAAACEA/EiKcd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3FqnuFRViFNBRU9cigHB0YlNHGGvo9hpw9+znOC4M0+zM9VuDp6d7Jj6iBJWywKY&#10;xTaaHjsJry+HxRZYyhqN9hGthG+bYFdfXlS6NPGMz/akcscoBFOpJbich5Lz1DobdFrGwSJ5n3EM&#10;OtM5dtyM+kzhwfObotjwoHukD04Pdu9s+6WmIOHNfSi1asSjfziK98PxScX1tJfy+mq+vwOW7Zz/&#10;YPitT9Whpk5NnNAk5iUsxIZICULQAvLXxZa2NQTeksLriv9fUP8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA4QvDwVoCAACzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA/EiKcd0AAAAJAQAADwAAAAAAAAAAAAAAAAC0BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
-                <v:path arrowok="t"/>
+              <v:shape id="Text Box 20" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-1.8pt;margin-top:16.9pt;width:205.8pt;height:60pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhk47WRwIAAIwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykqbsZcYosRYYB&#10;QVsgHXpWZDk2JouaqMTOfv0oxflYt9OwHBRKpEjxvUdP77tGs71yWIPJ+Wgw5EwZCUVttjn/9rL8&#10;8JEz9MIUQoNROT8o5Pez9++mrc3UGCrQhXKMkhjMWpvzynubJQnKSjUCB2CVIWcJrhGetm6bFE60&#10;lL3RyXg4TJMWXGEdSIVIpw9HJ5/F/GWppH8qS1Se6ZzT23xcXVw3YU1mU5FtnbBVLftniH94RSNq&#10;Q0XPqR6EF2zn6j9SNbV0gFD6gYQmgbKspYo9UDej4Ztu1pWwKvZC4KA9w4T/L6183K/ts2O++wwd&#10;ERibQLsC+R0Jm6S1mPUxAVPMkKJDo13pmvBPLTC6SNgezniqzjNJh+N0dJOm5JLku0uJrwh4crlt&#10;HfovChoWjJw74iu+QOxX6EN9kZ1CQjEEXRfLWuu4OeBCO7YXRC0pooCWMy3Q02HOl/EX6KUUv13T&#10;hrU5T29uh7GSgZDvGKdNyKuibPr6l5aD5btNR6HB3EBxINwcHCWFVi5r6mFFD3gWjjREbdNc+Cda&#10;Sg1UEnqLswrcz7+dh3iilryctaTJnOOPnXCK+vpqiPRPo8kkiDhuJrd3Y9q4a8/m2mN2zQIImxFN&#10;oJXRDPFen8zSQfNK4zMPVckljKTaOfcnc+GPk0LjJ9V8HoNItlb4lVlbeZJLYOilexXO9jR6EsAj&#10;nNQrsjdsHmMD1AbmOw9lHam+oNrrjiQf6evHM8zU9T5GXT4is18AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCy4uUX4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWgcCVRXiVAiB&#10;oBJRISBxdeMlCcTryHab0K/vcoLjzjzNzuSryfZijz50jhRczBMQSLUzHTUK3t8eZksQIWoyuneE&#10;Cn4wwKo4Pcl1ZtxIr7ivYiM4hEKmFbQxDpmUoW7R6jB3AxJ7n85bHfn0jTRejxxue3mZJAtpdUf8&#10;odUD3rVYf1c7q+BjrB79Zr3+ehmeysPmUJXPeF8qdX423d6AiDjFPxh+63N1KLjT1u3IBNErmKUL&#10;JhWkKS9g/ypZ8rYtg9esyCKX/xcURwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhk47W&#10;RwIAAIwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCy&#10;4uUX4AAAAAkBAAAPAAAAAAAAAAAAAAAAAKEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00DA0897" w:rsidRPr="00D45A81" w:rsidRDefault="00DA0897">
+                    <w:p w14:paraId="1A876775" w14:textId="0307241F" w:rsidR="00F636AA" w:rsidRPr="00D45A81" w:rsidRDefault="00F636AA">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="2E74B5"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D45A81">
-[...8 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="004E0B77" w:rsidP="004B2E4C">
+    <w:p w14:paraId="1A8765B6" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765B7" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765B8" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765B9" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="004E0B77" w:rsidP="004B2E4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3072"/>
           <w:tab w:val="left" w:pos="4182"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004B2E4C">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="007060DD" w:rsidP="007060DD">
+    <w:p w14:paraId="1A8765BA" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765BB" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765BC" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765C0" w14:textId="478330B5" w:rsidR="00632B3E" w:rsidRDefault="00124FE7" w:rsidP="7A42AF75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9060"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="008F4F06">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A876766" wp14:editId="5CEFA016">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1066800</wp:posOffset>
+                  <wp:posOffset>1009650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>206375</wp:posOffset>
+                  <wp:posOffset>227330</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2278380" cy="304800"/>
-                <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+                <wp:extent cx="2278380" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Text Box 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2278380" cy="304800"/>
+                          <a:ext cx="2278380" cy="9525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="007060DD" w:rsidRPr="00F506FE" w:rsidRDefault="00B54113">
+                          <w:p w14:paraId="28985218" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00F506FE" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="1F4E79"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F506FE">
-[...7 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:84pt;margin-top:16.25pt;width:179.4pt;height:24pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1t8sUXwIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQtBUpEijpQp0kV&#10;IMHEs+s4NJrj82y3Sffr99lpoWN7mtYH1777fOfv7rtcXfetZlvlfEOm5KOTnDNlJFWNeSn5t6fF&#10;pylnPghTCU1GlXynPL+effxw1dlCjWlNulKOIYjxRWdLvg7BFlnm5Vq1wp+QVQbOmlwrAo7uJauc&#10;6BC91dk4z8+zjlxlHUnlPay3g5PPUvy6VjLc17VXgemS420hrS6tq7hmsytRvDhh143cP0P8wyta&#10;0RgkfQ11K4JgG9f8EaptpCNPdTiR1GZU141UiQPYjPJ3bB7XwqrEBcXx9rVM/v+FlXfbB8eaCr07&#10;48yIFj16Un1gn6lnMKE+nfUFYI8WwNDDDmzi6u2S5HcPSHaEGS54oGM9+tq18R9MGS6iBbvXssc0&#10;Esbx+GJ6OoVLwneaT6Z56kv2dts6H74oalnclNyhrekFYrv0IeYXxQESk3nSTbVotE6Hnb/Rjm0F&#10;FADhVNRxpoUPMJZ8kX6RJUL8dk0b1pX8/PQsT5kMxXgDTpsYVyV17fNH/gPluAv9qh9qeqjfiqod&#10;yudoEKC3ctGAyhLveBAOigN7TFG4x1JrQmba7zhbk/v5N3vEQwjwctZBwSX3PzbCKdD7aiCRy9Fk&#10;EiWfDpOzizEO7tizOvaYTXtDKNEI82pl2kZ80Idt7ah9xrDNY1a4hJHIXfJw2N6EYa4wrFLN5wkE&#10;kVsRlubRyoNqYqOe+mfh7L6bATq4o4PWRfGuqQM2VtzQfBOoblLHY52Hqu7lhwFJXdwPc5zA43NC&#10;vX1yZr8AAAD//wMAUEsDBBQABgAIAAAAIQCWA8Ew3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NT4QwFEX3Jv6H5pm4c8qAEIKUiU6clZsRNbos9EmJ/SC0zOC/97nS5c27ue+cerdaw044h9E7&#10;AdtNAgxd79XoBgGvL4ebEliI0ilpvEMB3xhg11xe1LJS/uye8dTGgdGIC5UUoGOcKs5Dr9HKsPET&#10;Orp9+tnKSHEeuJrlmcat4WmSFNzK0dEHLSfca+y/2sUKeNMfbbvtskfzcMzeD8en1t8ueyGur9b7&#10;O2AR1/hXhl98QoeGmDq/OBWYoVyU5BIFZGkOjAp5WpBLJ6BMcuBNzf8bND8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAtbfLFF8CAAC6BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAlgPBMN4AAAAJAQAADwAAAAAAAAAAAAAAAAC5BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
-                <v:path arrowok="t"/>
+              <v:shape w14:anchorId="1A876766" id="Text Box 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:79.5pt;margin-top:17.9pt;width:179.4pt;height:.75pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuHsVsSAIAAJEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wik0NKIUDEqpkmo&#10;rUSnPhvHIdYcn2cbEvbX7+yEH+v2NI0Hc/ad7/x9911mD22tyEFYJ0HndDQYUiI0h0LqXU6/va4+&#10;TSlxnumCKdAip0fh6MP844dZYzKRQgWqEJZgEu2yxuS08t5kSeJ4JWrmBmCERmcJtmYet3aXFJY1&#10;mL1WSToc3iYN2MJY4MI5PH3snHQe85el4P65LJ3wROUU3+bjauO6DWsyn7FsZ5mpJO+fwf7hFTWT&#10;GoueUz0yz8jeyj9S1ZJbcFD6AYc6gbKUXEQMiGY0fIdmUzEjIhYkx5kzTe7/peVPh415scS3n6HF&#10;BkYQzqyBf3fITdIYl/UxgVOXOYwOQNvS1uEfIRC8iNwez3yK1hOOh2l6N72Zoouj736STgLdyeWu&#10;sc5/EVCTYOTUYrdifXZYO9+FnkJCKQdKFiupVNwc3VJZcmDYWNRDAQ0lijmPhzldxV9f7bdrSpMm&#10;p7c3k2GspCHk60opHfKKKJq+/gVwsHy7bYksAkt4I5xsoTgieRY6XTnDVxKhrPEdL8yikBA7Dod/&#10;xqVUgJWhtyipwP7823mIx/6il5IGhZlT92PPrEB4XzV2/n40Hgclx814cpfixl57ttceva+XgBSN&#10;cAwNj2aI9+pklhbqN5yhRaiKLqY51s6pP5lL340LziAXi0UMQu0a5td6Y/hJM6FRr+0bs6bvpkcV&#10;PMFJwix719QuNjCuYbH3UMrY8QurvfhQ91Ez/YyGwbrex6jLl2T+CwAA//8DAFBLAwQUAAYACAAA&#10;ACEAtskZGuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fg6pjIoTSeE&#10;QDCJalCQuGaNaQuNUyXZWvbrMSe4+dlPz+/LV5PtxR596BwpmM8SEEi1Mx01Ct5e788uQYSoyeje&#10;ESr4xgCr4vgo15lxI73gvoqN4BAKmVbQxjhkUoa6RavDzA1IfPtw3urI0jfSeD1yuO3leZJcSKs7&#10;4g+tHvC2xfqr2lkF72P14Dfr9efz8FgeNoeqfMK7UqnTk+nmGkTEKf6Z4bc+V4eCO23djkwQPev0&#10;ilmigkXKCGxI50setrxYLkAWufxPUPwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbh7F&#10;bEgCAACRBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;tskZGuAAAAAJAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="007060DD" w:rsidRPr="00F506FE" w:rsidRDefault="00B54113">
+                    <w:p w14:paraId="28985218" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00F506FE" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="1F4E79"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F506FE">
-[...7 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="45C1B6A1" w:rsidRPr="7A42AF75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632B3E" w:rsidRPr="007060DD" w:rsidRDefault="008F4F06" w:rsidP="007060DD">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1A8765C1" w14:textId="697E38B9" w:rsidR="00632B3E" w:rsidRDefault="00A70DCE" w:rsidP="007060DD">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A876768" wp14:editId="15FAAF3E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1036320</wp:posOffset>
+                  <wp:posOffset>1006475</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>309245</wp:posOffset>
+                  <wp:posOffset>5715</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2278380" cy="304800"/>
+                <wp:extent cx="2278380" cy="345057"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Text Box 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2278380" cy="304800"/>
+                          <a:ext cx="2278380" cy="345057"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="007060DD" w:rsidRPr="00F506FE" w:rsidRDefault="00B54113" w:rsidP="007060DD">
+                          <w:p w14:paraId="1A876777" w14:textId="79FE133E" w:rsidR="00F636AA" w:rsidRPr="00F506FE" w:rsidRDefault="00F636AA" w:rsidP="007060DD">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="1F4E79"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F506FE">
-[...7 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 17" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:81.6pt;margin-top:24.35pt;width:179.4pt;height:24pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBI9ucYAIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQtBUpEijpQp0kV&#10;IMHEs+s4NJrj82y3Sffr99lpoWN7mtYH1777fOfv7rtcXfetZlvlfEOm5KOTnDNlJFWNeSn5t6fF&#10;pylnPghTCU1GlXynPL+effxw1dlCjWlNulKOIYjxRWdLvg7BFlnm5Vq1wp+QVQbOmlwrAo7uJauc&#10;6BC91dk4z8+zjlxlHUnlPay3g5PPUvy6VjLc17VXgemS420hrS6tq7hmsytRvDhh143cP0P8wyta&#10;0RgkfQ11K4JgG9f8EaptpCNPdTiR1GZU141UiQPYjPJ3bB7XwqrEBcXx9rVM/v+FlXfbB8eaCr27&#10;4MyIFj16Un1gn6lnMKE+nfUFYI8WwNDDDmzi6u2S5HcPSHaEGS54oGM9+tq18R9MGS6iBbvXssc0&#10;Esbx+GJ6OoVLwneaT6Z56kv2dts6H74oalnclNyhrekFYrv0IeYXxQESk3nSTbVotE6Hnb/Rjm0F&#10;FADhVNRxpoUPMJZ8kX6RJUL8dk0b1pX8/PQsT5kMxXgDTpsYVyV17fNH/gPluAv9qk81HR/qt6Jq&#10;h/I5GgTorVw0oLLEOx6Eg+LAHlMU7rHUmpCZ9jvO1uR+/s0e8RACvJx1UHDJ/Y+NcAr0vhpI5HI0&#10;mUTJp8Pk7GKMgzv2rI49ZtPeEEo0wrxambYRH/RhWztqnzFs85gVLmEkcpc8HLY3YZgrDKtU83kC&#10;QeRWhKV5tPKgmtiop/5ZOLvvZoAO7uigdVG8a+qAjRU3NN8EqpvU8Vjnoap7+WFAUhf3wxwn8Pic&#10;UG+fnNkvAAAA//8DAFBLAwQUAAYACAAAACEAYrFbDd8AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KjTpKQlxKmgoicuxYDg6MQmjojXUey04e/ZnuA42qfZN+V2dj07mjF0&#10;HgUsFwkwg43XHbYC3l73NxtgISrUqvdoBPyYANvq8qJUhfYnfDFHGVtGJRgKJcDGOBSch8Yap8LC&#10;Dwbp9uVHpyLFseV6VCcqdz1PkyTnTnVIH6wazM6a5ltOTsC7/ZRyWWdP/eMh+9gfnqVfTTshrq/m&#10;h3tg0czxD4azPqlDRU61n1AH1lPOs5RQAavNGhgBt2lK42oBd/kaeFXy/wuqXwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCBI9ucYAIAALoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBisVsN3wAAAAkBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
-                <v:path arrowok="t"/>
+              <v:shape w14:anchorId="1A876768" id="Text Box 17" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:79.25pt;margin-top:.45pt;width:179.4pt;height:27.15pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPz5nGSgIAAJMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwlfCxsRVpQVVSW0&#10;uxJb7dk4NkR1PK5tSOiv79gJH932VJWDGXvGM35v3mT20FSKHIV1Jeic9nspJUJzKEq9y+m319Wn&#10;KSXOM10wBVrk9CQcfZh//DCrTSYGsAdVCEswiXZZbXK6995kSeL4XlTM9cAIjU4JtmIet3aXFJbV&#10;mL1SySBN75IabGEscOEcnj62TjqP+aUU3D9L6YQnKqf4Nh9XG9dtWJP5jGU7y8y+5N0z2D+8omKl&#10;xqKXVI/MM3Kw5R+pqpJbcCB9j0OVgJQlFxEDoumn79Bs9syIiAXJceZCk/t/afnTcWNeLPHNZ2iw&#10;gRGEM2vg3x1yk9TGZV1M4NRlDqMD0EbaKvwjBIIXkdvThU/ReMLxcDCYTIdTdHH0DUfjdDwJhCfX&#10;28Y6/0VARYKRU4v9ii9gx7Xzbeg5JBRzoMpiVSoVNye3VJYcGbYWFVFATYlizuNhTlfx11X77ZrS&#10;pM7p3XCcxkoaQr62lNIhr4iy6epfIQfLN9uGlAUiC5nDyRaKE9JnoVWWM3xVIpQ1vuOFWZQSosfx&#10;8M+4SAVYGTqLkj3Yn387D/HYYfRSUqM0c+p+HJgVCO+rxt7f90ejoOW4GY0nA9zYW8/21qMP1RKQ&#10;oj4OouHRDPFenU1poXrDKVqEquhimmPtnPqzufTtwOAUcrFYxCBUr2F+rTeGn1UTGvXavDFrum56&#10;1METnEXMsndNbWMD4xoWBw+yjB2/strJD5UfNdNNaRit232Mun5L5r8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDs9vSa3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvgv9heYI3u2klWmM2&#10;RUTRgqEaBa/b7DOJZt+G3W0T++t9nvQ2wwwzX76abC/26EPnSMF8loBAqp3pqFHw9np/tgQRoiaj&#10;e0eo4BsDrIrjo1xnxo30gvsqNoJHKGRaQRvjkEkZ6hatDjM3IHH24bzVka1vpPF65HHby0WSXEir&#10;O+KHVg9422L9Ve2sgvexevCb9frzeXgsD5tDVT7hXanU6cl0cw0i4hT/yvCLz+hQMNPW7cgE0bNP&#10;lylXFVyB4DidX56D2LJIFyCLXP7nL34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD8+Z&#10;xkoCAACTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;7Pb0mt4AAAAHAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="007060DD" w:rsidRPr="00F506FE" w:rsidRDefault="00B54113" w:rsidP="007060DD">
+                    <w:p w14:paraId="1A876777" w14:textId="79FE133E" w:rsidR="00F636AA" w:rsidRPr="00F506FE" w:rsidRDefault="00F636AA" w:rsidP="007060DD">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="1F4E79"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F506FE">
-[...7 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007060DD">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00632B3E" w:rsidRDefault="00632B3E" w:rsidP="007060DD">
-[...4 lines deleted...]
-    <w:p w:rsidR="00632B3E" w:rsidRPr="007060DD" w:rsidRDefault="007060DD" w:rsidP="007060DD">
+    <w:p w14:paraId="1A8765C2" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRPr="007060DD" w:rsidRDefault="007060DD" w:rsidP="003D4B65">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1039"/>
           <w:tab w:val="left" w:pos="1836"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-        <w:br w:type="page"/>
+      <w:r w:rsidR="003D4B65">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4B65">
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1A8765C3" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="1A8765C4" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
+    <w:p w14:paraId="3BA7EF6B" w14:textId="3298CAB0" w:rsidR="39650CF4" w:rsidRDefault="39650CF4"/>
+    <w:p w14:paraId="1A8765C5" w14:textId="77777777" w:rsidR="00632B3E" w:rsidRDefault="00632B3E"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:id w:val="1326245055"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="0084041F" w:rsidRPr="002D0594" w:rsidRDefault="0084041F">
+        <w:p w14:paraId="057BE2ED" w14:textId="77777777" w:rsidR="001916C4" w:rsidRDefault="001916C4" w:rsidP="0081374A">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="1A8765C7" w14:textId="44016B3D" w:rsidR="0084041F" w:rsidRPr="0081374A" w:rsidRDefault="0084041F" w:rsidP="0081374A">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+              <w:b/>
+              <w:noProof/>
               <w:color w:val="0070C0"/>
+              <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002D0594">
+          <w:r w:rsidRPr="00982489">
             <w:rPr>
               <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
               <w:color w:val="0070C0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00BB0204" w:rsidRDefault="0084041F">
+        <w:p w14:paraId="69566DE5" w14:textId="2DAF6539" w:rsidR="004D4DC8" w:rsidRDefault="0084041F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc457297249" w:history="1">
-            <w:r w:rsidR="00BB0204" w:rsidRPr="00002F2B">
+          <w:hyperlink w:anchor="_Toc207275486" w:history="1">
+            <w:r w:rsidR="004D4DC8" w:rsidRPr="008A44DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Section A: </w:t>
             </w:r>
-            <w:r w:rsidR="00BB0204" w:rsidRPr="00002F2B">
+            <w:r w:rsidR="004D4DC8" w:rsidRPr="008A44DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>What everybody needs to know about me</w:t>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r w:rsidR="004D4DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r w:rsidR="004D4DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r w:rsidR="004D4DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc457297249 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275486 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004D4DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r w:rsidR="004D4DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r w:rsidR="004D4DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r w:rsidR="004D4DC8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB0204" w:rsidRDefault="00063BBB">
+        <w:p w14:paraId="33C2E7B3" w14:textId="54FB198F" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc457297250" w:history="1">
-            <w:r w:rsidR="00BB0204" w:rsidRPr="00002F2B">
+          <w:hyperlink w:anchor="_Toc207275487" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Section B: My Special Educational Needs</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>Section B – Summary of my strengths and Special Educational Needs</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc457297250 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275487 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB0204" w:rsidRDefault="00063BBB">
+        <w:p w14:paraId="573F7B05" w14:textId="4EA4E47A" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc457297251" w:history="1">
-            <w:r w:rsidR="00BB0204" w:rsidRPr="00002F2B">
+          <w:hyperlink w:anchor="_Toc207275488" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Section C: My Health Care Needs</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>My Support Plan:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc457297251 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275488 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB0204" w:rsidRDefault="00063BBB">
+        <w:p w14:paraId="395F431D" w14:textId="2D336951" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc207275489" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Education, Learning and Employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275489 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="169E7047" w14:textId="6F8D540A" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc207275490" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Community Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275490 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="574604DF" w14:textId="2D3DB1F9" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc207275491" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Health and Wellbeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275491 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3435B7E1" w14:textId="0D7C9DDD" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc207275492" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Independent Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275492 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0BDBF68D" w14:textId="031F0ACC" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc457297252" w:history="1">
-            <w:r w:rsidR="00BB0204" w:rsidRPr="00002F2B">
+          <w:hyperlink w:anchor="_Toc207275493" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Section D: My Social Care Needs</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>Section C: My Health Care Needs</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc457297252 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275493 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB0204" w:rsidRDefault="00063BBB">
+        <w:p w14:paraId="108E4176" w14:textId="3B69D0B0" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc457297253" w:history="1">
-            <w:r w:rsidR="00BB0204" w:rsidRPr="00002F2B">
+          <w:hyperlink w:anchor="_Toc207275494" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Special Educational Needs: Sections B, E and F</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>Section D: My Social Care Needs</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc457297253 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275494 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB0204" w:rsidRDefault="00063BBB">
+        <w:p w14:paraId="3C721539" w14:textId="046B378A" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1200"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc207275495" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Section I</w:t>
+            </w:r>
+            <w:r w:rsidR="001916C4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A44DD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A44DD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>My educational placement:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275495 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7FA4FEE0" w14:textId="09464DD5" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc457297254" w:history="1">
-            <w:r w:rsidR="00BB0204" w:rsidRPr="00002F2B">
+          <w:hyperlink w:anchor="_Toc207275496" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Health Care Sections: C, E and F</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>Section J: Personal Budgets</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc457297254 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275496 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB0204" w:rsidRDefault="00063BBB">
+        <w:p w14:paraId="77D2C90A" w14:textId="40F077FB" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc457297255" w:history="1">
-            <w:r w:rsidR="00BB0204" w:rsidRPr="00002F2B">
+          <w:hyperlink w:anchor="_Toc207275497" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Social Care Sections: D, E, H1 and H2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>Agreeing the Plan</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc457297255 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275497 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB0204" w:rsidRDefault="00063BBB">
+        <w:p w14:paraId="6C777399" w14:textId="49C929ED" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1440"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc207275498" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Section K:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008A44DD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>The advice and information gathered during the EHC needs assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275498 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3D9AB53C" w14:textId="33705B3B" w:rsidR="004D4DC8" w:rsidRDefault="004D4DC8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc457297256" w:history="1">
-            <w:r w:rsidR="00BB0204" w:rsidRPr="00BB0204">
+          <w:hyperlink w:anchor="_Toc207275499" w:history="1">
+            <w:r w:rsidRPr="008A44DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              </w:rPr>
+              <w:t>Appendices - The Information used in my Plan</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc457297256 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc207275499 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB0204">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB0204">
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB0204" w:rsidRDefault="00063BBB">
-[...405 lines deleted...]
-        <w:p w:rsidR="0084041F" w:rsidRDefault="0084041F">
+        <w:p w14:paraId="1A8765D5" w14:textId="732793FD" w:rsidR="0084041F" w:rsidRDefault="0084041F">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="0084041F" w:rsidRDefault="0084041F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4430"/>
+        <w:gridCol w:w="6031"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00284D46" w:rsidRPr="00284D46" w14:paraId="1A8765D8" w14:textId="77777777" w:rsidTr="0040631F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765D6" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="0084041F" w:rsidP="00284D46">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="00284D46" w:rsidRPr="00284D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Previous </w:t>
+            </w:r>
+            <w:r w:rsidR="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61148">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>EHCP</w:t>
+            </w:r>
+            <w:r w:rsidR="00284D46" w:rsidRPr="00284D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s Issued</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765D7" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D46" w:rsidRPr="00284D46" w14:paraId="1A8765DB" w14:textId="77777777" w:rsidTr="0040631F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765D9" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765DA" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D46" w:rsidRPr="00284D46" w14:paraId="1A8765DE" w14:textId="77777777" w:rsidTr="0040631F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765DC" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765DD" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D46" w:rsidRPr="00284D46" w14:paraId="1A8765E1" w14:textId="77777777" w:rsidTr="0040631F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765DF" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765E0" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D46" w:rsidRPr="00284D46" w14:paraId="1A8765E4" w14:textId="77777777" w:rsidTr="0040631F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765E2" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765E3" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D46" w:rsidRPr="00284D46" w14:paraId="1A8765E7" w14:textId="77777777" w:rsidTr="0040631F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765E5" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765E6" w14:textId="77777777" w:rsidR="00284D46" w:rsidRPr="00284D46" w:rsidRDefault="00284D46" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A8765E8" w14:textId="77777777" w:rsidR="0084041F" w:rsidRPr="00284D46" w:rsidRDefault="0084041F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cstheme="majorBidi"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8765E9" w14:textId="77777777" w:rsidR="0084041F" w:rsidRDefault="0084041F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cstheme="majorBidi"/>
+          <w:noProof/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8765EA" w14:textId="77777777" w:rsidR="00284D46" w:rsidRDefault="00284D46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cstheme="majorBidi"/>
+          <w:noProof/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8765EB" w14:textId="77777777" w:rsidR="00284D46" w:rsidRDefault="00284D46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cstheme="majorBidi"/>
+          <w:noProof/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8765EC" w14:textId="77777777" w:rsidR="00284D46" w:rsidRDefault="00284D46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cstheme="majorBidi"/>
+          <w:noProof/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8765ED" w14:textId="77777777" w:rsidR="00284D46" w:rsidRDefault="00284D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084041F" w:rsidRDefault="0084041F">
-[...12 lines deleted...]
-    <w:p w:rsidR="004E0B77" w:rsidRPr="006F4F58" w:rsidRDefault="00B76607" w:rsidP="006F4F58">
+    <w:p w14:paraId="1A8765EE" w14:textId="77777777" w:rsidR="004E0B77" w:rsidRPr="00B963D4" w:rsidRDefault="00B76607" w:rsidP="006F4F58">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc457297249"/>
-      <w:r w:rsidRPr="006F4F58">
+      <w:bookmarkStart w:id="0" w:name="_Toc207275486"/>
+      <w:r w:rsidRPr="00B963D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section A: </w:t>
       </w:r>
-      <w:r w:rsidR="00726168" w:rsidRPr="006F4F58">
+      <w:r w:rsidR="00726168" w:rsidRPr="00B963D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
-      <w:r w:rsidR="004E0B77" w:rsidRPr="006F4F58">
+      <w:r w:rsidR="004E0B77" w:rsidRPr="00B963D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>everybody needs to know about m</w:t>
       </w:r>
-      <w:r w:rsidR="002C59C8" w:rsidRPr="006F4F58">
+      <w:r w:rsidR="002C59C8" w:rsidRPr="00B963D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="003D4B65" w:rsidRPr="00B963D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00725538">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006F4F58" w:rsidRDefault="006F4F58" w:rsidP="002C59C8">
+    <w:p w14:paraId="1A8765EF" w14:textId="77777777" w:rsidR="006F4F58" w:rsidRDefault="006F4F58" w:rsidP="002C59C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FD6CBF" w:rsidRDefault="00FD6CBF" w:rsidP="00FD6CBF">
+    <w:p w14:paraId="1A8765F0" w14:textId="1763FE90" w:rsidR="00725538" w:rsidRDefault="00725538" w:rsidP="00E204CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0027164B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t xml:space="preserve">My </w:t>
+        <w:t xml:space="preserve">These are not </w:t>
+      </w:r>
+      <w:r w:rsidR="00352D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidR="009C620A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t xml:space="preserve">journey so far (including how I communicate) </w:t>
+        <w:t xml:space="preserve"> own words but have been written from his</w:t>
+      </w:r>
+      <w:r w:rsidR="00284D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>/her</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perspective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8765F1" w14:textId="77777777" w:rsidR="00FD6CBF" w:rsidRDefault="00C54057" w:rsidP="00FD6CBF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>A b</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>rief h</w:t>
+      </w:r>
+      <w:r w:rsidR="009956D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>istory of m</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6CBF" w:rsidRPr="0027164B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="009C620A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">journey so far, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including how I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">like to </w:t>
+      </w:r>
+      <w:r w:rsidR="009C620A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>communicate</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10475" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD6CBF" w:rsidRPr="00F506FE" w:rsidTr="00E316A0">
+      <w:tr w:rsidR="00FD6CBF" w:rsidRPr="00F506FE" w14:paraId="1A8765F3" w14:textId="77777777" w:rsidTr="00F636AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1A8765F2" w14:textId="503015CA" w:rsidR="00E03EEA" w:rsidRPr="00772793" w:rsidRDefault="00DC68D3" w:rsidP="00725538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD6CBF" w:rsidRDefault="00FD6CBF" w:rsidP="002C59C8">
+    <w:p w14:paraId="1A8765F4" w14:textId="77777777" w:rsidR="00FD6CBF" w:rsidRDefault="00FD6CBF" w:rsidP="002C59C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FD6CBF" w:rsidRDefault="00FD6CBF" w:rsidP="002C59C8">
-[...8 lines deleted...]
-    <w:p w:rsidR="002C59C8" w:rsidRDefault="002C59C8" w:rsidP="002C59C8">
+    <w:p w14:paraId="1A8765F5" w14:textId="77777777" w:rsidR="002C59C8" w:rsidRDefault="002C59C8" w:rsidP="002C59C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027164B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">My strengths, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>interests, p</w:t>
       </w:r>
       <w:r w:rsidRPr="0027164B">
         <w:rPr>
@@ -1854,7756 +2427,8013 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0027164B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>kills</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the things that are important to me </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1A8765F6" w14:textId="72299C2C" w:rsidR="00E452B9" w:rsidRDefault="009C620A" w:rsidP="00E204CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:r w:rsidR="00352D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00E452B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is unable to express his</w:t>
+      </w:r>
+      <w:r w:rsidR="00284D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>/her</w:t>
+      </w:r>
+      <w:r w:rsidR="00E452B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> views these have been written from his</w:t>
+      </w:r>
+      <w:r w:rsidR="00284D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>/her</w:t>
+      </w:r>
+      <w:r w:rsidR="00E452B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perspective using information from those who know him</w:t>
+      </w:r>
+      <w:r w:rsidR="00284D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>/her</w:t>
+      </w:r>
+      <w:r w:rsidR="00E452B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> best.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8765F7" w14:textId="77777777" w:rsidR="00284D46" w:rsidRDefault="00284D46" w:rsidP="00E204CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>These are XX’s own words which were recorded with support XX</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10475" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A34A9A" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00A34A9A" w:rsidRPr="00F506FE" w14:paraId="1A8765F9" w14:textId="77777777" w:rsidTr="00F506FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A34A9A" w:rsidRPr="00772793" w:rsidRDefault="00A34A9A" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A8765F8" w14:textId="77777777" w:rsidR="00E452B9" w:rsidRPr="00772793" w:rsidRDefault="00E452B9" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A34A9A" w:rsidRDefault="00A34A9A" w:rsidP="002C59C8">
+    <w:p w14:paraId="1A8765FA" w14:textId="77777777" w:rsidR="00A34A9A" w:rsidRDefault="00A34A9A" w:rsidP="002C59C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00641885" w:rsidRDefault="000C203C" w:rsidP="00641885">
+    <w:p w14:paraId="1A8765FB" w14:textId="77777777" w:rsidR="00641885" w:rsidRDefault="000C203C" w:rsidP="00641885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">This is what </w:t>
       </w:r>
       <w:r w:rsidR="00641885" w:rsidRPr="0027164B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>I want for my future</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10682"/>
+        <w:gridCol w:w="10436"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F506FE" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00F506FE" w:rsidRPr="00F506FE" w14:paraId="1A8765FD" w14:textId="77777777" w:rsidTr="00F506FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F506FE" w:rsidRPr="00772793" w:rsidRDefault="00F506FE" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A8765FC" w14:textId="77777777" w:rsidR="00F506FE" w:rsidRPr="00772793" w:rsidRDefault="00F506FE" w:rsidP="00352D7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C35C55" w:rsidRDefault="00C35C55" w:rsidP="00641885">
+    <w:p w14:paraId="1A8765FE" w14:textId="77777777" w:rsidR="00C35C55" w:rsidRDefault="00C35C55" w:rsidP="00641885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00641885" w:rsidRDefault="00C35C55" w:rsidP="00641885">
+    <w:p w14:paraId="1A8765FF" w14:textId="77777777" w:rsidR="00641885" w:rsidRDefault="00C35C55" w:rsidP="00641885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t>This is what my family want for my</w:t>
+        <w:t xml:space="preserve">This is what my </w:t>
+      </w:r>
+      <w:r w:rsidR="0089256E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>Parents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> want for my</w:t>
       </w:r>
       <w:r w:rsidRPr="0027164B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve"> future</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10475" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C35C55" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00C35C55" w:rsidRPr="00F506FE" w14:paraId="1A876601" w14:textId="77777777" w:rsidTr="00F506FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1A876600" w14:textId="77777777" w:rsidR="00862B7C" w:rsidRPr="00772793" w:rsidRDefault="00862B7C" w:rsidP="00862B7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk18396447"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w:rsidR="003B35C8" w:rsidRDefault="003B35C8" w:rsidP="00641885">
+    <w:p w14:paraId="1A876602" w14:textId="77777777" w:rsidR="003B35C8" w:rsidRDefault="003B35C8" w:rsidP="00641885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00702D81" w:rsidRPr="0027164B" w:rsidRDefault="001F6DC1" w:rsidP="001F6DC1">
+    <w:p w14:paraId="1A876603" w14:textId="77777777" w:rsidR="0089256E" w:rsidRDefault="0089256E" w:rsidP="0089256E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027164B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>Other things I’d like people to know</w:t>
       </w:r>
-      <w:r w:rsidR="00702D81">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00702D81">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0027164B">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10475" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5088"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4927"/>
+        <w:gridCol w:w="10475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F6DC1" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
-[...2 lines deleted...]
-            <w:tcW w:w="5088" w:type="dxa"/>
+      <w:tr w:rsidR="00BC296E" w:rsidRPr="00F506FE" w14:paraId="060F626F" w14:textId="77777777" w:rsidTr="003B5DEA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...37 lines deleted...]
-            <w:tcW w:w="4927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAE4EBC" w14:textId="77777777" w:rsidR="00BC296E" w:rsidRPr="00772793" w:rsidRDefault="00BC296E" w:rsidP="0040631F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk18396516"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
+    </w:tbl>
+    <w:p w14:paraId="1BAC1E8E" w14:textId="77777777" w:rsidR="00BC296E" w:rsidRDefault="00BC296E" w:rsidP="0089256E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A87660A" w14:textId="5C63F473" w:rsidR="00726168" w:rsidRPr="00BC296E" w:rsidRDefault="0089256E" w:rsidP="00726168">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027164B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other things my </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027164B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would like people to know</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10475" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10475"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC296E" w:rsidRPr="00F506FE" w14:paraId="411E9D34" w14:textId="77777777" w:rsidTr="003B5DEA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001F6DC1" w:rsidRPr="00772793" w:rsidRDefault="001F6DC1" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="5332060A" w14:textId="77777777" w:rsidR="00BC296E" w:rsidRPr="00772793" w:rsidRDefault="00BC296E" w:rsidP="0040631F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00726168" w:rsidRPr="00DD3ECC" w:rsidRDefault="00726168" w:rsidP="00726168">
+    <w:p w14:paraId="4BFBE904" w14:textId="77777777" w:rsidR="00BC296E" w:rsidRPr="00BC296E" w:rsidRDefault="00BC296E" w:rsidP="00726168">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F6DC1" w:rsidRPr="0068292E" w:rsidRDefault="00702D81" w:rsidP="001F6DC1">
+    <w:p w14:paraId="1A87660B" w14:textId="77777777" w:rsidR="001F6DC1" w:rsidRPr="009C620A" w:rsidRDefault="00702D81" w:rsidP="001F6DC1">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="16"/>
+          <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C620A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>This is the s</w:t>
       </w:r>
-      <w:r w:rsidR="001F6DC1" w:rsidRPr="0068292E">
+      <w:r w:rsidR="001F6DC1" w:rsidRPr="009C620A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>upport I access within my local</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009C620A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve"> community, family and friends</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10475" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F6DC1" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="001F6DC1" w:rsidRPr="00F506FE" w14:paraId="1A87660D" w14:textId="77777777" w:rsidTr="00F506FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001F6DC1" w:rsidRPr="00772793" w:rsidRDefault="001F6DC1" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A87660C" w14:textId="77777777" w:rsidR="001F6DC1" w:rsidRPr="00772793" w:rsidRDefault="001F6DC1" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0084041F" w:rsidRPr="00DD3ECC" w:rsidRDefault="0084041F" w:rsidP="005F4F74">
+    <w:p w14:paraId="1A87660E" w14:textId="77777777" w:rsidR="0084041F" w:rsidRPr="00DD3ECC" w:rsidRDefault="0084041F" w:rsidP="005F4F74">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F6DC1" w:rsidRDefault="001F6DC1">
+    <w:p w14:paraId="1A87660F" w14:textId="77777777" w:rsidR="001F6DC1" w:rsidRDefault="001F6DC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76607" w:rsidRPr="007312C2" w:rsidRDefault="00B76607" w:rsidP="0027121B">
+    <w:p w14:paraId="1A876610" w14:textId="77777777" w:rsidR="00B76607" w:rsidRPr="00B963D4" w:rsidRDefault="00B76607" w:rsidP="0027121B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007312C2">
+      <w:r w:rsidRPr="00B963D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>My Personal Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4430"/>
         <w:gridCol w:w="6031"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A876613" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B76607" w:rsidRPr="00F506FE" w:rsidRDefault="000C203C" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876611" w14:textId="77777777" w:rsidR="00B76607" w:rsidRPr="00B963D4" w:rsidRDefault="000C203C" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My name is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B76607" w:rsidRPr="00772793" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876612" w14:textId="5FC0BE7F" w:rsidR="00B76607" w:rsidRPr="00E452B9" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A876616" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B76607" w:rsidRPr="00F506FE" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876614" w14:textId="77777777" w:rsidR="00B76607" w:rsidRPr="00B963D4" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B76607" w:rsidRPr="00772793" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876615" w14:textId="0058FF5C" w:rsidR="00B76607" w:rsidRPr="00E452B9" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C203C" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="000C203C" w:rsidRPr="00F506FE" w14:paraId="1A876619" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000C203C" w:rsidRPr="00F506FE" w:rsidRDefault="000C203C" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876617" w14:textId="77777777" w:rsidR="000C203C" w:rsidRPr="00B963D4" w:rsidRDefault="000C203C" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000C203C" w:rsidRPr="00772793" w:rsidRDefault="000C203C" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876618" w14:textId="71490B24" w:rsidR="000C203C" w:rsidRPr="00E452B9" w:rsidRDefault="000C203C" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A87661C" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B76607" w:rsidRPr="00F506FE" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A87661A" w14:textId="77777777" w:rsidR="00B76607" w:rsidRPr="00B963D4" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Religion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B76607" w:rsidRPr="00772793" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A87661B" w14:textId="77777777" w:rsidR="00B76607" w:rsidRPr="00E452B9" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A87661F" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B76607" w:rsidRPr="00F506FE" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A87661D" w14:textId="77777777" w:rsidR="00B76607" w:rsidRPr="00B963D4" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B76607" w:rsidRPr="00772793" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A87661E" w14:textId="1A3D500E" w:rsidR="00B76607" w:rsidRPr="00E452B9" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A876622" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B76607" w:rsidRPr="00F506FE" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876620" w14:textId="77777777" w:rsidR="00B76607" w:rsidRPr="00B963D4" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ethnicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B76607" w:rsidRPr="00772793" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876621" w14:textId="3D34E135" w:rsidR="00B76607" w:rsidRPr="00E452B9" w:rsidRDefault="00B76607" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991721" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00991721" w:rsidRPr="00F506FE" w14:paraId="1A876624" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="566ED2"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10461" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="0" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:szCs w:val="40"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876623" w14:textId="77777777" w:rsidR="00991721" w:rsidRPr="00E452B9" w:rsidRDefault="00991721" w:rsidP="00F506FE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A876627" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidRDefault="00702D81" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876625" w14:textId="77777777" w:rsidR="00DD3ECC" w:rsidRPr="00B963D4" w:rsidRDefault="00702D81" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My (parent/carer)</w:t>
             </w:r>
-            <w:r w:rsidR="000C203C" w:rsidRPr="00F506FE">
+            <w:r w:rsidR="000C203C" w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> name is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00772793" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876626" w14:textId="30B089F8" w:rsidR="00DD3ECC" w:rsidRPr="00E452B9" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A87662A" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidRDefault="000C203C" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876628" w14:textId="77777777" w:rsidR="00DD3ECC" w:rsidRPr="00B963D4" w:rsidRDefault="000C203C" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Parents</w:t>
             </w:r>
-            <w:r w:rsidR="00DD3ECC" w:rsidRPr="00F506FE">
+            <w:r w:rsidR="00DD3ECC" w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> first Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00772793" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876629" w14:textId="7FA9AF27" w:rsidR="00DD3ECC" w:rsidRPr="00E452B9" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A87662D" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A87662B" w14:textId="77777777" w:rsidR="00DD3ECC" w:rsidRPr="00B963D4" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00772793" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A87662C" w14:textId="2BB176FC" w:rsidR="00DD3ECC" w:rsidRPr="00E452B9" w:rsidRDefault="00DD3ECC" w:rsidP="00BC296E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="232CE857" w14:paraId="70433ADA" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B41A34" w14:textId="7DD6B55A" w:rsidR="05B6DC9D" w:rsidRDefault="05B6DC9D" w:rsidP="232CE857">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Telephone Number</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Is this child in care Y/N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="785E2556" w14:textId="65A418E2" w:rsidR="232CE857" w:rsidRDefault="232CE857" w:rsidP="232CE857">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A876630" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A87662E" w14:textId="77777777" w:rsidR="00DD3ECC" w:rsidRPr="00B963D4" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>NHS Number</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Telephone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00772793" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A87662F" w14:textId="1B94EFAB" w:rsidR="00DD3ECC" w:rsidRPr="00E452B9" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00C54057" w:rsidRPr="00F506FE" w14:paraId="1A876633" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876631" w14:textId="77777777" w:rsidR="00C54057" w:rsidRPr="00B963D4" w:rsidRDefault="00C54057" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Health Authority</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00772793" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876632" w14:textId="2A1B9247" w:rsidR="00C54057" w:rsidRPr="00E452B9" w:rsidRDefault="00C54057" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A876636" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876634" w14:textId="77777777" w:rsidR="00DD3ECC" w:rsidRPr="00B963D4" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Unique Pupil Number</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NHS Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DD3ECC" w:rsidRPr="00772793" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876635" w14:textId="7EC78096" w:rsidR="00DD3ECC" w:rsidRPr="00E452B9" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00702D81" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A876639" w14:textId="77777777" w:rsidTr="232CE857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00702D81" w:rsidRPr="00F506FE" w:rsidRDefault="00702D81" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876637" w14:textId="77777777" w:rsidR="00DD3ECC" w:rsidRPr="00B963D4" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Protocol number</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Health Authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00702D81" w:rsidRPr="00772793" w:rsidRDefault="00702D81" w:rsidP="00F506FE">
+          </w:tcPr>
+          <w:p w14:paraId="1A876638" w14:textId="469CEFAE" w:rsidR="00DD3ECC" w:rsidRPr="00E452B9" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD3ECC" w:rsidRPr="00F506FE" w14:paraId="1A87663C" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A87663A" w14:textId="77777777" w:rsidR="00DD3ECC" w:rsidRPr="00B963D4" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unique Pupil Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A87663B" w14:textId="0DA3C35A" w:rsidR="00DD3ECC" w:rsidRPr="00E452B9" w:rsidRDefault="00DD3ECC" w:rsidP="00F506FE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00702D81" w:rsidRPr="00F506FE" w14:paraId="1A87663F" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A87663D" w14:textId="77777777" w:rsidR="00702D81" w:rsidRPr="00B963D4" w:rsidRDefault="00702D81" w:rsidP="00F506FE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B963D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Protocol number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A87663E" w14:textId="77777777" w:rsidR="00702D81" w:rsidRPr="00E452B9" w:rsidRDefault="00702D81" w:rsidP="00F506FE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00660F71" w:rsidRPr="00F506FE" w14:paraId="1A876642" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A876640" w14:textId="77777777" w:rsidR="00660F71" w:rsidRPr="00B963D4" w:rsidRDefault="00660F71" w:rsidP="00F506FE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Preferred Method of Contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A876641" w14:textId="77777777" w:rsidR="00660F71" w:rsidRPr="00E452B9" w:rsidRDefault="00660F71" w:rsidP="00F506FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00702D81" w:rsidRDefault="00702D81" w:rsidP="00B82F92">
-      <w:pPr>
+    <w:p w14:paraId="1A876644" w14:textId="77777777" w:rsidR="00E07083" w:rsidRDefault="00E07083">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="2" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10406"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B963D4" w14:paraId="1A876646" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="614"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10406" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876645" w14:textId="77777777" w:rsidR="00B963D4" w:rsidRDefault="00B963D4" w:rsidP="00743083">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Toc207275487"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Section B – Summary of my strengths and Special Educational Needs</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B963D4" w14:paraId="1A876672" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="1968"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876647" w14:textId="3CCCE8EB" w:rsidR="00B963D4" w:rsidRPr="009C620A" w:rsidRDefault="00982489" w:rsidP="00F636AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overview of </w:t>
+            </w:r>
+            <w:r w:rsidR="00123530">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="009C620A" w:rsidRPr="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidR="00785156" w:rsidRPr="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>strengths</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1BB3" w:rsidRPr="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and what can be built on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A876648" w14:textId="77777777" w:rsidR="00F73C1A" w:rsidRPr="00BC296E" w:rsidRDefault="00F73C1A" w:rsidP="00F636AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876649" w14:textId="77777777" w:rsidR="00A6396F" w:rsidRPr="009C620A" w:rsidRDefault="00A6396F" w:rsidP="00F636AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A87664A" w14:textId="77777777" w:rsidR="00F73C1A" w:rsidRPr="00BC296E" w:rsidRDefault="00F73C1A" w:rsidP="00F636AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A87664B" w14:textId="5DCCA20D" w:rsidR="00785156" w:rsidRDefault="00785156" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overview of </w:t>
+            </w:r>
+            <w:r w:rsidR="00123530">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="009C620A" w:rsidRPr="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needs:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A87664E" w14:textId="77777777" w:rsidR="005F7BDB" w:rsidRPr="00BC296E" w:rsidRDefault="005F7BDB" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2432"/>
+              <w:gridCol w:w="7748"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="005F7BDB" w14:paraId="1A87665C" w14:textId="77777777" w:rsidTr="39650CF4">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2432" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1A87664F" w14:textId="77777777" w:rsidR="005F7BDB" w:rsidRPr="007063E5" w:rsidRDefault="005F7BDB" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007063E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Primary Need</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7748" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1A876651" w14:textId="77777777" w:rsidR="0020084E" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Autistic Spectrum Disorder</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4E289D76" w14:textId="1EA98756" w:rsidR="00B81DA4" w:rsidRPr="001642F6" w:rsidRDefault="3B87B5AD" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="39650CF4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Down Syndrome</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A876652" w14:textId="5E4AA97C" w:rsidR="0020084E" w:rsidRPr="001642F6" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Hearing </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D0422A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>I</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>mpairment</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A876653" w14:textId="77777777" w:rsidR="0020084E" w:rsidRPr="001642F6" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Moderate Learning Difficulty</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A876654" w14:textId="6014C8D5" w:rsidR="0020084E" w:rsidRPr="001642F6" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Multi-sensory </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D0422A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>I</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>mpairment</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A876655" w14:textId="77777777" w:rsidR="0020084E" w:rsidRPr="001642F6" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Physical Disability</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A876656" w14:textId="77777777" w:rsidR="0020084E" w:rsidRPr="001642F6" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Profound and Multiple Learning Difficulties</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A876657" w14:textId="77777777" w:rsidR="0020084E" w:rsidRPr="001642F6" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Severe Learning Difficulty</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A876658" w14:textId="2047C6BE" w:rsidR="0020084E" w:rsidRPr="001642F6" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Social Emotional and Mental </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D0422A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>H</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>ealth</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A876659" w14:textId="70CBEBDC" w:rsidR="0020084E" w:rsidRPr="001642F6" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Speech Language or </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D0422A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>C</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">ommunication </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D0422A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>D</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>ifficulty</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A87665A" w14:textId="77777777" w:rsidR="0020084E" w:rsidRPr="001642F6" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Specific Learning Difficulty</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A87665B" w14:textId="77777777" w:rsidR="0020084E" w:rsidRDefault="0020084E" w:rsidP="00785156">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Visual Impairment</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00990E32" w14:paraId="2DD32B92" w14:textId="77777777" w:rsidTr="39650CF4">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2432" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="28FE201E" w14:textId="2254D822" w:rsidR="00990E32" w:rsidRPr="007063E5" w:rsidRDefault="717DB226" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="39650CF4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Secondary Need</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7748" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6035C313" w14:textId="77777777" w:rsidR="00990E32" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Autistic Spectrum Disorder</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="09899044" w14:textId="77777777" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="717DB226" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="39650CF4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Down Syndrome</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7D702471" w14:textId="475FBDD5" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Hearing </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D0422A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>I</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>mpairment</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5232F58A" w14:textId="77777777" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Moderate Learning Difficulty</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="08029DF5" w14:textId="78BF3FC5" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Multi-sensory </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D0422A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>I</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>mpairment</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="677265EA" w14:textId="77777777" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Physical Disability</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2ABCBEC4" w14:textId="77777777" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Profound and Multiple Learning Difficulties</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="25EF293D" w14:textId="77777777" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Severe Learning Difficulty</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="630DE04D" w14:textId="7EE3530D" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Social Emotional and Mental </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D0422A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>H</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>ealth</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2662CD54" w14:textId="1BB6D44D" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Speech Language or </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D0422A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>C</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">ommunication </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D0422A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>D</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>ifficulty</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="376BE3D0" w14:textId="77777777" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>Specific Learning Difficulty</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3822E5B5" w14:textId="410F634D" w:rsidR="00990E32" w:rsidRPr="001642F6" w:rsidRDefault="00990E32" w:rsidP="00990E32">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:i/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001642F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Visual Impairment</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1A87665F" w14:textId="77777777" w:rsidR="00785156" w:rsidRPr="00BC296E" w:rsidRDefault="00785156" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A59A535" w14:textId="77419FC4" w:rsidR="00406222" w:rsidRDefault="00406222" w:rsidP="0064332B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cognition</w:t>
+            </w:r>
+            <w:r w:rsidR="54F0DA74" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="5FC71BF8" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Learning,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00030A71" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Employment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB1AE68" w14:textId="77777777" w:rsidR="00D565F7" w:rsidRPr="00BF4DEB" w:rsidRDefault="00D565F7" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876661" w14:textId="77777777" w:rsidR="00C97A73" w:rsidRPr="00BF4DEB" w:rsidRDefault="00C97A73" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="068555FF" w14:textId="58F396E4" w:rsidR="00AA3959" w:rsidRPr="00AA3959" w:rsidRDefault="00406222" w:rsidP="3E463436">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E463436">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00866ABC" w:rsidRPr="3E463436">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ommunication</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E463436">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Interaction/Community Participation</w:t>
+            </w:r>
+            <w:r w:rsidR="00866ABC" w:rsidRPr="3E463436">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F62B38B" w14:textId="593051BE" w:rsidR="00AA3959" w:rsidRPr="00AA3959" w:rsidRDefault="00AA3959" w:rsidP="3E463436">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876664" w14:textId="3C97F3CF" w:rsidR="00F73C1A" w:rsidRPr="0047471C" w:rsidRDefault="00F73C1A" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876665" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="0047471C" w:rsidRDefault="009C620A" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876666" w14:textId="192B7349" w:rsidR="00785156" w:rsidRDefault="00406222" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social, Emotional and Mental Health/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00785156" w:rsidRPr="009C620A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Health</w:t>
+            </w:r>
+            <w:r w:rsidR="004F35E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Wellbeing</w:t>
+            </w:r>
+            <w:r w:rsidR="00290254">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3778E2C6" w14:textId="77777777" w:rsidR="00AA3959" w:rsidRPr="0047471C" w:rsidRDefault="00AA3959" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876667" w14:textId="77777777" w:rsidR="00C97A73" w:rsidRPr="0047471C" w:rsidRDefault="00C97A73" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876668" w14:textId="77777777" w:rsidR="00A6396F" w:rsidRPr="0047471C" w:rsidRDefault="00A6396F" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876669" w14:textId="43D2F3B3" w:rsidR="00785156" w:rsidRDefault="00406222" w:rsidP="00785156">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Physical and Sensory</w:t>
+            </w:r>
+            <w:r w:rsidR="00A95CE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>/ I</w:t>
+            </w:r>
+            <w:r w:rsidR="004F35E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ndependent Living</w:t>
+            </w:r>
+            <w:r w:rsidR="00395451">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A87666A" w14:textId="5EB20F2D" w:rsidR="00785156" w:rsidRDefault="00785156" w:rsidP="00F636AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FFD227D" w14:textId="5D20F9E3" w:rsidR="001607D7" w:rsidRDefault="001607D7" w:rsidP="00F636AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="551F69A2" w14:textId="31244278" w:rsidR="001607D7" w:rsidRDefault="001607D7" w:rsidP="00F636AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876671" w14:textId="77777777" w:rsidR="00B963D4" w:rsidRPr="001607D7" w:rsidRDefault="00B963D4" w:rsidP="00982489">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A876673" w14:textId="77777777" w:rsidR="00B963D4" w:rsidRDefault="00B963D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B963D4" w:rsidSect="00F5065A">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A876674" w14:textId="77777777" w:rsidR="006D4420" w:rsidRDefault="00984565" w:rsidP="006D4420">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc207275488"/>
+      <w:r w:rsidRPr="001B4524">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">My </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4524" w:rsidRPr="001B4524">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Support Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4524">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="41F4701E" w14:textId="77777777" w:rsidR="00332B13" w:rsidRPr="00332B13" w:rsidRDefault="00332B13" w:rsidP="00332B13"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-61" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4422"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="4527"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001407BF" w14:paraId="1A87667D" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="952"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC8F8C7" w14:textId="15E2349B" w:rsidR="001407BF" w:rsidRPr="00107505" w:rsidRDefault="10263BDA" w:rsidP="39650CF4">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Toc207275489"/>
+            <w:r w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognition and Learning/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00C53D69" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+            <w:r w:rsidR="4E123F7D" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="7F6C6974" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C53D69" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning </w:t>
+            </w:r>
+            <w:r w:rsidR="166B4ED5" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&amp; Employment </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+          <w:p w14:paraId="1A87667C" w14:textId="32E83821" w:rsidR="0087514F" w:rsidRPr="007235CB" w:rsidRDefault="0087514F" w:rsidP="39650CF4">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773B35" w14:paraId="14A929C8" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="952"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="160DB16B" w14:textId="20ACB4A8" w:rsidR="00773B35" w:rsidRPr="00107505" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>B Identified need/s:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7062AD8F" w14:textId="77777777" w:rsidR="00773B35" w:rsidRPr="007235CB" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773B35" w14:paraId="058EF03B" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="952"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B4A79C" w14:textId="0D8B8AC9" w:rsidR="00773B35" w:rsidRPr="007235CB" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E Outcomes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w14:paraId="1A876685" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87667E" w14:textId="75DAB4CF" w:rsidR="009C620A" w:rsidRPr="007235CB" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F </w:t>
+            </w:r>
+            <w:r w:rsidR="00695AB0" w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Provision Required</w:t>
+            </w:r>
+            <w:r w:rsidR="00695AB0" w:rsidRPr="007235CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876681" w14:textId="50795256" w:rsidR="009C620A" w:rsidRPr="007235CB" w:rsidRDefault="00695AB0" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who will provide the support</w:t>
+            </w:r>
+            <w:r w:rsidR="007235CB" w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876682" w14:textId="64CAC0C9" w:rsidR="009C620A" w:rsidRPr="00107505" w:rsidRDefault="00E05A97" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantity and Frequency </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A876683" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="007235CB" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876684" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="007235CB" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w14:paraId="1A876689" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876686" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876687" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876688" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w14:paraId="1A87668D" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87668A" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87668B" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87668C" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001407BF" w:rsidRPr="004D4DC8" w14:paraId="1A87668F" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0275F379" w14:textId="1FF2A7EF" w:rsidR="001407BF" w:rsidRPr="00107505" w:rsidRDefault="7F9C151C" w:rsidP="39650CF4">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="_Toc207275490"/>
+            <w:r w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication and Interaction/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00C53D69" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Community Participation</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+          <w:p w14:paraId="1A87668E" w14:textId="4F45D943" w:rsidR="00843BE8" w:rsidRPr="004D4DC8" w:rsidRDefault="00843BE8" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773B35" w14:paraId="3FB1605C" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3E5A3C" w14:textId="77777777" w:rsidR="00773B35" w:rsidRPr="00107505" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>B Identified need/s:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="624D0478" w14:textId="77777777" w:rsidR="00773B35" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773B35" w14:paraId="0039BA93" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CA916D" w14:textId="2B6DFA85" w:rsidR="00773B35" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E Outcomes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w14:paraId="1A876698" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876690" w14:textId="5E67CA65" w:rsidR="009C620A" w:rsidRPr="00E05A97" w:rsidRDefault="748F2A98" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F </w:t>
+            </w:r>
+            <w:r w:rsidR="00E05A97" w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Provision Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876694" w14:textId="396E504D" w:rsidR="009C620A" w:rsidRPr="007264E3" w:rsidRDefault="00E05A97" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who will provide the support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876696" w14:textId="458BF3E9" w:rsidR="009C620A" w:rsidRPr="007264E3" w:rsidRDefault="00E05A97" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quantity and Frequency</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A876697" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="007264E3" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w14:paraId="1A87669C" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876699" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87669A" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87669B" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w14:paraId="1A8766A0" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87669D" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87669E" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87669F" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001407BF" w14:paraId="1A8766A2" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="652"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="66269231" w14:textId="691F43D1" w:rsidR="001407BF" w:rsidRPr="00107505" w:rsidRDefault="1AE52B1C" w:rsidP="39650CF4">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="_Toc207275491"/>
+            <w:r w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Social emotional and Mental</w:t>
+            </w:r>
+            <w:r w:rsidR="085C7ADA" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health/ </w:t>
+            </w:r>
+            <w:r w:rsidR="000A19E9" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>Health and Wellbeing</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+          <w:p w14:paraId="1A8766A1" w14:textId="69C4C550" w:rsidR="00E05A97" w:rsidRPr="00E05A97" w:rsidRDefault="00E05A97" w:rsidP="004D4DC8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773B35" w14:paraId="52AA0832" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="652"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="63834A63" w14:textId="77777777" w:rsidR="00773B35" w:rsidRPr="00107505" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>B Identified need/s:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235D704D" w14:textId="77777777" w:rsidR="00773B35" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773B35" w14:paraId="618C8E22" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="652"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="60095847" w14:textId="68358F3B" w:rsidR="00773B35" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E Outcomes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w14:paraId="1A8766AC" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766A3" w14:textId="59B6477C" w:rsidR="009C620A" w:rsidRPr="00124E37" w:rsidRDefault="451300ED" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="168"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F </w:t>
+            </w:r>
+            <w:r w:rsidR="00E05A97" w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provision Required </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766A6" w14:textId="0AC2B4FE" w:rsidR="009C620A" w:rsidRPr="00107505" w:rsidRDefault="00E05A97" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who will provide the support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766AA" w14:textId="25AC073E" w:rsidR="009C620A" w:rsidRPr="00107505" w:rsidRDefault="00E05A97" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantity and Frequency </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8766AB" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00124E37" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w14:paraId="1A8766B0" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="297"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766AD" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766AE" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766AF" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w14:paraId="1A8766B4" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766B1" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766B2" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766B3" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="00BC296E" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001407BF" w14:paraId="1A8766B6" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="952"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEB107A" w14:textId="68DB9AC0" w:rsidR="001407BF" w:rsidRPr="00107505" w:rsidRDefault="20A07F5B" w:rsidP="39650CF4">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="_Toc207275492"/>
+            <w:r w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensory and Physical/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17E80" w:rsidRPr="39650CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>Independent Living</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+          <w:p w14:paraId="1A8766B5" w14:textId="193D82E1" w:rsidR="00124E37" w:rsidRPr="00124E37" w:rsidRDefault="00124E37" w:rsidP="004D4DC8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773B35" w14:paraId="770AB0AD" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="952"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD02582" w14:textId="77777777" w:rsidR="00773B35" w:rsidRPr="00E05A97" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Identified need:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08E29214" w14:textId="77777777" w:rsidR="00773B35" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773B35" w14:paraId="68146BBB" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="952"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15328" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7028CB84" w14:textId="0024A794" w:rsidR="00773B35" w:rsidRDefault="00773B35" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E Outcomes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w14:paraId="1A8766C1" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="263"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766B8" w14:textId="678F6BE5" w:rsidR="009C620A" w:rsidRPr="00124E37" w:rsidRDefault="02254786" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F </w:t>
+            </w:r>
+            <w:r w:rsidR="00124E37" w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Provision Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766BC" w14:textId="2BAF611F" w:rsidR="00BC296E" w:rsidRPr="00BC296E" w:rsidRDefault="00124E37" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who will provide the support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766BD" w14:textId="7A243610" w:rsidR="009C620A" w:rsidRPr="00107505" w:rsidRDefault="00124E37" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quantity and Frequency</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8766BE" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="007264E3" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A8766C0" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="007264E3" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w:rsidRPr="00BC296E" w14:paraId="1A8766C5" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766C2" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766C3" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766C4" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C620A" w:rsidRPr="00BC296E" w14:paraId="1A8766C9" w14:textId="77777777" w:rsidTr="39650CF4">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766C6" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766C7" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766C8" w14:textId="77777777" w:rsidR="009C620A" w:rsidRPr="006F5D7A" w:rsidRDefault="009C620A" w:rsidP="004D4DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C0E944F" w14:textId="77777777" w:rsidR="00CB1475" w:rsidRDefault="00CB1475" w:rsidP="00743083">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273F9DCE" w14:textId="77777777" w:rsidR="00CB1475" w:rsidRDefault="00CB1475">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046541F" w:rsidRPr="006F4F58" w:rsidRDefault="005F4F74" w:rsidP="006F4F58">
+    <w:p w14:paraId="1A8766CD" w14:textId="77777777" w:rsidR="00743083" w:rsidRDefault="00743083" w:rsidP="00743083">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:b/>
+          <w:color w:val="7EC88C"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc457297250"/>
-[...28 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc207275493"/>
+      <w:r w:rsidRPr="003927A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="00B050"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section C: My Health Care Needs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="007312C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-          <w:color w:val="0070C0"/>
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:b/>
           <w:color w:val="7EC88C"/>
-          <w:sz w:val="32"/>
-[...38 lines deleted...]
-          <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F4F58" w:rsidRDefault="006F4F58" w:rsidP="00B82F92">
-[...36 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3EE7B4C9" w14:textId="77777777" w:rsidR="00CB1475" w:rsidRPr="00CB1475" w:rsidRDefault="00CB1475" w:rsidP="00CB1475"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10475" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-36" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="51CF6C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="51CF6C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="00B050"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="00B050"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B050"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="00B050"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B050"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B050"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10475"/>
+        <w:gridCol w:w="4397"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="4601"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F6DC1" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr w:rsidR="006F5D7A" w14:paraId="1A8766D2" w14:textId="77777777" w:rsidTr="001B4524">
+        <w:trPr>
+          <w:trHeight w:val="611"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4397" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766CE" w14:textId="77777777" w:rsidR="006F5D7A" w:rsidRPr="001B4524" w:rsidRDefault="006F5D7A" w:rsidP="00A16164">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Health Care needs that relate to SEN (C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766CF" w14:textId="77777777" w:rsidR="006F5D7A" w:rsidRPr="001B4524" w:rsidRDefault="006F5D7A" w:rsidP="00A16164">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Health care provision (G)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8766D0" w14:textId="77777777" w:rsidR="006F5D7A" w:rsidRPr="001B4524" w:rsidRDefault="006F5D7A" w:rsidP="00A16164">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4601" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766D1" w14:textId="77777777" w:rsidR="006F5D7A" w:rsidRPr="001B4524" w:rsidRDefault="001B4524" w:rsidP="00A16164">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Outcomes (E)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001804F1" w:rsidRPr="00836B51" w14:paraId="1A8766D6" w14:textId="77777777" w:rsidTr="0040631F">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15377" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766D5" w14:textId="53DBF287" w:rsidR="001804F1" w:rsidRPr="00836B51" w:rsidRDefault="001804F1" w:rsidP="00BC296E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14E2F" w:rsidRPr="00836B51" w14:paraId="5A6A0A37" w14:textId="77777777" w:rsidTr="00BC296E">
+        <w:trPr>
+          <w:trHeight w:val="139"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E24A4BB" w14:textId="42C4DEB6" w:rsidR="00A14E2F" w:rsidRPr="00836B51" w:rsidRDefault="00A14E2F" w:rsidP="00BC296E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED04492" w14:textId="77777777" w:rsidR="00A14E2F" w:rsidRPr="00836B51" w:rsidRDefault="00A14E2F" w:rsidP="00BC296E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4601" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E35615" w14:textId="77777777" w:rsidR="00A14E2F" w:rsidRPr="00836B51" w:rsidRDefault="00A14E2F" w:rsidP="00BC296E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007264E3" w:rsidRPr="00836B51" w14:paraId="1A8766DA" w14:textId="77777777" w:rsidTr="00BC296E">
+        <w:trPr>
+          <w:trHeight w:val="139"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766D7" w14:textId="77777777" w:rsidR="007264E3" w:rsidRPr="00836B51" w:rsidRDefault="007264E3" w:rsidP="00BC296E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766D8" w14:textId="77777777" w:rsidR="007264E3" w:rsidRPr="00836B51" w:rsidRDefault="007264E3" w:rsidP="00BC296E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4601" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766D9" w14:textId="77777777" w:rsidR="007264E3" w:rsidRPr="00836B51" w:rsidRDefault="007264E3" w:rsidP="00BC296E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A34A9A" w:rsidRDefault="00A34A9A" w:rsidP="0027121B">
-[...64 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1A8766E0" w14:textId="77777777" w:rsidR="00A16164" w:rsidRDefault="00743083" w:rsidP="00743083">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc207275494"/>
+      <w:r w:rsidRPr="00D51FC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0000702D">
+        <w:t>Section D: My Social Care Needs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00D51FC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-          <w:color w:val="7030A0"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F4F58" w:rsidRDefault="006F4F58" w:rsidP="00B82F92">
-[...64 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="4C74CAFA" w14:textId="77777777" w:rsidR="00CB1475" w:rsidRPr="00CB1475" w:rsidRDefault="00CB1475" w:rsidP="00CB1475"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10475" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-36" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="7030A0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7030A0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10475"/>
+        <w:gridCol w:w="4397"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="4601"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F6DC1" w:rsidRPr="00F506FE" w:rsidTr="00F506FE">
-[...168 lines deleted...]
-      <w:tr w:rsidR="006D4420" w:rsidRPr="00F506FE" w:rsidTr="006D4420">
+      <w:tr w:rsidR="00C54057" w:rsidRPr="003268DF" w14:paraId="1A8766E4" w14:textId="77777777" w:rsidTr="001B4524">
         <w:trPr>
-          <w:trHeight w:val="509"/>
+          <w:trHeight w:val="611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4928" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="4397" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766E1" w14:textId="77777777" w:rsidR="00C54057" w:rsidRPr="001B4524" w:rsidRDefault="00C54057" w:rsidP="001B4524">
+            <w:pPr>
+              <w:ind w:left="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-                <w:b/>
-                <w:color w:val="0070C0"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F506FE">
-[...3 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="001B4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>My Special Education Needs</w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve">Social Care needs that relate to </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4524" w:rsidRPr="001B4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>my SEN and Disability (D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766E2" w14:textId="77777777" w:rsidR="00C54057" w:rsidRPr="001B4524" w:rsidRDefault="00C54057" w:rsidP="003268DF">
+            <w:pPr>
+              <w:ind w:left="144"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Provision (H1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4601" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766E3" w14:textId="77777777" w:rsidR="00C54057" w:rsidRPr="001B4524" w:rsidRDefault="001B4524" w:rsidP="00C54057">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Outcomes (E)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001804F1" w:rsidRPr="003268DF" w14:paraId="1A8766E9" w14:textId="77777777" w:rsidTr="0040631F">
+        <w:trPr>
+          <w:trHeight w:val="213"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15377" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766E8" w14:textId="37F40F5E" w:rsidR="001804F1" w:rsidRPr="00C32DF1" w:rsidRDefault="001804F1" w:rsidP="00227C95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14E2F" w:rsidRPr="003268DF" w14:paraId="5ECF9D76" w14:textId="77777777" w:rsidTr="00227C95">
+        <w:trPr>
+          <w:trHeight w:val="216"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="755F0E2C" w14:textId="68C678BB" w:rsidR="00A14E2F" w:rsidRPr="00C32DF1" w:rsidRDefault="00A14E2F" w:rsidP="00227C95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AAF98D5" w14:textId="77777777" w:rsidR="00A14E2F" w:rsidRPr="00C32DF1" w:rsidRDefault="00A14E2F" w:rsidP="00227C95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D86FE1F" w14:textId="77777777" w:rsidR="00A14E2F" w:rsidRPr="00C32DF1" w:rsidRDefault="00A14E2F" w:rsidP="00227C95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B4524" w:rsidRPr="003268DF" w14:paraId="1A8766ED" w14:textId="77777777" w:rsidTr="00227C95">
+        <w:trPr>
+          <w:trHeight w:val="216"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766EA" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00C32DF1" w:rsidRDefault="001B4524" w:rsidP="00227C95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766EB" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00C32DF1" w:rsidRDefault="001B4524" w:rsidP="00227C95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7030A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766EC" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00C32DF1" w:rsidRDefault="001B4524" w:rsidP="00227C95">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C54057" w14:paraId="1A8766F1" w14:textId="77777777" w:rsidTr="001B4524">
+        <w:trPr>
+          <w:trHeight w:val="714"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4397" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766EE" w14:textId="77777777" w:rsidR="00C54057" w:rsidRDefault="00C54057" w:rsidP="003268DF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F506FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003268DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Care needs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003268DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766EF" w14:textId="77777777" w:rsidR="00C54057" w:rsidRDefault="00C54057" w:rsidP="003268DF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:ind w:left="144"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003268DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Provision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (H2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003268DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4601" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766F0" w14:textId="77777777" w:rsidR="00C54057" w:rsidRDefault="001B4524" w:rsidP="00C54057">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...99 lines deleted...]
-            </w:pPr>
+              <w:t>Outcomes (E)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4420" w:rsidRPr="00F506FE" w:rsidTr="006D4420">
+      <w:tr w:rsidR="001B4524" w14:paraId="1A8766F6" w14:textId="77777777" w:rsidTr="00FD3451">
         <w:trPr>
-          <w:trHeight w:val="509"/>
+          <w:trHeight w:val="202"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4928" w:type="dxa"/>
-[...49 lines deleted...]
-                <w:szCs w:val="56"/>
+            <w:tcW w:w="4397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766F2" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00C507E8" w:rsidRDefault="001B4524" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766F3" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00C507E8" w:rsidRDefault="001B4524" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4601" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766F5" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00C507E8" w:rsidRDefault="001B4524" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4420" w:rsidRPr="00F506FE" w:rsidTr="006D4420">
+      <w:tr w:rsidR="001B4524" w14:paraId="1A8766FB" w14:textId="77777777" w:rsidTr="00FD3451">
         <w:trPr>
-          <w:trHeight w:val="430"/>
+          <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15378" w:type="dxa"/>
-[...519 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="4397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766F8" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00C507E8" w:rsidRDefault="001B4524" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766F9" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00C507E8" w:rsidRDefault="001B4524" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4601" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766FA" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00C507E8" w:rsidRDefault="001B4524" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D4420" w:rsidRDefault="006D4420">
-[...260 lines deleted...]
-    <w:p w:rsidR="00356CD9" w:rsidRPr="006D4420" w:rsidRDefault="006D4420" w:rsidP="006D4420">
+    <w:p w14:paraId="1A8766FE" w14:textId="77777777" w:rsidR="00743083" w:rsidRDefault="00743083" w:rsidP="00743083">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...790 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="32"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...229 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc207275495"/>
+      <w:r w:rsidRPr="00C94EBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
-          <w:color w:val="ED7D31"/>
-          <w:sz w:val="32"/>
+          <w:color w:val="0070C0"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t>Section I</w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t xml:space="preserve">This section sets out the </w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="009307F1">
+      <w:r w:rsidRPr="00C94EBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t xml:space="preserve">provision/actions required to secure a smooth transition to adulthood.  This will include steps towards achieving my aspirations e.g. </w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D27AFB">
-[...1142 lines deleted...]
-        </w:tabs>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="32"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94EBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="32"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>y educational placement:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="00686D0C" w:rsidRDefault="00686D0C" w:rsidP="005F4F74">
-[...90 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="339DBF0D" w14:textId="77777777" w:rsidR="008D5E4F" w:rsidRPr="008D5E4F" w:rsidRDefault="008D5E4F" w:rsidP="008D5E4F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5038" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2943"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5277"/>
+        <w:gridCol w:w="5414"/>
+        <w:gridCol w:w="10091"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD5B3E" w:rsidRPr="00F506FE" w:rsidTr="00BD5B3E">
+      <w:tr w:rsidR="001B4524" w:rsidRPr="00F506FE" w14:paraId="1A876703" w14:textId="77777777" w:rsidTr="00F636AA">
         <w:trPr>
-          <w:trHeight w:val="2005"/>
+          <w:trHeight w:val="996"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BD5B3E" w:rsidRPr="00F506FE" w:rsidRDefault="00BD5B3E" w:rsidP="005F4F74">
+            <w:tcW w:w="1746" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8766FF" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00F506FE" w:rsidRDefault="001B4524" w:rsidP="00F636AA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F506FE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+            <w:r w:rsidRPr="00F221DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="56"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00BD5B3E" w:rsidRPr="00772793" w:rsidRDefault="00BD5B3E" w:rsidP="005F4F74">
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Placement and type of provision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3254" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876700" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="003D4B65" w:rsidRDefault="001B4524" w:rsidP="00F636AA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00BD5B3E" w:rsidRPr="00F506FE" w:rsidRDefault="00BD5B3E" w:rsidP="005F4F74">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A876701" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="00F506FE" w:rsidRDefault="001B4524" w:rsidP="00F636AA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BD5B3E" w:rsidRPr="00F506FE" w:rsidRDefault="00BD5B3E" w:rsidP="005F4F74">
+          <w:p w14:paraId="1A876702" w14:textId="77777777" w:rsidR="001B4524" w:rsidRPr="003D4B65" w:rsidRDefault="001B4524" w:rsidP="00F636AA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F4F74" w:rsidRPr="005F4F74" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
-[...14 lines deleted...]
-    <w:p w:rsidR="0084041F" w:rsidRPr="0084041F" w:rsidRDefault="005F4F74" w:rsidP="0084041F">
+    <w:p w14:paraId="1A876704" w14:textId="77777777" w:rsidR="008B2970" w:rsidRDefault="008B2970" w:rsidP="008B2970">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has a personal budget been requested? </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD5B3E" w:rsidRPr="00BD5B3E">
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc207275496"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section J:       Personal Budgets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD5B3E">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="1A876705" w14:textId="01A2B3E1" w:rsidR="008B2970" w:rsidRDefault="008B2970" w:rsidP="232CE857">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="232CE857">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-          <w:b/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Y/N</w:t>
+        <w:t xml:space="preserve">Has a </w:t>
+      </w:r>
+      <w:r w:rsidR="0EDDF302" w:rsidRPr="232CE857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>personal budget been agreed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="232CE857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00353535" w:rsidRPr="232CE857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y/N</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F4F74" w:rsidRPr="007312C2" w:rsidRDefault="00787C52" w:rsidP="005F4F74">
+    <w:p w14:paraId="1A876706" w14:textId="77777777" w:rsidR="008B2970" w:rsidRDefault="008B2970" w:rsidP="008B2970">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The LA has arranged the provision within this plan through a top up funding band which is paid to the educational setting. You can make a request for some of the band/top up funding to be made as a direct payment. This may be agreed if there is clear evidence that it is meeting outcomes within the Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="7345" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1885"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="3197"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B2970" w14:paraId="1A87670A" w14:textId="77777777" w:rsidTr="008B2970">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876707" w14:textId="77777777" w:rsidR="008B2970" w:rsidRDefault="008B2970">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Type of Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876708" w14:textId="77777777" w:rsidR="008B2970" w:rsidRDefault="008B2970">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876709" w14:textId="77777777" w:rsidR="008B2970" w:rsidRDefault="008B2970">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who is responsible for funding this?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B2970" w14:paraId="1A87670E" w14:textId="77777777" w:rsidTr="008B2970">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87670B" w14:textId="77777777" w:rsidR="008B2970" w:rsidRDefault="008B2970">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Top up funding </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87670C" w14:textId="77777777" w:rsidR="008B2970" w:rsidRDefault="008B2970">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Band - XXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="00B0F0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87670D" w14:textId="77777777" w:rsidR="008B2970" w:rsidRDefault="008B2970">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Local Authority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A87670F" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00B963D4" w:rsidRDefault="008B2970" w:rsidP="008B2970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="281"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007312C2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="28"/>
-[...466 lines deleted...]
-          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="15614"/>
+        <w:gridCol w:w="15388"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidTr="007F1EFD">
+      <w:tr w:rsidR="005F4F74" w:rsidRPr="00F506FE" w14:paraId="1A876716" w14:textId="77777777" w:rsidTr="007F1EFD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E52B9" w:rsidRPr="007E52B9" w:rsidRDefault="007E52B9" w:rsidP="00FD6CBF">
+          <w:p w14:paraId="1A876710" w14:textId="77777777" w:rsidR="00B963D4" w:rsidRDefault="00B963D4" w:rsidP="00FD6CBF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E52B9">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[delete </w:t>
+            <w:r w:rsidRPr="00B963D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Arrangements for reviewing my Plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-                <w:color w:val="FF0000"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00FD6CBF" w:rsidRPr="00FD6CBF" w:rsidRDefault="00FD6CBF" w:rsidP="00FD6CBF">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A876713" w14:textId="30EA63A6" w:rsidR="00FD6CBF" w:rsidRPr="00FD6CBF" w:rsidRDefault="00FD6CBF" w:rsidP="005F4F74">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E52B9">
-[...26 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00FD6CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>My Progress towards my Outcomes will be reviewed and monitored half termly</w:t>
+              <w:t>My progress towards my outcomes will be monitored and reviewed termly</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD6CBF" w:rsidRPr="00FD6CBF" w:rsidRDefault="00FD6CBF" w:rsidP="005F4F74">
+          <w:p w14:paraId="1A876714" w14:textId="77777777" w:rsidR="007E52B9" w:rsidRPr="00B963D4" w:rsidRDefault="007E52B9" w:rsidP="007E52B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E52B9">
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00B963D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="007E52B9" w:rsidRDefault="007E52B9" w:rsidP="007E52B9">
+              </w:rPr>
+              <w:t>My Plan will be formally reviewed at least once a year.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A876715" w14:textId="77777777" w:rsidR="00067403" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...21 lines deleted...]
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F506FE">
+            <w:r w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="56"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The next formal revie</w:t>
             </w:r>
-            <w:r w:rsidR="00D20D61" w:rsidRPr="00F506FE">
+            <w:r w:rsidR="00D20D61" w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="56"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">w of my Plan will take place </w:t>
             </w:r>
-            <w:r w:rsidR="007060DD" w:rsidRPr="00F506FE">
+            <w:r w:rsidR="007060DD" w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="56"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>no later than</w:t>
             </w:r>
-            <w:r w:rsidR="00D20D61" w:rsidRPr="00F506FE">
+            <w:r w:rsidR="00D20D61" w:rsidRPr="00B963D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="56"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007312C2" w:rsidRDefault="007312C2" w:rsidP="005F4F74">
-[...13 lines deleted...]
-    <w:p w:rsidR="005F4F74" w:rsidRPr="0084041F" w:rsidRDefault="0084041F" w:rsidP="0084041F">
+    <w:p w14:paraId="1A876718" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRDefault="0084041F" w:rsidP="0084041F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc457297260"/>
-      <w:r w:rsidRPr="0084041F">
+      <w:bookmarkStart w:id="13" w:name="_Toc207275497"/>
+      <w:r w:rsidRPr="00B963D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Agreeing the Plan</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
+    <w:p w14:paraId="1DE337FD" w14:textId="77777777" w:rsidR="008D5E4F" w:rsidRPr="008D5E4F" w:rsidRDefault="008D5E4F" w:rsidP="008D5E4F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15669" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6961"/>
         <w:gridCol w:w="3569"/>
         <w:gridCol w:w="2712"/>
         <w:gridCol w:w="2427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidTr="0024470D">
+      <w:tr w:rsidR="005F4F74" w:rsidRPr="00F506FE" w14:paraId="1A87671D" w14:textId="77777777" w:rsidTr="0024470D">
         <w:trPr>
           <w:trHeight w:val="594"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6961" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
+          <w:p w14:paraId="1A876719" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
+          <w:p w14:paraId="1A87671A" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F506FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2712" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
+          <w:p w14:paraId="1A87671B" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F506FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
+          <w:p w14:paraId="1A87671C" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F506FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidTr="0024470D">
+      <w:tr w:rsidR="005F4F74" w:rsidRPr="00F506FE" w14:paraId="1A876722" w14:textId="77777777" w:rsidTr="0024470D">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6961" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94EBE" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
+          <w:p w14:paraId="1A87671E" w14:textId="77777777" w:rsidR="00C94EBE" w:rsidRPr="001B4524" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4524">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Duly Authorised  Officer of the Local Authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00772793" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
+          <w:p w14:paraId="1A87671F" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00772793" w:rsidRDefault="00284D46" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2712" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00772793" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
+          <w:p w14:paraId="1A876720" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00772793" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00772793" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
+          <w:p w14:paraId="1A876721" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00772793" w:rsidRDefault="005F4F74" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F4F74" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+    <w:p w14:paraId="1A876723" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="281"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0024470D" w:rsidRPr="0024470D" w:rsidRDefault="0024470D" w:rsidP="005F4F74">
+    <w:p w14:paraId="1A876724" w14:textId="784726D4" w:rsidR="0024470D" w:rsidRPr="001B4524" w:rsidRDefault="0024470D" w:rsidP="005F4F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="281"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-          <w:b/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024470D">
+      <w:r w:rsidRPr="001B4524">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-          <w:b/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Provision stated within section G must be agreed by either the Designated Clinical or Medical Officer with delegated authority from Coventry &amp; Rugby Clinical Commissioning Group (CRCCG)</w:t>
+        <w:t xml:space="preserve">Provision stated within section G must be agreed by either the Designated Clinical or Medical Officer with delegated authority from Coventry &amp; Rugby </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4838">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Integrated Care Board</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4524">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4838">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ICB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4524">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15669" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6961"/>
         <w:gridCol w:w="3569"/>
         <w:gridCol w:w="2712"/>
         <w:gridCol w:w="2427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidTr="00BB0D35">
+      <w:tr w:rsidR="0024470D" w:rsidRPr="00F506FE" w14:paraId="1A876729" w14:textId="77777777" w:rsidTr="00F636AA">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6961" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidRDefault="0024470D" w:rsidP="0024470D">
+          <w:p w14:paraId="1A876725" w14:textId="77777777" w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidRDefault="0024470D" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidRDefault="0024470D" w:rsidP="0024470D">
+          <w:p w14:paraId="1A876726" w14:textId="77777777" w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidRDefault="0024470D" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F506FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2712" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidRDefault="0024470D" w:rsidP="0024470D">
+          <w:p w14:paraId="1A876727" w14:textId="77777777" w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidRDefault="0024470D" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F506FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidRDefault="0024470D" w:rsidP="0024470D">
+          <w:p w14:paraId="1A876728" w14:textId="77777777" w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidRDefault="0024470D" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F506FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve"> of Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidTr="0024470D">
+      <w:tr w:rsidR="0024470D" w:rsidRPr="00F506FE" w14:paraId="1A87672E" w14:textId="77777777" w:rsidTr="0024470D">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6961" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0024470D" w:rsidRPr="00F506FE" w:rsidRDefault="0024470D" w:rsidP="0024470D">
+          </w:tcPr>
+          <w:p w14:paraId="1A87672A" w14:textId="77777777" w:rsidR="0024470D" w:rsidRPr="001B4524" w:rsidRDefault="0024470D" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F506FE">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4524">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="28"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> / Designated Medical Officer</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Designated Clinical Officer / Designated Medical Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0024470D" w:rsidRPr="00772793" w:rsidRDefault="0024470D" w:rsidP="0024470D">
+          <w:p w14:paraId="1A87672B" w14:textId="77777777" w:rsidR="0024470D" w:rsidRPr="00772793" w:rsidRDefault="0024470D" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2712" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0024470D" w:rsidRPr="00772793" w:rsidRDefault="0024470D" w:rsidP="0024470D">
+          <w:p w14:paraId="1A87672C" w14:textId="77777777" w:rsidR="0024470D" w:rsidRPr="00772793" w:rsidRDefault="0024470D" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0024470D" w:rsidRPr="00772793" w:rsidRDefault="0024470D" w:rsidP="0024470D">
+          <w:p w14:paraId="1A87672D" w14:textId="77777777" w:rsidR="0024470D" w:rsidRPr="00772793" w:rsidRDefault="0024470D" w:rsidP="0024470D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00787C52" w:rsidRDefault="00787C52" w:rsidP="005F4F74">
+    <w:p w14:paraId="1A87672F" w14:textId="77777777" w:rsidR="00787C52" w:rsidRDefault="00787C52" w:rsidP="005F4F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="281"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00012DA0" w:rsidRDefault="00012DA0">
+    <w:p w14:paraId="1A876730" w14:textId="77777777" w:rsidR="00012DA0" w:rsidRDefault="00012DA0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F4F74" w:rsidRPr="0084041F" w:rsidRDefault="005F4F74" w:rsidP="0084041F">
+    <w:p w14:paraId="1A876731" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00B963D4" w:rsidRDefault="005F4F74" w:rsidP="0084041F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc457297261"/>
-      <w:r w:rsidRPr="0084041F">
+      <w:bookmarkStart w:id="14" w:name="_Toc207275498"/>
+      <w:r w:rsidRPr="00B963D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section K</w:t>
       </w:r>
-      <w:r w:rsidR="0000702D">
+      <w:r w:rsidR="0000702D" w:rsidRPr="00B963D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0084041F">
+      <w:r w:rsidRPr="00B963D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>The advice and information gathered during the EHC needs assessment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="0084041F">
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00B963D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084041F" w:rsidRDefault="0084041F" w:rsidP="005F4F74">
+    <w:p w14:paraId="1A876732" w14:textId="77777777" w:rsidR="0084041F" w:rsidRDefault="0084041F" w:rsidP="005F4F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="281"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C94EBE" w:rsidRPr="00406489" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1A876733" w14:textId="77777777" w:rsidR="00C94EBE" w:rsidRDefault="005F4F74" w:rsidP="004D4DC8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-          <w:b/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00406489">
+      <w:bookmarkStart w:id="15" w:name="_Toc207275499"/>
+      <w:r w:rsidRPr="004D4DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-          <w:b/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Appendices - The Information used in my Plan</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
+    <w:p w14:paraId="6CB199EC" w14:textId="77777777" w:rsidR="004D4DC8" w:rsidRPr="004D4DC8" w:rsidRDefault="004D4DC8" w:rsidP="004D4DC8"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="15538" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4503"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="4619"/>
+        <w:gridCol w:w="5881"/>
+        <w:gridCol w:w="5038"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w:rsidTr="00067403">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w14:paraId="1A876737" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+          <w:p w14:paraId="1A876734" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F506FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Appendix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5881" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+          <w:p w14:paraId="1A876735" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F506FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Provided by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5038" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+          <w:p w14:paraId="1A876736" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F506FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Dated</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w:rsidTr="00C94EBE">
+      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w14:paraId="1A87673B" w14:textId="77777777" w:rsidTr="232CE857">
         <w:trPr>
-          <w:trHeight w:val="612"/>
+          <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4503" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876738" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="77FBF60A" w:rsidP="232CE857">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pupil Views: About Me</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876739" w14:textId="3FC3DD29" w:rsidR="00FD3451" w:rsidRPr="00284D46" w:rsidRDefault="00FD3451" w:rsidP="00FD3451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87673A" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="005F4F74" w:rsidP="00FD3451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="0070C0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w:rsidTr="00067403">
-[...5 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w14:paraId="1A87673F" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87673C" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="77FBF60A" w:rsidP="232CE857">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Parent Views: Family Conversation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87673D" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="005F4F74" w:rsidP="00FD3451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87673E" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="005F4F74" w:rsidP="00FD3451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="0070C0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w:rsidTr="00067403">
-[...5 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w14:paraId="1A876743" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876740" w14:textId="02628B50" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="7061E0FC" w:rsidP="232CE857">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Educational Psychology Advice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876741" w14:textId="11D51805" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="005F4F74" w:rsidP="00FD3451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876742" w14:textId="42FACFCA" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="005F4F74" w:rsidP="00FD3451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="0070C0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w:rsidTr="00067403">
-[...5 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+      <w:tr w:rsidR="00D13791" w:rsidRPr="00F506FE" w14:paraId="78036292" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62570663" w14:textId="77777777" w:rsidR="232CE857" w:rsidRDefault="232CE857" w:rsidP="232CE857">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neurodevelopmental Team Advice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DF9737" w14:textId="3743CB72" w:rsidR="00D13791" w:rsidRDefault="00D13791" w:rsidP="00FD3451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B8EA5A" w14:textId="7B5494D6" w:rsidR="00D13791" w:rsidRPr="00284D46" w:rsidRDefault="00D13791" w:rsidP="00FD3451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="0070C0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w:rsidTr="00067403">
-[...5 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w14:paraId="1A876747" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4512432B" w14:textId="77777777" w:rsidR="232CE857" w:rsidRDefault="232CE857" w:rsidP="232CE857">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Speech and Language Advice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876745" w14:textId="3CC4065C" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="005F4F74" w:rsidP="00FD3451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="005F4F74" w:rsidRPr="00F506FE" w:rsidRDefault="005F4F74" w:rsidP="005F4F74">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876746" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="005F4F74" w:rsidP="00FD3451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="281"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="0070C0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C73EE" w:rsidRPr="00F506FE" w14:paraId="1A87674B" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4B2B06" w14:textId="77777777" w:rsidR="232CE857" w:rsidRDefault="232CE857" w:rsidP="232CE857">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Occupational Therapy Advice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876749" w14:textId="77777777" w:rsidR="001C73EE" w:rsidRPr="00284D46" w:rsidRDefault="001C73EE" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87674A" w14:textId="77777777" w:rsidR="001C73EE" w:rsidRPr="00284D46" w:rsidRDefault="001C73EE" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007312C2" w:rsidRPr="00F506FE" w14:paraId="1A87674F" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="713D8DA8" w14:textId="77777777" w:rsidR="232CE857" w:rsidRDefault="232CE857" w:rsidP="232CE857">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CAMHS Advice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87674D" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="005F4F74" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87674E" w14:textId="77777777" w:rsidR="005F4F74" w:rsidRPr="00284D46" w:rsidRDefault="005F4F74" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862B7C" w:rsidRPr="00F506FE" w14:paraId="1A876753" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAE43EB" w14:textId="77777777" w:rsidR="232CE857" w:rsidRDefault="232CE857" w:rsidP="232CE857">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Complex Communication Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876751" w14:textId="77777777" w:rsidR="00862B7C" w:rsidRPr="00284D46" w:rsidRDefault="00862B7C" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876752" w14:textId="77777777" w:rsidR="00862B7C" w:rsidRPr="00284D46" w:rsidRDefault="00862B7C" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E452B9" w:rsidRPr="00F506FE" w14:paraId="1A876757" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A51E48" w14:textId="77777777" w:rsidR="232CE857" w:rsidRDefault="232CE857" w:rsidP="232CE857">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Social Care Advice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876755" w14:textId="77777777" w:rsidR="00E452B9" w:rsidRPr="00284D46" w:rsidRDefault="00E452B9" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876756" w14:textId="77777777" w:rsidR="00E452B9" w:rsidRPr="00284D46" w:rsidRDefault="00E452B9" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C05C9" w:rsidRPr="00F506FE" w14:paraId="1A87675B" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876758" w14:textId="78CCD513" w:rsidR="001C05C9" w:rsidRPr="00284D46" w:rsidRDefault="42B521CD" w:rsidP="232CE857">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Early help Advice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A876759" w14:textId="77777777" w:rsidR="001C05C9" w:rsidRPr="00284D46" w:rsidRDefault="001C05C9" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87675A" w14:textId="77777777" w:rsidR="001C05C9" w:rsidRPr="00284D46" w:rsidRDefault="001C05C9" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C73EE" w:rsidRPr="00F506FE" w14:paraId="1A87675F" w14:textId="77777777" w:rsidTr="232CE857">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87675C" w14:textId="1667E03E" w:rsidR="001C73EE" w:rsidRDefault="42B521CD" w:rsidP="232CE857">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="232CE857">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RSA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87675D" w14:textId="77777777" w:rsidR="001C73EE" w:rsidRPr="00284D46" w:rsidRDefault="001C73EE" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5038" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87675E" w14:textId="77777777" w:rsidR="001C73EE" w:rsidRPr="00284D46" w:rsidRDefault="001C73EE" w:rsidP="00FD3451">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="281"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00787C52" w:rsidRDefault="00787C52" w:rsidP="005F4F74">
+    <w:p w14:paraId="1A876760" w14:textId="77777777" w:rsidR="00787C52" w:rsidRDefault="00787C52" w:rsidP="005F4F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="281"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00012DA0" w:rsidRDefault="00012DA0">
+    <w:p w14:paraId="1A876761" w14:textId="77777777" w:rsidR="00012DA0" w:rsidRDefault="00012DA0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00012DA0" w:rsidSect="00F5065A">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00772793" w:rsidRDefault="00772793" w:rsidP="00885A0A">
+    <w:p w14:paraId="1CBAA1E9" w14:textId="77777777" w:rsidR="00617B2D" w:rsidRDefault="00617B2D" w:rsidP="00885A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00772793" w:rsidRDefault="00772793" w:rsidP="00885A0A">
+    <w:p w14:paraId="0314C77D" w14:textId="77777777" w:rsidR="00617B2D" w:rsidRDefault="00617B2D" w:rsidP="00885A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A876770" w14:textId="77777777" w:rsidR="00DA4C0E" w:rsidRDefault="00DA4C0E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="419755611"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="006F4F58" w:rsidRDefault="006F4F58">
+      <w:p w14:paraId="1A876771" w14:textId="77777777" w:rsidR="00F636AA" w:rsidRDefault="00F636AA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00063BBB">
+        <w:r w:rsidR="007D78DD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:spacing w:val="60"/>
           </w:rPr>
           <w:t>Page</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00D17BD3" w:rsidRDefault="00D17BD3" w:rsidP="00B82F92">
+  <w:p w14:paraId="1A876772" w14:textId="77777777" w:rsidR="00F636AA" w:rsidRDefault="00F636AA" w:rsidP="00B82F92">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="9504"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A876774" w14:textId="77777777" w:rsidR="00DA4C0E" w:rsidRDefault="00DA4C0E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00772793" w:rsidRDefault="00772793" w:rsidP="00885A0A">
+    <w:p w14:paraId="31605114" w14:textId="77777777" w:rsidR="00617B2D" w:rsidRDefault="00617B2D" w:rsidP="00885A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00772793" w:rsidRDefault="00772793" w:rsidP="00885A0A">
+    <w:p w14:paraId="188F55D4" w14:textId="77777777" w:rsidR="00617B2D" w:rsidRDefault="00617B2D" w:rsidP="00885A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A87676E" w14:textId="77777777" w:rsidR="00DA4C0E" w:rsidRDefault="00DA4C0E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A87676F" w14:textId="77777777" w:rsidR="00DA4C0E" w:rsidRDefault="00DA4C0E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A876773" w14:textId="77777777" w:rsidR="00DA4C0E" w:rsidRDefault="00DA4C0E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01E42637"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34ECA43A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03D52194"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB0E4362"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08486363"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B00125C"/>
+    <w:lvl w:ilvl="0" w:tplc="D75ED43E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09472062"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3356C942"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10176959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="943AF192"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9645,51 +10475,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12237EE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCEA8FD6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9758,51 +10588,503 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19D8271D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D02D5E2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="219F78DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85440286"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BCF5602"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A08EE676"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31A718DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06265AE2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34167676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED9640DA"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -9847,51 +11129,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34403652"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3174BD0A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4767" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5487" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A6868B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87FEA350"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9960,51 +11355,517 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DFE04E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3356C942"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="440E1990"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E08873B2"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="485358BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3356C942"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DDA6B50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CF21562"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF55856"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1EC3AC0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52EB3EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7264F22C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4408" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10046,51 +11907,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8008" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8728" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9448" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53371FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA743B16"/>
     <w:lvl w:ilvl="0" w:tplc="A1FCB498">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10158,51 +12019,277 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55834BA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBA0630C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57CF77AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCE22814"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="590435C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9C8E52E"/>
     <w:lvl w:ilvl="0" w:tplc="48900860">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10271,51 +12358,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="592C40A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA1AA0EE"/>
     <w:lvl w:ilvl="0" w:tplc="11809F68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10383,51 +12470,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="597F147E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FF83E52"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61C33F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83BAF8CC"/>
     <w:lvl w:ilvl="0" w:tplc="9180680C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10474,51 +12674,342 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="633112B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3356C942"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73834C17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C32865DA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1992" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75267F83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ECB21628"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="757C6142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B72CA112"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10560,482 +13051,1360 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="764C24CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB823E9E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78243FC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3356C942"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2B2BFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3356C942"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1460227552">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="198666727">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="39793881">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="928192228">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="318192439">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1474103708">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="799420662">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1034696560">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1372804547">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="123278256">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1113208096">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1951279534">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2026635720">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1784033312">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1209606751">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1132404171">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="831142517">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="242303775">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="275991310">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="606082689">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1285115737">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1578662644">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1797290474">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1871457423">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="455367647">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1095784342">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="530805623">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="28" w16cid:durableId="1176338338">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="29" w16cid:durableId="254094950">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="30" w16cid:durableId="1977175765">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="31" w16cid:durableId="715743408">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="32" w16cid:durableId="140000398">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="33" w16cid:durableId="153449290">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00772793"/>
+    <w:rsidRoot w:val="007C3FD5"/>
     <w:rsid w:val="0000702D"/>
     <w:rsid w:val="00012DA0"/>
     <w:rsid w:val="00013E06"/>
+    <w:rsid w:val="00021442"/>
+    <w:rsid w:val="00030A71"/>
     <w:rsid w:val="00031D65"/>
-    <w:rsid w:val="00063BBB"/>
+    <w:rsid w:val="00051E78"/>
     <w:rsid w:val="00067403"/>
+    <w:rsid w:val="0007602F"/>
+    <w:rsid w:val="00086365"/>
+    <w:rsid w:val="00092311"/>
+    <w:rsid w:val="00096B19"/>
+    <w:rsid w:val="000A19E9"/>
+    <w:rsid w:val="000A3CFE"/>
     <w:rsid w:val="000B4D4B"/>
     <w:rsid w:val="000C203C"/>
     <w:rsid w:val="000C714C"/>
     <w:rsid w:val="000D15ED"/>
+    <w:rsid w:val="000E642D"/>
     <w:rsid w:val="000F22CD"/>
+    <w:rsid w:val="00102F63"/>
     <w:rsid w:val="00103836"/>
+    <w:rsid w:val="00107505"/>
+    <w:rsid w:val="001078C2"/>
+    <w:rsid w:val="0011360E"/>
+    <w:rsid w:val="00123530"/>
+    <w:rsid w:val="00124E37"/>
+    <w:rsid w:val="00124FE7"/>
+    <w:rsid w:val="0012614F"/>
+    <w:rsid w:val="001367E1"/>
     <w:rsid w:val="00136929"/>
+    <w:rsid w:val="001407BF"/>
     <w:rsid w:val="001579AB"/>
+    <w:rsid w:val="001607D7"/>
+    <w:rsid w:val="001642F6"/>
+    <w:rsid w:val="001804F1"/>
+    <w:rsid w:val="001916C4"/>
     <w:rsid w:val="00194E3E"/>
+    <w:rsid w:val="001A5129"/>
+    <w:rsid w:val="001B4524"/>
+    <w:rsid w:val="001C05C9"/>
+    <w:rsid w:val="001C73EE"/>
     <w:rsid w:val="001D2978"/>
+    <w:rsid w:val="001D3C08"/>
+    <w:rsid w:val="001E14AC"/>
     <w:rsid w:val="001E6E95"/>
+    <w:rsid w:val="001F6182"/>
     <w:rsid w:val="001F6DC1"/>
+    <w:rsid w:val="0020084E"/>
+    <w:rsid w:val="00210373"/>
     <w:rsid w:val="0022503B"/>
+    <w:rsid w:val="00227C95"/>
+    <w:rsid w:val="0023038E"/>
+    <w:rsid w:val="00233AF1"/>
+    <w:rsid w:val="002343E7"/>
+    <w:rsid w:val="00241C34"/>
     <w:rsid w:val="0024470D"/>
+    <w:rsid w:val="00262442"/>
     <w:rsid w:val="0027121B"/>
     <w:rsid w:val="0027164B"/>
+    <w:rsid w:val="00275AD7"/>
+    <w:rsid w:val="00282BDD"/>
+    <w:rsid w:val="00284D46"/>
     <w:rsid w:val="00285217"/>
+    <w:rsid w:val="00290254"/>
+    <w:rsid w:val="002C1509"/>
     <w:rsid w:val="002C59C8"/>
     <w:rsid w:val="002D0594"/>
+    <w:rsid w:val="002D5925"/>
+    <w:rsid w:val="002F6E4D"/>
+    <w:rsid w:val="0030728A"/>
     <w:rsid w:val="00315969"/>
     <w:rsid w:val="003173D9"/>
+    <w:rsid w:val="00317BB4"/>
     <w:rsid w:val="003249BC"/>
+    <w:rsid w:val="003268DF"/>
+    <w:rsid w:val="00332B13"/>
+    <w:rsid w:val="00336A4C"/>
+    <w:rsid w:val="00352D7D"/>
+    <w:rsid w:val="00353535"/>
+    <w:rsid w:val="0035585E"/>
     <w:rsid w:val="00356CD9"/>
+    <w:rsid w:val="00362082"/>
     <w:rsid w:val="0036768A"/>
+    <w:rsid w:val="00373497"/>
+    <w:rsid w:val="003926A3"/>
     <w:rsid w:val="003927A1"/>
+    <w:rsid w:val="00395451"/>
     <w:rsid w:val="003956AE"/>
+    <w:rsid w:val="003B11AA"/>
     <w:rsid w:val="003B35C8"/>
+    <w:rsid w:val="003B47B8"/>
+    <w:rsid w:val="003B5DEA"/>
+    <w:rsid w:val="003D3D6A"/>
+    <w:rsid w:val="003D4B65"/>
     <w:rsid w:val="003E43A4"/>
+    <w:rsid w:val="00400C44"/>
+    <w:rsid w:val="00406222"/>
+    <w:rsid w:val="0040631F"/>
     <w:rsid w:val="00406489"/>
     <w:rsid w:val="00410307"/>
     <w:rsid w:val="0041030E"/>
+    <w:rsid w:val="004303C3"/>
     <w:rsid w:val="0043098F"/>
     <w:rsid w:val="00436504"/>
     <w:rsid w:val="004438DC"/>
+    <w:rsid w:val="00451467"/>
     <w:rsid w:val="00453ABC"/>
+    <w:rsid w:val="00457919"/>
     <w:rsid w:val="0046541F"/>
+    <w:rsid w:val="0047146A"/>
+    <w:rsid w:val="0047471C"/>
+    <w:rsid w:val="00474E4D"/>
+    <w:rsid w:val="00484158"/>
     <w:rsid w:val="004B2E4C"/>
+    <w:rsid w:val="004C3415"/>
+    <w:rsid w:val="004D1C95"/>
+    <w:rsid w:val="004D4DC8"/>
     <w:rsid w:val="004E0B77"/>
+    <w:rsid w:val="004F0D80"/>
+    <w:rsid w:val="004F35E5"/>
     <w:rsid w:val="00510CF8"/>
+    <w:rsid w:val="00537B7A"/>
     <w:rsid w:val="00540A91"/>
+    <w:rsid w:val="00557F3B"/>
     <w:rsid w:val="00575727"/>
+    <w:rsid w:val="00590BED"/>
     <w:rsid w:val="00595030"/>
+    <w:rsid w:val="005B479E"/>
+    <w:rsid w:val="005C4C36"/>
     <w:rsid w:val="005D4E16"/>
+    <w:rsid w:val="005D7F60"/>
     <w:rsid w:val="005E69A6"/>
     <w:rsid w:val="005F2970"/>
     <w:rsid w:val="005F4F74"/>
+    <w:rsid w:val="005F7BDB"/>
+    <w:rsid w:val="00617B2D"/>
     <w:rsid w:val="00632B3E"/>
+    <w:rsid w:val="0064101C"/>
     <w:rsid w:val="00641885"/>
+    <w:rsid w:val="0064332B"/>
     <w:rsid w:val="006452FC"/>
     <w:rsid w:val="00655ED7"/>
+    <w:rsid w:val="00660F71"/>
     <w:rsid w:val="00662522"/>
+    <w:rsid w:val="00663758"/>
+    <w:rsid w:val="00673035"/>
     <w:rsid w:val="0067409D"/>
     <w:rsid w:val="0068292E"/>
     <w:rsid w:val="00686D0C"/>
     <w:rsid w:val="006904BC"/>
+    <w:rsid w:val="00695AB0"/>
     <w:rsid w:val="006B1CF7"/>
+    <w:rsid w:val="006C0704"/>
     <w:rsid w:val="006C2369"/>
+    <w:rsid w:val="006C703A"/>
     <w:rsid w:val="006D4420"/>
     <w:rsid w:val="006D68B5"/>
     <w:rsid w:val="006F4F58"/>
+    <w:rsid w:val="006F5D7A"/>
     <w:rsid w:val="00702D81"/>
+    <w:rsid w:val="00704767"/>
     <w:rsid w:val="007060DD"/>
+    <w:rsid w:val="007063E5"/>
+    <w:rsid w:val="0071247A"/>
     <w:rsid w:val="00713FAE"/>
+    <w:rsid w:val="007235CB"/>
+    <w:rsid w:val="00725538"/>
     <w:rsid w:val="00726168"/>
+    <w:rsid w:val="007264E3"/>
     <w:rsid w:val="007302FB"/>
     <w:rsid w:val="007312C2"/>
     <w:rsid w:val="007320E6"/>
+    <w:rsid w:val="0073232E"/>
+    <w:rsid w:val="00743083"/>
     <w:rsid w:val="00754D7F"/>
     <w:rsid w:val="007616CC"/>
     <w:rsid w:val="0076675E"/>
     <w:rsid w:val="00772793"/>
+    <w:rsid w:val="00773B35"/>
     <w:rsid w:val="007825AF"/>
+    <w:rsid w:val="00785156"/>
     <w:rsid w:val="00787C52"/>
     <w:rsid w:val="007A3F5A"/>
+    <w:rsid w:val="007B2C6B"/>
+    <w:rsid w:val="007C3FD5"/>
     <w:rsid w:val="007D4CA4"/>
     <w:rsid w:val="007D5248"/>
+    <w:rsid w:val="007D78DD"/>
     <w:rsid w:val="007E52B9"/>
     <w:rsid w:val="007F1EFD"/>
+    <w:rsid w:val="007F5B27"/>
     <w:rsid w:val="00810CCA"/>
+    <w:rsid w:val="0081374A"/>
+    <w:rsid w:val="00817BC1"/>
     <w:rsid w:val="00832EC9"/>
+    <w:rsid w:val="00834E7E"/>
+    <w:rsid w:val="00835FD7"/>
+    <w:rsid w:val="00836B51"/>
+    <w:rsid w:val="00837652"/>
     <w:rsid w:val="0084025E"/>
     <w:rsid w:val="0084041F"/>
+    <w:rsid w:val="00843BE8"/>
     <w:rsid w:val="00843CDC"/>
     <w:rsid w:val="00846A9F"/>
+    <w:rsid w:val="00847EAD"/>
+    <w:rsid w:val="00847EC1"/>
+    <w:rsid w:val="00862B7C"/>
     <w:rsid w:val="008668AA"/>
+    <w:rsid w:val="00866ABC"/>
+    <w:rsid w:val="00867EDB"/>
+    <w:rsid w:val="00867F12"/>
+    <w:rsid w:val="0087514F"/>
     <w:rsid w:val="00885A0A"/>
+    <w:rsid w:val="0089256E"/>
     <w:rsid w:val="008A16CE"/>
     <w:rsid w:val="008A1D5A"/>
+    <w:rsid w:val="008A4838"/>
     <w:rsid w:val="008A50F6"/>
     <w:rsid w:val="008A6D7E"/>
     <w:rsid w:val="008B0114"/>
+    <w:rsid w:val="008B2970"/>
     <w:rsid w:val="008B2C7B"/>
     <w:rsid w:val="008C1AF1"/>
     <w:rsid w:val="008C4D24"/>
+    <w:rsid w:val="008D299D"/>
+    <w:rsid w:val="008D5E4F"/>
+    <w:rsid w:val="008E34E8"/>
     <w:rsid w:val="008F4F06"/>
+    <w:rsid w:val="009038BB"/>
     <w:rsid w:val="00907F08"/>
+    <w:rsid w:val="00913B8D"/>
+    <w:rsid w:val="00921292"/>
     <w:rsid w:val="00922766"/>
+    <w:rsid w:val="00923DDD"/>
     <w:rsid w:val="009307F1"/>
     <w:rsid w:val="009347E1"/>
+    <w:rsid w:val="00940766"/>
+    <w:rsid w:val="00952035"/>
+    <w:rsid w:val="00960290"/>
+    <w:rsid w:val="00960F13"/>
+    <w:rsid w:val="00965801"/>
+    <w:rsid w:val="00972E8D"/>
+    <w:rsid w:val="00982489"/>
+    <w:rsid w:val="00984565"/>
+    <w:rsid w:val="00990E32"/>
     <w:rsid w:val="00991721"/>
+    <w:rsid w:val="009956D8"/>
     <w:rsid w:val="0099619C"/>
     <w:rsid w:val="009A6577"/>
     <w:rsid w:val="009C253B"/>
+    <w:rsid w:val="009C3635"/>
+    <w:rsid w:val="009C620A"/>
+    <w:rsid w:val="009D2772"/>
+    <w:rsid w:val="009D73C7"/>
+    <w:rsid w:val="009F5C08"/>
     <w:rsid w:val="00A01114"/>
+    <w:rsid w:val="00A14E2F"/>
+    <w:rsid w:val="00A16164"/>
+    <w:rsid w:val="00A2742D"/>
+    <w:rsid w:val="00A30B18"/>
+    <w:rsid w:val="00A33E95"/>
+    <w:rsid w:val="00A343FE"/>
     <w:rsid w:val="00A34A9A"/>
     <w:rsid w:val="00A41810"/>
     <w:rsid w:val="00A524DB"/>
+    <w:rsid w:val="00A55AA0"/>
+    <w:rsid w:val="00A6396F"/>
+    <w:rsid w:val="00A70DCE"/>
     <w:rsid w:val="00A91B6B"/>
+    <w:rsid w:val="00A95CE6"/>
     <w:rsid w:val="00A977F5"/>
+    <w:rsid w:val="00AA3959"/>
     <w:rsid w:val="00AA749F"/>
+    <w:rsid w:val="00AC06CE"/>
+    <w:rsid w:val="00AD3242"/>
     <w:rsid w:val="00AE521B"/>
     <w:rsid w:val="00AE76CB"/>
+    <w:rsid w:val="00AF46F1"/>
+    <w:rsid w:val="00B1187A"/>
     <w:rsid w:val="00B1423B"/>
+    <w:rsid w:val="00B142E3"/>
+    <w:rsid w:val="00B14A73"/>
+    <w:rsid w:val="00B17ADA"/>
+    <w:rsid w:val="00B340FE"/>
     <w:rsid w:val="00B54113"/>
     <w:rsid w:val="00B64E0F"/>
+    <w:rsid w:val="00B66807"/>
     <w:rsid w:val="00B76607"/>
+    <w:rsid w:val="00B81DA4"/>
     <w:rsid w:val="00B82F92"/>
+    <w:rsid w:val="00B85605"/>
+    <w:rsid w:val="00B963D4"/>
+    <w:rsid w:val="00BA1BB3"/>
     <w:rsid w:val="00BB0204"/>
     <w:rsid w:val="00BB4EB6"/>
+    <w:rsid w:val="00BB60C6"/>
+    <w:rsid w:val="00BC296E"/>
     <w:rsid w:val="00BD2655"/>
     <w:rsid w:val="00BD5B3E"/>
+    <w:rsid w:val="00BE4B96"/>
+    <w:rsid w:val="00BF4DEB"/>
     <w:rsid w:val="00C0456D"/>
+    <w:rsid w:val="00C17E80"/>
     <w:rsid w:val="00C27BD9"/>
+    <w:rsid w:val="00C32DF1"/>
     <w:rsid w:val="00C35C55"/>
+    <w:rsid w:val="00C403AE"/>
+    <w:rsid w:val="00C507E8"/>
+    <w:rsid w:val="00C53D69"/>
+    <w:rsid w:val="00C54057"/>
+    <w:rsid w:val="00C55705"/>
     <w:rsid w:val="00C6035E"/>
+    <w:rsid w:val="00C65369"/>
+    <w:rsid w:val="00C662A1"/>
+    <w:rsid w:val="00C67C81"/>
+    <w:rsid w:val="00C82F92"/>
     <w:rsid w:val="00C85C08"/>
     <w:rsid w:val="00C91C8B"/>
     <w:rsid w:val="00C932DF"/>
     <w:rsid w:val="00C94EBE"/>
+    <w:rsid w:val="00C96C76"/>
+    <w:rsid w:val="00C97137"/>
+    <w:rsid w:val="00C97A73"/>
+    <w:rsid w:val="00CA1935"/>
+    <w:rsid w:val="00CB1475"/>
+    <w:rsid w:val="00CD0F59"/>
     <w:rsid w:val="00CE5C6C"/>
+    <w:rsid w:val="00CF77F9"/>
+    <w:rsid w:val="00D0422A"/>
+    <w:rsid w:val="00D13791"/>
     <w:rsid w:val="00D17BD3"/>
     <w:rsid w:val="00D20D61"/>
     <w:rsid w:val="00D27AFB"/>
+    <w:rsid w:val="00D36C4E"/>
+    <w:rsid w:val="00D41182"/>
     <w:rsid w:val="00D45A81"/>
     <w:rsid w:val="00D51FC6"/>
+    <w:rsid w:val="00D565F7"/>
+    <w:rsid w:val="00D61148"/>
     <w:rsid w:val="00D653F6"/>
     <w:rsid w:val="00D7083E"/>
+    <w:rsid w:val="00D77583"/>
     <w:rsid w:val="00D81228"/>
     <w:rsid w:val="00D97437"/>
     <w:rsid w:val="00DA0897"/>
+    <w:rsid w:val="00DA4C0E"/>
     <w:rsid w:val="00DA5012"/>
+    <w:rsid w:val="00DB46D9"/>
     <w:rsid w:val="00DC19D2"/>
+    <w:rsid w:val="00DC25FB"/>
+    <w:rsid w:val="00DC6375"/>
+    <w:rsid w:val="00DC68D3"/>
     <w:rsid w:val="00DD3ECC"/>
     <w:rsid w:val="00DE2233"/>
+    <w:rsid w:val="00DF0631"/>
+    <w:rsid w:val="00E03EEA"/>
+    <w:rsid w:val="00E05A97"/>
+    <w:rsid w:val="00E07083"/>
+    <w:rsid w:val="00E076B9"/>
+    <w:rsid w:val="00E204CF"/>
+    <w:rsid w:val="00E2100B"/>
+    <w:rsid w:val="00E43FD1"/>
     <w:rsid w:val="00E440E2"/>
+    <w:rsid w:val="00E452B9"/>
     <w:rsid w:val="00E55030"/>
     <w:rsid w:val="00E62D4E"/>
+    <w:rsid w:val="00E85371"/>
+    <w:rsid w:val="00EA6F50"/>
+    <w:rsid w:val="00EC33B0"/>
+    <w:rsid w:val="00EC7E74"/>
     <w:rsid w:val="00ED4274"/>
+    <w:rsid w:val="00ED7A70"/>
+    <w:rsid w:val="00EE0CC1"/>
     <w:rsid w:val="00EE56AA"/>
+    <w:rsid w:val="00EF7585"/>
+    <w:rsid w:val="00F01273"/>
     <w:rsid w:val="00F1481B"/>
+    <w:rsid w:val="00F2246E"/>
     <w:rsid w:val="00F250EF"/>
+    <w:rsid w:val="00F3176E"/>
     <w:rsid w:val="00F32E53"/>
     <w:rsid w:val="00F5065A"/>
     <w:rsid w:val="00F506FE"/>
+    <w:rsid w:val="00F550FE"/>
+    <w:rsid w:val="00F636AA"/>
     <w:rsid w:val="00F639A3"/>
     <w:rsid w:val="00F7340D"/>
+    <w:rsid w:val="00F73C1A"/>
     <w:rsid w:val="00F73EEE"/>
+    <w:rsid w:val="00F828A3"/>
     <w:rsid w:val="00F83327"/>
+    <w:rsid w:val="00F858A6"/>
+    <w:rsid w:val="00F904A6"/>
+    <w:rsid w:val="00FB6592"/>
     <w:rsid w:val="00FD327F"/>
+    <w:rsid w:val="00FD3451"/>
     <w:rsid w:val="00FD6CBF"/>
+    <w:rsid w:val="00FE0F28"/>
+    <w:rsid w:val="02254786"/>
+    <w:rsid w:val="05B6DC9D"/>
+    <w:rsid w:val="085C7ADA"/>
+    <w:rsid w:val="094B2CC3"/>
+    <w:rsid w:val="09F2B2AD"/>
+    <w:rsid w:val="0EDDF302"/>
+    <w:rsid w:val="10263BDA"/>
+    <w:rsid w:val="166B4ED5"/>
+    <w:rsid w:val="17A953D2"/>
+    <w:rsid w:val="18498196"/>
+    <w:rsid w:val="1AE52B1C"/>
+    <w:rsid w:val="1DEF6D1B"/>
+    <w:rsid w:val="20A07F5B"/>
+    <w:rsid w:val="232CE857"/>
+    <w:rsid w:val="2D010E6E"/>
+    <w:rsid w:val="3608D6AF"/>
+    <w:rsid w:val="3813739F"/>
+    <w:rsid w:val="39650CF4"/>
+    <w:rsid w:val="3B87B5AD"/>
+    <w:rsid w:val="3C983B06"/>
+    <w:rsid w:val="3E463436"/>
+    <w:rsid w:val="41C4F679"/>
+    <w:rsid w:val="42B521CD"/>
+    <w:rsid w:val="4446D0A2"/>
+    <w:rsid w:val="451300ED"/>
+    <w:rsid w:val="45C1B6A1"/>
+    <w:rsid w:val="45D3DB0F"/>
+    <w:rsid w:val="46FA897E"/>
+    <w:rsid w:val="4DC5722E"/>
+    <w:rsid w:val="4E123F7D"/>
+    <w:rsid w:val="54F0DA74"/>
+    <w:rsid w:val="5FC71BF8"/>
+    <w:rsid w:val="6668ECE3"/>
+    <w:rsid w:val="698C7A7F"/>
+    <w:rsid w:val="7061E0FC"/>
+    <w:rsid w:val="717DB226"/>
+    <w:rsid w:val="729191C9"/>
+    <w:rsid w:val="731181DC"/>
+    <w:rsid w:val="748F2A98"/>
+    <w:rsid w:val="77FBF60A"/>
+    <w:rsid w:val="7A42AF75"/>
+    <w:rsid w:val="7AE9ADC8"/>
+    <w:rsid w:val="7F6C6974"/>
+    <w:rsid w:val="7F9C151C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1A8765A8"/>
+  <w15:docId w15:val="{EF72DF3C-B451-4AC8-A48A-9EB62A6A4D90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001F6DC1"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006F4F58"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00107505"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -11045,116 +14414,102 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00885A0A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00885A0A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
+    <w:aliases w:val=" Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00885A0A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:aliases w:val=" Char Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00885A0A"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00885A0A"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent11">
     <w:name w:val="Grid Table 4 - Accent 11"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00885A0A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -11195,65 +14550,58 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00885A0A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00885A0A"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000F22CD"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A6D7E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008A6D7E"/>
@@ -11304,574 +14652,271 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084041F"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084041F"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...155 lines deleted...]
-    <w:rsid w:val="001F6DC1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00B963D4"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...203 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumGrid1-Accent21">
+    <w:name w:val="Medium Grid 1 - Accent 21"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00885A0A"/>
+    <w:rsid w:val="0089256E"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-[...26 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A6D7E"/>
+    <w:rsid w:val="00990E32"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00990E32"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="008A6D7E"/>
+    <w:rsid w:val="00990E32"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...11 lines deleted...]
-      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00990E32"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00990E32"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006F4F58"/>
+    <w:rsid w:val="00107505"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
-[...15 lines deleted...]
-    <w:name w:val="toc 1"/>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0084041F"/>
+    <w:rsid w:val="00107505"/>
     <w:pPr>
       <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontbodygeneraltext1">
+    <w:name w:val="fontbodygeneraltext1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="004303C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0084041F"/>
+    <w:rsid w:val="004303C3"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ccs20">
+    <w:name w:val="ccs20"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="004303C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="32577957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="231088083">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1794058640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2035226621">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12119,83 +15164,345 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100963BCCE81713594390414BEDB0134AC3" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a12dd91d85a57a04b8231f9946b943d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec41b05b-7034-46fd-aaea-2a8a73acbf3d" xmlns:ns3="e8598414-b8b6-4047-aa30-65305a42929c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4880185ad0493117c85f13ff411274c" ns2:_="" ns3:_="">
+    <xsd:import namespace="ec41b05b-7034-46fd-aaea-2a8a73acbf3d"/>
+    <xsd:import namespace="e8598414-b8b6-4047-aa30-65305a42929c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:qiud" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec41b05b-7034-46fd-aaea-2a8a73acbf3d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="qiud" ma:index="8" nillable="true" ma:displayName="Category" ma:internalName="qiud">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="12" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="16" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e8598414-b8b6-4047-aa30-65305a42929c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <qiud xmlns="ec41b05b-7034-46fd-aaea-2a8a73acbf3d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82460751-83EC-4E33-9C79-928DEC5C222D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92C45F33-B37E-4F19-99E4-44DF56AE00E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ec41b05b-7034-46fd-aaea-2a8a73acbf3d"/>
+    <ds:schemaRef ds:uri="e8598414-b8b6-4047-aa30-65305a42929c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A77A232-F391-4FA5-AB33-D334A773B646}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAA28628-122A-4749-AE26-FB1EB6E3D8BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9A2E9CC-F0F4-452B-841E-4C3B3769B9C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ec41b05b-7034-46fd-aaea-2a8a73acbf3d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>EHCP Template USE THIS ONE</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>5198</Characters>
+  <Pages>11</Pages>
+  <Words>978</Words>
+  <Characters>5352</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>12</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>446</Lines>
+  <Paragraphs>218</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6097</CharactersWithSpaces>
+  <CharactersWithSpaces>6112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chaz</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Authorised User</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100963BCCE81713594390414BEDB0134AC3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+</Properties>
+</file>