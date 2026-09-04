--- v0 (2026-01-05)
+++ v1 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3B6A7B8F" w14:textId="59A55AB1" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="2452"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F12F570" w14:textId="127B9430" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DAE0171" w14:textId="0FDFC89F" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -702,1115 +702,1115 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7852824B" w14:textId="6E917FF5" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="00FD1FD4" w:rsidP="00A32387">
+    <w:p w14:paraId="7852824B" w14:textId="6E917FF5" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="002D542E" w:rsidP="00A32387">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86393551" w:history="1">
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>What will the Local Authorities SEN team do to assist schools with this Process?</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86393551 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="105D6971" w14:textId="2EDCF183" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="00FD1FD4" w:rsidP="00A32387">
+    <w:p w14:paraId="105D6971" w14:textId="2EDCF183" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="002D542E" w:rsidP="00A32387">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86393552" w:history="1">
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>What are the School/FE responsibilities with regards to Annual Reviews?</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86393552 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AA2C0A1" w14:textId="272A097E" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="00FD1FD4" w:rsidP="00A32387">
+    <w:p w14:paraId="6AA2C0A1" w14:textId="272A097E" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="002D542E" w:rsidP="00A32387">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86393553" w:history="1">
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Annual Review Process Step by Step</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86393553 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00C4E39E" w14:textId="0EA7D2EE" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="00FD1FD4" w:rsidP="00A32387">
+    <w:p w14:paraId="00C4E39E" w14:textId="0EA7D2EE" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="002D542E" w:rsidP="00A32387">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86393554" w:history="1">
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Appendix</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>1:</w:t>
         </w:r>
         <w:r w:rsidR="00945577" w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> Annual Reivew Flowchart</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86393554 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3014C696" w14:textId="5B7F3FAB" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="00FD1FD4" w:rsidP="00A32387">
+    <w:p w14:paraId="3014C696" w14:textId="5B7F3FAB" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="002D542E" w:rsidP="00A32387">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86393556" w:history="1">
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Appendix 2</w:t>
         </w:r>
         <w:r w:rsidR="00945577" w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Annual review invitation template letter to parent</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86393556 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28132A78" w14:textId="3D81A629" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="00FD1FD4" w:rsidP="00A32387">
+    <w:p w14:paraId="28132A78" w14:textId="3D81A629" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="002D542E" w:rsidP="00A32387">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86393557" w:history="1">
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Appendix</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:spacing w:val="-12"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00945577" w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:spacing w:val="-11"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:spacing w:val="-11"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Parent report for annual review</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86393557 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="025101BF" w14:textId="31D04EAF" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="00FD1FD4" w:rsidP="00A32387">
+    <w:p w14:paraId="025101BF" w14:textId="31D04EAF" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="002D542E" w:rsidP="00A32387">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86393558" w:history="1">
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Appendix 4</w:t>
         </w:r>
         <w:r w:rsidR="00945577" w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Annual review invitation template letter to external professionals</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86393558 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78BCA46F" w14:textId="78BD6525" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="00FD1FD4" w:rsidP="00A32387">
+    <w:p w14:paraId="78BCA46F" w14:textId="78BD6525" w:rsidR="002D542E" w:rsidRPr="00945577" w:rsidRDefault="002D542E" w:rsidP="00A32387">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86393559" w:history="1">
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Appendix</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:spacing w:val="-10"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00945577" w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:spacing w:val="-10"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:spacing w:val="-11"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Professionals Advice report for Annual Review.</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86393559 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77FD26AE" w14:textId="42A81A54" w:rsidR="002D542E" w:rsidRDefault="00FD1FD4" w:rsidP="00A32387">
+    <w:p w14:paraId="77FD26AE" w14:textId="42A81A54" w:rsidR="002D542E" w:rsidRDefault="002D542E" w:rsidP="00A32387">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86393560" w:history="1">
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Appendix 6</w:t>
         </w:r>
         <w:r w:rsidR="00945577" w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>Letter Template to all contributors sending Annual Review Advice gathered through Appendices 3 &amp; 5</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86393560 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="002D542E" w:rsidRPr="00945577">
+        <w:r w:rsidRPr="00945577">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4606D40B" w14:textId="0F01876F" w:rsidR="002C5FAD" w:rsidRDefault="002C5FAD" w:rsidP="002C5FAD">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B57435" w14:textId="7437E8A5" w:rsidR="002C5FAD" w:rsidRDefault="002C5FAD" w:rsidP="002C5FAD">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2357,60 +2357,52 @@
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>parents/</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>parents/carers</w:t>
+      </w:r>
       <w:r w:rsidR="00D913DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> views</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
@@ -3122,65 +3114,51 @@
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>significant</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">new rights, Local Authorities, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and other agencies should engage directly with the young person rather</w:t>
+        <w:t>new rights, Local Authorities, schools and other agencies should engage directly with the young person rather</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>than</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3318,65 +3296,51 @@
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">must ensure the young person is given a choice about their SEN support needs. </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">It </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>is expected that parents/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> will continue to be involved in their</w:t>
+        <w:t>is expected that parents/carers will continue to be involved in their</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>arrangements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7472CF6B" w14:textId="77777777" w:rsidR="009A72F5" w:rsidRDefault="009A72F5" w:rsidP="00285090">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C35F124" w14:textId="6A5C5D43" w:rsidR="00CF6F40" w:rsidRPr="009A72F5" w:rsidRDefault="008E35B6" w:rsidP="00285090">
@@ -3738,65 +3702,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>outcomes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63CAEDCD" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consider the appropriateness of whether the EHCP is still required </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the progress made during the previous 12 months to either; update the SMART outcomes, change the provision, change of school/setting or cease to maintain the</w:t>
+        <w:t>Consider the appropriateness of whether the EHCP is still required in light of the progress made during the previous 12 months to either; update the SMART outcomes, change the provision, change of school/setting or cease to maintain the</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EHCP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B11CCF4" w14:textId="326691EB" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
@@ -3820,78 +3770,58 @@
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> SMART</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>outcomes</w:t>
       </w:r>
       <w:r w:rsidR="00D913DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> if they have been met. SMART outcomes should be set for varying scales (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D913DA" w:rsidRPr="00D913DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>e.g.</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>e.g. 18 months, 2 years, end of KS, etc</w:t>
+      </w:r>
       <w:r w:rsidR="00D913DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F093AA" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3978,70 +3908,89 @@
     <w:p w14:paraId="56116173" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="009A72F5" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A72F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Specific Groups</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D46126" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="359FEFFB" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
-[...1 lines deleted...]
-        <w:ind w:left="100" w:right="121"/>
+    <w:p w14:paraId="359FEFFB" w14:textId="60C89C5A" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00571DA1" w:rsidP="00571DA1">
+      <w:pPr>
+        <w:ind w:right="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00690B31">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">LAC </w:t>
-[...5 lines deleted...]
-        <w:t>- For looked after children the annual review should coincide with one of the reviews of their Care Plan and in particular the Personal Education Plan (PEP) element.</w:t>
+        <w:t>CIC</w:t>
+      </w:r>
+      <w:r w:rsidR="008E35B6" w:rsidRPr="00690B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E35B6" w:rsidRPr="00690B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- For </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">children in care </w:t>
+      </w:r>
+      <w:r w:rsidR="008E35B6" w:rsidRPr="00690B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the annual review should coincide with one of the reviews of their Care Plan and in particular the Personal Education Plan (PEP) element.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C64FB7" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CF6F40" w:rsidRPr="00690B31">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="960" w:right="600" w:bottom="280" w:left="620" w:header="751" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79ED1005" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="168C8947" w14:textId="36077B4F" w:rsidR="00CF6F40" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
@@ -4071,115 +4020,87 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="287B2D34" w14:textId="50C606E3" w:rsidR="00CF6F40" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:ind w:left="100" w:right="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Young People aged over 18 </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">– When reviewing this age </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the LA must have regard to whether the educational/training outcomes in the EHCP have been achieved.</w:t>
+        <w:t>– When reviewing this age group the LA must have regard to whether the educational/training outcomes in the EHCP have been achieved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58030ABB" w14:textId="77777777" w:rsidR="00E35736" w:rsidRPr="00690B31" w:rsidRDefault="00E35736" w:rsidP="00285090">
       <w:pPr>
         <w:ind w:left="100" w:right="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1881F783" w14:textId="342B8515" w:rsidR="00CF6F40" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:ind w:left="100" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The following guidance has been written to assist schools, early </w:t>
       </w:r>
       <w:r w:rsidR="000F094B" w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>years,</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and colleges in carrying out their responsibilities to ensure this process is undertaken in both a timely fashion and results in outcomes that are SMART, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and person</w:t>
+        <w:t xml:space="preserve"> and colleges in carrying out their responsibilities to ensure this process is undertaken in both a timely fashion and results in outcomes that are SMART, aspirational and person</w:t>
       </w:r>
       <w:r w:rsidR="000F094B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="000F094B" w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>centered</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BA1C69" w14:textId="77777777" w:rsidR="00E35736" w:rsidRPr="00690B31" w:rsidRDefault="00E35736" w:rsidP="00285090">
       <w:pPr>
         <w:ind w:left="100" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4196,63 +4117,69 @@
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc86392986"/>
       <w:bookmarkStart w:id="3" w:name="_Toc86393551"/>
       <w:r w:rsidRPr="000F16BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>What will the Local Authorities SEN team do to assist schools with this Process?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="40E87EC6" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3254476D" w14:textId="21D46D22" w:rsidR="00CF6F40" w:rsidRDefault="008E35B6" w:rsidP="00285090">
+    <w:p w14:paraId="3254476D" w14:textId="575876E2" w:rsidR="00CF6F40" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:ind w:left="100" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">We will inform you which children/young people are due to have an annual review of their EHCP each academic year at least 2 weeks before the start of term they are due for review. We will also notify Children’s Commissioning Groups (CCG’s) </w:t>
+        <w:t xml:space="preserve">We will inform you which children/young people are due to have an annual review of their EHCP each academic year at least 2 weeks before the start of term they are due for review. We will also notify </w:t>
+      </w:r>
+      <w:r w:rsidR="00393877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Partners </w:t>
       </w:r>
       <w:r w:rsidRPr="00C11AB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and Social Care professionals so they are aware of which reviews are due to be conducted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6B7B27" w14:textId="77777777" w:rsidR="006F20DE" w:rsidRPr="00690B31" w:rsidRDefault="006F20DE" w:rsidP="00285090">
       <w:pPr>
         <w:ind w:left="100" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6644DDBD" w14:textId="44BA7EBF" w:rsidR="00CF6F40" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:ind w:left="100" w:right="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -4310,65 +4237,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the Local Authority must arrange the annual review and undertake the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1972B1" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="888"/>
         </w:tabs>
         <w:ind w:left="887" w:right="114"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Invite parents/</w:t>
-[...13 lines deleted...]
-        <w:t>, representatives from social care, health and any other appropriate professionals to the meeting allowing at least 2 weeks’</w:t>
+        <w:t>Invite parents/carers, representatives from social care, health and any other appropriate professionals to the meeting allowing at least 2 weeks’</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>notice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7451A246" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="888"/>
         </w:tabs>
@@ -4942,65 +4855,51 @@
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>child/young person, parent/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> should be supported to fully engage in the</w:t>
+        <w:t>child/young person, parent/carer should be supported to fully engage in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D0C974" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="888"/>
         </w:tabs>
@@ -5253,65 +5152,51 @@
           <w:tab w:val="left" w:pos="888"/>
         </w:tabs>
         <w:ind w:left="887" w:right="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Within </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4 weeks </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>of the review meeting the LA must decide whether it proposes to keep the plan as it is, amend the plan or cease the plan and notify parent/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or young</w:t>
+        <w:t>of the review meeting the LA must decide whether it proposes to keep the plan as it is, amend the plan or cease the plan and notify parent/carers or young</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3EF56F" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="888"/>
         </w:tabs>
@@ -5339,65 +5224,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>immediately.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265A888E" w14:textId="4FD82454" w:rsidR="00CF6F40" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="888"/>
         </w:tabs>
         <w:ind w:left="887" w:right="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>If not amending the plan the LA must notify parents/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or young person of their right</w:t>
+        <w:t>If not amending the plan the LA must notify parents/carer’s or young person of their right</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to appeal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F6985D" w14:textId="77777777" w:rsidR="00E35736" w:rsidRPr="00690B31" w:rsidRDefault="00E35736" w:rsidP="009A72F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="888"/>
         </w:tabs>
         <w:ind w:left="887" w:right="118" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5688,58 +5559,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ensure</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Annual</w:t>
@@ -6563,58 +6432,56 @@
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. The Link EHCP </w:t>
       </w:r>
       <w:r w:rsidR="006F20DE" w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Coordinator</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C11AB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FE0C83" w:rsidRPr="00C11AB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>endeavour</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FE0C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to attend </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>at the following Annual Reviews:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B67BA3E" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3560D695" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -6647,142 +6514,134 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>school</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F14E7D8" w14:textId="2364ECA1" w:rsidR="00CF6F40" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">At the first Annual Review generating a Transition Plan </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> year</w:t>
+        <w:t>At the first Annual Review generating a Transition Plan i.e. year</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00FE0C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in subsequent years </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D6A88A" w14:textId="530C9DFC" w:rsidR="00FE0C83" w:rsidRPr="00690B31" w:rsidRDefault="00FE0C83" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Annual Reviews in the year the young person will be leaving the setting and moving to post 16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400F41E1" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
+    <w:p w14:paraId="400F41E1" w14:textId="56B5B02A" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Annual Reviews for pupils in year</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:r w:rsidR="00393877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or the summer term of year 5)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="71F25C4A" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Annual Reviews for pupils placed out of</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6810,86 +6669,50 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Annual Reviews where the EHCP may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>discontinued</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9C29BF" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
-[...34 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3AFA4B0B" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F1DC9DA" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="008E35B6" w:rsidP="00285090">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Below is a basic step by step guide as to what will need to be done and by whom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D57668" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:rPr>
@@ -6958,65 +6781,51 @@
     <w:p w14:paraId="360D3396" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00DB6B7B" w:rsidRDefault="00CF6F40" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3380E0A7" w14:textId="2B55B786" w:rsidR="00CF6F40" w:rsidRPr="00DB6B7B" w:rsidRDefault="008E35B6" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Set the dates for annual reviews and invite parent/</w:t>
-[...13 lines deleted...]
-        <w:t>, child/young person, representatives</w:t>
+        <w:t>Set the dates for annual reviews and invite parent/carers, child/young person, representatives</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7139,98 +6948,76 @@
         </w:rPr>
         <w:t>2 weeks’</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>notice</w:t>
       </w:r>
       <w:r w:rsidR="00FE0C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FE0C83" w:rsidRPr="00FE0C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>in reality 6</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FE0C83" w:rsidRPr="00FE0C83">
+        <w:t xml:space="preserve">in reality 6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11AB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C11AB6">
+        <w:t xml:space="preserve">-8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0C83" w:rsidRPr="00FE0C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">-8 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> would enable professionals to plan diaries to attend where </w:t>
+        <w:t xml:space="preserve">weeks notice would enable professionals to plan diaries to attend where </w:t>
       </w:r>
       <w:r w:rsidR="00FE0C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00FE0C83" w:rsidRPr="00FE0C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE0C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -7778,61 +7565,52 @@
           <w:b/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>parents/</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>parents/carers</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
@@ -7938,67 +7716,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Report on current attainment towards ARE and projected if in KS4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425AA04E" w14:textId="1E0D25E8" w:rsidR="00D36E8A" w:rsidRPr="00D36E8A" w:rsidRDefault="00D36E8A" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ensure child/young </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> needs remain appropriate – Section B (</w:t>
+        <w:t>Ensure child/young persons needs remain appropriate – Section B (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D36E8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>this is important so the EHCP remains up to date)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C6A6F1" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00DB6B7B" w:rsidRDefault="008E35B6" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8477,67 +8239,51 @@
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30329">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Or paste the following into your browser: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00C11AB6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>http://www.coventry.gov.uk/downloads/download/3594/education_health_and_care_eh</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C11AB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Summary</w:t>
+        <w:t xml:space="preserve"> c_needs_assessment_process Summary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105B203F" w14:textId="77777777" w:rsidR="00B30329" w:rsidRPr="00B30329" w:rsidRDefault="00B30329" w:rsidP="00B30329">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="534BF39E" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00DB6B7B" w:rsidRDefault="008E35B6" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -9106,156 +8852,126 @@
       </w:r>
       <w:r w:rsidR="008E35B6" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E35B6" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>child’s</w:t>
       </w:r>
       <w:r w:rsidR="008E35B6" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E35B6" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>parents/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>parents/carer’s,</w:t>
+      </w:r>
       <w:r w:rsidR="008E35B6" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="008E35B6" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>young</w:t>
       </w:r>
       <w:r w:rsidR="008E35B6" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E35B6" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>young</w:t>
+        <w:t>person, school and other agencies invited to the</w:t>
       </w:r>
       <w:r w:rsidR="008E35B6" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-14"/>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E35B6" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>person, school and other agencies invited to the</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44779983" w14:textId="77777777" w:rsidR="00E35736" w:rsidRPr="00DB6B7B" w:rsidRDefault="00E35736" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3195A98D" w14:textId="1883061A" w:rsidR="00CF6F40" w:rsidRPr="00DB6B7B" w:rsidRDefault="008E35B6" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>NB</w:t>
       </w:r>
       <w:r w:rsidR="00305F5E" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">It is imperative that if advice is out of date </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> specific health or social care interventions are no longer appropriate that this is identified and recorded at the meeting</w:t>
+        <w:t>It is imperative that if advice is out of date e.g. specific health or social care interventions are no longer appropriate that this is identified and recorded at the meeting</w:t>
       </w:r>
       <w:r w:rsidR="00C11AB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> in the annotated EHCP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5B4E5E" w14:textId="77777777" w:rsidR="00E35736" w:rsidRPr="00DB6B7B" w:rsidRDefault="00E35736" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="559642B0" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00DB6B7B" w:rsidRDefault="008E35B6" w:rsidP="00DB6B7B">
@@ -9331,51 +9047,51 @@
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual Review Flowchart</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133467AE" w14:textId="77777777" w:rsidR="009F5C7C" w:rsidRPr="009F5C7C" w:rsidRDefault="009F5C7C" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69837589" w14:textId="5CA052FD" w:rsidR="006B2643" w:rsidRPr="00690B31" w:rsidRDefault="006B2643" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc86393555"/>
       <w:r w:rsidRPr="00690B31">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DE6CCF2" wp14:editId="5FD134CF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DE6CCF2" wp14:editId="6679D9A7">
             <wp:extent cx="6672580" cy="8991241"/>
             <wp:effectExtent l="38100" t="0" r="90170" b="0"/>
             <wp:docPr id="4" name="Diagram 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId18" r:lo="rId19" r:qs="rId20" r:cs="rId21"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="3E83BF4C" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CF6F40" w:rsidRPr="00690B31">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="960" w:right="600" w:bottom="280" w:left="620" w:header="751" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
@@ -9432,69 +9148,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30EFFC5B" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01B0F39F" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00DB6B7B" w:rsidRDefault="008E35B6" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dear parent/</w:t>
-[...17 lines deleted...]
-        <w:t>/young person</w:t>
+        <w:t>Dear parent/carer/young person</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7ED5F4" w14:textId="77777777" w:rsidR="00CF6F40" w:rsidRPr="00DB6B7B" w:rsidRDefault="00CF6F40" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E2DE84" w14:textId="451C2772" w:rsidR="00CF6F40" w:rsidRPr="00DB6B7B" w:rsidRDefault="008E35B6" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc86391710"/>
       <w:bookmarkStart w:id="16" w:name="_Toc86392991"/>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -9538,69 +9236,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XXXX currently has an Education Health and Care Plan. I am writing to invite you to the Annual Review meeting here in school/college on XXXXX. This meeting will be an opportunity to which we will also invite relevant professionals to consider XXX’s progress</w:t>
       </w:r>
       <w:r w:rsidR="00744C49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, current needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and any future provision required. If you have anyone </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> you would like us to invite that is currently supporting XXXX then please let us know.</w:t>
+        <w:t xml:space="preserve"> and any future provision required. If you have anyone in particular that you would like us to invite that is currently supporting XXXX then please let us know.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1823DA" w14:textId="77777777" w:rsidR="00285090" w:rsidRPr="00DB6B7B" w:rsidRDefault="00285090" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="501CDCF0" w14:textId="582434B1" w:rsidR="00CF6F40" w:rsidRPr="00DB6B7B" w:rsidRDefault="008E35B6" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9965,114 +9645,94 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1A4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1A4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1A4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Education Health and Care Plan and whether the outcomes set last time have been met. I enclose a copy of the SMART Outcomes and Targets to assist you in this. I have also enclosed a Parents Report/Young persons and Advice </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> which you may wish to use. If</w:t>
+        <w:t>Education Health and Care Plan and whether the outcomes set last time have been met. I enclose a copy of the SMART Outcomes and Targets to assist you in this. I have also enclosed a Parents Report/Young persons and Advice Form which you may wish to use. If</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you have any problems in giving</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>views</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>then</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10998,67 +10658,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>outcomes</w:t>
       </w:r>
       <w:r w:rsidR="000C6C5E" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> if appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00376ADA" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>. It will also look at Section B</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. It should include your child's achievements as well as any difficulties. You and your child’s views about their progress will be at the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> of the annual review process.</w:t>
+        <w:t>. It should include your child's achievements as well as any difficulties. You and your child’s views about their progress will be at the centre of the annual review process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D591497" w14:textId="77777777" w:rsidR="000C6C5E" w:rsidRPr="00DB6B7B" w:rsidRDefault="000C6C5E" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="034D6A3C" w14:textId="68184651" w:rsidR="00C41C13" w:rsidRPr="00C309C4" w:rsidRDefault="00C41C13" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C309C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>What should I write?</w:t>
@@ -11143,67 +10787,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> circumstances. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB84A89" w14:textId="77777777" w:rsidR="00995761" w:rsidRPr="00DB6B7B" w:rsidRDefault="00995761" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="363661D2" w14:textId="05EC9261" w:rsidR="00C41C13" w:rsidRPr="00DB6B7B" w:rsidRDefault="00C41C13" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Please add anything that you feel would give a fuller picture of your child’s progress over the past year and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> extra sheets if necessary. However, don’t let it become a difficult and lengthy task, as your views will be listened to and recorded at the annual review meeting.</w:t>
+        <w:t>Please add anything that you feel would give a fuller picture of your child’s progress over the past year and continue on extra sheets if necessary. However, don’t let it become a difficult and lengthy task, as your views will be listened to and recorded at the annual review meeting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF1E1A8" w14:textId="5346B632" w:rsidR="00995761" w:rsidRPr="00DB6B7B" w:rsidRDefault="00995761" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E0C6FB9" w14:textId="26EF090E" w:rsidR="00285090" w:rsidRPr="00C309C4" w:rsidRDefault="00C65376" w:rsidP="00C309C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C309C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Cognition and Learning / Education, Learning and Employment</w:t>
       </w:r>
     </w:p>
@@ -12578,65 +12206,51 @@
       <w:r w:rsidRPr="00C309C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Sensory, Physical, Independence &amp; Self-Care / Independent Living</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BB8ECD" w14:textId="77777777" w:rsidR="00020C1C" w:rsidRPr="00DB6B7B" w:rsidRDefault="00020C1C" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3459C4F6" w14:textId="6691BF27" w:rsidR="006A79FD" w:rsidRPr="00DB6B7B" w:rsidRDefault="006A79FD" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Depending on your child’s age and stage of life you could comment on your child’s awareness associated with living independently. For </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> money, personal safety, road safety/travel, personal hygiene, </w:t>
+        <w:t xml:space="preserve">Depending on your child’s age and stage of life you could comment on your child’s awareness associated with living independently. For example; money, personal safety, road safety/travel, personal hygiene, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">dressing; feeding, preparing food and other skills. How do physical and sensory needs impact on your child’s learning and environment? (Including crowds, noises, glare, smells, dietary, clothing etc.) </w:t>
       </w:r>
       <w:r w:rsidR="009A72F5" w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Do they access a</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ny therapies, aids, or equipment?</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="28"/>
         </w:rPr>
@@ -13365,65 +12979,51 @@
       <w:r w:rsidRPr="00C309C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Social Care </w:t>
       </w:r>
       <w:r w:rsidR="00316CE0" w:rsidRPr="00C309C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>(Section H1&amp;H2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C309C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Is there information from a Social Worker/Team around the Family (TAF) also known as Common Assessment Framework (CAF)? Any actions required e.g. assessments for the child, young person (or </w:t>
-[...13 lines deleted...]
-        <w:t>) to add to section H1 of the EHC plan?</w:t>
+        <w:t xml:space="preserve"> Is there information from a Social Worker/Team around the Family (TAF) also known as Common Assessment Framework (CAF)? Any actions required e.g. assessments for the child, young person (or carer) to add to section H1 of the EHC plan?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31699B09" w14:textId="77777777" w:rsidR="00305F5E" w:rsidRPr="00DB6B7B" w:rsidRDefault="00305F5E" w:rsidP="00DB6B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10680"/>
       </w:tblGrid>
       <w:tr w:rsidR="00316CE0" w:rsidRPr="00DB6B7B" w14:paraId="403EA3A6" w14:textId="77777777" w:rsidTr="00316CE0">
         <w:trPr>
           <w:trHeight w:val="2273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10680" w:type="dxa"/>
@@ -13687,69 +13287,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6152030E" w14:textId="332350AE" w:rsidR="00D22181" w:rsidRPr="000F16BF" w:rsidRDefault="00D22181" w:rsidP="000F16BF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc86392993"/>
       <w:bookmarkStart w:id="21" w:name="_Toc86393558"/>
       <w:r w:rsidRPr="000F16BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Appendix 4 – Annual review invitation template letter to external professionals (SEND Support Services/NHS Services </w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Appendix 4 – Annual review invitation template letter to external professionals (SEND Support Services/NHS Services etc)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="224C2726" w14:textId="77777777" w:rsidR="00D22181" w:rsidRPr="00690B31" w:rsidRDefault="00D22181" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E86A855" w14:textId="77777777" w:rsidR="00D22181" w:rsidRPr="00690B31" w:rsidRDefault="00D22181" w:rsidP="00285090">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EF4A250" w14:textId="77777777" w:rsidR="00D22181" w:rsidRPr="00C309C4" w:rsidRDefault="00D22181" w:rsidP="00C309C4">
       <w:pPr>
         <w:rPr>
@@ -19926,65 +19508,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
         </w:rPr>
         <w:t>Further to my previous letter of (date) inviting you to the Annual Review meeting for (Student name)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
         </w:rPr>
-        <w:t xml:space="preserve">I now enclose a copy of the advice I have received. If you have any comments could </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> please let</w:t>
+        <w:t>I now enclose a copy of the advice I have received. If you have any comments could you please let</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
         </w:rPr>
         <w:t>me have them or bring them with you to the meeting which will take place on (Date) at (Time) at this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
         </w:rPr>
@@ -20319,138 +19887,138 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27213790" w14:textId="6149D4A5" w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidRDefault="00CF6F40" w:rsidP="009B5993">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CF6F40" w:rsidRPr="00690B31" w:rsidSect="009B5993">
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="960" w:right="600" w:bottom="280" w:left="620" w:header="751" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4174F023" w14:textId="77777777" w:rsidR="00FD1FD4" w:rsidRDefault="00FD1FD4">
+    <w:p w14:paraId="2C32B947" w14:textId="77777777" w:rsidR="008A3937" w:rsidRDefault="008A3937">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A4B00FF" w14:textId="77777777" w:rsidR="00FD1FD4" w:rsidRDefault="00FD1FD4">
+    <w:p w14:paraId="1C0E4940" w14:textId="77777777" w:rsidR="008A3937" w:rsidRDefault="008A3937">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1338972482"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="2DA34A0D" w14:textId="36D047F5" w:rsidR="007461D8" w:rsidRPr="00D22797" w:rsidRDefault="007461D8">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -20468,133 +20036,120 @@
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D22797">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D22797">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22797">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D22797">
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="00FD1FD4">
-[...19 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr=" NUMPAGES  ">
+              <w:r w:rsidRPr="00D22797">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>2</w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3355F4A0" w14:textId="77777777" w:rsidR="007461D8" w:rsidRDefault="007461D8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5181FA8B" w14:textId="77777777" w:rsidR="00FD1FD4" w:rsidRDefault="00FD1FD4">
+    <w:p w14:paraId="27F86DF4" w14:textId="77777777" w:rsidR="008A3937" w:rsidRDefault="008A3937">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72530332" w14:textId="77777777" w:rsidR="00FD1FD4" w:rsidRDefault="00FD1FD4">
+    <w:p w14:paraId="6A814EF7" w14:textId="77777777" w:rsidR="008A3937" w:rsidRDefault="008A3937">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="782AE378" w14:textId="1A7C9439" w:rsidR="007461D8" w:rsidRDefault="007461D8">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="304E053D" w14:textId="73F23F33" w:rsidR="007461D8" w:rsidRDefault="007461D8">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130A12CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CF8A1BA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22013,162 +21568,165 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1507014917">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1449273431">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1873417502">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="420444859">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="566501264">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1258127096">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="718892940">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="740297652">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="636109740">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2136826290">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1836215187">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="912473713">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1587953525">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF6F40"/>
     <w:rsid w:val="00020C1C"/>
     <w:rsid w:val="00094EAA"/>
     <w:rsid w:val="000A3F81"/>
     <w:rsid w:val="000C6C5E"/>
     <w:rsid w:val="000F094B"/>
     <w:rsid w:val="000F16BF"/>
     <w:rsid w:val="00191B47"/>
     <w:rsid w:val="001B167C"/>
     <w:rsid w:val="001C331F"/>
     <w:rsid w:val="001D79D2"/>
+    <w:rsid w:val="00222B1D"/>
     <w:rsid w:val="00243F66"/>
     <w:rsid w:val="00285090"/>
     <w:rsid w:val="002C5FAD"/>
     <w:rsid w:val="002D542E"/>
     <w:rsid w:val="00305F5E"/>
     <w:rsid w:val="00316CE0"/>
     <w:rsid w:val="00376ADA"/>
+    <w:rsid w:val="00393877"/>
     <w:rsid w:val="003B160E"/>
     <w:rsid w:val="003B1AB6"/>
     <w:rsid w:val="004E3915"/>
     <w:rsid w:val="004F73F3"/>
+    <w:rsid w:val="00571DA1"/>
     <w:rsid w:val="00574CA3"/>
     <w:rsid w:val="00575C59"/>
     <w:rsid w:val="00634710"/>
     <w:rsid w:val="00663156"/>
     <w:rsid w:val="00690B31"/>
     <w:rsid w:val="006A79FD"/>
     <w:rsid w:val="006B2643"/>
     <w:rsid w:val="006C32E6"/>
     <w:rsid w:val="006E5CCD"/>
     <w:rsid w:val="006F20DE"/>
     <w:rsid w:val="00705935"/>
     <w:rsid w:val="00733DD7"/>
     <w:rsid w:val="00743143"/>
     <w:rsid w:val="00744C49"/>
     <w:rsid w:val="007461D8"/>
     <w:rsid w:val="0082025A"/>
     <w:rsid w:val="00857E2A"/>
     <w:rsid w:val="008A01C6"/>
+    <w:rsid w:val="008A3937"/>
     <w:rsid w:val="008B7A17"/>
     <w:rsid w:val="008E0DAB"/>
     <w:rsid w:val="008E295C"/>
     <w:rsid w:val="008E35B6"/>
     <w:rsid w:val="00923BC9"/>
     <w:rsid w:val="00945577"/>
     <w:rsid w:val="00995761"/>
     <w:rsid w:val="009979BE"/>
     <w:rsid w:val="009A72F5"/>
     <w:rsid w:val="009B5993"/>
     <w:rsid w:val="009F1146"/>
     <w:rsid w:val="009F5C7C"/>
     <w:rsid w:val="00A32387"/>
     <w:rsid w:val="00A337DB"/>
     <w:rsid w:val="00A93D29"/>
     <w:rsid w:val="00B30329"/>
     <w:rsid w:val="00B55DB4"/>
     <w:rsid w:val="00C028AE"/>
     <w:rsid w:val="00C11AB6"/>
     <w:rsid w:val="00C309C4"/>
     <w:rsid w:val="00C41C13"/>
     <w:rsid w:val="00C65376"/>
     <w:rsid w:val="00CB4842"/>
     <w:rsid w:val="00CB617F"/>
     <w:rsid w:val="00CF6F40"/>
@@ -22188,64 +21746,64 @@
     <w:rsid w:val="00E431F1"/>
     <w:rsid w:val="00E54E3A"/>
     <w:rsid w:val="00F56AEF"/>
     <w:rsid w:val="00FA5840"/>
     <w:rsid w:val="00FC74D2"/>
     <w:rsid w:val="00FD1A4D"/>
     <w:rsid w:val="00FD1FD4"/>
     <w:rsid w:val="00FE0C83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="321713AC"/>
   <w15:docId w15:val="{EF6FAE53-AB1D-48C8-912C-59F6BF4482ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -23025,55 +22583,71 @@
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE0C83"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D36E8A"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00571DA1"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/24635/annual_review_summary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/24635/annual_review_summary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/downloads/download/3594/education_health_and_care_eh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/downloads/download/3594/education_health_and_care_ehc_needs_assessment_process" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/downloads/download/3594/education_health_and_care_ehc_needs_assessment_process" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/24635/annual_review_summary" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -23855,51 +23429,51 @@
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4C413687-0E73-4BDE-848E-FC9CF8B8216F}" type="sibTrans" cxnId="{21EDD465-4DD8-4236-868D-4740E04BA058}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BCACC4C2-6ECF-413F-B7C0-C47215104B18}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1200"/>
-            <a:t>Week 1</a:t>
+            <a:t>Week 1 planning</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{39B199D0-0C92-4AE8-8AB8-AF93534D69B9}" type="parTrans" cxnId="{46FDFEE0-AE10-4123-B6A7-CC4310C8D924}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2D495CCB-E8EF-4DF8-ABF9-BDBB898304FC}" type="sibTrans" cxnId="{46FDFEE0-AE10-4123-B6A7-CC4310C8D924}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
@@ -23936,51 +23510,51 @@
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{67CBAE8C-FE63-47BA-B2FA-0825FF0E4F1A}" type="sibTrans" cxnId="{43EDF6EF-1F17-47B7-A032-65562BDC32B9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B0AA1930-A3EC-4EFE-B83E-CEAD01996603}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1200"/>
-            <a:t>Weeks 1-3</a:t>
+            <a:t>Weeks 1-3 planning</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D2D3F45F-2A6D-431B-B23D-6C5BA7772925}" type="parTrans" cxnId="{C06F7EF9-A157-44B8-8FE3-CA5445C34673}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B670FC25-95EC-46A3-9AD7-D2569F6B29DF}" type="sibTrans" cxnId="{C06F7EF9-A157-44B8-8FE3-CA5445C34673}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
@@ -24009,51 +23583,51 @@
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6F75E076-97AE-40E6-A9B9-AF81D4B03D42}" type="sibTrans" cxnId="{B705CB0A-A67B-4D8B-BB49-1149C2986662}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D4F8E69B-B46B-4E85-B3DF-582D68DF7B71}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1200"/>
-            <a:t>Week 4	</a:t>
+            <a:t>Week 4	 planning</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{DDC60C10-6F5A-45F7-9088-5DEE829B0ADA}" type="parTrans" cxnId="{4B0ECDEB-AD73-4C51-94EC-E640751815DD}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8F19FA2B-51CF-4041-B44B-4F903430DB8A}" type="sibTrans" cxnId="{4B0ECDEB-AD73-4C51-94EC-E640751815DD}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
@@ -24082,51 +23656,51 @@
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F08A5DD6-B2D9-4D83-AEC7-6A9AFE4DA39A}" type="sibTrans" cxnId="{FAC16B21-8850-42E4-B639-A422E5EF53D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{346B2C3E-B314-4D9F-B6E2-B580CA90C4EE}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1200"/>
-            <a:t>Week 6</a:t>
+            <a:t>Week 6 - AR Meeting</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C415EB3-456C-41BA-88C1-E90FAD4FF857}" type="parTrans" cxnId="{9DAA7A98-847C-44C6-8F69-480D49D78273}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{DDCD5FEE-E79F-41CC-80CF-CCC1059384A2}" type="sibTrans" cxnId="{9DAA7A98-847C-44C6-8F69-480D49D78273}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
@@ -24170,51 +23744,51 @@
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{7CB62235-0316-4AC5-999C-073EF0317CEB}" type="sibTrans" cxnId="{E07983E1-4B9F-4053-9BB0-1FEC28FA7F77}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C69B7CA-15B0-4F1C-B47F-EE607E9E2361}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1200"/>
-            <a:t>Week 7</a:t>
+            <a:t>Week 7/8 Submit to LA</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0BC26BA4-C7FA-4EA8-9149-C20356B7B4BD}" type="parTrans" cxnId="{564DB3EF-359F-4BA8-B20E-75DC85895A10}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{10E38816-7AF6-4884-BE22-3DCE26A675A5}" type="sibTrans" cxnId="{564DB3EF-359F-4BA8-B20E-75DC85895A10}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
@@ -24251,51 +23825,51 @@
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{54953A53-945B-46A4-935C-EF271F0E1FCE}" type="sibTrans" cxnId="{50FCD419-1766-431D-83A0-BB38820686E5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C9FE9F58-AE73-4DBA-AFEE-0FA69DA46B19}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1200"/>
-            <a:t>By Week 12 </a:t>
+            <a:t>By Week 10 - Issue Notice</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{75AC8B5A-36FF-49DB-8FF0-4B480E00B0EA}" type="parTrans" cxnId="{9CFD97A3-F040-4F03-ACB1-32477A02C575}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AE6728F0-6B0C-4645-8940-C1B4E4B8609F}" type="sibTrans" cxnId="{9CFD97A3-F040-4F03-ACB1-32477A02C575}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
@@ -24447,51 +24021,51 @@
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{EEDD3CDB-584A-47F7-A6E0-2D0114A9540C}" type="sibTrans" cxnId="{8FA80FD2-8C93-4E14-98BE-A6D9D8F6F1D6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{24A08352-ED2E-49B6-B0C6-F6D9B7E7978C}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1200"/>
-            <a:t>By Week 14-18</a:t>
+            <a:t>By Week 14-16</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{99B25FCA-5037-4D96-BFA4-F36DD09F02EE}" type="parTrans" cxnId="{089B1544-ED32-4FEE-A52A-253A35D9EFD2}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0CA1E0A9-2454-482A-B7FB-1072CCC8F969}" type="sibTrans" cxnId="{089B1544-ED32-4FEE-A52A-253A35D9EFD2}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
@@ -24524,99 +24098,91 @@
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{08E692A9-3846-4CC0-AC2E-A69157268241}" type="sibTrans" cxnId="{2D3B98AC-070D-4A91-875C-99562DCBA57B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B3CC49A6-F43C-427B-93A4-E89B219BC0A9}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1200"/>
-            <a:t>By Week 20</a:t>
+            <a:t>By Week 18 - AR completed</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{87BC4637-AE2F-4A3E-B107-6D0B4E6D893F}" type="parTrans" cxnId="{6D9E47DA-6460-41AE-9F14-1B8688226852}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{70E4EEC2-3DDD-48BC-A2FD-1FCB235588F0}" type="sibTrans" cxnId="{6D9E47DA-6460-41AE-9F14-1B8688226852}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3A901978-BD7E-4023-973D-6D53E26F9068}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1"/>
             <a:t>Following parents/young person’s response to 15 day consultation </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200"/>
-            <a:t>if the Local Authority decide to continue with the amending the EHCP this must be sent out </a:t>
-[...7 lines deleted...]
-            <a:t>of the original amendment notice with right of appeal</a:t>
+            <a:t>the Local Authority must issue the amended final EHC Plan</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B29F8B53-665D-47C4-A4E4-60168C7D0A25}" type="parTrans" cxnId="{86C9EA18-8339-430D-9C75-1A8A0AE9BF27}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4908EFC6-0DFE-4822-BE2A-A409CB0B95C8}" type="sibTrans" cxnId="{86C9EA18-8339-430D-9C75-1A8A0AE9BF27}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
@@ -24935,51 +24501,51 @@
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId22" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{858DA25E-4F1B-4793-AED1-1D4BDE27FF3A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="-146617" y="552285"/>
+          <a:off x="-146617" y="552245"/>
           <a:ext cx="977450" cy="684215"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -24998,62 +24564,62 @@
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="7620" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="1" y="747776"/>
+        <a:off x="1" y="747736"/>
         <a:ext cx="684215" cy="293235"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{0B5E2E55-0324-4B8E-BF79-AFA13F0317C9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="3112885" y="-2270842"/>
+          <a:off x="3112885" y="-2270882"/>
           <a:ext cx="1131024" cy="5988364"/>
         </a:xfrm>
         <a:prstGeom prst="round2SameRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
@@ -25106,62 +24672,62 @@
         <a:p>
           <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>School/College plans Annual Review Meeting dates </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" kern="1200"/>
             <a:t>throughout academic year and sends a copy to the Local Authority (we recommend sending the dates to Social Care and health professionals to aid planning/attendance)</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="684215" y="213040"/>
+        <a:off x="684215" y="213000"/>
         <a:ext cx="5933152" cy="1020600"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{CE174FCB-C515-4885-A4F4-691625DF2711}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="-146617" y="1618170"/>
+          <a:off x="-146617" y="1618210"/>
           <a:ext cx="977450" cy="684215"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -25178,68 +24744,68 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="7620" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200"/>
-            <a:t>Week 1</a:t>
+            <a:t>Week 1 planning</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="1" y="1813661"/>
+        <a:off x="1" y="1813701"/>
         <a:ext cx="684215" cy="293235"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{3BC32182-8493-4FBF-A83E-7535838AE959}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="3179593" y="-1128367"/>
-          <a:ext cx="942995" cy="5988364"/>
+          <a:off x="3179345" y="-1128119"/>
+          <a:ext cx="943490" cy="5988364"/>
         </a:xfrm>
         <a:prstGeom prst="round2SameRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -25295,62 +24861,62 @@
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>Schools/Colleges must seek advice and information </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" kern="1200"/>
             <a:t>about the child/young person prior to the meeting from all parties invited. These must be included in the invitation letter </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>(Appendix 3 &amp;5)</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="656909" y="1440350"/>
-        <a:ext cx="5942331" cy="850929"/>
+        <a:off x="656909" y="1440374"/>
+        <a:ext cx="5942307" cy="851376"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{A60DD0FD-F8A5-4B68-9F5A-3FA055324126}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="-137688" y="2619529"/>
+          <a:off x="-137688" y="2619569"/>
           <a:ext cx="977450" cy="684215"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -25367,67 +24933,67 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="7620" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200"/>
-            <a:t>Weeks 1-3</a:t>
+            <a:t>Weeks 1-3 planning</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="8930" y="2815020"/>
+        <a:off x="8930" y="2815060"/>
         <a:ext cx="684215" cy="293235"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{62CB857C-09E4-4CCE-BC59-A1F27B4CFDCC}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="3360726" y="-151897"/>
+          <a:off x="3360726" y="-151857"/>
           <a:ext cx="635342" cy="5988364"/>
         </a:xfrm>
         <a:prstGeom prst="round2SameRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
@@ -25449,62 +25015,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="85344" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>Schools/Colleges must gather advices and information from all parties invited.</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="684216" y="2555628"/>
+        <a:off x="684216" y="2555668"/>
         <a:ext cx="5957349" cy="573312"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{86FF9D4B-B282-4CA6-A3CE-681195E3DB88}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="-128759" y="3469079"/>
+          <a:off x="-128759" y="3469120"/>
           <a:ext cx="977450" cy="684215"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -25521,67 +25087,67 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="7620" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200"/>
-            <a:t>Week 4	</a:t>
+            <a:t>Week 4	 planning</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="17859" y="3664570"/>
+        <a:off x="17859" y="3664611"/>
         <a:ext cx="684215" cy="293235"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{23AC6843-AEE2-4D31-ABAC-96E7B7D2D1C4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="3360726" y="645951"/>
+          <a:off x="3360726" y="645992"/>
           <a:ext cx="635342" cy="5988364"/>
         </a:xfrm>
         <a:prstGeom prst="round2SameRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
@@ -25603,62 +25169,62 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="85344" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>Schools/Colleges circulate all information and advice received at least 2 weeks prior to annual review meeting asking for comments (Appendix 3, 5 &amp; 6)</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="684216" y="3353477"/>
+        <a:off x="684216" y="3353518"/>
         <a:ext cx="5957349" cy="573312"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{40468E8B-11FF-4DF0-8407-7522768A3A61}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="-146617" y="4354346"/>
+          <a:off x="-146617" y="4354386"/>
           <a:ext cx="977450" cy="684215"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -25675,67 +25241,67 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="7620" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200"/>
-            <a:t>Week 6</a:t>
+            <a:t>Week 6 - AR Meeting</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="1" y="4549837"/>
+        <a:off x="1" y="4549877"/>
         <a:ext cx="684215" cy="293235"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{498D4270-7C5D-46EC-A899-BCFADF480A7B}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="3360726" y="1531217"/>
+          <a:off x="3360726" y="1531258"/>
           <a:ext cx="635342" cy="5988364"/>
         </a:xfrm>
         <a:prstGeom prst="round2SameRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
@@ -25765,62 +25331,62 @@
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>Annual Review Meeting takes place </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" kern="1200"/>
             <a:t>– school/college to record all actions agreed at meeting, targets, SMART Outcomes, changes to Needs, Provision (using template at </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="0" kern="1200"/>
             <a:t>on local offer - Annual Review Summary)</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" b="0" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="684216" y="4238743"/>
+        <a:off x="684216" y="4238784"/>
         <a:ext cx="5957349" cy="573312"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{1F2E2570-926E-41AE-804F-5B98A308C810}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="-146617" y="5266404"/>
+          <a:off x="-146617" y="5266445"/>
           <a:ext cx="977450" cy="684215"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -25837,67 +25403,67 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="7620" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200"/>
-            <a:t>Week 7</a:t>
+            <a:t>Week 7/8 Submit to LA</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="1" y="5461895"/>
+        <a:off x="1" y="5461936"/>
         <a:ext cx="684215" cy="293235"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D7F41BCD-3CAD-427A-B1A6-9D52064924FD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="3360726" y="2443276"/>
+          <a:off x="3360726" y="2443316"/>
           <a:ext cx="635342" cy="5988364"/>
         </a:xfrm>
         <a:prstGeom prst="round2SameRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
@@ -25927,62 +25493,62 @@
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>School/college forwards Information recorded at Annual Review </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" kern="1200"/>
             <a:t>together with any information/advice gathered to Local Authority within </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>2 weeks of the meeting and circulate to all those that were invited to the AR meeting</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="684216" y="5150802"/>
+        <a:off x="684216" y="5150842"/>
         <a:ext cx="5957349" cy="573312"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{AC3C12AE-6596-420B-88E9-C289A3FEF8FE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="-146617" y="6178463"/>
+          <a:off x="-146617" y="6178503"/>
           <a:ext cx="977450" cy="684215"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -25999,68 +25565,68 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="7620" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200"/>
-            <a:t>By Week 12 </a:t>
+            <a:t>By Week 10 - Issue Notice</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="1" y="6373954"/>
+        <a:off x="1" y="6373994"/>
         <a:ext cx="684215" cy="293235"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{173F63F0-A252-458E-93D5-839F0CDAC99E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="3360559" y="3355502"/>
-          <a:ext cx="635677" cy="5988364"/>
+          <a:off x="3360726" y="3355375"/>
+          <a:ext cx="635342" cy="5988364"/>
         </a:xfrm>
         <a:prstGeom prst="round2SameRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -26085,62 +25651,62 @@
         <a:p>
           <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>Local Authority to issue a notice to advise if the EHCP is to be updated, remain unchanged or discontinued within 4 weeks </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" kern="1200"/>
             <a:t>of the Annual Review meeting  (P. 194 SEND Code)</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="684216" y="6062877"/>
-        <a:ext cx="5957333" cy="573615"/>
+        <a:off x="684216" y="6062901"/>
+        <a:ext cx="5957349" cy="573312"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{291B956F-56CB-46C2-AB90-4C8E22679E38}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="-146617" y="7090521"/>
+          <a:off x="-146617" y="7090562"/>
           <a:ext cx="977450" cy="684215"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -26157,67 +25723,67 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="7620" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200"/>
-            <a:t>By Week 14-18</a:t>
+            <a:t>By Week 14-16</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="1" y="7286012"/>
+        <a:off x="1" y="7286053"/>
         <a:ext cx="684215" cy="293235"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{7F8D8C48-C5DE-4F2C-9530-6EE8580D5331}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="3360726" y="4267393"/>
+          <a:off x="3360726" y="4267434"/>
           <a:ext cx="635342" cy="5988364"/>
         </a:xfrm>
         <a:prstGeom prst="round2SameRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
@@ -26243,62 +25809,62 @@
         <a:p>
           <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>Parents/Young person have 15 days to comment </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" kern="1200"/>
             <a:t>on content of amended EHCP and to request a preferred school/post 16 education provider</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="684216" y="6974919"/>
+        <a:off x="684216" y="6974960"/>
         <a:ext cx="5957349" cy="573312"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D115D612-B33D-4847-9CE0-4D664454B32E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="-146617" y="8002580"/>
+          <a:off x="-146617" y="8002620"/>
           <a:ext cx="977450" cy="684215"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
@@ -26315,67 +25881,67 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="7620" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200"/>
-            <a:t>By Week 20</a:t>
+            <a:t>By Week 18 - AR completed</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="1" y="8198071"/>
+        <a:off x="1" y="8198111"/>
         <a:ext cx="684215" cy="293235"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{3D870251-E268-455C-B014-1541521E3082}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="3360726" y="5179452"/>
+          <a:off x="3360726" y="5179492"/>
           <a:ext cx="635342" cy="5988364"/>
         </a:xfrm>
         <a:prstGeom prst="round2SameRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
@@ -26395,65 +25961,57 @@
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="85344" tIns="7620" rIns="7620" bIns="7620" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200"/>
             <a:t>Following parents/young person’s response to 15 day consultation </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" kern="1200"/>
-            <a:t>if the Local Authority decide to continue with the amending the EHCP this must be sent out </a:t>
-[...7 lines deleted...]
-            <a:t>of the original amendment notice with right of appeal</a:t>
+            <a:t>the Local Authority must issue the amended final EHC Plan</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="684216" y="7886978"/>
+        <a:off x="684216" y="7887018"/>
         <a:ext cx="5957349" cy="573312"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="process" pri="12000"/>
     <dgm:cat type="list" pri="16000"/>
     <dgm:cat type="convert" pri="11000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="11">
           <dgm:prSet phldr="1"/>
@@ -28011,75 +27569,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2369C0DD-DE3D-46B5-B438-0735D15F6CE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>3919</Words>
-  <Characters>22341</Characters>
+  <Words>4134</Words>
+  <Characters>21997</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>186</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>956</Lines>
+  <Paragraphs>390</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>uidance for \schools on The Transfer Review Process 2014-16</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26208</CharactersWithSpaces>
+  <CharactersWithSpaces>25741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>uidance for \schools on The Transfer Review Process 2014-16</dc:title>
   <dc:subject>This advice is for SENCOs and keyworkers in schools for completing transfers to EHC plans.</dc:subject>
   <dc:creator>Authorised User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-05-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>