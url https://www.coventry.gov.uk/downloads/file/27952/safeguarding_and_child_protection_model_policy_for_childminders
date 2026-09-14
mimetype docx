--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -1,660 +1,608 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing4.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DB40DB" w:rsidP="00FF10F3" w:rsidRDefault="00DB40DB" w14:paraId="18A7C0EC" w14:textId="77777777">
+    <w:p w14:paraId="18A7C0EC" w14:textId="77777777" w:rsidR="00DB40DB" w:rsidRDefault="00DB40DB" w:rsidP="00FF10F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00035167" w:rsidP="00FF10F3" w:rsidRDefault="000E5C34" w14:paraId="7ED603DF" w14:textId="0BA01DE6">
+    <w:p w14:paraId="7ED603DF" w14:textId="0BA01DE6" w:rsidR="00035167" w:rsidRDefault="000E5C34" w:rsidP="00FF10F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF10F3" w:rsidR="007370C9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="007370C9" w:rsidRPr="00FF10F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Model Child Protection and Safeguarding Policy </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB40DB" w:rsidP="00FF10F3" w:rsidRDefault="00DB40DB" w14:paraId="12B1F45A" w14:textId="77777777">
+    <w:p w14:paraId="12B1F45A" w14:textId="77777777" w:rsidR="00DB40DB" w:rsidRDefault="00DB40DB" w:rsidP="00FF10F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007370C9" w:rsidP="00FF10F3" w:rsidRDefault="007370C9" w14:paraId="146FEA3E" w14:textId="5E084899">
+    <w:p w14:paraId="146FEA3E" w14:textId="5E084899" w:rsidR="007370C9" w:rsidRDefault="007370C9" w:rsidP="00FF10F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB40DB">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Notes for Childminders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB40DB" w:rsidR="00340C7B" w:rsidP="00FF10F3" w:rsidRDefault="00340C7B" w14:paraId="27A70AD6" w14:textId="77777777">
+    <w:p w14:paraId="27A70AD6" w14:textId="77777777" w:rsidR="00340C7B" w:rsidRPr="00DB40DB" w:rsidRDefault="00340C7B" w:rsidP="00FF10F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00442231" w:rsidR="00442231" w:rsidP="00152388" w:rsidRDefault="00442231" w14:paraId="69638CA5" w14:textId="6D00851F">
+    <w:p w14:paraId="69638CA5" w14:textId="6D00851F" w:rsidR="00442231" w:rsidRPr="00442231" w:rsidRDefault="00442231" w:rsidP="00152388">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00563F39" w:rsidR="00152388" w:rsidP="00340C7B" w:rsidRDefault="00152388" w14:paraId="16AA3C05" w14:textId="5404DA50">
+    <w:p w14:paraId="16AA3C05" w14:textId="5404DA50" w:rsidR="00152388" w:rsidRPr="00563F39" w:rsidRDefault="00152388" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563F39">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy has been developed to assist Ofsted registered </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Childminders</w:t>
       </w:r>
       <w:r w:rsidRPr="00563F39">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in developing their Child Protection and Safeguarding policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00563F39" w:rsidR="00152388" w:rsidP="00340C7B" w:rsidRDefault="00152388" w14:paraId="1BCD4165" w14:textId="77777777">
+    <w:p w14:paraId="1BCD4165" w14:textId="77777777" w:rsidR="00152388" w:rsidRPr="00563F39" w:rsidRDefault="00152388" w:rsidP="00340C7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005E4DBF" w:rsidR="00BC2DA0" w:rsidP="00BC2DA0" w:rsidRDefault="00BC2DA0" w14:paraId="6C730D03" w14:textId="77777777">
+    <w:p w14:paraId="6C730D03" w14:textId="77777777" w:rsidR="00BC2DA0" w:rsidRPr="005E4DBF" w:rsidRDefault="00BC2DA0" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This is a model policy and should be personalised for your setting. Please adapt it to fit your settings individual context. Some sections are coloured in</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> blue </w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to allow you to add your setting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/childminder</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="000729C5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>red</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for you to delete/amend as appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D779BE" w:rsidR="00D779BE" w:rsidP="00340C7B" w:rsidRDefault="00D779BE" w14:paraId="3680F94F" w14:textId="4570E12D">
+    <w:p w14:paraId="3680F94F" w14:textId="4570E12D" w:rsidR="00D779BE" w:rsidRPr="00D779BE" w:rsidRDefault="00D779BE" w:rsidP="00340C7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00563F39" w:rsidR="00B777E0" w:rsidP="00340C7B" w:rsidRDefault="00D779BE" w14:paraId="50CD0999" w14:textId="2390D4D2">
+    <w:p w14:paraId="50CD0999" w14:textId="2390D4D2" w:rsidR="00B777E0" w:rsidRPr="00563F39" w:rsidRDefault="00D779BE" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prior to being adopted, each section should be reviewed to determine if it is appropriate for your setting. If </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>more or less information</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is required, it is the responsibility of the setting to make those amendments</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00563F39" w:rsidR="00152388" w:rsidP="00340C7B" w:rsidRDefault="00152388" w14:paraId="715E32B2" w14:textId="77777777">
+    <w:p w14:paraId="715E32B2" w14:textId="77777777" w:rsidR="00152388" w:rsidRPr="00563F39" w:rsidRDefault="00152388" w:rsidP="00340C7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00563F39" w:rsidR="00152388" w:rsidP="00340C7B" w:rsidRDefault="00152388" w14:paraId="45CBD5BE" w14:textId="77777777">
+    <w:p w14:paraId="45CBD5BE" w14:textId="77777777" w:rsidR="00152388" w:rsidRPr="00563F39" w:rsidRDefault="00152388" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563F39">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidRPr="00563F39">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>policy has been created to support your setting to meet the</w:t>
       </w:r>
       <w:r w:rsidRPr="00563F39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> following statutory guidance: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00563F39" w:rsidR="00152388" w:rsidP="00340C7B" w:rsidRDefault="00152388" w14:paraId="37D3B643" w14:textId="0E824737">
+    <w:p w14:paraId="37D3B643" w14:textId="1690D70F" w:rsidR="00152388" w:rsidRPr="00563F39" w:rsidRDefault="00152388" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1973FC66">
+      <w:r w:rsidRPr="1A1F610F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early Years Foundation Stage (EYFS) For</w:t>
       </w:r>
-      <w:r w:rsidRPr="1973FC66" w:rsidR="07A8CC67">
+      <w:r w:rsidR="07A8CC67" w:rsidRPr="1A1F610F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Childminders </w:t>
       </w:r>
-      <w:r w:rsidRPr="1973FC66">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00563F39" w:rsidR="00152388" w:rsidP="00340C7B" w:rsidRDefault="00152388" w14:paraId="5003F2D1" w14:textId="77777777">
+    <w:p w14:paraId="5003F2D1" w14:textId="5BC8FE33" w:rsidR="00152388" w:rsidRPr="00563F39" w:rsidRDefault="00152388" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563F39">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Working Together to Safeguard Children (December 2023)  </w:t>
+      <w:r w:rsidRPr="1A1F610F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working Together to Safeguard Children   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00563F39" w:rsidR="00152388" w:rsidP="00340C7B" w:rsidRDefault="00152388" w14:paraId="42872AE5" w14:textId="77777777">
+    <w:p w14:paraId="42872AE5" w14:textId="2B0E1DD4" w:rsidR="00152388" w:rsidRPr="00563F39" w:rsidRDefault="00152388" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563F39">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Prevent duty guidance for England and Wales (updated March 2024) </w:t>
+      <w:r w:rsidRPr="1A1F610F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prevent duty guidance for England and Wales </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE03DF" w:rsidP="00340C7B" w:rsidRDefault="00152388" w14:paraId="5B1F3BA3" w14:textId="6DDE25F1">
+    <w:p w14:paraId="5B1F3BA3" w14:textId="4DA58B7C" w:rsidR="00AE03DF" w:rsidRDefault="00152388" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="483B9885" w:rsidR="00152388">
-[...21 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="1A1F610F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keeping Children Safe in Education </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE03DF" w:rsidP="00340C7B" w:rsidRDefault="00AE03DF" w14:paraId="65084AAC" w14:textId="77777777">
+    <w:p w14:paraId="65084AAC" w14:textId="77777777" w:rsidR="00AE03DF" w:rsidRDefault="00AE03DF" w:rsidP="00340C7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AE03DF" w:rsidR="00AE03DF" w:rsidP="00340C7B" w:rsidRDefault="00AE03DF" w14:paraId="5F21B800" w14:textId="77777777">
+    <w:p w14:paraId="5F21B800" w14:textId="77777777" w:rsidR="00AE03DF" w:rsidRPr="00AE03DF" w:rsidRDefault="00AE03DF" w:rsidP="00340C7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AE03DF" w:rsidR="00B777E0" w:rsidP="00340C7B" w:rsidRDefault="00AE03DF" w14:paraId="44C5A79A" w14:textId="594E4B4F">
+    <w:p w14:paraId="44C5A79A" w14:textId="594E4B4F" w:rsidR="00B777E0" w:rsidRPr="00AE03DF" w:rsidRDefault="00AE03DF" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This policy includes links to related policies and annexes at the end</w:t>
       </w:r>
       <w:r w:rsidR="00F8610E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of this document</w:t>
       </w:r>
       <w:r w:rsidR="00B22A7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -665,3342 +613,3533 @@
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> which can also be adopted by Coventry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>childminders</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE03DF" w:rsidP="00340C7B" w:rsidRDefault="00AE03DF" w14:paraId="36B56763" w14:textId="77777777">
+    <w:p w14:paraId="36B56763" w14:textId="77777777" w:rsidR="00AE03DF" w:rsidRDefault="00AE03DF" w:rsidP="00340C7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00563F39" w:rsidR="00152388" w:rsidP="00340C7B" w:rsidRDefault="00152388" w14:paraId="6E6E219B" w14:textId="6A95503F">
+    <w:p w14:paraId="6E6E219B" w14:textId="6B3BFC3E" w:rsidR="00152388" w:rsidRPr="00563F39" w:rsidRDefault="00152388" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563F39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This model policy </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        <w:t xml:space="preserve">This model policy was reviewed in </w:t>
+      </w:r>
+      <w:r w:rsidR="7006035C" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">was </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="689D4C79" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">reviewed in </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>August</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        <w:t>, by Coventry Ear</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27D04" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, by Coventry Ear</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        <w:t xml:space="preserve">y Years: Quality, Improvements and Standards team, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3258">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        <w:t xml:space="preserve">aligns with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">y Years: Quality, Improvements and Standards team, and includes the EYFS Safeguarding reforms (Sept 2025)  </w:t>
+        <w:t>the EYFS S</w:t>
+      </w:r>
+      <w:r w:rsidR="006E199F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tatutory Framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Sept 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0459A30C" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3258">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00563F39" w:rsidR="00152388" w:rsidP="00152388" w:rsidRDefault="00152388" w14:paraId="120C2DC6" w14:textId="77777777">
+    <w:p w14:paraId="120C2DC6" w14:textId="77777777" w:rsidR="00152388" w:rsidRPr="00563F39" w:rsidRDefault="00152388" w:rsidP="00152388">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044D2E" w:rsidP="00AE2788" w:rsidRDefault="00044D2E" w14:paraId="1ADEAD35" w14:textId="77777777">
+    <w:p w14:paraId="306D82FF" w14:textId="19A9DA71" w:rsidR="00340C7B" w:rsidRDefault="00340C7B" w:rsidP="007370C9">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0073001C" w:rsidP="007370C9" w:rsidRDefault="0073001C" w14:paraId="2861EBB1" w14:textId="77777777">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="000D4926" w:rsidR="007370C9" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="642255CF" w14:textId="4DE7941B">
+    <w:p w14:paraId="642255CF" w14:textId="4DE7941B" w:rsidR="007370C9" w:rsidRPr="000D4926" w:rsidRDefault="00234567" w:rsidP="00234567">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00172EAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63500971" wp14:editId="06A84243">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63500971" wp14:editId="06A84243">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-410972</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6603422" cy="9457460"/>
                 <wp:effectExtent l="19050" t="19050" r="26035" b="10795"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="313357518" name="Text Box 2"/>
+                <wp:docPr id="313357518" name="Text Box 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BE428EA-903E-4D68-A611-044165F99024}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6603422" cy="9457460"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="38100">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="30C677EB" w14:textId="77777777">
+                          <w:p w14:paraId="30C677EB" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="36AB190E" w14:textId="77777777">
+                          <w:p w14:paraId="36AB190E" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="5CED1077" w14:textId="77777777">
+                          <w:p w14:paraId="5CED1077" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000D4926">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>Child Protection and Safeguarding Policy</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="62157A60" w14:textId="77777777">
+                          <w:p w14:paraId="62157A60" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="0D9D9208" w14:textId="77777777">
+                          <w:p w14:paraId="0D9D9208" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152388">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>(Insert name of Childminder here and business name if you use one)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="70F7E67D" w14:textId="77777777">
+                          <w:p w14:paraId="70F7E67D" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152388">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(Insert logo if applicable)  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="000D4926" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="71524257" w14:textId="77777777">
+                          <w:p w14:paraId="71524257" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="000D4926" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:ind w:left="5040" w:firstLine="720"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="6C712361" w14:textId="77777777">
+                          <w:p w14:paraId="6C712361" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="TableGrid"/>
                               <w:tblW w:w="9781" w:type="dxa"/>
                               <w:tblInd w:w="137" w:type="dxa"/>
                               <w:tblBorders>
-                                <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-[...2 lines deleted...]
-                                <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                               </w:tblBorders>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="4536"/>
                               <w:gridCol w:w="5245"/>
                             </w:tblGrid>
-                            <w:tr w:rsidRPr="00152388" w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="2F6E5B03" w14:textId="77777777">
+                            <w:tr w:rsidR="00234567" w:rsidRPr="00152388" w14:paraId="2F6E5B03" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="1073BABD" w14:textId="77777777">
+                                <w:p w14:paraId="1073BABD" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:spacing w:line="360" w:lineRule="auto"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152388">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Date policy last reviewed: </w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="4B760E33" w14:textId="77777777">
+                                <w:p w14:paraId="4B760E33" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="36"/>
                                       <w:szCs w:val="36"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00DA0F82" w:rsidP="00234567" w:rsidRDefault="00DA0F82" w14:paraId="42CF8D59" w14:textId="77777777">
+                                <w:p w14:paraId="42CF8D59" w14:textId="77777777" w:rsidR="00DA0F82" w:rsidRPr="00152388" w:rsidRDefault="00DA0F82" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="36"/>
                                       <w:szCs w:val="36"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidRPr="00152388" w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="556C7323" w14:textId="77777777">
+                            <w:tr w:rsidR="00234567" w:rsidRPr="00152388" w14:paraId="556C7323" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:trPr>
                                 <w:trHeight w:val="511"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="37A6471A" w14:textId="77777777">
+                                <w:p w14:paraId="37A6471A" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:spacing w:line="360" w:lineRule="auto"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152388">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Reviewed by: </w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="7E432748" w14:textId="77777777">
+                                <w:p w14:paraId="7E432748" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="36"/>
                                       <w:szCs w:val="36"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00DA0F82" w:rsidP="00234567" w:rsidRDefault="00DA0F82" w14:paraId="01026F17" w14:textId="77777777">
+                                <w:p w14:paraId="01026F17" w14:textId="77777777" w:rsidR="00DA0F82" w:rsidRPr="00152388" w:rsidRDefault="00DA0F82" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="36"/>
                                       <w:szCs w:val="36"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidRPr="00152388" w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="5A50FC90" w14:textId="77777777">
+                            <w:tr w:rsidR="00234567" w:rsidRPr="00152388" w14:paraId="5A50FC90" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="3C89DEE2" w14:textId="77777777">
+                                <w:p w14:paraId="3C89DEE2" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:spacing w:line="360" w:lineRule="auto"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152388">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Shared with Childminding assistants: </w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="0CA5FC08" w14:textId="77777777">
+                                <w:p w14:paraId="0CA5FC08" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="36"/>
                                       <w:szCs w:val="36"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00DA0F82" w:rsidP="00234567" w:rsidRDefault="00DA0F82" w14:paraId="103848E4" w14:textId="77777777">
+                                <w:p w14:paraId="103848E4" w14:textId="77777777" w:rsidR="00DA0F82" w:rsidRPr="00152388" w:rsidRDefault="00DA0F82" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="36"/>
                                       <w:szCs w:val="36"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidRPr="00152388" w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="59195847" w14:textId="77777777">
+                            <w:tr w:rsidR="00234567" w:rsidRPr="00152388" w14:paraId="59195847" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="6FF600D1" w14:textId="77777777">
+                                <w:p w14:paraId="6FF600D1" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152388">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Frequency of review: </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="4B8A5054" w14:textId="77777777">
+                                <w:p w14:paraId="4B8A5054" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="143890D8" w14:textId="77777777">
+                                <w:p w14:paraId="143890D8" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidRPr="00152388" w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="5132CB2B" w14:textId="77777777">
+                            <w:tr w:rsidR="00234567" w:rsidRPr="00152388" w14:paraId="5132CB2B" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:trPr>
                                 <w:trHeight w:val="389"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="3C5C8345" w14:textId="77777777">
+                                <w:p w14:paraId="3C5C8345" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00152388">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Next review date due by: </w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="61EA9B9B" w14:textId="77777777">
+                                <w:p w14:paraId="61EA9B9B" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidRPr="00152388" w:rsidR="00DA0F82" w:rsidP="00234567" w:rsidRDefault="00DA0F82" w14:paraId="4424C1FC" w14:textId="77777777">
+                                <w:p w14:paraId="4424C1FC" w14:textId="77777777" w:rsidR="00DA0F82" w:rsidRPr="00152388" w:rsidRDefault="00DA0F82" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="787B1656" w14:textId="77777777">
+                          <w:p w14:paraId="787B1656" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="TableGrid"/>
                               <w:tblW w:w="9781" w:type="dxa"/>
                               <w:tblInd w:w="137" w:type="dxa"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="4536"/>
                               <w:gridCol w:w="5245"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="5DE7BF5C" w14:textId="77777777">
+                            <w:tr w:rsidR="00234567" w14:paraId="5DE7BF5C" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                                    <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                    <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="004A3839" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="026370B8" w14:textId="079B5F70">
+                                <w:p w14:paraId="026370B8" w14:textId="079B5F70" w:rsidR="00234567" w:rsidRPr="004A3839" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="004A3839">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Name of Childminder </w:t>
                                   </w:r>
                                   <w:r w:rsidR="00DA0F82">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>&amp;</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="004A3839">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> Designated Safeguarding Lead (DSL):</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="3BE7E7DC" w14:textId="77777777">
+                                <w:p w14:paraId="3BE7E7DC" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                                    <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                    <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="4AB6B26C" w14:textId="77777777">
+                                <w:p w14:paraId="4AB6B26C" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="76741EB9" w14:textId="77777777">
+                            <w:tr w:rsidR="00234567" w14:paraId="76741EB9" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="004A3839" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="1EA51C5E" w14:textId="77777777">
+                                <w:p w14:paraId="1EA51C5E" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="004A3839" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="004A3839">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Date DSL initial training undertaken: </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="3F3E03DC" w14:textId="77777777">
+                                <w:p w14:paraId="3F3E03DC" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="4926F43A" w14:textId="77777777">
+                                <w:p w14:paraId="4926F43A" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="02857601" w14:textId="77777777">
+                            <w:tr w:rsidR="00234567" w14:paraId="02857601" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                                    <w:bottom w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="004A3839" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="5FCB8E40" w14:textId="77777777">
+                                <w:p w14:paraId="5FCB8E40" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="004A3839" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="004A3839">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Date DSL refresher training due: </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="1F1D0E96" w14:textId="77777777">
+                                <w:p w14:paraId="1F1D0E96" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:bottom w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                                    <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                    <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="38C54218" w14:textId="77777777">
+                                <w:p w14:paraId="38C54218" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="000F6F35" w:rsidTr="006F47E5" w14:paraId="5D0FEBE6" w14:textId="77777777">
+                            <w:tr w:rsidR="000F6F35" w14:paraId="5D0FEBE6" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                                    <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                    <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="562A22F5" w14:textId="3D48F1AE">
+                                <w:p w14:paraId="562A22F5" w14:textId="3D48F1AE" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="004A3839">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Name of </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Deputy </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="004A3839">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>Designated Safeguarding Lead (</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>D</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="004A3839">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>DSL):</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidRPr="000F6F35" w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="298BFD0D" w14:textId="0787E3C7">
+                                <w:p w14:paraId="298BFD0D" w14:textId="0787E3C7" w:rsidR="000F6F35" w:rsidRPr="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="002919B4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:i/>
                                       <w:iCs/>
                                       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>(If applicable)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                                    <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                    <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="7A77B2B6" w14:textId="77777777">
+                                <w:p w14:paraId="7A77B2B6" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="000F6F35" w:rsidTr="006F47E5" w14:paraId="6036DCDF" w14:textId="77777777">
+                            <w:tr w:rsidR="000F6F35" w14:paraId="6036DCDF" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="004A3839" w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="46D9B317" w14:textId="4336AA62">
+                                <w:p w14:paraId="46D9B317" w14:textId="4336AA62" w:rsidR="000F6F35" w:rsidRPr="004A3839" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="004A3839">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Date DSL initial training undertaken: </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="28B85FB6" w14:textId="77777777">
+                                <w:p w14:paraId="28B85FB6" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="443C813D" w14:textId="77777777">
+                                <w:p w14:paraId="443C813D" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="000F6F35" w:rsidTr="006F47E5" w14:paraId="44EF21EC" w14:textId="77777777">
+                            <w:tr w:rsidR="000F6F35" w14:paraId="44EF21EC" w14:textId="77777777" w:rsidTr="006F47E5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4536" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                                    <w:bottom w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidRPr="004A3839" w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="33C43D71" w14:textId="77777777">
+                                <w:p w14:paraId="33C43D71" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRPr="004A3839" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="004A3839">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Date DSL refresher training due: </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="0A75D725" w14:textId="77777777">
+                                <w:p w14:paraId="0A75D725" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                   <w:tcBorders>
-                                    <w:bottom w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                                    <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                                    <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="65CB57AB" w14:textId="77777777">
+                                <w:p w14:paraId="65CB57AB" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                       <w:sz w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidRPr="00172EAF" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="2514CC3E" w14:textId="77777777">
+                          <w:p w14:paraId="2514CC3E" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00172EAF" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="63500971">
+              <v:shapetype w14:anchorId="63500971" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:-32.35pt;margin-top:1.5pt;width:519.95pt;height:744.7pt;z-index:251660304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="3pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAQ8vFFwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJszQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lJ2nWYS/D9CCQInVEHh4tbvvWsL1Cr8GWfDzKOVNWQqXttuTfv63f&#10;zDnzQdhKGLCq5Afl+e3y9atF5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKUrAGbEUgF7dZhaIj&#10;9NZkkzyfZR1g5RCk8p5O74cgXyb8ulYyfKlrrwIzJafaQtox7Zu4Z8uFKLYoXKPlsQzxD1W0Qlt6&#10;9Ax1L4JgO9R/QLVaIniow0hCm0Fda6lSD9TNOH/RzWMjnEq9EDnenWny/w9Wft4/uq/IQv8Oehpg&#10;asK7B5A/PLOwaoTdqjtE6BolKnp4HCnLOueL49VItS98BNl0n6CiIYtdgATU19hGVqhPRug0gMOZ&#10;dNUHJulwNsuvppMJZ5JiN9O319NZGksmitN1hz58UNCyaJQcaaoJXuwffIjliOKUEl/zYHS11sYk&#10;B7eblUG2F6SAdVqpgxdpxrKu5FfzcZ4PFPwVI8+v89Wpwt+eanUgLRvdlnyexzWoKxL33lZJaUFo&#10;M9hUs7FHJiN5A42h3/SUGBndQHUgThEGzdIfI6MB/MVZR3otuf+5E6g4Mx8tzeVmPJ1GgSeHWJyQ&#10;g5eRzWVEWElQJQ+cDeYqpE8RGbNwR/OrdWL2uZJjraTDRPjxz0ShX/op6/lnL58AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAZAiAC3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;WgeTvkKcChDdIaoGPsCJ3SQiHke2m4S/Z1iV5ege3Tk338+2Z6PxoXMo4WGZADNYO91hI+Hr87DY&#10;AgtRoVa9QyPhxwTYF7c3ucq0m/BkxjI2jEowZEpCG+OQcR7q1lgVlm4wSNnZeasinb7h2quJym3P&#10;RZKsuVUd0odWDea1NfV3ebESPt6qlymIZvXu/SQOx+M8lvok5f3d/PwELJo5XmH40yd1KMipchfU&#10;gfUSFut0Q6iER5pE+W6zEsAqAtOdSIEXOf8/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAAEPLxRcCAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAGQIgAt4AAAAKAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-32.35pt;margin-top:1.5pt;width:519.95pt;height:744.7pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAQ8vFFwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJszQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lJ2nWYS/D9CCQInVEHh4tbvvWsL1Cr8GWfDzKOVNWQqXttuTfv63f&#10;zDnzQdhKGLCq5Afl+e3y9atF5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKUrAGbEUgF7dZhaIj&#10;9NZkkzyfZR1g5RCk8p5O74cgXyb8ulYyfKlrrwIzJafaQtox7Zu4Z8uFKLYoXKPlsQzxD1W0Qlt6&#10;9Ax1L4JgO9R/QLVaIniow0hCm0Fda6lSD9TNOH/RzWMjnEq9EDnenWny/w9Wft4/uq/IQv8Oehpg&#10;asK7B5A/PLOwaoTdqjtE6BolKnp4HCnLOueL49VItS98BNl0n6CiIYtdgATU19hGVqhPRug0gMOZ&#10;dNUHJulwNsuvppMJZ5JiN9O319NZGksmitN1hz58UNCyaJQcaaoJXuwffIjliOKUEl/zYHS11sYk&#10;B7eblUG2F6SAdVqpgxdpxrKu5FfzcZ4PFPwVI8+v89Wpwt+eanUgLRvdlnyexzWoKxL33lZJaUFo&#10;M9hUs7FHJiN5A42h3/SUGBndQHUgThEGzdIfI6MB/MVZR3otuf+5E6g4Mx8tzeVmPJ1GgSeHWJyQ&#10;g5eRzWVEWElQJQ+cDeYqpE8RGbNwR/OrdWL2uZJjraTDRPjxz0ShX/op6/lnL58AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAZAiAC3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;WgeTvkKcChDdIaoGPsCJ3SQiHke2m4S/Z1iV5ege3Tk338+2Z6PxoXMo4WGZADNYO91hI+Hr87DY&#10;AgtRoVa9QyPhxwTYF7c3ucq0m/BkxjI2jEowZEpCG+OQcR7q1lgVlm4wSNnZeasinb7h2quJym3P&#10;RZKsuVUd0odWDea1NfV3ebESPt6qlymIZvXu/SQOx+M8lvok5f3d/PwELJo5XmH40yd1KMipchfU&#10;gfUSFut0Q6iER5pE+W6zEsAqAtOdSIEXOf8/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAAEPLxRcCAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAGQIgAt4AAAAKAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="#0070c0" strokeweight="3pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="30C677EB" w14:textId="77777777">
+                    <w:p w14:paraId="30C677EB" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="36AB190E" w14:textId="77777777">
+                    <w:p w14:paraId="36AB190E" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="5CED1077" w14:textId="77777777">
+                    <w:p w14:paraId="5CED1077" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000D4926">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>Child Protection and Safeguarding Policy</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="62157A60" w14:textId="77777777">
+                    <w:p w14:paraId="62157A60" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="0D9D9208" w14:textId="77777777">
+                    <w:p w14:paraId="0D9D9208" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152388">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>(Insert name of Childminder here and business name if you use one)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="70F7E67D" w14:textId="77777777">
+                    <w:p w14:paraId="70F7E67D" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152388">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(Insert logo if applicable)  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="000D4926" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="71524257" w14:textId="77777777">
+                    <w:p w14:paraId="71524257" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="000D4926" w:rsidRDefault="00234567" w:rsidP="00234567">
                       <w:pPr>
                         <w:ind w:left="5040" w:firstLine="720"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="6C712361" w14:textId="77777777">
+                    <w:p w14:paraId="6C712361" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableGrid"/>
                         <w:tblW w:w="9781" w:type="dxa"/>
                         <w:tblInd w:w="137" w:type="dxa"/>
                         <w:tblBorders>
-                          <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-[...2 lines deleted...]
-                          <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                          <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                          <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                          <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                         </w:tblBorders>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="4536"/>
                         <w:gridCol w:w="5245"/>
                       </w:tblGrid>
-                      <w:tr w:rsidRPr="00152388" w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="2F6E5B03" w14:textId="77777777">
+                      <w:tr w:rsidR="00234567" w:rsidRPr="00152388" w14:paraId="2F6E5B03" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="1073BABD" w14:textId="77777777">
+                          <w:p w14:paraId="1073BABD" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152388">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Date policy last reviewed: </w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="4B760E33" w14:textId="77777777">
+                          <w:p w14:paraId="4B760E33" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00DA0F82" w:rsidP="00234567" w:rsidRDefault="00DA0F82" w14:paraId="42CF8D59" w14:textId="77777777">
+                          <w:p w14:paraId="42CF8D59" w14:textId="77777777" w:rsidR="00DA0F82" w:rsidRPr="00152388" w:rsidRDefault="00DA0F82" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidRPr="00152388" w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="556C7323" w14:textId="77777777">
+                      <w:tr w:rsidR="00234567" w:rsidRPr="00152388" w14:paraId="556C7323" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:trPr>
                           <w:trHeight w:val="511"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="37A6471A" w14:textId="77777777">
+                          <w:p w14:paraId="37A6471A" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152388">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Reviewed by: </w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="7E432748" w14:textId="77777777">
+                          <w:p w14:paraId="7E432748" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00DA0F82" w:rsidP="00234567" w:rsidRDefault="00DA0F82" w14:paraId="01026F17" w14:textId="77777777">
+                          <w:p w14:paraId="01026F17" w14:textId="77777777" w:rsidR="00DA0F82" w:rsidRPr="00152388" w:rsidRDefault="00DA0F82" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidRPr="00152388" w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="5A50FC90" w14:textId="77777777">
+                      <w:tr w:rsidR="00234567" w:rsidRPr="00152388" w14:paraId="5A50FC90" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="3C89DEE2" w14:textId="77777777">
+                          <w:p w14:paraId="3C89DEE2" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152388">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Shared with Childminding assistants: </w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="0CA5FC08" w14:textId="77777777">
+                          <w:p w14:paraId="0CA5FC08" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00DA0F82" w:rsidP="00234567" w:rsidRDefault="00DA0F82" w14:paraId="103848E4" w14:textId="77777777">
+                          <w:p w14:paraId="103848E4" w14:textId="77777777" w:rsidR="00DA0F82" w:rsidRPr="00152388" w:rsidRDefault="00DA0F82" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidRPr="00152388" w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="59195847" w14:textId="77777777">
+                      <w:tr w:rsidR="00234567" w:rsidRPr="00152388" w14:paraId="59195847" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="6FF600D1" w14:textId="77777777">
+                          <w:p w14:paraId="6FF600D1" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152388">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Frequency of review: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="4B8A5054" w14:textId="77777777">
+                          <w:p w14:paraId="4B8A5054" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="143890D8" w14:textId="77777777">
+                          <w:p w14:paraId="143890D8" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidRPr="00152388" w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="5132CB2B" w14:textId="77777777">
+                      <w:tr w:rsidR="00234567" w:rsidRPr="00152388" w14:paraId="5132CB2B" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:trPr>
                           <w:trHeight w:val="389"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="3C5C8345" w14:textId="77777777">
+                          <w:p w14:paraId="3C5C8345" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00152388" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152388">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Next review date due by: </w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="61EA9B9B" w14:textId="77777777">
+                          <w:p w14:paraId="61EA9B9B" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00152388" w:rsidR="00DA0F82" w:rsidP="00234567" w:rsidRDefault="00DA0F82" w14:paraId="4424C1FC" w14:textId="77777777">
+                          <w:p w14:paraId="4424C1FC" w14:textId="77777777" w:rsidR="00DA0F82" w:rsidRPr="00152388" w:rsidRDefault="00DA0F82" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="787B1656" w14:textId="77777777">
+                    <w:p w14:paraId="787B1656" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableGrid"/>
                         <w:tblW w:w="9781" w:type="dxa"/>
                         <w:tblInd w:w="137" w:type="dxa"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="4536"/>
                         <w:gridCol w:w="5245"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="5DE7BF5C" w14:textId="77777777">
+                      <w:tr w:rsidR="00234567" w14:paraId="5DE7BF5C" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                              <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                              <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidRPr="004A3839" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="026370B8" w14:textId="079B5F70">
+                          <w:p w14:paraId="026370B8" w14:textId="079B5F70" w:rsidR="00234567" w:rsidRPr="004A3839" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004A3839">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Name of Childminder </w:t>
                             </w:r>
                             <w:r w:rsidR="00DA0F82">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>&amp;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="004A3839">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Designated Safeguarding Lead (DSL):</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="3BE7E7DC" w14:textId="77777777">
+                          <w:p w14:paraId="3BE7E7DC" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                              <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="4AB6B26C" w14:textId="77777777">
+                          <w:p w14:paraId="4AB6B26C" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="76741EB9" w14:textId="77777777">
+                      <w:tr w:rsidR="00234567" w14:paraId="76741EB9" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidRPr="004A3839" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="1EA51C5E" w14:textId="77777777">
+                          <w:p w14:paraId="1EA51C5E" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="004A3839" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004A3839">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Date DSL initial training undertaken: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="3F3E03DC" w14:textId="77777777">
+                          <w:p w14:paraId="3F3E03DC" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="4926F43A" w14:textId="77777777">
+                          <w:p w14:paraId="4926F43A" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00234567" w:rsidTr="006F47E5" w14:paraId="02857601" w14:textId="77777777">
+                      <w:tr w:rsidR="00234567" w14:paraId="02857601" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                              <w:bottom w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidRPr="004A3839" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="5FCB8E40" w14:textId="77777777">
+                          <w:p w14:paraId="5FCB8E40" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="004A3839" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004A3839">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Date DSL refresher training due: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="1F1D0E96" w14:textId="77777777">
+                          <w:p w14:paraId="1F1D0E96" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:bottom w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                              <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="38C54218" w14:textId="77777777">
+                          <w:p w14:paraId="38C54218" w14:textId="77777777" w:rsidR="00234567" w:rsidRDefault="00234567" w:rsidP="00234567">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="000F6F35" w:rsidTr="006F47E5" w14:paraId="5D0FEBE6" w14:textId="77777777">
+                      <w:tr w:rsidR="000F6F35" w14:paraId="5D0FEBE6" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                              <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                              <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="562A22F5" w14:textId="3D48F1AE">
+                          <w:p w14:paraId="562A22F5" w14:textId="3D48F1AE" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004A3839">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Name of </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Deputy </w:t>
                             </w:r>
                             <w:r w:rsidRPr="004A3839">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Designated Safeguarding Lead (</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>D</w:t>
                             </w:r>
                             <w:r w:rsidRPr="004A3839">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>DSL):</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="000F6F35" w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="298BFD0D" w14:textId="0787E3C7">
+                          <w:p w14:paraId="298BFD0D" w14:textId="0787E3C7" w:rsidR="000F6F35" w:rsidRPr="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002919B4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>(If applicable)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                              <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="7A77B2B6" w14:textId="77777777">
+                          <w:p w14:paraId="7A77B2B6" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="000F6F35" w:rsidTr="006F47E5" w14:paraId="6036DCDF" w14:textId="77777777">
+                      <w:tr w:rsidR="000F6F35" w14:paraId="6036DCDF" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidRPr="004A3839" w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="46D9B317" w14:textId="4336AA62">
+                          <w:p w14:paraId="46D9B317" w14:textId="4336AA62" w:rsidR="000F6F35" w:rsidRPr="004A3839" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004A3839">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Date DSL initial training undertaken: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="28B85FB6" w14:textId="77777777">
+                          <w:p w14:paraId="28B85FB6" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="443C813D" w14:textId="77777777">
+                          <w:p w14:paraId="443C813D" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="000F6F35" w:rsidTr="006F47E5" w14:paraId="44EF21EC" w14:textId="77777777">
+                      <w:tr w:rsidR="000F6F35" w14:paraId="44EF21EC" w14:textId="77777777" w:rsidTr="006F47E5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4536" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:left w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                              <w:bottom w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidRPr="004A3839" w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="33C43D71" w14:textId="77777777">
+                          <w:p w14:paraId="33C43D71" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRPr="004A3839" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004A3839">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Date DSL refresher training due: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="0A75D725" w14:textId="77777777">
+                          <w:p w14:paraId="0A75D725" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                             <w:tcBorders>
-                              <w:bottom w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-                              <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+                              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+                              <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w:rsidR="000F6F35" w:rsidP="000F6F35" w:rsidRDefault="000F6F35" w14:paraId="65CB57AB" w14:textId="77777777">
+                          <w:p w14:paraId="65CB57AB" w14:textId="77777777" w:rsidR="000F6F35" w:rsidRDefault="000F6F35" w:rsidP="000F6F35">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidRPr="00172EAF" w:rsidR="00234567" w:rsidP="00234567" w:rsidRDefault="00234567" w14:paraId="2514CC3E" w14:textId="77777777">
+                    <w:p w14:paraId="2514CC3E" w14:textId="77777777" w:rsidR="00234567" w:rsidRPr="00172EAF" w:rsidRDefault="00234567" w:rsidP="00234567">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B6248" w:rsidR="00093DCF" w:rsidP="00093DCF" w:rsidRDefault="00093DCF" w14:paraId="0461DE55" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="0461DE55" w14:textId="77777777" w:rsidR="00093DCF" w:rsidRDefault="00093DCF" w:rsidP="0031198B">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Coventry Safeguarding Services - contact details</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B2A60" w:rsidR="00152388" w:rsidP="008B2A60" w:rsidRDefault="004753D2" w14:paraId="5DCDC9B4" w14:textId="66024BF9">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="04338D78" w14:textId="21B1DC67" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="0031198B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...11 lines deleted...]
-          <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E790B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A2D581E" wp14:editId="2B79BA5E">
-            <wp:extent cx="5836920" cy="6883988"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30106878" wp14:editId="2DA5937F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-371898</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>172720</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6502188" cy="8025342"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="657352696" name="Diagram 6"/>
+            <wp:wrapNone/>
+            <wp:docPr id="657352696" name="Diagram 6">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD8F94FA-6D53-47DA-8E2E-F1EF88905AFB}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId11" r:lo="rId12" r:qs="rId13" r:cs="rId14"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
-[...89 lines deleted...]
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9142F" w:rsidP="00AE2788" w:rsidRDefault="00640471" w14:paraId="44C415D0" w14:textId="312211BD">
+    <w:p w14:paraId="4558B2C7" w14:textId="49BAE361" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="0031198B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B278D7" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="0031198B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC9BFE8" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="0031198B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07BDB0A6" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="0031198B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7990EC30" w14:textId="501887B3" w:rsidR="00250A9E" w:rsidRPr="000B6248" w:rsidRDefault="00250A9E" w:rsidP="0031198B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCDC9B4" w14:textId="42A63EF2" w:rsidR="00152388" w:rsidRPr="008B2A60" w:rsidRDefault="004753D2" w:rsidP="008B2A60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9192"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB4CCF9" w14:textId="510AEA82" w:rsidR="00152388" w:rsidRDefault="00152388" w:rsidP="5CF0C177">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4106B834" w14:textId="77777777" w:rsidR="00152388" w:rsidRDefault="00152388" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D425732" w14:textId="77777777" w:rsidR="00C9142F" w:rsidRDefault="00C9142F" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D955079" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F16606">
+    </w:p>
+    <w:p w14:paraId="2F62E330" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F16606" w:rsidR="00C9142F">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B45D19B" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ontents page </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F16606" w:rsidR="00F16606" w:rsidP="00AE2788" w:rsidRDefault="00F16606" w14:paraId="6A0E7827" w14:textId="77777777">
+    <w:p w14:paraId="18494947" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00F16606" w:rsidP="00A05D4D" w:rsidRDefault="00F16606" w14:paraId="37C14C27" w14:textId="428F00DE">
+    <w:p w14:paraId="0BF6BFBC" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8BCFB7" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397855D6" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C31F9B" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6AF5F5" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D4385B" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E426C52" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FBA2562" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B401A7C" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B329BA4" w14:textId="77777777" w:rsidR="00250A9E" w:rsidRDefault="00250A9E" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C415D0" w14:textId="0544CB29" w:rsidR="00C9142F" w:rsidRDefault="00640471" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9142F" w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontents page </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0E7827" w14:textId="77777777" w:rsidR="00F16606" w:rsidRPr="00F16606" w:rsidRDefault="00F16606" w:rsidP="00AE2788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C14C27" w14:textId="303D3E15" w:rsidR="00F16606" w:rsidRPr="00F31AE4" w:rsidRDefault="00F16606" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Introduction – creating a safeguarding culture</w:t>
+        <w:t xml:space="preserve">Introduction – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12395">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reating a safeguarding culture</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00F16606" w:rsidP="00A05D4D" w:rsidRDefault="00F16606" w14:paraId="2276142F" w14:textId="28C3B146">
+    <w:p w14:paraId="2276142F" w14:textId="0CDB887C" w:rsidR="00F16606" w:rsidRPr="00F31AE4" w:rsidRDefault="00F16606" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00F16606" w:rsidP="00A05D4D" w:rsidRDefault="00F16606" w14:paraId="25E8FBA8" w14:textId="0B297F8B">
+    <w:p w14:paraId="25E8FBA8" w14:textId="13F79FDF" w:rsidR="00F16606" w:rsidRPr="00F31AE4" w:rsidRDefault="00F16606" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purpose and Aims</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00F16606" w:rsidP="00A05D4D" w:rsidRDefault="00F16606" w14:paraId="1A8AC40F" w14:textId="072427F0">
+    <w:p w14:paraId="1A8AC40F" w14:textId="3E38256D" w:rsidR="00F16606" w:rsidRPr="00F31AE4" w:rsidRDefault="00F16606" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statutory Frameworks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00F16606" w:rsidP="00A05D4D" w:rsidRDefault="00F16606" w14:paraId="7288F247" w14:textId="1FEC5D41">
+    <w:p w14:paraId="7288F247" w14:textId="32A78ECA" w:rsidR="00F16606" w:rsidRPr="00F31AE4" w:rsidRDefault="00F16606" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Role of Designated Safeguarding Lead</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00F16606" w:rsidP="00A05D4D" w:rsidRDefault="00F16606" w14:paraId="593E3282" w14:textId="58771FD8">
+    <w:p w14:paraId="593E3282" w14:textId="58771FD8" w:rsidR="00F16606" w:rsidRPr="00F31AE4" w:rsidRDefault="00F16606" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Role of Childminding Assistants</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00F16606" w:rsidP="00A05D4D" w:rsidRDefault="00F16606" w14:paraId="02FC1561" w14:textId="7A321D06">
+    <w:p w14:paraId="02FC1561" w14:textId="0186D124" w:rsidR="00F16606" w:rsidRPr="00F31AE4" w:rsidRDefault="00F16606" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Types of Abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00F16606" w:rsidP="00A05D4D" w:rsidRDefault="00F16606" w14:paraId="0F565F15" w14:textId="5EABB3F6">
+    <w:p w14:paraId="0F565F15" w14:textId="60127916" w:rsidR="00F16606" w:rsidRPr="00F31AE4" w:rsidRDefault="00F16606" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responding to Signs of Abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00F16606" w:rsidP="00A05D4D" w:rsidRDefault="00F16606" w14:paraId="1774801C" w14:textId="56CD6CA0">
+    <w:p w14:paraId="1774801C" w14:textId="133F2B97" w:rsidR="00F16606" w:rsidRPr="00F31AE4" w:rsidRDefault="008150F1" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31AE4">
-[...13 lines deleted...]
-        <w:t>cy Safeguarding Hub (MASH)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Children and Family Initial Response Service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00604BF8" w:rsidP="00A05D4D" w:rsidRDefault="00604BF8" w14:paraId="61D286F4" w14:textId="1AD618A4">
+    <w:p w14:paraId="61D286F4" w14:textId="3F5EE3AD" w:rsidR="00604BF8" w:rsidRPr="00F31AE4" w:rsidRDefault="00604BF8" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Child Absences</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00604BF8" w:rsidP="00A05D4D" w:rsidRDefault="00604BF8" w14:paraId="0C7870CB" w14:textId="7FE9CF99">
+    <w:p w14:paraId="0C7870CB" w14:textId="6CC36E5B" w:rsidR="00604BF8" w:rsidRPr="00F31AE4" w:rsidRDefault="00604BF8" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mental Health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00604BF8" w:rsidP="00A05D4D" w:rsidRDefault="00604BF8" w14:paraId="480F04BD" w14:textId="3166ED23">
+    <w:p w14:paraId="480F04BD" w14:textId="165B6474" w:rsidR="00604BF8" w:rsidRPr="00F31AE4" w:rsidRDefault="00604BF8" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online Safety</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="009E472E" w:rsidP="00A05D4D" w:rsidRDefault="009E472E" w14:paraId="5055BBB4" w14:textId="3F7DF46F">
+    <w:p w14:paraId="5055BBB4" w14:textId="3F7DF46F" w:rsidR="009E472E" w:rsidRPr="00F31AE4" w:rsidRDefault="009E472E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Record Keeping</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="009E472E" w:rsidP="00A05D4D" w:rsidRDefault="009E472E" w14:paraId="363FD3B1" w14:textId="5BF377AF">
+    <w:p w14:paraId="363FD3B1" w14:textId="3B2A5267" w:rsidR="009E472E" w:rsidRPr="00F31AE4" w:rsidRDefault="009E472E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Use of cameras, photography and images</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00C111D1" w:rsidP="00A05D4D" w:rsidRDefault="00C111D1" w14:paraId="7E5237E8" w14:textId="361C1869">
+    <w:p w14:paraId="7E5237E8" w14:textId="361C1869" w:rsidR="00C111D1" w:rsidRPr="00F31AE4" w:rsidRDefault="00C111D1" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Training</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00C111D1" w:rsidP="00A05D4D" w:rsidRDefault="00C111D1" w14:paraId="513233FB" w14:textId="1A9FAF45">
+    <w:p w14:paraId="513233FB" w14:textId="1A9FAF45" w:rsidR="00C111D1" w:rsidRPr="00F31AE4" w:rsidRDefault="00C111D1" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Safer Recruitment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00C111D1" w:rsidP="00A05D4D" w:rsidRDefault="00C111D1" w14:paraId="3CAC16DB" w14:textId="3945D755">
+    <w:p w14:paraId="3CAC16DB" w14:textId="6A2D32A1" w:rsidR="00C111D1" w:rsidRPr="00F31AE4" w:rsidRDefault="00C111D1" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Managing Allegations Against Adults Who Work with Children (in a paid or unpaid capacity) - Persons in a Position of Trust</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00C111D1" w:rsidP="00A05D4D" w:rsidRDefault="00C111D1" w14:paraId="1AB131CE" w14:textId="6BCC74AA">
+    <w:p w14:paraId="1AB131CE" w14:textId="6BCC74AA" w:rsidR="00C111D1" w:rsidRPr="00F31AE4" w:rsidRDefault="00C111D1" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Whis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F31AE4" w:rsidR="000C1253">
+      <w:r w:rsidR="000C1253" w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tleblowing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="000C1253" w:rsidP="00A05D4D" w:rsidRDefault="000C1253" w14:paraId="0B18996A" w14:textId="77777777">
+    <w:p w14:paraId="0B18996A" w14:textId="77777777" w:rsidR="000C1253" w:rsidRPr="00F31AE4" w:rsidRDefault="000C1253" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Promoting safeguarding and welfare in the curriculum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="000C1253" w:rsidP="00A05D4D" w:rsidRDefault="000C1253" w14:paraId="4F63B714" w14:textId="6BF763C2">
+    <w:p w14:paraId="4F63B714" w14:textId="73183E13" w:rsidR="000C1253" w:rsidRPr="00F31AE4" w:rsidRDefault="000C1253" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Looked After Children/A Child in Care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00336341" w:rsidR="00A05D4D" w:rsidP="00A05D4D" w:rsidRDefault="00A05D4D" w14:paraId="042511F5" w14:textId="77777777">
+    <w:p w14:paraId="042511F5" w14:textId="77777777" w:rsidR="00A05D4D" w:rsidRPr="00336341" w:rsidRDefault="00A05D4D" w:rsidP="00A05D4D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336341">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendices</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05D4D" w:rsidP="00A05D4D" w:rsidRDefault="00A05D4D" w14:paraId="1D2E8427" w14:textId="77777777">
+    <w:p w14:paraId="1D2E8427" w14:textId="21A81860" w:rsidR="00A05D4D" w:rsidRDefault="00A05D4D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Safeguarding concerns flowchart</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05D4D" w:rsidP="00A05D4D" w:rsidRDefault="00A05D4D" w14:paraId="1C907CB9" w14:textId="77777777">
+    <w:p w14:paraId="1C907CB9" w14:textId="348F8CE2" w:rsidR="00A05D4D" w:rsidRDefault="00A05D4D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7D6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Managing Allegations Against Adults Who Work with Children - Flow Chart.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05D4D" w:rsidP="00A05D4D" w:rsidRDefault="00A05D4D" w14:paraId="6E0D93A8" w14:textId="77777777">
+    <w:p w14:paraId="6E0D93A8" w14:textId="77777777" w:rsidR="00A05D4D" w:rsidRDefault="00A05D4D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Glossary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A7D6F" w:rsidR="00A05D4D" w:rsidP="00A05D4D" w:rsidRDefault="00A05D4D" w14:paraId="39176A11" w14:textId="77777777">
+    <w:p w14:paraId="39176A11" w14:textId="238A2F4D" w:rsidR="00A05D4D" w:rsidRPr="007A7D6F" w:rsidRDefault="00A05D4D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Safeguarding Training Record</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00604BF8" w:rsidP="00F16606" w:rsidRDefault="00604BF8" w14:paraId="39B7AA23" w14:textId="77777777">
+    <w:p w14:paraId="39B7AA23" w14:textId="6AA2AF97" w:rsidR="00604BF8" w:rsidRDefault="00604BF8" w:rsidP="00F16606">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF27D7" w:rsidP="00F16606" w:rsidRDefault="00AF27D7" w14:paraId="12115FD8" w14:textId="77777777">
+    <w:p w14:paraId="266455FC" w14:textId="77777777" w:rsidR="009F7C35" w:rsidRDefault="009F7C35" w:rsidP="00F16606">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05D4D" w:rsidP="00F16606" w:rsidRDefault="00A05D4D" w14:paraId="6DE81F9E" w14:textId="77777777">
+    <w:p w14:paraId="59A0EA4F" w14:textId="02BD987B" w:rsidR="00B05A95" w:rsidRDefault="00B05A95" w:rsidP="00F16606">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05D4D" w:rsidP="00F16606" w:rsidRDefault="00A05D4D" w14:paraId="2F574E99" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C9142F" w:rsidP="00C9142F" w:rsidRDefault="00C9142F" w14:paraId="07DE17B7" w14:textId="4ECCFF01">
+    <w:p w14:paraId="07DE17B7" w14:textId="31A520CD" w:rsidR="00C9142F" w:rsidRDefault="00C9142F" w:rsidP="00C9142F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F177F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F16606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Introduction – creating a safeguarding culture</w:t>
+        <w:t xml:space="preserve">Introduction – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12395">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>reating a safeguarding culture</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00044BCE" w:rsidR="00C9142F" w:rsidP="00C9142F" w:rsidRDefault="00C9142F" w14:paraId="6E406B4B" w14:textId="62933FDE">
+    <w:p w14:paraId="6E406B4B" w14:textId="62933FDE" w:rsidR="00C9142F" w:rsidRPr="00044BCE" w:rsidRDefault="00C9142F" w:rsidP="00C9142F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As an Ofsted</w:t>
       </w:r>
       <w:r w:rsidRPr="00044BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00044BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">registered Childminder, I take responsibility in ensuring the safety and promoting the welfare of children in my care. I recognise that safeguarding, child protection and promoting the welfare of children is an essential part of my duty of care to all children. I am </w:t>
+        <w:t xml:space="preserve">registered Childminder, I take responsibility in ensuring the safety and promoting the welfare of children in my care. I recognise that safeguarding, child protection and promoting the welfare of children is an essential part of my duty of care to all children. I </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00044BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in a position</w:t>
+        <w:t>am in a position to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00044BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to identify concerns early </w:t>
+        <w:t xml:space="preserve"> identify concerns early </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00044BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00044BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide help for children.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00044BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I will maintain an open and positive culture around safeguarding that puts children’s interests first. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008229C2" w:rsidR="00C9142F" w:rsidP="00C9142F" w:rsidRDefault="00C9142F" w14:paraId="386115B5" w14:textId="78D2B5F7">
+    <w:p w14:paraId="0CA30771" w14:textId="47474D44" w:rsidR="00C9142F" w:rsidRPr="005F177F" w:rsidRDefault="00C9142F" w:rsidP="6CC732F1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008229C2">
         <w:t>This policy outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="008229C2">
         <w:t>my approach to safeguarding</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which is </w:t>
       </w:r>
       <w:r w:rsidRPr="008229C2">
         <w:t xml:space="preserve">in line with statutory guidance and procedures outlined by the Coventry Safeguarding Children Partnership. This policy is reviewed annually as a minimum. Any queries about this policy should be directed to myself and contact details can be found on the cover pages of this policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F177F" w:rsidR="00C9142F" w:rsidP="00C9142F" w:rsidRDefault="00C9142F" w14:paraId="0CA30771" w14:textId="7F8A8529">
-      <w:pPr>
+    <w:p w14:paraId="267D534B" w14:textId="0CE02A51" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B41EF8B" w14:textId="77777777" w:rsidR="00C9142F" w:rsidRPr="00953BA1" w:rsidRDefault="00C9142F" w:rsidP="00C9142F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F16606">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953BA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00953BA1">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8EA7AF" w14:textId="25D32AA1" w:rsidR="00585F9E" w:rsidRPr="00585F9E" w:rsidRDefault="00C9142F" w:rsidP="00585F9E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This policy applies to all adults who are present in my setting, either in paid or unpaid capacity, i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00585F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>volunteers</w:t>
+      </w:r>
+      <w:r w:rsidR="00585F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, students, maintenance persons. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F408C2" w14:textId="4E385FAE" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAD2C42" w14:textId="3B392F85" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w:rsidP="00585F9E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...97 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00480A19">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Purpose and Aims</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00662F97" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="448799E5" w14:textId="77777777">
+    <w:p w14:paraId="448799E5" w14:textId="77777777" w:rsidR="00585F9E" w:rsidRPr="00662F97" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>promote safeguarding and child protection at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="2127CFB1" w14:textId="70725F4E">
+    <w:p w14:paraId="2127CFB1" w14:textId="70725F4E" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To demonstrate </w:t>
       </w:r>
       <w:r w:rsidRPr="00585F9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>my</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commitment to keeping children safe and protected from harm. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="0F57898D" w14:textId="77777777">
+    <w:p w14:paraId="0F57898D" w14:textId="77777777" w:rsidR="00585F9E" w:rsidRPr="00AF54B2" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure that all adults understand, recognise and respond to the indicators of abuse. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="2C44AE4E" w14:textId="77777777">
+    <w:p w14:paraId="2C44AE4E" w14:textId="77777777" w:rsidR="00585F9E" w:rsidRPr="00AF54B2" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Work with other agencies to promote safeguarding and to protect children from harm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="61DFB622" w14:textId="77777777">
+    <w:p w14:paraId="61DFB622" w14:textId="77777777" w:rsidR="00585F9E" w:rsidRPr="00AF54B2" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Providing support to families an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>children as soon as a problem emerges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="5E5B2159" w14:textId="77777777">
+    <w:p w14:paraId="5E5B2159" w14:textId="77777777" w:rsidR="00585F9E" w:rsidRPr="00AF54B2" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To teach children how to keep themselves safe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="691B3BDB" w14:textId="77777777">
+    <w:p w14:paraId="691B3BDB" w14:textId="77777777" w:rsidR="00585F9E" w:rsidRPr="00AF54B2" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To support children’s mental health and wellbeing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="54D4294F" w14:textId="77777777">
+    <w:p w14:paraId="54D4294F" w14:textId="77777777" w:rsidR="00585F9E" w:rsidRPr="00AF54B2" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adhere to safer recruitment guidance and legislation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="6A4192FD" w14:textId="77777777">
+    <w:p w14:paraId="6A4192FD" w14:textId="77777777" w:rsidR="00585F9E" w:rsidRPr="00AF54B2" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deal promptly with allegations of abuse against staff</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> / adults.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="70B0E533" w14:textId="1896643E">
+    <w:p w14:paraId="70B0E533" w14:textId="625634F7" w:rsidR="00585F9E" w:rsidRPr="00AF54B2" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">assistants with regular </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF54B2">
@@ -4019,3269 +4158,3322 @@
         </w:rPr>
         <w:t xml:space="preserve">regarding </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">safeguarding </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>roles and  responsibilities</w:t>
+        <w:t>roles and responsibilities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="4D55C7F1" w14:textId="3BDC2AC4">
+    <w:p w14:paraId="4D55C7F1" w14:textId="3BDC2AC4" w:rsidR="00585F9E" w:rsidRPr="00AF54B2" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">myself, as the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Designated Safeguarding Lead (DSL) undertakes appropriate training and cascades information with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>assistants</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a timely manner.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="6EE45079" w14:textId="77777777">
+    <w:p w14:paraId="6EE45079" w14:textId="697F7E8B" w:rsidR="00585F9E" w:rsidRPr="00AF54B2" w:rsidRDefault="00585F9E" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Recognise that all children may be vulnerable to abuse at different times in their lives, particularly children with Special Educational Needs and Disabilities.(SEND) and/or protected characteristics.</w:t>
+        <w:t>Recognise that all children may be vulnerable to abuse at different times in their lives, particularly children with Special Educational Needs and Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidR="0E22A8FF" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="70A9346F" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF54B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SEND) and/or protected characteristics.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="47F02FB0" w14:textId="77777777">
+    <w:p w14:paraId="0CD7B342" w14:textId="77777777" w:rsidR="00321337" w:rsidRPr="00321337" w:rsidRDefault="21293459" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD23D3">
+      <w:r w:rsidRPr="6F5074BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maintain a robust and secure recording system for all safeguarding and child protection information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646244FB" w14:textId="4BD5D814" w:rsidR="00585F9E" w:rsidRPr="00321337" w:rsidRDefault="21293459" w:rsidP="00321337">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F16606">
+      <w:r w:rsidRPr="00321337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Statutory frameworks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C52E5" w:rsidR="00585F9E" w:rsidP="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="28FD4D6B" w14:textId="77777777">
+    <w:p w14:paraId="28FD4D6B" w14:textId="77777777" w:rsidR="00585F9E" w:rsidRPr="003C52E5" w:rsidRDefault="00585F9E" w:rsidP="00585F9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C52E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This policy should be read in conjunction with the following statutory and non-statutory guidance:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="188FBB7E" w14:textId="0B0624F6">
+    <w:p w14:paraId="370F7B3D" w14:textId="1EEAC4F1" w:rsidR="626A581F" w:rsidRDefault="626A581F" w:rsidP="6CC732F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="6CC732F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Early </w:t>
+        </w:r>
+        <w:r w:rsidR="1E25B3FF" w:rsidRPr="6CC732F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Years Foundation Stage Statutory Framework for Childminders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D189E66" w14:textId="25430E99" w:rsidR="00585F9E" w:rsidRPr="00C65EEA" w:rsidRDefault="21293459" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="6F5074BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Working Together to Safeguard Children </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14818FCA" w14:textId="4F794AFD" w:rsidR="00585F9E" w:rsidRPr="00812F05" w:rsidRDefault="21293459" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="6F5074BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Prevent duty guidance for England and Wales </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="23E4C6A0" w14:textId="6F16BA5F" w:rsidR="00585F9E" w:rsidRPr="00ED2BD1" w:rsidRDefault="21293459" w:rsidP="6CC732F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="49A90E82" w:rsidRPr="6CC732F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Keeping Children Safe in Education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7096F5C3" w14:textId="4FB1C8D2" w:rsidR="00585F9E" w:rsidRPr="002314DF" w:rsidRDefault="21293459" w:rsidP="000377B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="00812F05">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="6F5074BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Early Years Foundation</w:t>
-[...53 lines deleted...]
-          <w:t>)</w:t>
+          <w:t xml:space="preserve">What to do if you are worried a child is being abused: Advice for practitioners </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00C65EEA" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="5D189E66" w14:textId="77777777">
+    <w:p w14:paraId="45374CBD" w14:textId="77777777" w:rsidR="002314DF" w:rsidRPr="000377B9" w:rsidRDefault="002314DF" w:rsidP="002314DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB27D32" w14:textId="3D2B502D" w:rsidR="00A12C88" w:rsidRDefault="00585F9E" w:rsidP="00585F9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="7BC5F0CD" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12C88" w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ole of the Designated Safeguarding Lead</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12C88" w:rsidRPr="00585F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB633BF" w14:textId="77777777" w:rsidR="00640FAB" w:rsidRPr="00585F9E" w:rsidRDefault="00640FAB" w:rsidP="00585F9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24111B92" w14:textId="6444227E" w:rsidR="00BF2D23" w:rsidRDefault="009A7141" w:rsidP="009A7141">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00267C20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Designated Safeguarding Lead will</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306B24C2" w14:textId="77777777" w:rsidR="00BF2D23" w:rsidRPr="00FF47D0" w:rsidRDefault="00BF2D23" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...15 lines deleted...]
-      </w:hyperlink>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Take </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overall lead responsibility for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>safeguarding and child protection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> matters </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00812F05" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="14818FCA" w14:textId="77777777">
+    <w:p w14:paraId="1071511A" w14:textId="1E657ACE" w:rsidR="00C24F9D" w:rsidRPr="00287595" w:rsidRDefault="00C24F9D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...33 lines deleted...]
-      </w:hyperlink>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">take safeguarding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at least every 2 years </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintain the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>knowledge and skills required to carry out this role</w:t>
+      </w:r>
+      <w:r w:rsidR="00287595">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, in line with statutory requirements</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00812F05" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="4975FEF7" w14:textId="64A9DBFE">
+    <w:p w14:paraId="2121F060" w14:textId="571CB754" w:rsidR="00C24F9D" w:rsidRPr="00054849" w:rsidRDefault="00C24F9D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...33 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide assistants with training, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guidance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on matters relating to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>safeguarding and child protection</w:t>
+      </w:r>
+      <w:r w:rsidR="00054849">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00054849">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in line with statutory requirements</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED2BD1" w:rsidR="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="4EC3279D" w14:textId="77777777">
+    <w:p w14:paraId="7B4E4929" w14:textId="77777777" w:rsidR="00054849" w:rsidRPr="00FF47D0" w:rsidRDefault="00054849" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...15 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the police where </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">there is an immediate risk of danger to children or adults </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00585F9E" w:rsidP="00585F9E" w:rsidRDefault="00585F9E" w14:paraId="7096F5C3" w14:textId="77777777">
-[...106 lines deleted...]
-    <w:p w:rsidRPr="00FF47D0" w:rsidR="00BF2D23" w:rsidP="00BF2D23" w:rsidRDefault="00BF2D23" w14:paraId="306B24C2" w14:textId="77777777">
+    <w:p w14:paraId="41D8B0D5" w14:textId="45A0078E" w:rsidR="00BF2D23" w:rsidRPr="00C24F9D" w:rsidRDefault="00BF2D23" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF47D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Take </w:t>
+        <w:t xml:space="preserve">Liaise with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">local safeguarding </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF47D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">overall lead responsibility for </w:t>
+        <w:t>partners and other agencies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">all </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> matters </w:t>
+        <w:t xml:space="preserve">, and attend multi-agency and child protection meetings, as required </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00287595" w:rsidR="00C24F9D" w:rsidP="00287595" w:rsidRDefault="00C24F9D" w14:paraId="1071511A" w14:textId="1E657ACE">
+    <w:p w14:paraId="16CC4EBB" w14:textId="6EA2E733" w:rsidR="00054849" w:rsidRPr="00E67921" w:rsidRDefault="00054849" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF47D0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t>Under</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make referrals to </w:t>
+      </w:r>
+      <w:r w:rsidR="52DD691F" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="584298F3" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>where children have been harmed or are at risk of significant har</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...51 lines deleted...]
-        <w:t>, in line with statutory requirements</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m, including any matters relating to Prevent duty</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00054849" w:rsidR="00C24F9D" w:rsidP="00C24F9D" w:rsidRDefault="00C24F9D" w14:paraId="2121F060" w14:textId="571CB754">
+    <w:p w14:paraId="3104BC30" w14:textId="5B8A55B5" w:rsidR="00BF2D23" w:rsidRPr="004872AC" w:rsidRDefault="00BF2D23" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>safeguarding and child protection</w:t>
-[...16 lines deleted...]
-        <w:t>in line with statutory requirements</w:t>
+        <w:t xml:space="preserve">Update my knowledge about Coventry Early Help services; identify and support families to access relevant services at the right time  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF47D0" w:rsidR="00054849" w:rsidP="00054849" w:rsidRDefault="00054849" w14:paraId="7B4E4929" w14:textId="77777777">
+    <w:p w14:paraId="74D777B8" w14:textId="77777777" w:rsidR="00C23306" w:rsidRPr="00CB16ED" w:rsidRDefault="00C23306" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">there is an immediate risk of danger to children or adults </w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB16ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work in partnership with other relevant agencies to ascertain the current and previous levels of support a family have received </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C24F9D" w:rsidR="00BF2D23" w:rsidP="00C24F9D" w:rsidRDefault="00BF2D23" w14:paraId="41D8B0D5" w14:textId="45A0078E">
+    <w:p w14:paraId="3AD6A247" w14:textId="77777777" w:rsidR="00D115F5" w:rsidRDefault="00D115F5" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF47D0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Liaise with </w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Take responsibility for the accurate and timely recording of safeguarding and child protection concerns</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, and attend multi-agency and child protection meetings, as required </w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ensuring records are up-to-date and maintained with all relevant information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E67921" w:rsidR="00054849" w:rsidP="00054849" w:rsidRDefault="00054849" w14:paraId="16CC4EBB" w14:textId="77777777">
+    <w:p w14:paraId="758406BB" w14:textId="4A89C4CA" w:rsidR="00BF2D23" w:rsidRPr="00FF47D0" w:rsidRDefault="00D115F5" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t>m, including any matters relating to Prevent duty</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2D23" w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ake overall responsibility for safeguarding and child protection files</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004872AC" w:rsidR="00BF2D23" w:rsidP="00BF2D23" w:rsidRDefault="00BF2D23" w14:paraId="3104BC30" w14:textId="5B8A55B5">
+    <w:p w14:paraId="65032825" w14:textId="0C4E3583" w:rsidR="00BF2D23" w:rsidRDefault="00BF2D23" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Update my knowledge about Coventry Early Help services; identify and support families to access relevant services at the right time  </w:t>
+        <w:t xml:space="preserve">Take responsibility for the transfer of safeguarding files when a child leaves </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E1412">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="1F00DE18" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>setting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E1412">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB16ED" w:rsidR="00C23306" w:rsidP="00C23306" w:rsidRDefault="00C23306" w14:paraId="74D777B8" w14:textId="77777777">
+    <w:p w14:paraId="1D4FC9E6" w14:textId="77777777" w:rsidR="00B408F6" w:rsidRPr="00FF47D0" w:rsidRDefault="00B408F6" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Work in partnership with other relevant agencies to ascertain the current and previous levels of support a family have received </w:t>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Monitor children’s attendance and take relevant action when children’s attendance patterns change or when a child stops attending</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D115F5" w:rsidP="00D115F5" w:rsidRDefault="00D115F5" w14:paraId="3AD6A247" w14:textId="77777777">
+    <w:p w14:paraId="6CE67B64" w14:textId="77777777" w:rsidR="00BF2D23" w:rsidRPr="00FF47D0" w:rsidRDefault="00BF2D23" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF47D0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...13 lines deleted...]
-        <w:t>, ensuring records are up-to-date and maintained with all relevant information</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Promote supportive engagement with parents and/or carers in safeguarding and promoting the welfare of children</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF47D0" w:rsidR="00BF2D23" w:rsidP="00BF2D23" w:rsidRDefault="00D115F5" w14:paraId="758406BB" w14:textId="4A89C4CA">
+    <w:p w14:paraId="534A3B71" w14:textId="168EF4AC" w:rsidR="3EBF50D7" w:rsidRDefault="3B53F7DB" w:rsidP="3EBF50D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="30843AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t>ake overall responsibility for safeguarding and child protection files</w:t>
+        <w:t xml:space="preserve">Ensure the internet safety of all children and adults and stay up to date with relevant publications and guidance regarding online safety. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBF50D7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2D23" w:rsidP="00BF2D23" w:rsidRDefault="00BF2D23" w14:paraId="65032825" w14:textId="77777777">
+    <w:p w14:paraId="7050A65B" w14:textId="4DA1B718" w:rsidR="00BF2D23" w:rsidRPr="0015592D" w:rsidRDefault="00BF2D23" w:rsidP="00E33398">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Liaise with the Local Authority </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early Education Advisors – Early Years Service regarding safeguarding cases and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>issues as appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7BC192" w14:textId="77777777" w:rsidR="00F65AF7" w:rsidRDefault="00F65AF7" w:rsidP="00E33398">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc520902651"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc198796117"/>
+    </w:p>
+    <w:p w14:paraId="7B64F4B5" w14:textId="1DFEEB3E" w:rsidR="0073276E" w:rsidRPr="00E33398" w:rsidRDefault="00BF2D23" w:rsidP="00E33398">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33398">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="0073276E" w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Role of</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0073276E" w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Childminder Assistants</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="0073276E" w:rsidRPr="00E33398">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB87F92" w14:textId="77777777" w:rsidR="00BF2D23" w:rsidRDefault="00BF2D23" w:rsidP="00BF2D23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D606657" w14:textId="70E1C110" w:rsidR="00A12C88" w:rsidRDefault="00A12C88" w:rsidP="00BF2D23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="00064DC6" w:rsidRPr="00BF2D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Childminder Assistants </w:t>
+      </w:r>
+      <w:r w:rsidR="0047423E" w:rsidRPr="00BF2D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have a responsibility to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A820B77" w14:textId="77777777" w:rsidR="000748D9" w:rsidRDefault="000748D9" w:rsidP="00BF2D23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48CB52FF" w14:textId="77777777" w:rsidR="000748D9" w:rsidRPr="00C92A69" w:rsidRDefault="000748D9" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Take responsibility for the transfer of safeguarding files when a child leaves </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">the nursery </w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentify indicators of abuse, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exploitation or neglect, with an awareness of safeguarding issues that put children at risk of harm and behaviours associated with these risks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF47D0" w:rsidR="00B408F6" w:rsidP="00B408F6" w:rsidRDefault="00B408F6" w14:paraId="1D4FC9E6" w14:textId="77777777">
+    <w:p w14:paraId="3B3BE0B2" w14:textId="77777777" w:rsidR="000748D9" w:rsidRPr="00A9724E" w:rsidRDefault="000748D9" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintain a safe environment for all children </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0327E143" w14:textId="787DB4CC" w:rsidR="000748D9" w:rsidRPr="00713DDD" w:rsidRDefault="000748D9" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...8 lines deleted...]
-        <w:t>Monitor children’s attendance and take relevant action when children’s attendance patterns change or when a child stops attending</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Take appropriate advice/action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if a child </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discloses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being abused, exploited or neglected</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF47D0" w:rsidR="00BF2D23" w:rsidP="00BF2D23" w:rsidRDefault="00BF2D23" w14:paraId="6CE67B64" w14:textId="77777777">
+    <w:p w14:paraId="2BF97D97" w14:textId="77777777" w:rsidR="000748D9" w:rsidRPr="00F60908" w:rsidRDefault="000748D9" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...11 lines deleted...]
-        <w:t>Promote supportive engagement with parents and/or carers in safeguarding and promoting the welfare of children</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adhere to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>safeguarding and child protection policy and systems t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o keep children safe from harm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0073276E" w:rsidP="00BF2D23" w:rsidRDefault="00BF2D23" w14:paraId="3D7C85E1" w14:textId="605AE985">
+    <w:p w14:paraId="078A7937" w14:textId="77777777" w:rsidR="00B754CD" w:rsidRPr="00F60908" w:rsidRDefault="00B754CD" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:t>issues as appropriate</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eceive </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">up-to-date </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safeguarding and child protection training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>including online safety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, with training renewed at least every two years</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E33398" w:rsidR="00BF2D23" w:rsidP="00E33398" w:rsidRDefault="00BF2D23" w14:paraId="7050A65B" w14:textId="77777777">
-[...125 lines deleted...]
-    <w:p w:rsidRPr="00C92A69" w:rsidR="000748D9" w:rsidP="000748D9" w:rsidRDefault="000748D9" w14:paraId="48CB52FF" w14:textId="77777777">
+    <w:p w14:paraId="337EACEE" w14:textId="289414E1" w:rsidR="000748D9" w:rsidRPr="00F60908" w:rsidRDefault="000748D9" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I</w:t>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60908">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dentify indicators of abuse, </w:t>
-[...7 lines deleted...]
-        <w:t>exploitation or neglect, with an awareness of safeguarding issues that put children at risk of harm and behaviours associated with these risks</w:t>
+        <w:t>eceive safeguarding updates throughout the year as part of continuous professional developmen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A9724E" w:rsidR="000748D9" w:rsidP="000748D9" w:rsidRDefault="000748D9" w14:paraId="3B3BE0B2" w14:textId="77777777">
+    <w:p w14:paraId="1799A482" w14:textId="11076887" w:rsidR="00B754CD" w:rsidRPr="00F60908" w:rsidRDefault="00B754CD" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have an awareness </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the process for making referrals to </w:t>
+      </w:r>
+      <w:r w:rsidR="1308B76A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="4537C7EE" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>understand statutory assessments and the role that they may be expected to play in such assessments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EA1AF5" w14:textId="4939A08A" w:rsidR="00EF3070" w:rsidRPr="00F60908" w:rsidRDefault="00EF3070" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Engage with s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ocial workers and other agencies following a referra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l if required</w:t>
+      </w:r>
+      <w:r w:rsidR="008D243C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and where appropriate and necessary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C585E40" w14:textId="4D266DA1" w:rsidR="008D243C" w:rsidRPr="00F60908" w:rsidRDefault="008D243C" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e prepared to make referrals to t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="146BAF26" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if they have concerns about a child’s welfare and understand the role that they may be expected to play in such assessments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB9B9B8" w14:textId="77777777" w:rsidR="000748D9" w:rsidRPr="00F60908" w:rsidRDefault="000748D9" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Understand the referral process to the (LADO) and the role they play should they have concerns or allegations are made against any member of staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1316D397" w14:textId="205ADFAD" w:rsidR="000748D9" w:rsidRPr="00F60908" w:rsidRDefault="00813753" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000748D9" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prepared to follow whistleblowing procedures or make referrals to</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC250C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safeguarding partners</w:t>
+      </w:r>
+      <w:r w:rsidR="000748D9" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Ofsted if they have concerns about the Designated Safeguarding Lead or Persons in Charge</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64B4E" w:rsidRPr="00E64B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64B4E" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do not believe the Designated Safeguarding Lead has responded appropriately to concerns about children</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3D4046" w14:textId="6C7E0998" w:rsidR="003951AE" w:rsidRPr="00B70DE3" w:rsidRDefault="003951AE" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aware of Early Help services and understand their role in identifying when early help would be appropriate; discuss all issues with DSL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BB0D53" w14:textId="70E24076" w:rsidR="000748D9" w:rsidRPr="00F60908" w:rsidRDefault="00F55411" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="000748D9" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lways seek advice from the Designated Safeguarding Lead if they are unsure </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">about </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD279E" w:rsidRPr="00DD279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any matter related to safeguarding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFB2CF3" w14:textId="77777777" w:rsidR="000748D9" w:rsidRPr="00F60908" w:rsidRDefault="000748D9" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C92A69">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Maintain a safe environment for all children </w:t>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discuss with the DSL any unplanned non-attendance and changes to the child’s attendance pattern</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00713DDD" w:rsidR="000748D9" w:rsidP="000748D9" w:rsidRDefault="000748D9" w14:paraId="0327E143" w14:textId="787DB4CC">
-[...6 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="4D3A39C0" w14:textId="77777777" w:rsidR="000748D9" w:rsidRDefault="000748D9" w:rsidP="00BF2D23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...51 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F60908" w:rsidR="000748D9" w:rsidP="000748D9" w:rsidRDefault="000748D9" w14:paraId="2BF97D97" w14:textId="77777777">
-[...37 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="612D7B35" w14:textId="77777777" w:rsidR="000748D9" w:rsidRPr="00E33398" w:rsidRDefault="000748D9" w:rsidP="00E33398">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F60908" w:rsidR="00B754CD" w:rsidP="00B754CD" w:rsidRDefault="00B754CD" w14:paraId="078A7937" w14:textId="77777777">
-[...78 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+    <w:p w14:paraId="088EC8C0" w14:textId="5A54AA2A" w:rsidR="000748D9" w:rsidRPr="007268D1" w:rsidRDefault="000748D9" w:rsidP="00E33398">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="7030A0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc198802369"/>
+      <w:r w:rsidRPr="00E33398">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Types of Abuse</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00E33398">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>t</w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F60908" w:rsidR="00B754CD" w:rsidP="00B754CD" w:rsidRDefault="00B754CD" w14:paraId="1799A482" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="68B82053" w14:textId="77777777" w:rsidR="000748D9" w:rsidRPr="007268D1" w:rsidRDefault="000748D9" w:rsidP="000748D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F60908" w:rsidR="00EF3070" w:rsidP="00EF3070" w:rsidRDefault="00EF3070" w14:paraId="02EA1AF5" w14:textId="4939A08A">
-[...258 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7ABD014A" w14:textId="68E61879" w:rsidR="000748D9" w:rsidRPr="007268D1" w:rsidRDefault="00FC536D" w:rsidP="000748D9">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="000748D9">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> child’s attendance pattern</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000748D9" w:rsidRPr="007268D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1 All staff will be trained in indicators of abuse, exploitation and neglect and should be able to recognise signs of these. We recognise that abuse, exploitation and neglect along with other safeguarding issues are complex and can rarely be covered by one label. Abuse can take many forms and can involve directly inflicting harm on a child or failing to protect a child from harm. The four main types of abuse that staff are trained to recognise are:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000748D9" w:rsidP="00BF2D23" w:rsidRDefault="000748D9" w14:paraId="4D3A39C0" w14:textId="77777777">
+    <w:p w14:paraId="4CCD54D8" w14:textId="77777777" w:rsidR="000748D9" w:rsidRDefault="000748D9" w:rsidP="00BF2D23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E33398" w:rsidR="000748D9" w:rsidP="00E33398" w:rsidRDefault="000748D9" w14:paraId="612D7B35" w14:textId="77777777">
-[...196 lines deleted...]
-    <w:p w:rsidR="000748D9" w:rsidP="00BF2D23" w:rsidRDefault="000748D9" w14:paraId="4477ED2F" w14:textId="1A47C379">
+    <w:p w14:paraId="4477ED2F" w14:textId="1A47C379" w:rsidR="000748D9" w:rsidRDefault="000748D9" w:rsidP="00BF2D23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E22A730" wp14:editId="06B2FAF2">
             <wp:extent cx="5486400" cy="723900"/>
             <wp:effectExtent l="19050" t="0" r="38100" b="0"/>
-            <wp:docPr id="190439487" name="Diagram 1"/>
+            <wp:docPr id="190439487" name="Diagram 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF481039-9EEA-43DA-8F3B-C922996D1497}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId22" r:lo="rId23" r:qs="rId24" r:cs="rId25"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId20" r:lo="rId21" r:qs="rId22" r:cs="rId23"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000748D9" w:rsidP="00BF2D23" w:rsidRDefault="000748D9" w14:paraId="06ED6E75" w14:textId="77777777">
+    <w:p w14:paraId="06ED6E75" w14:textId="77777777" w:rsidR="000748D9" w:rsidRDefault="000748D9" w:rsidP="00BF2D23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00047BB9" w:rsidP="49B78C3C" w:rsidRDefault="00FC536D" w14:paraId="009842E5" w14:textId="0D6B7572">
+    <w:p w14:paraId="009842E5" w14:textId="77777777" w:rsidR="00047BB9" w:rsidRDefault="00FC536D" w:rsidP="00FC536D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="000748D9">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="000748D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="000748D9">
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="000748D9" w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The definitions of which can be found in the glossary, and signs and symptoms of the four categories of abuse can be found in Appendi</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>x 3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="000748D9">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="000748D9" w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000748D9" w:rsidP="00F16606" w:rsidRDefault="000748D9" w14:paraId="55836714" w14:textId="142AEFC5">
+    <w:p w14:paraId="55836714" w14:textId="142AEFC5" w:rsidR="000748D9" w:rsidRDefault="000748D9" w:rsidP="00F16606">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Staff are also made aware of ot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>her key safeguarding topics</w:t>
       </w:r>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, these are:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56F87A5F" wp14:editId="1E49A25F">
             <wp:extent cx="5588000" cy="3841750"/>
             <wp:effectExtent l="38100" t="0" r="50800" b="0"/>
-            <wp:docPr id="112979068" name="Diagram 2"/>
+            <wp:docPr id="112979068" name="Diagram 2">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{402BC228-21FA-4267-A3C7-11A18F1AC742}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId27" r:lo="rId28" r:qs="rId29" r:cs="rId30"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId25" r:lo="rId26" r:qs="rId27" r:cs="rId28"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00047BB9" w:rsidP="00AA6D92" w:rsidRDefault="00047BB9" w14:paraId="7E8411EB" w14:textId="77777777">
+    <w:p w14:paraId="7E8411EB" w14:textId="77777777" w:rsidR="00047BB9" w:rsidRDefault="00047BB9" w:rsidP="00AA6D92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E33398" w:rsidR="00FC536D" w:rsidP="00E33398" w:rsidRDefault="00FC536D" w14:paraId="4FAF1AB6" w14:textId="488A94E1">
+    <w:p w14:paraId="4FAF1AB6" w14:textId="488A94E1" w:rsidR="00FC536D" w:rsidRPr="00E33398" w:rsidRDefault="00FC536D" w:rsidP="00E33398">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc198796119" w:id="3"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc198796119"/>
       <w:r w:rsidRPr="00E33398">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F16606" w:rsidR="00AA6D92">
+      <w:r w:rsidR="00AA6D92" w:rsidRPr="00F16606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Responding to </w:t>
       </w:r>
       <w:r w:rsidR="00F16606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F16606" w:rsidR="00AA6D92">
+      <w:r w:rsidR="00AA6D92" w:rsidRPr="00F16606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>igns of Abuse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="00D41664" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="6286BE8B" w14:textId="77777777">
+    <w:p w14:paraId="6286BE8B" w14:textId="77777777" w:rsidR="00FC536D" w:rsidRPr="00D41664" w:rsidRDefault="00FC536D" w:rsidP="00FC536D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00125B61" w14:paraId="6648C890" w14:textId="33A09BCD">
+    <w:p w14:paraId="6648C890" w14:textId="10D2D0C8" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00125B61" w:rsidP="00FC536D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="00125B61">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="00125B61">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Myself and assistants</w:t>
       </w:r>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="00FC536D">
-[...37 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be alert to indicators of abuse and will report any of the following immediately:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="11433600" w14:textId="31155D0E">
+    <w:p w14:paraId="11433600" w14:textId="31155D0E" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00FC536D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Any concern or suspicion that a child has sustained an injury outside what is reasonably attributable to normal play</w:t>
       </w:r>
       <w:r w:rsidR="007650B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and exploration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="5A7B50E0" w14:textId="422D6866">
+    <w:p w14:paraId="5A7B50E0" w14:textId="422D6866" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00FC536D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any concerning behaviours exhibited by children that may indicate that they have been harmed or are at risk of harm, including unusual changes in mood or behaviour, concerning use of language and/or concerning drawings or stories. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="47DA8807" w14:textId="77777777">
+    <w:p w14:paraId="47DA8807" w14:textId="77777777" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00FC536D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any significant changes in attendance or punctuality</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="003F5BAC" w:rsidP="003F5BAC" w:rsidRDefault="003F5BAC" w14:paraId="5C993BB4" w14:textId="77777777">
+    <w:p w14:paraId="5C993BB4" w14:textId="77777777" w:rsidR="003F5BAC" w:rsidRPr="00E44DF7" w:rsidRDefault="003F5BAC" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any significant changes in a child’s presentation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or a</w:t>
       </w:r>
       <w:r w:rsidRPr="002E65F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> decline in child</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="002E65F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ren’s general well-being</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="3768A15D" w14:textId="77777777">
+    <w:p w14:paraId="3768A15D" w14:textId="77777777" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00FC536D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any concerns relating to people who may pose a risk of harm to a child</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="44032E59" w14:textId="77777777">
+    <w:p w14:paraId="44032E59" w14:textId="77777777" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00FC536D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any disclosures/allegations of abuse that children have shared</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00125B61" w14:paraId="4915E3B3" w14:textId="2FD765AA">
+    <w:p w14:paraId="4915E3B3" w14:textId="2FD765AA" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00125B61" w:rsidP="00FC536D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a child discloses/alleges abuse directly to the Designated Safeguarding Lead or a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n assistant</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> they will take the following action:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="003F5BAC" w14:paraId="67CD1BEC" w14:textId="6EE64763">
+    <w:p w14:paraId="67CD1BEC" w14:textId="6EE64763" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="003F5BAC" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>isten carefully to the child and believe what they are saying</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="003F5BAC" w14:paraId="42B51B07" w14:textId="0C5FF4E9">
+    <w:p w14:paraId="42B51B07" w14:textId="0C5FF4E9" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="003F5BAC" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ot promise confidentiality, as information may need to be passed on</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="003F5BAC" w14:paraId="38DAC3C5" w14:textId="29B0B564">
+    <w:p w14:paraId="38DAC3C5" w14:textId="29B0B564" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="003F5BAC" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nly ask for clarification if something is unclear and will not ask ‘leading’ questions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00D33D2F" w14:paraId="3B952972" w14:textId="426FA129">
+    <w:p w14:paraId="3B952972" w14:textId="426FA129" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00D33D2F" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eport </w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">disclosure to the </w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DSL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as soon as possible</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00D33D2F" w14:paraId="6463BBD3" w14:textId="7753B54D">
+    <w:p w14:paraId="6463BBD3" w14:textId="7753B54D" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00D33D2F" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nly discuss the issue with colleagues that need to know about it</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00D33D2F" w14:paraId="61297D72" w14:textId="505028D5">
+    <w:p w14:paraId="61297D72" w14:textId="505028D5" w:rsidR="00FC536D" w:rsidRDefault="00D33D2F" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ccurately </w:t>
       </w:r>
-      <w:r w:rsidRPr="00951892" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00951892">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">record </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00951892" w:rsidR="00951892">
+      <w:r w:rsidR="00951892" w:rsidRPr="00951892">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>factual information</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00951892" w:rsidR="00951892">
+      <w:r w:rsidR="00951892" w:rsidRPr="00951892">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> about </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the disclosur</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> share this with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DSL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00D33D2F" w14:paraId="0FBE588E" w14:textId="667490FC">
+    <w:p w14:paraId="0FBE588E" w14:textId="667490FC" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00D33D2F" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Store records</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00125B61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in line</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with GDPR requirements </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00125B61" w14:paraId="145806C5" w14:textId="40F2FE95">
+    <w:p w14:paraId="145806C5" w14:textId="40F2FE95" w:rsidR="00FC536D" w:rsidRDefault="00125B61" w:rsidP="00FC536D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DSL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidR="00356CDA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>decide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the action that needs to be taken following a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n assistant </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7" w:rsidR="00FC536D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00FC536D" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>raising a concern about a child or following a direct disclosure</w:t>
       </w:r>
       <w:r w:rsidR="00FC536D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="10087C7A" w14:textId="77777777">
+    <w:p w14:paraId="10087C7A" w14:textId="77777777" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00FC536D" w:rsidP="00FC536D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The DSL may consider the following options:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="309BFDAF" w14:textId="77777777">
+    <w:p w14:paraId="309BFDAF" w14:textId="77777777" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00FC536D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manage support for the child by working with parents directly </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="6B5FE03D" w14:textId="15BD455B">
+    <w:p w14:paraId="6B5FE03D" w14:textId="499D6B67" w:rsidR="00FC536D" w:rsidRDefault="3CEF3486" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>Seek advice from MASH</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seek advice from</w:t>
+      </w:r>
+      <w:r w:rsidR="002A17D9" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="74465374" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="002A17D9" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he Children and Family Initial Response Service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="582A70CE" w14:textId="191A6CC8">
+    <w:p w14:paraId="08521B07" w14:textId="0F658659" w:rsidR="56E7B862" w:rsidRDefault="56E7B862" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...20 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Complete</w:t>
+      </w:r>
+      <w:r w:rsidR="4E997185" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="58A09CE8" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a request</w:t>
+      </w:r>
+      <w:r w:rsidR="3183F88B" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="13EF8B87" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support from </w:t>
+      </w:r>
+      <w:r w:rsidR="072DD04E" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Children</w:t>
+      </w:r>
+      <w:r w:rsidR="13EF8B87" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidR="2B385160" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="77FC41EE" w:rsidRPr="6CC732F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Children's Responsive Services</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="6F36775C" w14:textId="25CBFB64">
+    <w:p w14:paraId="6F36775C" w14:textId="25CBFB64" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00FC536D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Suggest Early Help Assessment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/Services </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to provide multi-agency help to a family</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="178DED2D" w14:textId="38F629B3">
+    <w:p w14:paraId="178DED2D" w14:textId="0C714B04" w:rsidR="00FC536D" w:rsidRPr="00E44DF7" w:rsidRDefault="00FC536D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In cases where children are deemed to be at significant risk of harm, the DSL will refer cases to the MASH for consideration for statutory intervention. Parental consent will be obtained wherever possible before referring cases to the MASH. </w:t>
+        <w:t xml:space="preserve">In cases where children are deemed to be at significant risk of harm, the DSL will refer cases to the </w:t>
+      </w:r>
+      <w:r w:rsidR="7381FC59" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children and Family Initial Response Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for consideration for statutory intervention. Parental consent will be obtained wherever possible before referring cases to the </w:t>
+      </w:r>
+      <w:r w:rsidR="29D55EA3" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidR="3CEF3486" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">However, if </w:t>
       </w:r>
       <w:r w:rsidR="00125B61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00125B61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7305,537 +7497,648 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>may do this without informing them</w:t>
       </w:r>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC536D" w:rsidP="00FC536D" w:rsidRDefault="00FC536D" w14:paraId="3AD0886D" w14:textId="2AE5187E">
+    <w:p w14:paraId="3AD0886D" w14:textId="2AE5187E" w:rsidR="00FC536D" w:rsidRDefault="00FC536D" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If parents do not consent to a referral but the DSL believes that a child is at significant risk of harm, a referral will still be made to Children’s Services (Social Care)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B70A72" w:rsidP="00B70A72" w:rsidRDefault="00B70A72" w14:paraId="1BC55EB1" w14:textId="77777777">
+    <w:p w14:paraId="1BC55EB1" w14:textId="77777777" w:rsidR="00B70A72" w:rsidRDefault="00B70A72" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See Appendix 1 Safeguarding flow chart</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B70A72" w:rsidP="49B78C3C" w:rsidRDefault="00B70A72" w14:paraId="7DCE6398" w14:textId="01A32517">
+    <w:p w14:paraId="7DCE6398" w14:textId="4B6E4931" w:rsidR="00B70A72" w:rsidRDefault="67954A9D" w:rsidP="00B70A72">
       <w:pPr>
         <w:ind w:left="426"/>
-        <w:rPr>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="6F5074BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For further information about the Coventry Safeguarding Children Partnership’s ‘Effective support for children and families’ guidance, which will be used to make decisions about protecting children, please visit: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="21257DB3" w:rsidP="49B78C3C" w:rsidRDefault="21257DB3" w14:paraId="219E4E2A" w14:textId="572BA589">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="1E6AED90" w14:textId="5A2C6787" w:rsidR="31787829" w:rsidRDefault="31787829" w:rsidP="0A0C0877">
+      <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="49B78C3C" w:rsidR="21257DB3">
+          <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="0A0C0877">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-            <w:noProof w:val="0"/>
+            <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>effective-support-for-children-families</w:t>
+          <w:t xml:space="preserve">Effective support for children and families in </w:t>
+        </w:r>
+        <w:r w:rsidR="00166CD4" w:rsidRPr="0A0C0877">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Coventry</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FC536D" w:rsidP="00F16606" w:rsidRDefault="00FC536D" w14:paraId="4AA6457A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5F9F5090" w14:textId="1AB84C76" w:rsidR="6F5074BF" w:rsidRDefault="6F5074BF" w:rsidP="6F5074BF">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A996380" w14:textId="3AA797EF" w:rsidR="00125B61" w:rsidRPr="00E44DF7" w:rsidRDefault="7F1BFC5E" w:rsidP="6F5074BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6CC732F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="359E4DE8" w:rsidRPr="6CC732F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E44DF7">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>The Children</w:t>
+      </w:r>
+      <w:r w:rsidR="28829DCE" w:rsidRPr="6CC732F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F16606">
+      <w:r w:rsidR="359E4DE8" w:rsidRPr="6CC732F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Mu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00604BF8">
+        <w:t>and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00422699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F16606">
+        <w:t xml:space="preserve"> (formerly MASH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798B045B" w14:textId="1A643F9D" w:rsidR="00125B61" w:rsidRPr="00E44DF7" w:rsidRDefault="10635172" w:rsidP="00125B61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1 To raise concerns about children, I will contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="7DB2A817" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by telephone to discuss the referral. I will then complete the online </w:t>
+      </w:r>
+      <w:r w:rsidR="50E25A4C" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request for </w:t>
+      </w:r>
+      <w:r w:rsidR="740F0FD9" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="552AF6F8" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>upport</w:t>
+      </w:r>
+      <w:r w:rsidR="50E25A4C" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form via the </w:t>
+      </w:r>
+      <w:r w:rsidR="04E4D5D1" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="50E25A4C" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hildren</w:t>
+      </w:r>
+      <w:r w:rsidR="60D84501" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidR="50E25A4C" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="43D15D79" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="50E25A4C" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>espons</w:t>
+      </w:r>
+      <w:r w:rsidR="3D6E2FE2" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ive</w:t>
+      </w:r>
+      <w:r w:rsidR="50E25A4C" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="17E5059F" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="50E25A4C" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ervices link</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and submit this</w:t>
+      </w:r>
+      <w:r w:rsidR="7F1BFC5E" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As DSL, I will follow up referrals if I do not receive feedback from </w:t>
+      </w:r>
+      <w:r w:rsidR="7670D07C" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Services (Social Care). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6533159C" w14:textId="795537CB" w:rsidR="00125B61" w:rsidRPr="00E44DF7" w:rsidRDefault="00125B61" w:rsidP="00125B61">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telephone number: </w:t>
+      </w:r>
+      <w:r w:rsidR="06B7A39A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>024</w:t>
+      </w:r>
+      <w:r w:rsidR="282C1F5F" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06B7A39A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7678</w:t>
+      </w:r>
+      <w:r w:rsidR="71417EBA" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06B7A39A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8555</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC0D7E6" w14:textId="596DA896" w:rsidR="48B8F37A" w:rsidRDefault="48B8F37A" w:rsidP="6CC732F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6CC732F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Request for Support </w:t>
+      </w:r>
+      <w:r w:rsidR="06B7A39A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>online referral form:</w:t>
+      </w:r>
+      <w:r w:rsidR="06B7A39A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidR="7F2F3800" w:rsidRPr="6CC732F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Children's Responsive Services</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00125B61" w:rsidP="00125B61" w:rsidRDefault="00125B61" w14:paraId="798B045B" w14:textId="1C703A75">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="33110DC2" w14:textId="34926F8D" w:rsidR="00125B61" w:rsidRPr="00E44DF7" w:rsidRDefault="00125B61" w:rsidP="00125B61">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E44DF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...82 lines deleted...]
-        <w:t xml:space="preserve"> Services (Social Care). </w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Out of hours Emergency Duty Team: </w:t>
+      </w:r>
+      <w:r w:rsidR="06B7A39A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>024</w:t>
+      </w:r>
+      <w:r w:rsidR="4275CA8D" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06B7A39A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7683</w:t>
+      </w:r>
+      <w:r w:rsidR="779C6F58" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06B7A39A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2222</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00125B61" w:rsidP="00125B61" w:rsidRDefault="00125B61" w14:paraId="6533159C" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E44DF7">
+    <w:p w14:paraId="6627FE69" w14:textId="35B0341D" w:rsidR="00C94824" w:rsidRDefault="31CAAB00" w:rsidP="00C94824">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6CC732F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-        <w:r w:rsidRPr="00E44DF7">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prevent/Channel Referrals: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="19170D08" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="6CC732F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-[...70 lines deleted...]
-            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>CTU_GATEWAY@west-midlands.pnn.police.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C94824" w:rsidP="00C94824" w:rsidRDefault="00C94824" w14:paraId="14A64B37" w14:textId="77777777">
+    <w:p w14:paraId="14A64B37" w14:textId="77777777" w:rsidR="00C94824" w:rsidRDefault="31CAAB00" w:rsidP="00C94824">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="009D7BAD">
+      <w:r w:rsidRPr="6CC732F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referrals should be submitted using the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId35">
-        <w:r w:rsidRPr="009D7BAD">
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="6CC732F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Prevent referral form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C94824" w:rsidP="00C94824" w:rsidRDefault="00C94824" w14:paraId="7EB7A6F0" w14:textId="77777777">
+    <w:p w14:paraId="7EB7A6F0" w14:textId="77777777" w:rsidR="00C94824" w:rsidRDefault="00C94824" w:rsidP="00C94824">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00125B61" w:rsidP="00C94824" w:rsidRDefault="00125B61" w14:paraId="10C00F7C" w14:textId="37D6D8CE">
+    <w:p w14:paraId="10C00F7C" w14:textId="37D6D8CE" w:rsidR="00125B61" w:rsidRDefault="00125B61" w:rsidP="00C94824">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3D68">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">9.2 If a child’s situation does not appear to be improving following a referral, the DSL </w:t>
       </w:r>
       <w:r w:rsidR="00951892">
         <w:rPr>
@@ -7859,236 +8162,248 @@
         </w:rPr>
         <w:t xml:space="preserve"> re-refer the child. We will </w:t>
       </w:r>
       <w:r w:rsidR="00951892">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3D68">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId36">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00DE3D68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>CSCP’s Escalation Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE3D68">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3D68">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">to ensure that our concerns have been addressed and that the situation improves for the child. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C94824" w:rsidP="00C94824" w:rsidRDefault="00C94824" w14:paraId="300C6B1B" w14:textId="77777777">
+    <w:p w14:paraId="300C6B1B" w14:textId="77777777" w:rsidR="00C94824" w:rsidRDefault="00C94824" w:rsidP="00C94824">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00604BF8" w:rsidP="00C94824" w:rsidRDefault="00604BF8" w14:paraId="4F3EBED1" w14:textId="77777777">
+    <w:p w14:paraId="4F3EBED1" w14:textId="77777777" w:rsidR="00604BF8" w:rsidRDefault="00604BF8" w:rsidP="00C94824">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00047BB9" w:rsidR="00061443" w:rsidP="00047BB9" w:rsidRDefault="00061443" w14:paraId="5EFBAB0D" w14:textId="4657AA38">
+    <w:p w14:paraId="5EFBAB0D" w14:textId="4657AA38" w:rsidR="00061443" w:rsidRPr="00047BB9" w:rsidRDefault="00061443" w:rsidP="00047BB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="00604BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Child Absences</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A04869" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="0048691B" w14:paraId="480F0B8D" w14:textId="73024750">
+    <w:p w14:paraId="480F0B8D" w14:textId="73024750" w:rsidR="0048691B" w:rsidRPr="00A04869" w:rsidRDefault="0048691B" w:rsidP="0048691B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">10.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Repeated and unexplained absence from the </w:t>
       </w:r>
       <w:r w:rsidR="004E3D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">childminding </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">setting can be a concern for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a number of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> reasons:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A04869" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="0048691B" w14:paraId="043AFE90" w14:textId="77777777">
+    <w:p w14:paraId="043AFE90" w14:textId="77777777" w:rsidR="0048691B" w:rsidRPr="00A04869" w:rsidRDefault="0048691B" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">it is a potential indicator of abuse or neglect </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A04869" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="0048691B" w14:paraId="664481B9" w14:textId="77777777">
+    <w:p w14:paraId="664481B9" w14:textId="58ED1BEB" w:rsidR="0048691B" w:rsidRPr="00A04869" w:rsidRDefault="0048691B" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>it can significantly impact on a child’s progress and / or wellbeing</w:t>
+        <w:t>it can significantly impact on a child’s progress and</w:t>
+      </w:r>
+      <w:r w:rsidR="184D9EDA" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>or wellbeing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B13F64" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="0048691B" w14:paraId="6D3184E0" w14:textId="6F4F2833">
+    <w:p w14:paraId="6D3184E0" w14:textId="6F4F2833" w:rsidR="0048691B" w:rsidRPr="00B13F64" w:rsidRDefault="0048691B" w:rsidP="0048691B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B13F64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Although </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8113,367 +8428,365 @@
       <w:r w:rsidRPr="00B13F64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, it is vital that we as </w:t>
       </w:r>
       <w:r w:rsidR="00D212D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">childminders and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B13F64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Early Years providers understand the similarities to children accessing early education. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B13F64" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="0048691B" w14:paraId="1FC36A15" w14:textId="77777777">
+    <w:p w14:paraId="1FC36A15" w14:textId="77777777" w:rsidR="0048691B" w:rsidRPr="00B13F64" w:rsidRDefault="0048691B" w:rsidP="0048691B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0048691B" w:rsidP="49B78C3C" w:rsidRDefault="0048691B" w14:paraId="26C95FE7" w14:textId="4D146AD3">
-[...102 lines deleted...]
-    <w:p w:rsidRPr="00D05A69" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="0048691B" w14:paraId="1670E435" w14:textId="77777777">
+    <w:p w14:paraId="26C95FE7" w14:textId="704BD6F5" w:rsidR="0048691B" w:rsidRDefault="0048691B" w:rsidP="0048691B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A child absent from </w:t>
+      </w:r>
+      <w:r w:rsidR="00D212D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>my childminding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> setting is not </w:t>
+      </w:r>
+      <w:r w:rsidR="0049713E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">always </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a safeguarding </w:t>
+      </w:r>
+      <w:r w:rsidR="184D9EDA" w:rsidRPr="00B13F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>matte</w:t>
+      </w:r>
+      <w:r w:rsidR="2F93DA94" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="04050117" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0049713E" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049713E" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>here may be an explanation for a child not attending their expected session. However, regular attendance is important</w:t>
+      </w:r>
+      <w:r w:rsidR="00476947" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, and unexplained non-attendance can be an early indicator of risk and vulnerability.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="003B4F67" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="00D212D0" w14:paraId="03EF7D14" w14:textId="3674638B">
+    <w:p w14:paraId="1670E435" w14:textId="77777777" w:rsidR="0048691B" w:rsidRPr="00D05A69" w:rsidRDefault="0048691B" w:rsidP="0048691B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03EF7D14" w14:textId="3674638B" w:rsidR="0048691B" w:rsidRPr="003B4F67" w:rsidRDefault="00D212D0" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D212D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D212D0" w:rsidR="0048691B">
+      <w:r w:rsidR="0048691B" w:rsidRPr="00D212D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00476947">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will always</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="0048691B">
+      <w:r w:rsidR="0048691B" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> follow up on absences in a timely manner. If a child is absent for a prolonged period, or if a child is absent without notification from the parent or carer, attempts </w:t>
       </w:r>
       <w:r w:rsidR="002A6CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="0048691B">
+      <w:r w:rsidR="0048691B" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be made to contact the child’s parents and/or carers and alternative emergency contacts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003B4F67" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="00D212D0" w14:paraId="159E281C" w14:textId="495CC9F9">
+    <w:p w14:paraId="159E281C" w14:textId="495CC9F9" w:rsidR="0048691B" w:rsidRPr="003B4F67" w:rsidRDefault="00D212D0" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="0048691B">
+      <w:r w:rsidR="0048691B" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A6CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will also</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="0048691B">
+      <w:r w:rsidR="0048691B" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> consider patterns and trends in a child’s absences and their personal circumstances and use their professional judgement when deciding if their absence should be considered as prolonged. Consideration </w:t>
       </w:r>
       <w:r w:rsidR="002A6CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="0048691B">
+      <w:r w:rsidR="0048691B" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> given to the child’s </w:t>
       </w:r>
       <w:r w:rsidR="002A6CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unique circumstances</w:t>
       </w:r>
       <w:r w:rsidR="008C46F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, including their </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="0048691B">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">carer’s vulnerability and their home life. A child’s first absence could be a cause for concern. </w:t>
+      <w:r w:rsidR="0048691B" w:rsidRPr="003B4F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vulnerability, parent’s and/or carer’s vulnerability and their home life. A child’s first absence could be a cause for concern. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003B4F67" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="0048691B" w14:paraId="6F75645B" w14:textId="77777777">
+    <w:p w14:paraId="6F75645B" w14:textId="77777777" w:rsidR="0048691B" w:rsidRPr="003B4F67" w:rsidRDefault="0048691B" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any concerns must be referred to local children’s social care services and/or a police welfare check requested. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003B4F67" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="0048691B" w14:paraId="0597DB04" w14:textId="14EA83BD">
+    <w:p w14:paraId="0597DB04" w14:textId="14EA83BD" w:rsidR="0048691B" w:rsidRPr="003B4F67" w:rsidRDefault="0048691B" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">To ensure all children are kept safe, </w:t>
       </w:r>
       <w:r w:rsidR="00D212D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8490,6418 +8803,6534 @@
         <w:t xml:space="preserve"> will monitor all children's attendance</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>patterns to ensure they are consistent and are not cause for concern.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF09A8" w:rsidR="0048691B" w:rsidP="0048691B" w:rsidRDefault="00037E60" w14:paraId="2DB9E7EB" w14:textId="2DA28707">
+    <w:p w14:paraId="2DB9E7EB" w14:textId="2DA28707" w:rsidR="0048691B" w:rsidRPr="00AF09A8" w:rsidRDefault="00037E60" w:rsidP="0048691B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="0048691B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F668B5" w:rsidR="0048691B">
+      <w:r w:rsidR="0048691B" w:rsidRPr="00F668B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The intention is not to stop parents/carers spending time with their children, and our setting already has systems in place whereby parents and carers inform us of </w:t>
       </w:r>
       <w:r w:rsidR="0048691B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>any planned absences.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F668B5" w:rsidR="0048691B">
+      <w:r w:rsidR="0048691B" w:rsidRPr="00F668B5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A09DE" w:rsidR="00426310" w:rsidP="00426310" w:rsidRDefault="00037E60" w14:paraId="4FBDA863" w14:textId="6D60B6C2">
+    <w:p w14:paraId="4FBDA863" w14:textId="2F37B5D3" w:rsidR="00426310" w:rsidRPr="005A09DE" w:rsidRDefault="00037E60" w:rsidP="00426310">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D212D0" w:rsidR="0048691B">
+      <w:r w:rsidR="0048691B" w:rsidRPr="00D212D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.4 </w:t>
       </w:r>
       <w:r w:rsidR="00426310">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I have an Attendance policy and/or a ‘Child Missing in Early Education’ process. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC2DA0" w:rsidR="00426310">
+      <w:r w:rsidR="00426310" w:rsidRPr="00BC2DA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[amend / delete as applicable]</w:t>
+        <w:t>[amend</w:t>
+      </w:r>
+      <w:r w:rsidR="7211869A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00426310" w:rsidRPr="00BC2DA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>delete as applicable]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00043270" w:rsidP="00125B61" w:rsidRDefault="00043270" w14:paraId="63AF7E00" w14:textId="0B21F49F">
+    <w:p w14:paraId="63AF7E00" w14:textId="0B21F49F" w:rsidR="00043270" w:rsidRDefault="00043270" w:rsidP="00125B61">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DE3D68" w:rsidR="00AF27D7" w:rsidP="00125B61" w:rsidRDefault="00AF27D7" w14:paraId="4C2E26A0" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00B82354" w:rsidR="00484FA4" w:rsidP="00A75E3D" w:rsidRDefault="00484FA4" w14:paraId="5023F814" w14:textId="77777777">
+    <w:p w14:paraId="697F9A41" w14:textId="77777777" w:rsidR="00AF27D7" w:rsidRDefault="00AF27D7" w:rsidP="00124BC4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D40FC0D" w14:textId="6EB9D079" w:rsidR="00484FA4" w:rsidRPr="00124BC4" w:rsidRDefault="00484FA4" w:rsidP="00124BC4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B82354">
+      <w:r w:rsidRPr="00584B54">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00584B54" w:rsidR="00484FA4" w:rsidP="00484FA4" w:rsidRDefault="00484FA4" w14:paraId="1D40FC0D" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Segoe UI"/>
+    <w:p w14:paraId="0FF4C10E" w14:textId="352B3510" w:rsidR="002E7912" w:rsidRDefault="002E7912" w:rsidP="002E7912">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00037E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00604BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="002801D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="00604BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mental Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="002801D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FC7F18" w14:textId="31EF5373" w:rsidR="00484FA4" w:rsidRPr="002E7912" w:rsidRDefault="002E7912" w:rsidP="002E7912">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00037E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="002801D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Our</w:t>
+      </w:r>
+      <w:r w:rsidR="00037E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> childminding</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="002801D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> setting recognises that safeguarding and promoting the welfare of children includes preventing the impairment of children’s mental health or development. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A481ED" w14:textId="0DB2EA7A" w:rsidR="00484FA4" w:rsidRPr="002801D8" w:rsidRDefault="002E7912" w:rsidP="00484FA4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00037E60" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All staff will be aware that</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A51" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> changes in </w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mental health may be an indicator that a child is suffering or is at risk of suffering abuse, neglect or exploitation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03194282" w14:textId="4A0B9335" w:rsidR="00484FA4" w:rsidRPr="002801D8" w:rsidRDefault="002E7912" w:rsidP="00484FA4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A504BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="002801D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00037E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I/any assistants</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="002801D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not attempt to make a diagnosis </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>where a mental health concern is identified</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="002801D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless appropriately trained. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B192DCB" w14:textId="74B1BDA9" w:rsidR="00484FA4" w:rsidRPr="002801D8" w:rsidRDefault="002E7912" w:rsidP="00484FA4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A504BA" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00037E60" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recognise that </w:t>
+      </w:r>
+      <w:r w:rsidR="00F168D3" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>childminding assistants</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are well-placed to observe behaviour that may indicate that a child is experiencing a</w:t>
+      </w:r>
+      <w:r w:rsidR="21C4B772" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A51" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>change in their mental</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health. If </w:t>
+      </w:r>
+      <w:r w:rsidR="00F168D3" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are concerned that a child </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A51" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>needs support with their mental health</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, they should talk to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F168D3" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A504BA" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00F168D3" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hildminder in their</w:t>
+      </w:r>
+      <w:r w:rsidR="00A504BA" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> role as</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Special Educational Needs Coordinator (SENCO) to discuss making a referral for support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFECA46" w14:textId="23F85CAB" w:rsidR="00484FA4" w:rsidRPr="002801D8" w:rsidRDefault="002E7912" w:rsidP="00484FA4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A504BA" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5 If </w:t>
+      </w:r>
+      <w:r w:rsidR="00A504BA" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>childminding assistants</w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are concerned that a child is experiencing a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A51" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">significant change to their </w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mental healt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A51" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h which may also be </w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a safeguarding concern, they must report this to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A504BA" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">childminder and </w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designated Safeguarding Lead immediately. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA29DD8" w14:textId="77777777" w:rsidR="00484FA4" w:rsidRPr="00B82354" w:rsidRDefault="00484FA4" w:rsidP="00484FA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4178C0F2" w14:textId="77777777" w:rsidR="00124BC4" w:rsidRPr="00B82354" w:rsidRDefault="00124BC4" w:rsidP="00484FA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53257C02" w14:textId="72D45C5E" w:rsidR="00A75E3D" w:rsidRDefault="002E7912" w:rsidP="00484FA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00943D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00484FA4" w:rsidRPr="00604BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Online Safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AADAF16" w14:textId="6E246838" w:rsidR="00A75E3D" w:rsidRPr="00D61A01" w:rsidRDefault="002E7912" w:rsidP="00DE3D68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75E3D" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recognise that children need to be safeguarded from potentially harmful and inappropriate online material</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Therefore: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77834239" w14:textId="52A9172D" w:rsidR="00A75E3D" w:rsidRPr="002E7912" w:rsidRDefault="002E7912" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Childminding assistants </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75E3D" w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and children’s use of the internet will be monitored by the Designated Safeguarding Lead. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01907C39" w14:textId="05CEC6A3" w:rsidR="00A75E3D" w:rsidRPr="002E7912" w:rsidRDefault="00A75E3D" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parental controls have been activated on networks to prevent access to inappropriate material.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFA3F65" w14:textId="2E2D8DAB" w:rsidR="00A75E3D" w:rsidRPr="002E7912" w:rsidRDefault="00A75E3D" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parents will be informed if children attempt to access</w:t>
+      </w:r>
+      <w:r w:rsidR="0049436A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or are exposed to,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inappropriate material online in the setting.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015ED160" w14:textId="0B29B21B" w:rsidR="00A75E3D" w:rsidRPr="002E7912" w:rsidRDefault="00A75E3D" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any concerns about children’s online activity should be directed to the Designated Safeguarding Lead. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D92FA06" w14:textId="26B23E65" w:rsidR="00A75E3D" w:rsidRPr="002E7912" w:rsidRDefault="004D625D" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assistants and I</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75E3D" w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will ensure that their social media profiles are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A75E3D" w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>private</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A75E3D" w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it is prohibited for these staff to be ‘friends’ or ‘follow’ parents</w:t>
+      </w:r>
+      <w:r w:rsidR="0315B923" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75E3D" w:rsidRPr="002E7912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">young people or children on social media. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8E8577" w14:textId="35E2E6BC" w:rsidR="00A75E3D" w:rsidRDefault="00A75E3D" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any contact between parents</w:t>
+      </w:r>
+      <w:r w:rsidR="0315B923" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>young people or children and staff should be</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A51" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> made </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>using appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A51" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and secure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> channels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE2369A" w14:textId="5DFC9051" w:rsidR="0063545F" w:rsidRPr="002E7912" w:rsidRDefault="692F057C" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>My</w:t>
+      </w:r>
+      <w:r w:rsidR="0063545F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assistants </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and I</w:t>
+      </w:r>
+      <w:r w:rsidR="7B70B68D" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0063545F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our safeguarding training includes online safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE530F6" w14:textId="77777777" w:rsidR="00484FA4" w:rsidRPr="00DD42D5" w:rsidRDefault="00484FA4" w:rsidP="00484FA4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337830E7" w14:textId="3A841DBA" w:rsidR="00DE3D68" w:rsidRPr="009E472E" w:rsidRDefault="00723617" w:rsidP="0075710A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc520902654"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc198796121"/>
+      <w:r w:rsidRPr="0075710A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="009E472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Record-Keeping</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk115806201"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="4E796A87" w14:textId="3FE1475F" w:rsidR="00D86BBF" w:rsidRPr="00667D47" w:rsidRDefault="00667D47" w:rsidP="00667D47">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3D68" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">written record of all safeguarding and/or child protection concerns, discussions and decisions made will be kept in individual children’s files.  These will be locked in a cupboard/stored electronically and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3D68" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>secure</w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and will only be accessed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00902EDD" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myself as the </w:t>
+      </w:r>
+      <w:r w:rsidR="29ED1E0E" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="6762AE52" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hildminder</w:t>
+      </w:r>
+      <w:r w:rsidR="00902EDD" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13B1B" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00902EDD" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nd Designated Safeguarding Lead</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6AB6" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="0097320B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6AB6" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="0097320B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6AB6" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="22A892BB" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="2EC01C5A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildminder </w:t>
+      </w:r>
+      <w:r w:rsidR="3C29EFF8" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="2EC01C5A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssistants</w:t>
+      </w:r>
+      <w:r w:rsidR="00902EDD" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00902EDD" w:rsidRPr="00667D47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604BF8" w:rsidR="00484FA4">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E7912" w:rsidR="00484FA4" w:rsidP="002E7912" w:rsidRDefault="002E7912" w14:paraId="14FC7F18" w14:textId="31EF5373">
-[...59 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="36EDAAC8" w14:textId="142A374C" w:rsidR="008B788E" w:rsidRPr="00667D47" w:rsidRDefault="00AF64A9" w:rsidP="00667D47">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...520 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B737D0" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssistants </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will submit all concerns in writing to the </w:t>
+      </w:r>
+      <w:r w:rsidR="74CBC025" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="2EC01C5A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hildminder</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6AB6" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DSL at the earliest opportunity. This may be after having a verbal conversation, but conversations will be followed up in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BD81E9" w14:textId="77777777" w:rsidR="008B788E" w:rsidRPr="00DD42D5" w:rsidRDefault="008B788E" w:rsidP="00667D47">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E980347" w14:textId="7BD7B9A3" w:rsidR="00F83AB5" w:rsidRPr="00667D47" w:rsidRDefault="0097320B" w:rsidP="00667D47">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. Therefore: </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Information required to keep children safe will be shared with other agencies</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83AB5" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E7912" w:rsidR="00A75E3D" w:rsidP="00DE3D68" w:rsidRDefault="002E7912" w14:paraId="77834239" w14:textId="52A9172D">
+    <w:p w14:paraId="48C28D24" w14:textId="77777777" w:rsidR="00F83AB5" w:rsidRPr="00F83AB5" w:rsidRDefault="00F83AB5" w:rsidP="00667D47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...25 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002E7912" w:rsidR="00A75E3D" w:rsidP="00DE3D68" w:rsidRDefault="00A75E3D" w14:paraId="01907C39" w14:textId="05CEC6A3">
-[...305 lines deleted...]
-    <w:p w:rsidRPr="00667D47" w:rsidR="00D86BBF" w:rsidP="00667D47" w:rsidRDefault="00667D47" w14:paraId="4E796A87" w14:textId="53938BAD">
+    <w:p w14:paraId="5600A06C" w14:textId="575DD594" w:rsidR="00F83AB5" w:rsidRPr="00667D47" w:rsidRDefault="0097320B" w:rsidP="0063706D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In the event that a child moves from our setting, the safeguarding file will be transferred to the new setting securely</w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a timely manner (5 days).</w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00667D47" w:rsidR="008B788E">
-[...83 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Our setting will complete a record of the transfer demonstrating the exchange and confirmation from the new setting, that the records and any passwords have been received. Once the transfer has been received and documented, we will not retain the safeguarding information.</w:t>
+      </w:r>
+      <w:r w:rsidR="0063706D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In the event of any safeguarding and child protection concerns, a meeting with the receiving</w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provider’s</w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Designated</w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safeguarding Lead will be arranged.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00667D47" w:rsidR="008B788E" w:rsidP="00667D47" w:rsidRDefault="00AF64A9" w14:paraId="36EDAAC8" w14:textId="0E736433">
+    <w:p w14:paraId="71173D3A" w14:textId="77777777" w:rsidR="00F83AB5" w:rsidRPr="00F83AB5" w:rsidRDefault="00F83AB5" w:rsidP="00667D47">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19537147" w14:textId="77588B80" w:rsidR="00F83AB5" w:rsidRPr="00667D47" w:rsidRDefault="0063706D" w:rsidP="00667D47">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">13.2 </w:t>
-[...168 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">13.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All data processed is done so in line with the General Data Protection Guidelines </w:t>
+      </w:r>
+      <w:r w:rsidR="008B788E" w:rsidRPr="00667D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">and the Data Protection Act (2018). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00667D47" w:rsidR="00F83AB5">
+      <w:r w:rsidR="00F83AB5" w:rsidRPr="00667D47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sample records transfer form can be found here - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId37">
-        <w:r w:rsidRPr="00667D47" w:rsidR="00F83AB5">
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidR="0C338ABD" w:rsidRPr="6CC732F1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
             <w:color w:val="0056BE"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Records transfer form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00F83AB5" w:rsidR="00F83AB5" w:rsidP="00667D47" w:rsidRDefault="00F83AB5" w14:paraId="6A162D3C" w14:textId="77777777">
+    <w:p w14:paraId="6A162D3C" w14:textId="77777777" w:rsidR="00F83AB5" w:rsidRPr="00F83AB5" w:rsidRDefault="00F83AB5" w:rsidP="00667D47">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA08D8" w:rsidP="00EA08D8" w:rsidRDefault="008B788E" w14:paraId="46905764" w14:textId="77777777">
+    <w:p w14:paraId="46905764" w14:textId="77777777" w:rsidR="00EA08D8" w:rsidRDefault="008B788E" w:rsidP="00EA08D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667D47">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Further information regarding information sharing and data processing in relation to safeguarding can be found in:</w:t>
       </w:r>
       <w:r w:rsidR="00EA08D8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00667D47" w:rsidR="008B788E" w:rsidP="00EA08D8" w:rsidRDefault="008B788E" w14:paraId="1E9C046D" w14:textId="4D4E0E88">
+    <w:p w14:paraId="1E9C046D" w14:textId="2D3DC93B" w:rsidR="008B788E" w:rsidRPr="00667D47" w:rsidRDefault="30BD0E54" w:rsidP="00EA08D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00EA08D8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="6CC732F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Information sharing Advice for practitioners providing safeguarding services to children, young people, parents and carers (</w:t>
-[...21 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Information sharing Advice for practitioners providing safeguarding services to children, young people, parents and carers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w:rsidRPr="001C4320" w:rsidR="00AE09B9" w:rsidP="00AE09B9" w:rsidRDefault="00AE09B9" w14:paraId="5D520350" w14:textId="77777777">
+    <w:p w14:paraId="5D520350" w14:textId="77777777" w:rsidR="00AE09B9" w:rsidRPr="001C4320" w:rsidRDefault="00AE09B9" w:rsidP="00AE09B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E472E" w:rsidR="008166B8" w:rsidP="0075710A" w:rsidRDefault="008166B8" w14:paraId="29EC4979" w14:textId="5D0BAD6C">
+    <w:p w14:paraId="29EC4979" w14:textId="5D0BAD6C" w:rsidR="008166B8" w:rsidRPr="009E472E" w:rsidRDefault="008166B8" w:rsidP="0075710A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc198802373" w:id="7"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk115807115" w:id="9"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc198802373"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk201306358"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk115807115"/>
       <w:r w:rsidRPr="0075710A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0075710A" w:rsidR="000330D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="000330D3" w:rsidRPr="0075710A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0075710A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E472E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Use of cameras, photography and images </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="008166B8" w:rsidP="00F16606" w:rsidRDefault="008166B8" w14:paraId="68CB672B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="008166B8" w:rsidP="008166B8" w:rsidRDefault="008166B8" w14:paraId="5E41D002" w14:textId="77777777">
+    <w:p w14:paraId="2ED9462D" w14:textId="77777777" w:rsidR="008166B8" w:rsidRDefault="008166B8" w:rsidP="008166B8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E41D002" w14:textId="3C6FFA12" w:rsidR="008166B8" w:rsidRPr="00AE6C92" w:rsidRDefault="008166B8" w:rsidP="008166B8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Most people who take or view photographs or videos of children do so for acceptable reasons. However, due to cases of abuse to children through taking or using images, we must ensure that we have safeguards in place. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="008166B8" w:rsidP="008166B8" w:rsidRDefault="008166B8" w14:paraId="1DD5D271" w14:textId="4CEE3DDF">
+    <w:p w14:paraId="1DD5D271" w14:textId="4CEE3DDF" w:rsidR="008166B8" w:rsidRPr="00AE6C92" w:rsidRDefault="008166B8" w:rsidP="008166B8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To keep our children safe, </w:t>
       </w:r>
       <w:r w:rsidR="001A166C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D30B8" w:rsidR="003E563D" w:rsidP="003E563D" w:rsidRDefault="003E563D" w14:paraId="2670F4E6" w14:textId="77777777">
+    <w:p w14:paraId="2670F4E6" w14:textId="3A69081C" w:rsidR="003E563D" w:rsidRPr="009D30B8" w:rsidRDefault="003E563D" w:rsidP="008A7662">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>always obtain consent from parents/carers for photographs or video recordings to be taken, used, or published (for example</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> CCTV/doorbell cameras, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on our website or displays) </w:t>
       </w:r>
       <w:r w:rsidRPr="00725002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[amend / delete as applicable]</w:t>
+        <w:t>[amend</w:t>
+      </w:r>
+      <w:r w:rsidR="571EC56D" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725002">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>delete as applicable]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008166B8" w:rsidP="008166B8" w:rsidRDefault="008166B8" w14:paraId="53EAD10C" w14:textId="77777777">
+    <w:p w14:paraId="53EAD10C" w14:textId="2E3FA1A2" w:rsidR="008166B8" w:rsidRDefault="008166B8" w:rsidP="008A7662">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>only take photographs of children when consent has been sought from parents and when the reason for doing so is clear and communicated to parents. Images of children will not be stored on personal mobile phones</w:t>
       </w:r>
+      <w:r w:rsidR="1CB65AF2" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="008166B8" w:rsidP="008166B8" w:rsidRDefault="008166B8" w14:paraId="72629FDC" w14:textId="3DB9A2A4">
+    <w:p w14:paraId="72629FDC" w14:textId="1F0F13F3" w:rsidR="008166B8" w:rsidRPr="00AE6C92" w:rsidRDefault="008166B8" w:rsidP="008A7662">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="008166B8">
-[...62 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allow parents to withdraw consent at any time and notify </w:t>
+      </w:r>
+      <w:r w:rsidR="001A166C" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myself and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="7D0AB0C9" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>assistants</w:t>
       </w:r>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="008166B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="49B78C3C" w:rsidR="008166B8">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if they do not wish their child’s photographs to be used</w:t>
       </w:r>
+      <w:r w:rsidR="5F6FB013" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="008166B8" w:rsidP="008166B8" w:rsidRDefault="008166B8" w14:paraId="4C9BA758" w14:textId="657CDA78">
+    <w:p w14:paraId="4C9BA758" w14:textId="657CDA78" w:rsidR="008166B8" w:rsidRPr="00AE6C92" w:rsidRDefault="008166B8" w:rsidP="008A7662">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ensure only the </w:t>
       </w:r>
       <w:r w:rsidR="00A415F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">childminding </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">setting’s designated cameras are used when photographing or videoing </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">setting’s designated cameras are used when photographing or videoing children; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="008166B8" w:rsidP="008166B8" w:rsidRDefault="008166B8" w14:paraId="0A6FAE84" w14:textId="77777777">
+    <w:p w14:paraId="0A6FAE84" w14:textId="77777777" w:rsidR="008166B8" w:rsidRPr="00AE6C92" w:rsidRDefault="008166B8" w:rsidP="008A7662">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensure that children are appropriately dressed if photographs or videos are to be </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ensure that children are appropriately dressed if photographs or videos are to be taken;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="008166B8" w:rsidP="008166B8" w:rsidRDefault="008166B8" w14:paraId="7986C5BB" w14:textId="77777777">
+    <w:p w14:paraId="7986C5BB" w14:textId="77777777" w:rsidR="008166B8" w:rsidRPr="00AE6C92" w:rsidRDefault="008166B8" w:rsidP="008A7662">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensure that children’s names are not displayed alongside any photographs in a public </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ensure that children’s names are not displayed alongside any photographs in a public space;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="008166B8" w:rsidP="008166B8" w:rsidRDefault="008166B8" w14:paraId="425C9796" w14:textId="6B44CC0A">
-[...2698 lines deleted...]
-    <w:p w:rsidRPr="007A62A0" w:rsidR="000C2E54" w:rsidP="005B5DC4" w:rsidRDefault="004C5E90" w14:paraId="137D48BD" w14:textId="12DCD862">
+    <w:p w14:paraId="425C9796" w14:textId="6B44CC0A" w:rsidR="008166B8" w:rsidRPr="00AE6C92" w:rsidRDefault="008166B8" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure that personal devices including cameras, mobile phones, tablets, smart watches, or other such technology are not used to take photographs, video, or audio recordings in </w:t>
+      </w:r>
+      <w:r w:rsidR="001A166C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>my childminding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> setting without prior explicit written consent; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75302AAF" w14:textId="77777777" w:rsidR="008166B8" w:rsidRPr="00AE6C92" w:rsidRDefault="008166B8" w:rsidP="008A7662">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...32 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure that all images are stored securely and in accordance with statutory guidance; </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="000C2E54" w:rsidP="005B5DC4" w:rsidRDefault="004C5E90" w14:paraId="485C3A6D" w14:textId="4CF5E468">
+    <w:p w14:paraId="53E26991" w14:textId="77777777" w:rsidR="008166B8" w:rsidRPr="00F16606" w:rsidRDefault="008166B8" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...36 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ensure retention and destruction of photographs of children will be processed in line with the General Data Protection Regulation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="000C2E54" w:rsidP="005B5DC4" w:rsidRDefault="004C5E90" w14:paraId="153A312E" w14:textId="13FD71F4">
+    <w:p w14:paraId="2FF8D264" w14:textId="77777777" w:rsidR="008166B8" w:rsidRPr="00F16606" w:rsidRDefault="008166B8" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure where professional photographers are used, that the appropriate checks, such as those with the Disclosure and Barring Service, references and parental consent are obtained prior to photographs being taken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621CB3FC" w14:textId="77777777" w:rsidR="0075710A" w:rsidRDefault="0075710A" w:rsidP="003B2700">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005B5DC4" w:rsidR="00E05BED" w:rsidP="00293DED" w:rsidRDefault="004C5E90" w14:paraId="6F474EAB" w14:textId="15D354B4">
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="167E4CFB" w14:textId="77777777" w:rsidR="00124BC4" w:rsidRDefault="00124BC4" w:rsidP="0075710A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167C5FB2" w14:textId="77777777" w:rsidR="00124BC4" w:rsidRDefault="00124BC4" w:rsidP="0075710A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A6EA8E" w14:textId="3BDFDF0A" w:rsidR="000A60BD" w:rsidRPr="0075710A" w:rsidRDefault="002D2947" w:rsidP="0075710A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075710A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000330D3" w:rsidRPr="0075710A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0075710A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13FC2" w:rsidRPr="0075710A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A60BD" w:rsidRPr="00C111D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:r w:rsidR="000A60BD" w:rsidRPr="0075710A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B3794C" w14:textId="36696FC9" w:rsidR="002E4DC4" w:rsidRPr="0075710A" w:rsidRDefault="002E4DC4" w:rsidP="0075710A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327DC011" w14:textId="41F0BF66" w:rsidR="002D2947" w:rsidRDefault="002D2947" w:rsidP="002D2947">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009133D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 In order for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myself and assistants </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to be able to understand and </w:t>
+      </w:r>
+      <w:r w:rsidR="000330D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>implement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their safeguarding and child protection dutie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s, a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assistants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be made aware of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safeguarding </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">policies and procedures. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3E2917" w14:textId="2628EC1B" w:rsidR="002D2947" w:rsidRDefault="002D2947" w:rsidP="002D2947">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009133D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>assistants will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have a comprehensive induction; this includes reading and understanding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BB13D2" w14:textId="77777777" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="002D2947">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629B09CA" w14:textId="683B5154" w:rsidR="0097104B" w:rsidRPr="00A60ADA" w:rsidRDefault="0097104B" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keeping children safe in education </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D381F7" w14:textId="50C76620" w:rsidR="0097104B" w:rsidRPr="00A60ADA" w:rsidRDefault="51269F15" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working Together to Safeguard Children </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2DDD08" w14:textId="4098F1FA" w:rsidR="0097104B" w:rsidRDefault="0097104B" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What to do if you’re worried a child is being </w:t>
+      </w:r>
+      <w:r w:rsidR="51269F15" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>abused</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6385894B" w14:textId="77777777" w:rsidR="0097104B" w:rsidRDefault="0097104B" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whistleblowing Policy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789A8FF7" w14:textId="77777777" w:rsidR="00CF3B0E" w:rsidRPr="00CF3B0E" w:rsidRDefault="00CF3B0E" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Behaviour Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C91E5FF" w14:textId="77777777" w:rsidR="00CF3B0E" w:rsidRPr="00CF3B0E" w:rsidRDefault="00CF3B0E" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Attendance Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64315DCC" w14:textId="77777777" w:rsidR="00CF3B0E" w:rsidRPr="00CF3B0E" w:rsidRDefault="00CF3B0E" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Missing Children Policy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E8461B" w14:textId="77777777" w:rsidR="00CF3B0E" w:rsidRPr="00CF3B0E" w:rsidRDefault="00CF3B0E" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Staff Code of Conduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD66255" w14:textId="77777777" w:rsidR="00CF3B0E" w:rsidRPr="00CF3B0E" w:rsidRDefault="00CF3B0E" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Use of images and digital media</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E16B2AF" w14:textId="77777777" w:rsidR="002D2947" w:rsidRDefault="002D2947" w:rsidP="002D2947">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D18FDC" w14:textId="30038D3D" w:rsidR="002D2947" w:rsidRDefault="002D2947" w:rsidP="002D2947">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009133D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A variety of training and learning materials on safeguarding are made available to ensure </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assistants </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>continually develop their understanding and practice around safeguarding, these include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D88ABCF" w14:textId="77777777" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="002D2947">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F340993" w14:textId="77777777" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Online learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A604363" w14:textId="001B1540" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Posters detailing referral processes and key topics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0617E4" w14:textId="77777777" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Staff handbook</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CF4106" w14:textId="77777777" w:rsidR="002D2947" w:rsidRDefault="002D2947" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Staff induction pack</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FE49AF" w14:textId="77777777" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safeguarding induction checklist </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715DBBDA" w14:textId="7500E96D" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Standing agenda item staff meetings</w:t>
+      </w:r>
+      <w:r w:rsidR="00110A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/supervisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FC8F02" w14:textId="77777777" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B072075" w14:textId="77777777" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Video</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B751573" w14:textId="77777777" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>NSPCC website</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C4BAD0" w14:textId="77777777" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="002D2947">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573F95D4" w14:textId="3B58C465" w:rsidR="002D2947" w:rsidRDefault="002D2947" w:rsidP="3D8ACE8A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D8ACE8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009133D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D8ACE8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.4 All learning and training is recorded on a training matrix and is kept in the assistants personnel file</w:t>
+      </w:r>
+      <w:r w:rsidR="326E3BBC" w:rsidRPr="3D8ACE8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure training is provided at least every two years.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D8ACE8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Further training and development needs are identified as part of the supervision and appraisal process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D63BECE" w14:textId="77777777" w:rsidR="002D2947" w:rsidRPr="00A60ADA" w:rsidRDefault="002D2947" w:rsidP="002D2947">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADDA350" w14:textId="79C05B93" w:rsidR="002D2947" w:rsidRPr="002D2947" w:rsidRDefault="002D2947" w:rsidP="002D2947">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009133D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of the induction process all new </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assistants </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>must undertake compulsory safeguarding training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404D435F" w14:textId="1E4F348A" w:rsidR="00A03ADA" w:rsidRPr="008E344B" w:rsidRDefault="00A03ADA" w:rsidP="00A03ADA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7899D8" w14:textId="77777777" w:rsidR="003A486D" w:rsidRDefault="003A486D" w:rsidP="0075710A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc198796123"/>
+    </w:p>
+    <w:p w14:paraId="7C859BDE" w14:textId="77777777" w:rsidR="003A486D" w:rsidRDefault="003A486D" w:rsidP="0075710A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D4ED1F" w14:textId="77777777" w:rsidR="003A486D" w:rsidRDefault="003A486D" w:rsidP="0075710A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41813350" w14:textId="2CB97BF3" w:rsidR="002E4DC4" w:rsidRPr="0075710A" w:rsidRDefault="0075710A" w:rsidP="0075710A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">16. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="00C111D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Safer Recruitment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="58B38F0E" w14:textId="77777777" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="002E4DC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603C9AFE" w14:textId="0D66870A" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="00FC53C8" w:rsidP="002808CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0070139F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F000CF" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am </w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">committed to providing children with a safe environment, in which they can learn. </w:t>
+      </w:r>
+      <w:r w:rsidR="00126F0A" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">take safer recruitment seriously and all </w:t>
+      </w:r>
+      <w:r w:rsidR="3B29C360" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="55BF81A4" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildminder </w:t>
+      </w:r>
+      <w:r w:rsidR="0A704A93" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="19024E2F" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssistants</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81B32" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00126F0A" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any </w:t>
+      </w:r>
+      <w:r w:rsidR="2250E0F5" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="19024E2F" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildminder </w:t>
+      </w:r>
+      <w:r w:rsidR="571E0B00" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="19024E2F" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssistants</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81B32" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00126F0A" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staff I recruit </w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are subject to the following </w:t>
+      </w:r>
+      <w:r w:rsidR="004D625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suitability </w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>checks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1012E88E" w14:textId="77777777" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="002808CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407040BD" w14:textId="77777777" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identity check;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D70727F" w14:textId="77777777" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DBS clearance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE531D3" w14:textId="77777777" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Barred List check;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB554A0" w14:textId="1328834C" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reference check (two references required</w:t>
+      </w:r>
+      <w:r w:rsidR="004D625D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037C6A53" w14:textId="77777777" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Qualifications check (depending on the post)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5707B0B7" w14:textId="77777777" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Right to work in the UK check;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D135005" w14:textId="77777777" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Further checks for those who have lived outside the UK;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F1AD1A" w14:textId="77777777" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disqualification Under the Childcare Act 2006 checks (as required); and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8A9DC0" w14:textId="77777777" w:rsidR="002808CE" w:rsidRDefault="002808CE" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verification of the candidate’s mental and physical fitness may also be sought</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C6190B" w14:textId="77777777" w:rsidR="00A30E31" w:rsidRDefault="00A30E31" w:rsidP="00A30E31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BA8ADF" w14:textId="402609A5" w:rsidR="00A30E31" w:rsidRDefault="00A30E31" w:rsidP="00A30E31">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16.2 I am responsible for ensuring that I follow safe recruitment processes. This includes not allowing anyone whose suitability has not been checked, including through a criminal records check, to have unsupervised contact with children being cared for</w:t>
+      </w:r>
+      <w:r w:rsidR="7D7D8BE5" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1321D8ED" w14:textId="77777777" w:rsidR="00A30E31" w:rsidRPr="00A30E31" w:rsidRDefault="00A30E31" w:rsidP="00A30E31">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7482F037" w14:textId="738E75BF" w:rsidR="002808CE" w:rsidRDefault="002808CE" w:rsidP="002808CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C414A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A record of all checks completed for all </w:t>
+      </w:r>
+      <w:r w:rsidR="2AA921BC" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="1B0A7197" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hildminders/</w:t>
+      </w:r>
+      <w:r w:rsidR="1C4EE486" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="1B0A7197" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildminder </w:t>
+      </w:r>
+      <w:r w:rsidR="62DF4DDD" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="1B0A7197" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssistants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be recorded and held</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance with the Data Protection Act 2018. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABB6F7F" w14:textId="77777777" w:rsidR="00E3019C" w:rsidRPr="00E3019C" w:rsidRDefault="006633B2" w:rsidP="00E3019C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3019C" w:rsidRPr="00E3019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ofsted, or a childminder’s CMA, is responsible for completing suitability checks of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B15892" w14:textId="77777777" w:rsidR="00E3019C" w:rsidRPr="00E3019C" w:rsidRDefault="00E3019C" w:rsidP="00E3019C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> • The childminder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459F9A9A" w14:textId="77777777" w:rsidR="00E3019C" w:rsidRPr="00E3019C" w:rsidRDefault="00E3019C" w:rsidP="00E3019C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Every other person looking after children on the premises. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FADD51" w14:textId="77777777" w:rsidR="00E3019C" w:rsidRPr="00E3019C" w:rsidRDefault="00E3019C" w:rsidP="00E3019C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• For childminders with domestic premises, every other person aged 16 and over living or working on any domestic premises where the childminding is being provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC9F22D" w14:textId="310917F6" w:rsidR="006633B2" w:rsidRPr="008E344B" w:rsidRDefault="006633B2" w:rsidP="002808CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9F3548" w14:textId="59B825A2" w:rsidR="002808CE" w:rsidRDefault="002808CE" w:rsidP="002808CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00197523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED59D7" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02CC8" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will ensure that all new </w:t>
+      </w:r>
+      <w:r w:rsidR="005B5DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02CC8" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssistants have suitable DBS clearance prior to registration</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5017A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3980" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that all checks have </w:t>
+      </w:r>
+      <w:r w:rsidR="00633D82" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">been completed and notifications </w:t>
+      </w:r>
+      <w:r w:rsidR="0080211E" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00633D82" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ofsted</w:t>
+      </w:r>
+      <w:r w:rsidR="0080211E" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55F95" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>made.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02CC8" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2B31" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I will </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55F95" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2B31" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure that I have received confirmation from Ofsted prior to any </w:t>
+      </w:r>
+      <w:r w:rsidR="67D51360" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="5ADFF0BB" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidR="25624467" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>istants</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55F95" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> starting. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E788D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02CC8" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reserve the right to re-check DBS clearance for any member of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="005766C0" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="1479735A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="5D411298" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssistant</w:t>
+      </w:r>
+      <w:r w:rsidR="005766C0" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where information is received that indicates that they may pose a risk to children and may request candidates to register on the DBS update service. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F943B2F" w14:textId="6A2F1F18" w:rsidR="00477D81" w:rsidRDefault="00477D81" w:rsidP="002808CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If a person has lived or worked outside the UK, I will ensure an additional criminal records check be made (or multiple “checks” if they have lived in more than one country).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AA7A75" w14:textId="2504694A" w:rsidR="00F71A92" w:rsidRPr="008E344B" w:rsidRDefault="00F71A92" w:rsidP="002808CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I understand that a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll staff should disclose any reason that may affect their suitability to work with children that could be a transferable risk to their role. This includes staff disclosing any convictions, cautions, court orders, reprimands and warnings that may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>affect their suitability to work with children (whether received before or during their employment at the setting).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CBFBB2" w14:textId="7126CEDB" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="00197523" w:rsidP="002808CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16.6</w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> take proportionate decisions on whether to check individuals above and beyond what is legally required dependant on individual circumstance</w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4683D51F" w14:textId="4D87CA96" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="002808CE" w:rsidP="002808CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42DD1" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All safer recruitment practices comply with </w:t>
+      </w:r>
+      <w:r w:rsidR="0085510F" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the statutory requirements of the EYFS</w:t>
+      </w:r>
+      <w:r w:rsidR="0085510F" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0F1F" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidR="0085510F" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the requirements for obtaining and providing references</w:t>
+      </w:r>
+      <w:r w:rsidR="39731ECF" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459C88DC" w14:textId="1AD35BBC" w:rsidR="00A5017A" w:rsidRDefault="00A42DD1" w:rsidP="00A5017A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5017A" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All individuals over the age of 16 living within the registered address will have been DBS checked.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAFC9F5" w14:textId="77777777" w:rsidR="003A2FF3" w:rsidRPr="003A2FF3" w:rsidRDefault="003A2FF3" w:rsidP="003A2FF3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2FF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I understand that childminders may also be disqualified to work in domestic premises because they live in the same household as another person who is disqualified, or because they live in the same household where a disqualified person is employed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF76377" w14:textId="77777777" w:rsidR="003A2FF3" w:rsidRPr="008E344B" w:rsidRDefault="003A2FF3" w:rsidP="00A5017A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A93F0F6" w14:textId="545E3B3A" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="00A42DD1" w:rsidP="002808CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02CC8" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="008E344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procedures are in place to ensure that only those who have been subject to the necessary checks have unsupervised contact with children. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288FDA05" w14:textId="26E1A104" w:rsidR="002808CE" w:rsidRPr="008E344B" w:rsidRDefault="00B23585" w:rsidP="002808CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16.10</w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="03D91827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any visitor to the s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14035" w:rsidRPr="03D91827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etting </w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="03D91827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who has not been subject to the necessary checks will be </w:t>
+      </w:r>
+      <w:r w:rsidR="101DFB6B" w:rsidRPr="03D91827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>always supervised</w:t>
+      </w:r>
+      <w:r w:rsidR="00397B12" w:rsidRPr="03D91827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sign in the visitors record</w:t>
+      </w:r>
+      <w:r w:rsidR="002808CE" w:rsidRPr="03D91827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a risk assessment completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C55D5AC" w14:textId="77777777" w:rsidR="00B020C5" w:rsidRDefault="00B020C5" w:rsidP="00F16606">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc198796124"/>
+    </w:p>
+    <w:p w14:paraId="157A225C" w14:textId="2FD4A8A0" w:rsidR="002E4DC4" w:rsidRPr="00F16606" w:rsidRDefault="02E2966E" w:rsidP="00F16606">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C843C3" w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C111D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16606">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C111D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Managing</w:t>
+      </w:r>
+      <w:r w:rsidR="00181502" w:rsidRPr="00C111D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Allegations Against Adults </w:t>
+      </w:r>
+      <w:r w:rsidR="5EEA0CD3" w:rsidRPr="00C111D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Who</w:t>
+      </w:r>
+      <w:r w:rsidR="00181502" w:rsidRPr="00C111D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Work with Children (in a paid or unpaid capacity) - Persons in a Position of Trust</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="0984EC7B" w14:textId="77777777" w:rsidR="002E4DC4" w:rsidRPr="00F16606" w:rsidRDefault="002E4DC4" w:rsidP="00F16606">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D81A2D6" w14:textId="32A53522" w:rsidR="000F7C41" w:rsidRPr="007A62A0" w:rsidRDefault="00790F03" w:rsidP="00790F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C843C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00341B46" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5DC4" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>take all allegations against persons in a position of trust seriously and will manage them in line</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41FBC" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="384B2C8C" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the CSCP</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00291161" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B70E1FB" w14:textId="018C8DF6" w:rsidR="002E4DC4" w:rsidRPr="005B5DC4" w:rsidRDefault="002E4DC4" w:rsidP="00790F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B5DC4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Persons in a position of trust includ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41FBC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5DC4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A2A" w:rsidRPr="005B5DC4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myself as the </w:t>
+      </w:r>
+      <w:r w:rsidR="73345E4D" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="53BAE54C" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>hildminder</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A2A" w:rsidRPr="005B5DC4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, any </w:t>
+      </w:r>
+      <w:r w:rsidR="24791D4C" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="7F94DE1C" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildminding </w:t>
+      </w:r>
+      <w:r w:rsidR="4D66B53D" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="464D23B4" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ssistants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5DC4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and those living and/or working on the premises. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0954C103" w14:textId="64F850AF" w:rsidR="000C2E54" w:rsidRPr="007A62A0" w:rsidRDefault="000C2E54" w:rsidP="000C2E54">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Allegations or concerns may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137D48BD" w14:textId="12DCD862" w:rsidR="000C2E54" w:rsidRPr="007A62A0" w:rsidRDefault="004C5E90" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The person </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2E54" w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>having behaved in a way that has harmed a child, or may have harmed a child;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485C3A6D" w14:textId="4CF5E468" w:rsidR="000C2E54" w:rsidRPr="007A62A0" w:rsidRDefault="004C5E90" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The person </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2E54" w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>possibly committing a criminal offence against or related to a child;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153A312E" w14:textId="13FD71F4" w:rsidR="000C2E54" w:rsidRPr="007A62A0" w:rsidRDefault="004C5E90" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The person </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2E54" w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behaving towards a child or children in a way that indicates that he or she may pose a risk of harm to children; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F474EAB" w14:textId="15D354B4" w:rsidR="00E05BED" w:rsidRPr="005B5DC4" w:rsidRDefault="004C5E90" w:rsidP="008A7662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The person </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="000C2E54">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="000C2E54" w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">behaving or possibly behaving in a way that indicates they may not </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="000C2E54">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="000C2E54" w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be suitable to work with children</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="000C2E54">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="000C2E54" w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including behaviour outside of work). This is known as ‘Transferable risk’.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="002E4DC4" w:rsidP="00293DED" w:rsidRDefault="006B196F" w14:paraId="6B15587D" w14:textId="428BF79A">
+    <w:p w14:paraId="6B15587D" w14:textId="0FACD993" w:rsidR="002E4DC4" w:rsidRPr="007A62A0" w:rsidRDefault="006B196F" w:rsidP="00293DED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003F77BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.2</w:t>
       </w:r>
       <w:r w:rsidR="005B5DC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="002E4DC4">
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Concerns </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="002D5C9A">
+      <w:r w:rsidR="002D5C9A" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="002E4DC4">
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be reported to the Local Authority Designated Officer and can be reported by the </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="0057669F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007A62A0" w:rsidR="002E4DC4">
+      <w:r w:rsidR="11B21E34" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="7F272491" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hildminder</w:t>
+      </w:r>
+      <w:r w:rsidR="0057669F" w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Designated Safeguarding Lead</w:t>
       </w:r>
       <w:r w:rsidR="00AA0067">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="000D6C4F">
+      <w:r w:rsidR="000D6C4F" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">without delay and not discussed </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="00EE13A7">
+      <w:r w:rsidR="00EE13A7" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">directly </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="000D6C4F">
+      <w:r w:rsidR="000D6C4F" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with the person</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="00EE13A7">
+      <w:r w:rsidR="00EE13A7" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/s</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="000D6C4F">
+      <w:r w:rsidR="000D6C4F" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> involved. P</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="002E4DC4">
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arents or members of the public</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="00EE13A7">
+      <w:r w:rsidR="00EE13A7" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may also report concerns</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="002E4DC4">
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="0032646E" w:rsidP="0032646E" w:rsidRDefault="003F77BD" w14:paraId="209015EC" w14:textId="4685776E">
+    <w:p w14:paraId="209015EC" w14:textId="4685776E" w:rsidR="0032646E" w:rsidRPr="007A62A0" w:rsidRDefault="003F77BD" w:rsidP="0032646E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>17.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="0032646E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0032646E" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a concern or allegation of abuse arises against </w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="00030233">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00030233" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">myself </w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="00B82C37">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00B82C37" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as the </w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="002957B4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="002957B4" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Childminder or</w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="0032646E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0032646E" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="0032646E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0032646E" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>should there be a conflict of interest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="0032646E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0032646E" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="00B00B2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00B00B2C" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="00B00B2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00B00B2C" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="0032646E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0032646E" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="0032646E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0032646E" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">immediately </w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="69141CA4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="69141CA4" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>report this</w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="0032646E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0032646E" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the LADO and Ofsted</w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="0077706F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0077706F" w:rsidRPr="150C924A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="00D72D49" w:rsidP="00D72D49" w:rsidRDefault="00D72D49" w14:paraId="0E2E07BE" w14:textId="014F6A06">
+    <w:p w14:paraId="0E2E07BE" w14:textId="014F6A06" w:rsidR="00D72D49" w:rsidRPr="007A62A0" w:rsidRDefault="00D72D49" w:rsidP="00D72D49">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.4</w:t>
       </w:r>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Concerns relating to a position of trust issue will be referred to the Local Authority Designated Officer (LADO) promptly and within 24 hours. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="00D72D49" w:rsidP="00D72D49" w:rsidRDefault="00D72D49" w14:paraId="16EBA9A4" w14:textId="77777777">
+    <w:p w14:paraId="16EBA9A4" w14:textId="77777777" w:rsidR="00D72D49" w:rsidRPr="007A62A0" w:rsidRDefault="00D72D49" w:rsidP="00D72D49">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Immediate referrals can be made via the following link: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="00D72D49" w:rsidP="00D72D49" w:rsidRDefault="00D72D49" w14:paraId="69D7B318" w14:textId="77777777">
+    <w:p w14:paraId="69D7B318" w14:textId="16BE4BE0" w:rsidR="00D72D49" w:rsidRPr="007A62A0" w:rsidRDefault="77329A32" w:rsidP="00D72D49">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="007A62A0">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidRPr="6CC732F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.coventry.gov.uk/info/206/coventry_safeguarding_children_partnership/2628/local_authority_designated_officer_lado</w:t>
+          <w:t>Local Authority Designated Officer (LADO)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="6D0812CB" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FE9A9B" w14:textId="3E433453" w:rsidR="00D72D49" w:rsidRPr="00337497" w:rsidRDefault="00D72D49" w:rsidP="00D72D49">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This may be by the </w:t>
+      </w:r>
+      <w:r w:rsidR="77E5051D" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="6C2083AE" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egistered </w:t>
+      </w:r>
+      <w:r w:rsidR="719BE7BF" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="6C2083AE" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hildminder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any </w:t>
+      </w:r>
+      <w:r w:rsidR="7F84D793" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="6D0812CB" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssistants.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Advice and guidance can be sort from the LADO where the setting is not sure if the concern or allegation meets the harms threshold for Designated Officer intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B849CAA" w14:textId="473D2F4C" w:rsidR="004A54E9" w:rsidRPr="007A62A0" w:rsidRDefault="004A54E9" w:rsidP="004A54E9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.5 I understand it is important that the DSL and </w:t>
+      </w:r>
+      <w:r w:rsidR="0A4B6A40" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0E4A5509" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egistered </w:t>
+      </w:r>
+      <w:r w:rsidR="339012E6" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0E4A5509" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hildminder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="57569782" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...91 lines deleted...]
-      <w:r w:rsidRPr="150C924A">
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or any other assistants or persons, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A0C0877">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>does not</w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">ny discussions with the subject of the concern will be kept to a minimum until the Local Authority Designated Officer (LADO) has been informed. The LADO must be consulted on the initial planning, whether the member of staff/household member should be informed of the allegation and a decision will be made on the most appropriate lead or lead agency to carry out the required next steps. </w:t>
+      <w:r w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> start to investigate the allegation.  Any discussions with the subject of the concern will be kept to a minimum until the Local Authority Designated Officer (LADO) has been informed. The LADO must be consulted on the initial planning, whether the member of staff/household member should be informed of the allegation and a decision will be made on the most appropriate lead or lead agency to carry out the required next steps. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="004A54E9" w:rsidP="004A54E9" w:rsidRDefault="004A54E9" w14:paraId="0FECB83F" w14:textId="0CE3F9E4">
+    <w:p w14:paraId="0FECB83F" w14:textId="0CE3F9E4" w:rsidR="004A54E9" w:rsidRPr="007A62A0" w:rsidRDefault="004A54E9" w:rsidP="004A54E9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00337497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
       <w:r w:rsidRPr="00337497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">understand concerns must be reported to Ofsted promptly.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="00F72A2E" w:rsidP="00F72A2E" w:rsidRDefault="00F72A2E" w14:paraId="3E094ED5" w14:textId="61B6D780">
+    <w:p w14:paraId="3E094ED5" w14:textId="1401B627" w:rsidR="00F72A2E" w:rsidRPr="007A62A0" w:rsidRDefault="00F72A2E" w:rsidP="00F72A2E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>17.7</w:t>
       </w:r>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If a child has suffered or may have suffered abuse or harm, a MASH referral and/or a referral to the police will also be made. </w:t>
+        <w:t xml:space="preserve"> If a child has suffered or may have suffered abuse or harm, a referral </w:t>
+      </w:r>
+      <w:r w:rsidR="47FA9BF9" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to the Children and Family Initial Response Service will be made</w:t>
+      </w:r>
+      <w:r w:rsidR="32456851" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and/or a referral to the police will also be made. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="00F72A2E" w:rsidP="00F72A2E" w:rsidRDefault="00F72A2E" w14:paraId="06221048" w14:textId="13076B87">
+    <w:p w14:paraId="06221048" w14:textId="13076B87" w:rsidR="00F72A2E" w:rsidRPr="007A62A0" w:rsidRDefault="00F72A2E" w:rsidP="00F72A2E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17.8</w:t>
       </w:r>
       <w:r w:rsidRPr="150C924A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> In managing any allegation where the decision has been made to manage the allegation internally, the Local Authority Designated Officer may provide information and support in managing the process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="0032646E" w:rsidP="00F72A2E" w:rsidRDefault="00F72A2E" w14:paraId="0931C174" w14:textId="3B7DFD3D">
+    <w:p w14:paraId="0931C174" w14:textId="3B7DFD3D" w:rsidR="0032646E" w:rsidRPr="007A62A0" w:rsidRDefault="00F72A2E" w:rsidP="00F72A2E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17.9</w:t>
       </w:r>
       <w:r w:rsidRPr="150C924A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A referral to the Disclosure and Barring Service and/or Ofsted will be made if a person in a position of trust is dismissed or removed from their post because of safeguarding concerns, irrespective of whether they have resigned</w:t>
       </w:r>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D42985" w:rsidR="0046540C" w:rsidP="0046540C" w:rsidRDefault="0046540C" w14:paraId="61AC171D" w14:textId="77777777">
+    <w:p w14:paraId="61AC171D" w14:textId="77777777" w:rsidR="0046540C" w:rsidRPr="00D42985" w:rsidRDefault="0046540C" w:rsidP="0046540C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following policy provides further guidance and information</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="0046540C" w:rsidP="0046540C" w:rsidRDefault="0046540C" w14:paraId="21FF9612" w14:textId="77777777">
+    <w:p w14:paraId="21FF9612" w14:textId="77777777" w:rsidR="0046540C" w:rsidRPr="00D15AE1" w:rsidRDefault="0046540C" w:rsidP="0046540C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D42985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early Years Procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Managing Allegations against adults who work with children</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="0046540C" w:rsidP="0046540C" w:rsidRDefault="0046540C" w14:paraId="652CF58C" w14:textId="77777777">
+    <w:p w14:paraId="652CF58C" w14:textId="77777777" w:rsidR="0046540C" w:rsidRPr="00D15AE1" w:rsidRDefault="5FA6477D" w:rsidP="0046540C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-        <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="6CC732F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Managing Allegations against adults who work with children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="00E409A3" w:rsidP="002E4DC4" w:rsidRDefault="00E409A3" w14:paraId="04378DB7" w14:textId="77777777">
+    <w:p w14:paraId="04378DB7" w14:textId="77777777" w:rsidR="00E409A3" w:rsidRPr="007A62A0" w:rsidRDefault="00E409A3" w:rsidP="002E4DC4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="002E4DC4" w:rsidP="002E4DC4" w:rsidRDefault="00337497" w14:paraId="490FBC04" w14:textId="62270594">
+    <w:p w14:paraId="490FBC04" w14:textId="62270594" w:rsidR="002E4DC4" w:rsidRPr="007A62A0" w:rsidRDefault="00337497" w:rsidP="002E4DC4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C111D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00337497" w:rsidR="002E4DC4">
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="00337497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C111D1" w:rsidR="002E4DC4">
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="00C111D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Whistleblowing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00337497" w:rsidR="002E4DC4" w:rsidP="150C924A" w:rsidRDefault="002E4DC4" w14:paraId="7BACD11F" w14:textId="45667688">
+    <w:p w14:paraId="7BACD11F" w14:textId="45667688" w:rsidR="002E4DC4" w:rsidRPr="00337497" w:rsidRDefault="002E4DC4" w:rsidP="150C924A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="150C924A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C111D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="00337497">
+      <w:r w:rsidR="00337497" w:rsidRPr="150C924A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1 I</w:t>
       </w:r>
       <w:r w:rsidRPr="150C924A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> operate a culture of </w:t>
       </w:r>
-      <w:r w:rsidRPr="150C924A" w:rsidR="6582ED5F">
+      <w:r w:rsidR="6582ED5F" w:rsidRPr="150C924A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>safeguarding,</w:t>
       </w:r>
       <w:r w:rsidRPr="150C924A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00E764A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any assistants</w:t>
       </w:r>
       <w:r w:rsidRPr="150C924A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should report any concerns about poor or unsafe practice, or our safeguarding processes to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E764A7" w:rsidR="00E764A7">
+      <w:r w:rsidR="00E764A7" w:rsidRPr="00E764A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[insert name of registered </w:t>
       </w:r>
       <w:r w:rsidR="00E764A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>childminder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E764A7" w:rsidR="00E764A7">
+      <w:r w:rsidR="00E764A7" w:rsidRPr="00E764A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00E764A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CMA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E764A7" w:rsidR="00E764A7">
+      <w:r w:rsidR="00E764A7" w:rsidRPr="00E764A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/procedure here].</w:t>
       </w:r>
       <w:r w:rsidRPr="150C924A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="002E4DC4" w:rsidP="002E4DC4" w:rsidRDefault="002E4DC4" w14:paraId="2FDF9324" w14:textId="106D23B8">
+    <w:p w14:paraId="2FDF9324" w14:textId="106D23B8" w:rsidR="002E4DC4" w:rsidRPr="007A62A0" w:rsidRDefault="002E4DC4" w:rsidP="002E4DC4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C111D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00337497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All concerns will be taken </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="00B55593">
+      <w:r w:rsidR="00B55593" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seriously,</w:t>
       </w:r>
       <w:r w:rsidR="00B55593">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55593" w:rsidR="00B55593">
+      <w:r w:rsidR="00B55593" w:rsidRPr="00B55593">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ppropriate whistleblowing procedures are in place for </w:t>
       </w:r>
       <w:r w:rsidR="00B55593">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>assistants and any</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55593" w:rsidR="00B55593">
+      <w:r w:rsidR="00B55593" w:rsidRPr="00B55593">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> students </w:t>
       </w:r>
       <w:r w:rsidR="00B55593">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55593" w:rsidR="00B55593">
+      <w:r w:rsidR="00B55593" w:rsidRPr="00B55593">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> volunteers to raise concerns about poor or unsafe practice in safeguarding. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00595710" w:rsidP="00595710" w:rsidRDefault="00337497" w14:paraId="45B3ADE5" w14:textId="09247EC6">
+    <w:p w14:paraId="45B3ADE5" w14:textId="09247EC6" w:rsidR="00595710" w:rsidRDefault="00337497" w:rsidP="00595710">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C111D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="002E4DC4">
+      <w:r w:rsidR="002E4DC4" w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the event that an individual is unable to raise an issue with the Designated Safeguarding Lead, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00595710">
+      <w:r w:rsidR="00595710" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidR="00595710">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>can find further guidance from:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073031D" w:rsidR="00595710" w:rsidP="00595710" w:rsidRDefault="00595710" w14:paraId="192304EF" w14:textId="77777777">
+    <w:p w14:paraId="192304EF" w14:textId="77777777" w:rsidR="00595710" w:rsidRPr="0073031D" w:rsidRDefault="00595710" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NSPCC whistleblowing advice line Tel; 0800 0280285 – 08:00 to 20:00, Monday to Friday and 09:00 to 18:00 at weekends. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId41">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="0073031D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>help@nspcc.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073031D" w:rsidR="00595710" w:rsidP="00595710" w:rsidRDefault="00595710" w14:paraId="6F80F706" w14:textId="77777777">
+    <w:p w14:paraId="6F80F706" w14:textId="77777777" w:rsidR="00595710" w:rsidRPr="0073031D" w:rsidRDefault="00595710" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ofsted guidance on how to make a complaint:  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId42">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="0073031D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Complaints procedure - Ofsted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073031D" w:rsidR="00595710" w:rsidP="00595710" w:rsidRDefault="00595710" w14:paraId="419195D8" w14:textId="77777777">
+    <w:p w14:paraId="419195D8" w14:textId="77777777" w:rsidR="00595710" w:rsidRPr="0073031D" w:rsidRDefault="00595710" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">General guidance on whistleblowing can be found via: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId43">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="0073031D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Whistleblowing for employees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="002E4DC4" w:rsidP="002E4DC4" w:rsidRDefault="002E4DC4" w14:paraId="2F1C8FBD" w14:textId="092E5245">
+    <w:p w14:paraId="2F1C8FBD" w14:textId="092E5245" w:rsidR="002E4DC4" w:rsidRPr="007A62A0" w:rsidRDefault="002E4DC4" w:rsidP="002E4DC4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="00173F25" w:rsidP="00EE5293" w:rsidRDefault="002E4DC4" w14:paraId="52CB1796" w14:textId="7EE84908">
+    <w:p w14:paraId="52CB1796" w14:textId="62F4A117" w:rsidR="00173F25" w:rsidRPr="007A62A0" w:rsidRDefault="002E4DC4" w:rsidP="00EE5293">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0DCB">
+      <w:r w:rsidRPr="0A0C0877">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0DCB" w:rsidR="00C111D1">
+      <w:r w:rsidR="00C111D1" w:rsidRPr="0A0C0877">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0DCB" w:rsidR="00337497">
+      <w:r w:rsidR="00337497" w:rsidRPr="0A0C0877">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0DCB">
+      <w:r w:rsidRPr="0A0C0877">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Further information can be found </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0DCB" w:rsidR="00EE5293">
+      <w:r w:rsidR="00EE5293" w:rsidRPr="0A0C0877">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0DCB" w:rsidR="00FA0DCB">
+      <w:r w:rsidR="00FA0DCB" w:rsidRPr="0A0C0877">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Whistleblowing Policy</w:t>
       </w:r>
-      <w:r w:rsidR="00FA0DCB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00725002" w:rsidR="003E2A2B">
+      <w:r w:rsidR="4CD2D917" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2A2B" w:rsidRPr="0A0C0877">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[amend / delete as applicable]</w:t>
+        <w:t>[amend</w:t>
+      </w:r>
+      <w:r w:rsidR="3917E07A" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2A2B" w:rsidRPr="0A0C0877">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>delete as applicable]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="002E4DC4" w:rsidP="002E4DC4" w:rsidRDefault="002E4DC4" w14:paraId="59BBE1BF" w14:textId="77777777">
+    <w:p w14:paraId="59BBE1BF" w14:textId="77777777" w:rsidR="002E4DC4" w:rsidRPr="007A62A0" w:rsidRDefault="002E4DC4" w:rsidP="002E4DC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001F0EC8" w:rsidR="00B362D2" w:rsidP="00B362D2" w:rsidRDefault="00B362D2" w14:paraId="79C45066" w14:textId="78F3C550">
+    <w:p w14:paraId="79C45066" w14:textId="78F3C550" w:rsidR="00B362D2" w:rsidRPr="001F0EC8" w:rsidRDefault="00B362D2" w:rsidP="00B362D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000C1253">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -14911,3090 +15340,2795 @@
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A62A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F0EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Promoting safeguarding and welfare in the curriculum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="00B362D2" w:rsidP="00B362D2" w:rsidRDefault="000C1253" w14:paraId="7B4D5775" w14:textId="0A20CB02">
+    <w:p w14:paraId="7B4D5775" w14:textId="0A20CB02" w:rsidR="00B362D2" w:rsidRPr="007A62A0" w:rsidRDefault="000C1253" w:rsidP="00B362D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19.1 </w:t>
       </w:r>
       <w:r w:rsidR="00337497">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I recognise </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="00B362D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00B362D2" w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the importance of teaching children how to stay safe and look after their mental health and are committed to equipping children with the skills and knowledge to have successful and happy lives. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="00B362D2" w:rsidP="00B362D2" w:rsidRDefault="000C1253" w14:paraId="61210DD3" w14:textId="4A95DE86">
+    <w:p w14:paraId="61210DD3" w14:textId="4A95DE86" w:rsidR="00B362D2" w:rsidRPr="007A62A0" w:rsidRDefault="000C1253" w:rsidP="00B362D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A62A0" w:rsidR="00B362D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00B362D2" w:rsidRPr="007A62A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Safeguarding and safety learning opportunities which are age and stage appropriate will be provided within our curriculum.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A62A0" w:rsidR="00B362D2" w:rsidP="00B362D2" w:rsidRDefault="00B362D2" w14:paraId="00E9EE6B" w14:textId="77777777">
+    <w:p w14:paraId="00E9EE6B" w14:textId="77777777" w:rsidR="00B362D2" w:rsidRPr="007A62A0" w:rsidRDefault="00B362D2" w:rsidP="00B362D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F16606" w:rsidR="00CA3933" w:rsidP="00F16606" w:rsidRDefault="000C1253" w14:paraId="5A87B5DD" w14:textId="32943534">
+    <w:p w14:paraId="5A87B5DD" w14:textId="32943534" w:rsidR="00CA3933" w:rsidRPr="00F16606" w:rsidRDefault="000C1253" w:rsidP="00F16606">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F16606" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00F16606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F0EC8" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="001F0EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Looked After Children/A Child in Care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="00CA3933" w:rsidP="00CA3933" w:rsidRDefault="00CA3933" w14:paraId="2358B574" w14:textId="77777777">
+    <w:p w14:paraId="2358B574" w14:textId="77777777" w:rsidR="00CA3933" w:rsidRPr="00D15AE1" w:rsidRDefault="00CA3933" w:rsidP="00CA3933">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA3933" w:rsidP="00CA3933" w:rsidRDefault="000C1253" w14:paraId="1D35F8A3" w14:textId="0A304C20">
+    <w:p w14:paraId="1D35F8A3" w14:textId="0A304C20" w:rsidR="00CA3933" w:rsidRDefault="000C1253" w:rsidP="00CA3933">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0076679C" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="0076679C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>common reason for children to be</w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> looked after</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is because they have experienced abuse and/or neglect. </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> recognise that </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ooked </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">fter </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hildren/</w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hild in </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may have additional vulnerabilities </w:t>
       </w:r>
-      <w:r w:rsidRPr="0082771B" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="0082771B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by virtue of this </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA3933" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I am </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">committed to working with other agencies to ensure that </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ooked </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">fter </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hildren/</w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hild in </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">previously </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>looked-after children</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive the best possible support and care. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="00CA3933" w:rsidP="00CA3933" w:rsidRDefault="00CA3933" w14:paraId="3A90425B" w14:textId="77777777">
+    <w:p w14:paraId="3A90425B" w14:textId="77777777" w:rsidR="00CA3933" w:rsidRPr="00D15AE1" w:rsidRDefault="00CA3933" w:rsidP="00CA3933">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="00CA3933" w:rsidP="00CA3933" w:rsidRDefault="000C1253" w14:paraId="4B4E7F4A" w14:textId="4A1C4AF3">
+    <w:p w14:paraId="4B4E7F4A" w14:textId="4A1C4AF3" w:rsidR="00CA3933" w:rsidRPr="00D15AE1" w:rsidRDefault="000C1253" w:rsidP="00CA3933">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3933">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Myself and any childminding assistants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00CA3933">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the needs of a child when responding to concerns of abuse or when taking a disclosure. We recognise that some children require specialist intervention to </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+        <w:t xml:space="preserve"> the needs of a child when responding to concerns of abuse or when taking a disclosure. We recognise that some children require specialist intervention to communicate and advice will be sought in these circumstances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D34EAE" w14:textId="12C9C21D" w:rsidR="002E4DC4" w:rsidRPr="00BD3FB5" w:rsidRDefault="000C1253" w:rsidP="00BD3FB5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>communicate</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and advice will be sought in these circumstances. </w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3933">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3933" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Safeguarding learning opportunities within the curriculum will be appropriately differentiated to ensure all children can access it. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD3FB5" w:rsidR="002E4DC4" w:rsidP="00BD3FB5" w:rsidRDefault="000C1253" w14:paraId="36D34EAE" w14:textId="12C9C21D">
-[...44 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="57BB1395" w14:textId="77777777" w:rsidR="00CD3738" w:rsidRDefault="00CD3738" w:rsidP="002E4DC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD3738" w:rsidP="002E4DC4" w:rsidRDefault="00CD3738" w14:paraId="57BB1395" w14:textId="77777777">
-[...204 lines deleted...]
-    <w:p w:rsidRPr="00F16606" w:rsidR="00C22736" w:rsidP="00F16606" w:rsidRDefault="00C22736" w14:paraId="49E13EB8" w14:textId="77777777">
+    <w:p w14:paraId="49E13EB8" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="00F16606" w:rsidRDefault="00C22736" w:rsidP="00F16606">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk117636100" w:id="12"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk117636100"/>
       <w:r w:rsidRPr="00F16606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 1: Safeguarding concerns flow chart    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C93A31" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="612FEC63" w14:textId="77777777">
+    <w:p w14:paraId="612FEC63" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="00C93A31" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="068C801D" w14:textId="77777777">
+    <w:p w14:paraId="068C801D" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="502492F0" wp14:editId="2625D0B0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="502492F0" wp14:editId="2625D0B0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6096000" cy="806450"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="31750"/>
                 <wp:wrapNone/>
-                <wp:docPr id="618580157" name="Callout: Down Arrow 7"/>
+                <wp:docPr id="618580157" name="Callout: Down Arrow 7">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F480971C-B24F-466F-B8A6-BEE5B3C6249B}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6096000" cy="806450"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrowCallout">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx2">
                             <a:lumMod val="75000"/>
                             <a:lumOff val="25000"/>
                           </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00AC75C3" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="786807E8" w14:textId="77777777">
+                          <w:p w14:paraId="786807E8" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="00AC75C3" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AC75C3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Concerned about a child’s safety ? </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t80" coordsize="21600,21600" o:spt="80" adj="14400,5400,18000,8100" path="m,l21600,,21600@0@5@0@5@2@4@2,10800,21600@1@2@3@2@3@0,0@0xe" w14:anchorId="502492F0">
+              <v:shapetype w14:anchorId="502492F0" id="_x0000_t80" coordsize="21600,21600" o:spt="80" adj="14400,5400,18000,8100" path="m,l21600,,21600@0@5@0@5@2@4@2,10800,21600@1@2@3@2@3@0,0@0xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="val #2"/>
                   <v:f eqn="val #3"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="sum 21600 0 #3"/>
                   <v:f eqn="prod #0 1 2"/>
                 </v:formulas>
-                <v:path textboxrect="0,0,21600,@0" o:connecttype="custom" o:connectlocs="10800,0;0,@6;10800,21600;21600,@6" o:connectangles="270,180,90,0"/>
+                <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@6;10800,21600;21600,@6" o:connectangles="270,180,90,0" textboxrect="0,0,21600,@0"/>
                 <v:handles>
                   <v:h position="topLeft,#0" yrange="0,@2"/>
                   <v:h position="#1,bottomRight" xrange="0,@3"/>
                   <v:h position="#3,#2" xrange="@1,10800" yrange="@0,21600"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Callout: Down Arrow 7" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.75pt;width:480pt;height:63.5pt;z-index:251630080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="#657c9c [2431]" strokecolor="#091723 [484]" strokeweight="1pt" type="#_x0000_t80" adj="14035,10086,16200,10443" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBD88gtmAIAAJ8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EadoGdYogRYcB&#10;XVu0HXpWZKkxIIsapcTOfv0o2XGyrtth2MWm+PEoPpG8vGprw7YKfQW24KOTnDNlJZSVfS34t+eb&#10;T+ec+SBsKQxYVfCd8vxq/vHDZeNmagxrMKVCRiDWzxpX8HUIbpZlXq5VLfwJOGXJqAFrEeiIr1mJ&#10;oiH02mTjPJ9mDWDpEKTynrTXnZHPE77WSoZ7rb0KzBSc7hbSF9N3Fb/Z/FLMXlG4dSX7a4h/uEUt&#10;KktJB6hrEQTbYPUbVF1JBA86nEioM9C6kirVQNWM8jfVPK2FU6kWIse7gSb//2Dl3fbJPSDR0Dg/&#10;8yTGKlqNdfzT/VibyNoNZKk2MEnKaX4xzXPiVJLtPJ9OThOb2SHaoQ+fFdQsCgUvobELRGiWwhjY&#10;hMSX2N76QNkpbO8eE3swVXlTGZMOsRnU0iDbCnrG0I5TqNnUX6HsdGen8SrpMUlNT96px3s1waeW&#10;iigp2VGC7FB5ksLOqJjW2EelWVVSrV3CAaEDF1IqG0bpLn4tStWpR3/MmQAjsqbCBuwe4Nca99gd&#10;M71/DFWpp4fgvMv+t+AhImUGG4bgurKA7wEYqqrP3PkTZUfURDG0q5a4oZGPnlGzgnL3gAyhmzHv&#10;5E1F734rfHgQSENFrUKLItzTRxtoCg69xNka8Md7+uhPvU5Wzhoa0oL77xuBijPzxdIUXIwmkzjV&#10;6TA5PRvTAY8tq2OL3dRLoAYa0UpyMonRP5i9qBHqF9oni5iVTMJKyl1wGXB/WIZuedBGkmqxSG40&#10;yU6EW/vkZASPPMdefm5fBLq++QONzR3sB1rM3vR95xsjLSw2AXSVhuLAa/8CtAVS+/YbK66Z43Py&#10;OuzV+U8AAAD//wMAUEsDBBQABgAIAAAAIQCyRUEw2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxD5EncWLpJm0ppOk0ghLggsaGd08S01RqnJOnWvj3mBMfPv/X7c7mbXC8uGGLn&#10;ScFqmYFAMt521Cj4PL7c5yBi0mR17wkVzBhhV93elLqw/kofeDmkRnAJxUIraFMaCimjadHpuPQD&#10;EmdfPjidGEMjbdBXLne9XGfZVjrdEV9o9YBPLZrzYXQKxme7z9/fnAmmnk+r+ZuQTq9K3S2m/SOI&#10;hFP6W4ZffVaHip1qP5KNolfAjySebkBw+LDNmGvmdb4BWZXyv371AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEPzyC2YAgAAnwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALJFQTDZAAAABgEAAA8AAAAAAAAAAAAAAAAA8gQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;">
+              <v:shape id="Callout: Down Arrow 7" o:spid="_x0000_s1027" type="#_x0000_t80" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.75pt;width:480pt;height:63.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBD88gtmAIAAJ8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EadoGdYogRYcB&#10;XVu0HXpWZKkxIIsapcTOfv0o2XGyrtth2MWm+PEoPpG8vGprw7YKfQW24KOTnDNlJZSVfS34t+eb&#10;T+ec+SBsKQxYVfCd8vxq/vHDZeNmagxrMKVCRiDWzxpX8HUIbpZlXq5VLfwJOGXJqAFrEeiIr1mJ&#10;oiH02mTjPJ9mDWDpEKTynrTXnZHPE77WSoZ7rb0KzBSc7hbSF9N3Fb/Z/FLMXlG4dSX7a4h/uEUt&#10;KktJB6hrEQTbYPUbVF1JBA86nEioM9C6kirVQNWM8jfVPK2FU6kWIse7gSb//2Dl3fbJPSDR0Dg/&#10;8yTGKlqNdfzT/VibyNoNZKk2MEnKaX4xzXPiVJLtPJ9OThOb2SHaoQ+fFdQsCgUvobELRGiWwhjY&#10;hMSX2N76QNkpbO8eE3swVXlTGZMOsRnU0iDbCnrG0I5TqNnUX6HsdGen8SrpMUlNT96px3s1waeW&#10;iigp2VGC7FB5ksLOqJjW2EelWVVSrV3CAaEDF1IqG0bpLn4tStWpR3/MmQAjsqbCBuwe4Nca99gd&#10;M71/DFWpp4fgvMv+t+AhImUGG4bgurKA7wEYqqrP3PkTZUfURDG0q5a4oZGPnlGzgnL3gAyhmzHv&#10;5E1F734rfHgQSENFrUKLItzTRxtoCg69xNka8Md7+uhPvU5Wzhoa0oL77xuBijPzxdIUXIwmkzjV&#10;6TA5PRvTAY8tq2OL3dRLoAYa0UpyMonRP5i9qBHqF9oni5iVTMJKyl1wGXB/WIZuedBGkmqxSG40&#10;yU6EW/vkZASPPMdefm5fBLq++QONzR3sB1rM3vR95xsjLSw2AXSVhuLAa/8CtAVS+/YbK66Z43Py&#10;OuzV+U8AAAD//wMAUEsDBBQABgAIAAAAIQCyRUEw2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxD5EncWLpJm0ppOk0ghLggsaGd08S01RqnJOnWvj3mBMfPv/X7c7mbXC8uGGLn&#10;ScFqmYFAMt521Cj4PL7c5yBi0mR17wkVzBhhV93elLqw/kofeDmkRnAJxUIraFMaCimjadHpuPQD&#10;EmdfPjidGEMjbdBXLne9XGfZVjrdEV9o9YBPLZrzYXQKxme7z9/fnAmmnk+r+ZuQTq9K3S2m/SOI&#10;hFP6W4ZffVaHip1qP5KNolfAjySebkBw+LDNmGvmdb4BWZXyv371AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEPzyC2YAgAAnwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALJFQTDZAAAABgEAAA8AAAAAAAAAAAAAAAAA8gQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" adj="14035,10086,16200,10443" fillcolor="#657c9c [2431]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00AC75C3" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="786807E8" w14:textId="77777777">
+                    <w:p w14:paraId="786807E8" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="00AC75C3" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AC75C3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Concerned about a child’s safety ? </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="571B8C76" w14:textId="77777777">
+    <w:p w14:paraId="571B8C76" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="56E85FFC" w14:textId="77777777">
+    <w:p w14:paraId="56E85FFC" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C3BF11" wp14:editId="57859B75">
             <wp:extent cx="6076950" cy="2076450"/>
             <wp:effectExtent l="0" t="0" r="19050" b="0"/>
-            <wp:docPr id="357808238" name="Diagram 6"/>
+            <wp:docPr id="357808238" name="Diagram 6">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AE96401-D44A-4CF5-A1A4-15B8B63F1C7F}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId44" r:lo="rId45" r:qs="rId46" r:cs="rId47"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId43" r:lo="rId44" r:qs="rId45" r:cs="rId46"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="2BB72D93" w14:textId="77777777">
+    <w:p w14:paraId="2BB72D93" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BA9BEC1" wp14:editId="7A07D77D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BA9BEC1" wp14:editId="7A07D77D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>82550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5988050" cy="685800"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="38100"/>
                 <wp:wrapNone/>
-                <wp:docPr id="912523557" name="Callout: Down Arrow 8"/>
+                <wp:docPr id="912523557" name="Callout: Down Arrow 8">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92BC5728-4982-4607-AD01-4CA9B7FAFAAF}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5988050" cy="685800"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrowCallout">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx2">
                             <a:lumMod val="75000"/>
                             <a:lumOff val="25000"/>
                           </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00D97AA1" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="4A044AC3" w14:textId="77777777">
+                          <w:p w14:paraId="4A044AC3" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="00D97AA1" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Is the child at immediate risk of harm? </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D97AA1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Callout: Down Arrow 8" style="position:absolute;left:0;text-align:left;margin-left:6.5pt;margin-top:.35pt;width:471.5pt;height:54pt;z-index:251638272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="#657c9c [2431]" strokecolor="#091723 [484]" strokeweight="1pt" type="#_x0000_t80" adj="14035,10182,16200,10491" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3oDYcmAIAAJ8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0haUSgRKaqKmCYx&#10;qICJZ9exSSTH59luk+6v39lOQ8fYHqa9OOf78Z3vy91dXvWtIjthXQO6pJOTnBKhOVSNfinpt6eb&#10;T3NKnGe6Ygq0KOleOHq1+PjhsjOFmEINqhKWIIh2RWdKWntviixzvBYtcydghEajBNsyj1f7klWW&#10;dYjeqmya52dZB7YyFrhwDrXXyUgXEV9Kwf29lE54okqKb/PxtPHchDNbXLLixTJTN3x4BvuHV7Ss&#10;0Zh0hLpmnpGtbX6DahtuwYH0JxzaDKRsuIg1YDWT/E01jzUzItaC5Dgz0uT+Hyy/2z2atUUaOuMK&#10;h2Koope2DV98H+kjWfuRLNF7wlE5u5jP8xlyytF2Np/N88hm9hptrPOfBbQkCCWtoNNLa6FbMaVg&#10;6yNfbHfrPGbHsIN7SOxANdVNo1S8hGYQK2XJjuFv9P00hqpt+xWqpDuf5Sk9K1CNvzyppwc1wseW&#10;Cigx2VGC7LXyKPm9EiGt0g9CkqbCWlPCESGBM86F9pP4FlezSiT15I85I2BAlljYiD0A/FrjATsx&#10;M/iHUBF7egzOU/a/BY8RMTNoPwa3jQb7HoDCqobMyR8pO6ImiL7f9MhNoGbonQ1U+7UlFtKMOcNv&#10;Gvzvt8z5NbM4VNgquCj8PR5SQVdSGCRKarA/3tMHf+x1tFLS4ZCW1H3fMisoUV80TsHF5PQ0THW8&#10;nM7Op3ixx5bNsUVv2xVgA01wJRkexeDv1UGUFtpn3CfLkBVNTHPMXVLu7eGy8ml54EbiYrmMbjjJ&#10;hvlb/Wh4AA88h15+6p+ZNUPzexybOzgMNCve9H3yDZEallsPsolDEZhOvA5/ALdAbN9hY4U1c3yP&#10;Xq97dfETAAD//wMAUEsDBBQABgAIAAAAIQALE4kO2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqJNGTdoQpwIkpF5bkODoxtvEIl5HsdOEv2c5wXF2VjNvqv3ienHFMVhP&#10;CtJVAgKp8cZSq+D97fVhCyJETUb3nlDBNwbY17c3lS6Nn+mI11NsBYdQKLWCLsahlDI0HTodVn5A&#10;Yu/iR6cjy7GVZtQzh7terpMkl05b4oZOD/jSYfN1mhyX5PYze26Lj0Owm+l4WKfZbFKl7u+Wp0cQ&#10;EZf49wy/+IwONTOd/UQmiJ51xlOiggIEu7tNzvLM52RbgKwr+Z+//gEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB3oDYcmAIAAJ8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQALE4kO2gAAAAcBAAAPAAAAAAAAAAAAAAAAAPIEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" w14:anchorId="3BA9BEC1">
+              <v:shape w14:anchorId="3BA9BEC1" id="Callout: Down Arrow 8" o:spid="_x0000_s1028" type="#_x0000_t80" style="position:absolute;left:0;text-align:left;margin-left:6.5pt;margin-top:.35pt;width:471.5pt;height:54pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3oDYcmAIAAJ8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0haUSgRKaqKmCYx&#10;qICJZ9exSSTH59luk+6v39lOQ8fYHqa9OOf78Z3vy91dXvWtIjthXQO6pJOTnBKhOVSNfinpt6eb&#10;T3NKnGe6Ygq0KOleOHq1+PjhsjOFmEINqhKWIIh2RWdKWntviixzvBYtcydghEajBNsyj1f7klWW&#10;dYjeqmya52dZB7YyFrhwDrXXyUgXEV9Kwf29lE54okqKb/PxtPHchDNbXLLixTJTN3x4BvuHV7Ss&#10;0Zh0hLpmnpGtbX6DahtuwYH0JxzaDKRsuIg1YDWT/E01jzUzItaC5Dgz0uT+Hyy/2z2atUUaOuMK&#10;h2Koope2DV98H+kjWfuRLNF7wlE5u5jP8xlyytF2Np/N88hm9hptrPOfBbQkCCWtoNNLa6FbMaVg&#10;6yNfbHfrPGbHsIN7SOxANdVNo1S8hGYQK2XJjuFv9P00hqpt+xWqpDuf5Sk9K1CNvzyppwc1wseW&#10;Cigx2VGC7LXyKPm9EiGt0g9CkqbCWlPCESGBM86F9pP4FlezSiT15I85I2BAlljYiD0A/FrjATsx&#10;M/iHUBF7egzOU/a/BY8RMTNoPwa3jQb7HoDCqobMyR8pO6ImiL7f9MhNoGbonQ1U+7UlFtKMOcNv&#10;Gvzvt8z5NbM4VNgquCj8PR5SQVdSGCRKarA/3tMHf+x1tFLS4ZCW1H3fMisoUV80TsHF5PQ0THW8&#10;nM7Op3ixx5bNsUVv2xVgA01wJRkexeDv1UGUFtpn3CfLkBVNTHPMXVLu7eGy8ml54EbiYrmMbjjJ&#10;hvlb/Wh4AA88h15+6p+ZNUPzexybOzgMNCve9H3yDZEallsPsolDEZhOvA5/ALdAbN9hY4U1c3yP&#10;Xq97dfETAAD//wMAUEsDBBQABgAIAAAAIQALE4kO2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqJNGTdoQpwIkpF5bkODoxtvEIl5HsdOEv2c5wXF2VjNvqv3ienHFMVhP&#10;CtJVAgKp8cZSq+D97fVhCyJETUb3nlDBNwbY17c3lS6Nn+mI11NsBYdQKLWCLsahlDI0HTodVn5A&#10;Yu/iR6cjy7GVZtQzh7terpMkl05b4oZOD/jSYfN1mhyX5PYze26Lj0Owm+l4WKfZbFKl7u+Wp0cQ&#10;EZf49wy/+IwONTOd/UQmiJ51xlOiggIEu7tNzvLM52RbgKwr+Z+//gEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB3oDYcmAIAAJ8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQALE4kO2gAAAAcBAAAPAAAAAAAAAAAAAAAAAPIEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" adj="14035,10182,16200,10491" fillcolor="#657c9c [2431]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00D97AA1" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="4A044AC3" w14:textId="77777777">
+                    <w:p w14:paraId="4A044AC3" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="00D97AA1" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Is the child at immediate risk of harm? </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D97AA1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="2D5C30E0" w14:textId="77777777">
+    <w:p w14:paraId="2D5C30E0" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19E2CD66" wp14:editId="2CEE869E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19E2CD66" wp14:editId="2CEE869E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1181100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>259715</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1803400" cy="336550"/>
                 <wp:effectExtent l="38100" t="0" r="25400" b="82550"/>
                 <wp:wrapNone/>
-                <wp:docPr id="250619202" name="Straight Arrow Connector 11"/>
+                <wp:docPr id="250619202" name="Straight Arrow Connector 11">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2FE1EF9-EC36-4347-8445-C5678AEBE699}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1803400" cy="336550"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="120D0850">
-                <v:path fillok="f" arrowok="t" o:connecttype="none"/>
+              <v:shapetype w14:anchorId="3714C950" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Straight Arrow Connector 11" style="position:absolute;margin-left:93pt;margin-top:20.45pt;width:142pt;height:26.5pt;flip:x;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA2EBxxQEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8l2aVVFm+3DlssD&#10;gorCB7jOOLHkm+xhk/w9Y2c3RYCEQLyMHHvOmTlnJvu7yRp2gpi0dy3fbmrOwEnfade3/OuXt69u&#10;OUsoXCeMd9DyGRK/O7x8sR9DA1d+8KaDyIjEpWYMLR8QQ1NVSQ5gRdr4AI4elY9WIH3GvuqiGInd&#10;muqqrm+q0ccuRC8hJbq9Xx75ofArBRI/KZUAmWk59YYlxhKfcqwOe9H0UYRBy3Mb4h+6sEI7KrpS&#10;3QsU7FvUv1BZLaNPXuFGelt5pbSEooHUbOuf1DwOIkDRQuaksNqU/h+t/Hg6uodINowhNSk8xKxi&#10;UtEyZXR4TzMtuqhTNhXb5tU2mJBJutze1rvXNbkr6W23u7m+Lr5WC0/mCzHhO/CW5UPLE0ah+wGP&#10;3jmakI9LDXH6kJA6IeAFkMHG5YhCmzeuYzgHWiOMWrjeQJ4fpeeU6llAOeFsYIF/BsV0lxstUspu&#10;wdFEdhK0FUJKcLhdmSg7w5Q2ZgXWfwae8zMUyt79DXhFlMre4Qq22vn4u+o4XVpWS/7FgUV3tuDJ&#10;d3MZbbGGFqh4dV72vKE/fhf48y95+A4AAP//AwBQSwMEFAAGAAgAAAAhAMoRqdvfAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoA1QlDnEqfpoDPSDRVoijEy9JIF5HsduG&#10;t+9yguPMjr6dyZeT68UBx9B50nA9S0Ag1d521GjYbcurFESIhqzpPaGGHwywLM7PcpNZf6Q3PGxi&#10;IxhCITMa2hiHTMpQt+hMmPkBiW+ffnQmshwbaUdzZLjr5U2SLKQzHfGH1gz41GL9vdk7pryUj2r1&#10;9fqRrp/X7r0qXbNSTuvLi+nhHkTEKf6F4bc+V4eCO1V+TzaInnW64C1RwzxRIDgwv0vYqDSoWwWy&#10;yOX/BcUJAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAANhAccUBAADaAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyhGp298AAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape id="Straight Arrow Connector 11" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:93pt;margin-top:20.45pt;width:142pt;height:26.5pt;flip:x;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA2EBxxQEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8l2aVVFm+3DlssD&#10;gorCB7jOOLHkm+xhk/w9Y2c3RYCEQLyMHHvOmTlnJvu7yRp2gpi0dy3fbmrOwEnfade3/OuXt69u&#10;OUsoXCeMd9DyGRK/O7x8sR9DA1d+8KaDyIjEpWYMLR8QQ1NVSQ5gRdr4AI4elY9WIH3GvuqiGInd&#10;muqqrm+q0ccuRC8hJbq9Xx75ofArBRI/KZUAmWk59YYlxhKfcqwOe9H0UYRBy3Mb4h+6sEI7KrpS&#10;3QsU7FvUv1BZLaNPXuFGelt5pbSEooHUbOuf1DwOIkDRQuaksNqU/h+t/Hg6uodINowhNSk8xKxi&#10;UtEyZXR4TzMtuqhTNhXb5tU2mJBJutze1rvXNbkr6W23u7m+Lr5WC0/mCzHhO/CW5UPLE0ah+wGP&#10;3jmakI9LDXH6kJA6IeAFkMHG5YhCmzeuYzgHWiOMWrjeQJ4fpeeU6llAOeFsYIF/BsV0lxstUspu&#10;wdFEdhK0FUJKcLhdmSg7w5Q2ZgXWfwae8zMUyt79DXhFlMre4Qq22vn4u+o4XVpWS/7FgUV3tuDJ&#10;d3MZbbGGFqh4dV72vKE/fhf48y95+A4AAP//AwBQSwMEFAAGAAgAAAAhAMoRqdvfAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoA1QlDnEqfpoDPSDRVoijEy9JIF5HsduG&#10;t+9yguPMjr6dyZeT68UBx9B50nA9S0Ag1d521GjYbcurFESIhqzpPaGGHwywLM7PcpNZf6Q3PGxi&#10;IxhCITMa2hiHTMpQt+hMmPkBiW+ffnQmshwbaUdzZLjr5U2SLKQzHfGH1gz41GL9vdk7pryUj2r1&#10;9fqRrp/X7r0qXbNSTuvLi+nhHkTEKf6F4bc+V4eCO1V+TzaInnW64C1RwzxRIDgwv0vYqDSoWwWy&#10;yOX/BcUJAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAANhAccUBAADaAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyhGp298AAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="44CBDE5C" w14:textId="77777777">
+    <w:p w14:paraId="44CBDE5C" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55AF1697" wp14:editId="39028BBA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55AF1697" wp14:editId="39028BBA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3162300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1035050" cy="336550"/>
                 <wp:effectExtent l="0" t="0" r="69850" b="63500"/>
                 <wp:wrapNone/>
-                <wp:docPr id="382546987" name="Straight Arrow Connector 9"/>
+                <wp:docPr id="382546987" name="Straight Arrow Connector 9">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7360A876-05E9-4541-A2CE-0C289F167760}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1035050" cy="336550"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 9" style="position:absolute;margin-left:249pt;margin-top:1.1pt;width:81.5pt;height:26.5pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4DHGVugEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRbdYWqpvvQBV4Q&#10;rLh8gNcZJ5Z8kz00yd8zdtoUARIC8TLxZc6ZmeOTw8NkDTtDTNq7ljebmjNw0nfa9S3/+uXtq9ec&#10;JRSuE8Y7aPkMiT8cX744jGEPd37wpoPIiMSl/RhaPiCGfVUlOYAVaeMDOLpUPlqBtI191UUxErs1&#10;1V1d31ejj12IXkJKdPq4XPJj4VcKJH5UKgEy03LqDUuMJT7nWB0PYt9HEQYtL22If+jCCu2o6Er1&#10;KFCwb1H/QmW1jD55hRvpbeWV0hLKDDRNU/80zedBBCizkDgprDKl/0crP5xP7imSDGNI+xSeYp5i&#10;UtHmL/XHpiLWvIoFEzJJh0293dU70lTS3XZ7v6M10VQ3dIgJ34G3LC9anjAK3Q948s7Ru/jYFMXE&#10;+X3CBXgF5NLG5YhCmzeuYzgHMg9GLVxv4FInp1S3tssKZwML/BMoprvcaClTHAUnE9lZkBeElOCw&#10;WZkoO8OUNmYF1n8GXvIzFIrb/ga8Ikpl73AFW+18/F11nK4tqyX/qsAyd5bg2XdzedAiDdmmvMnF&#10;4tmXP+4L/PYjHr8DAAD//wMAUEsDBBQABgAIAAAAIQCv7pGd3QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqFOLRm2IUyEkegTRcoCbG2/jqPE6it0k8PUsJziOZjTzptzO&#10;vhMjDrENpGG5yEAg1cG21Gh4PzzfrUHEZMiaLhBq+MII2+r6qjSFDRO94bhPjeASioXR4FLqCylj&#10;7dCbuAg9EnunMHiTWA6NtIOZuNx3UmVZLr1piRec6fHJYX3eX7yG1+Zj9Ip2rTxtPr93zYs9uylp&#10;fXszPz6ASDinvzD84jM6VMx0DBeyUXQa7jdr/pI0KAWC/Txfsj5qWK0UyKqU/w9UPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA4DHGVugEAANADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCv7pGd3QAAAAgBAAAPAAAAAAAAAAAAAAAAABQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" w14:anchorId="0F0B3701">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="6768CE8D" id="Straight Arrow Connector 9" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:249pt;margin-top:1.1pt;width:81.5pt;height:26.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4DHGVugEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRbdYWqpvvQBV4Q&#10;rLh8gNcZJ5Z8kz00yd8zdtoUARIC8TLxZc6ZmeOTw8NkDTtDTNq7ljebmjNw0nfa9S3/+uXtq9ec&#10;JRSuE8Y7aPkMiT8cX744jGEPd37wpoPIiMSl/RhaPiCGfVUlOYAVaeMDOLpUPlqBtI191UUxErs1&#10;1V1d31ejj12IXkJKdPq4XPJj4VcKJH5UKgEy03LqDUuMJT7nWB0PYt9HEQYtL22If+jCCu2o6Er1&#10;KFCwb1H/QmW1jD55hRvpbeWV0hLKDDRNU/80zedBBCizkDgprDKl/0crP5xP7imSDGNI+xSeYp5i&#10;UtHmL/XHpiLWvIoFEzJJh0293dU70lTS3XZ7v6M10VQ3dIgJ34G3LC9anjAK3Q948s7Ru/jYFMXE&#10;+X3CBXgF5NLG5YhCmzeuYzgHMg9GLVxv4FInp1S3tssKZwML/BMoprvcaClTHAUnE9lZkBeElOCw&#10;WZkoO8OUNmYF1n8GXvIzFIrb/ga8Ikpl73AFW+18/F11nK4tqyX/qsAyd5bg2XdzedAiDdmmvMnF&#10;4tmXP+4L/PYjHr8DAAD//wMAUEsDBBQABgAIAAAAIQCv7pGd3QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqFOLRm2IUyEkegTRcoCbG2/jqPE6it0k8PUsJziOZjTzptzO&#10;vhMjDrENpGG5yEAg1cG21Gh4PzzfrUHEZMiaLhBq+MII2+r6qjSFDRO94bhPjeASioXR4FLqCylj&#10;7dCbuAg9EnunMHiTWA6NtIOZuNx3UmVZLr1piRec6fHJYX3eX7yG1+Zj9Ip2rTxtPr93zYs9uylp&#10;fXszPz6ASDinvzD84jM6VMx0DBeyUXQa7jdr/pI0KAWC/Txfsj5qWK0UyKqU/w9UPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA4DHGVugEAANADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCv7pGd3QAAAAgBAAAPAAAAAAAAAAAAAAAAABQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31B7357D" wp14:editId="5C8BCADC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31B7357D" wp14:editId="5C8BCADC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-374650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>109220</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1524000" cy="1276350"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="964035243" name="Rectangle 14"/>
+                <wp:docPr id="964035243" name="Rectangle 14">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D8C344B-01BB-4A33-B732-89F54F0C6897}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1524000" cy="1276350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00B8583A" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="21B501DE" w14:textId="77777777">
+                          <w:p w14:paraId="21B501DE" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="00B8583A" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B8583A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>NO</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00882CFB" w:rsidR="00C22736" w:rsidP="00B8583A" w:rsidRDefault="00C22736" w14:paraId="3815721F" w14:textId="657FC8FD">
+                          <w:p w14:paraId="3815721F" w14:textId="657FC8FD" w:rsidR="00C22736" w:rsidRPr="00882CFB" w:rsidRDefault="00C22736" w:rsidP="00B8583A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00882CFB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Establish what </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B8583A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>level of support</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00882CFB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> is required.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="29C7EC40" w14:textId="77777777">
+                          <w:p w14:paraId="29C7EC40" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 14" style="position:absolute;left:0;text-align:left;margin-left:-29.5pt;margin-top:8.6pt;width:120pt;height:100.5pt;z-index:251679232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="#70ad47 [3209]" strokecolor="#10190a [489]" strokeweight="1pt" w14:anchorId="31B7357D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVeLuvZAIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpNuCOkXQosOA&#10;oi3WDj0rslQbkEWNUmJnXz9KdpyiKzZg2MUmRfKRfCJ1ftG3hu0U+gZsyYuTnDNlJVSNfS7598fr&#10;D58480HYShiwquR75fnF6v27884t1QxqMJVCRiDWLztX8joEt8wyL2vVCn8CTlkyasBWBFLxOatQ&#10;dITemmyW52dZB1g5BKm8p9OrwchXCV9rJcOd1l4FZkpOtYX0xfTdxG+2OhfLZxSubuRYhviHKlrR&#10;WEo6QV2JINgWm9+g2kYieNDhREKbgdaNVKkH6qbIX3XzUAunUi9EjncTTf7/wcrb3YO7R6Khc37p&#10;SYxd9Brb+Kf6WJ/I2k9kqT4wSYfFYjbPc+JUkq2YfTw7XSQ6s2O4Qx++KGhZFEqOdBuJJLG78YFS&#10;kuvBhZRjAUkKe6NiDcZ+U5o1FaWcpeg0G+rSINsJulUhpbLhbDDVolLDcbGIxQ1JpoiUMgFGZN0Y&#10;M2EXf8IeYEb/GKrSaE3B+d+Dp4iUGWyYgtvGAr4FYEIxNqAH/wNJAzWRpdBveuKm5KfRM55soNrf&#10;I0MYRt07ed0Q+zfCh3uBNNt0Y7Sv4Y4+2kBXchglzmrAn2+dR38aObJy1tGulNz/2ApUnJmvlobx&#10;czGfx+VKynzxcUYKvrRsXlrstr0EuriCXgYnkxj9gzmIGqF9orVex6xkElZS7pLLgAflMgw7TA+D&#10;VOt1cqOFciLc2AcnI3jkOU7XY/8k0I0jGGh6b+GwV2L5ahIH3xhpYb0NoJs0pkdexxugZUyjND4c&#10;cdtf6snr+LytfgEAAP//AwBQSwMEFAAGAAgAAAAhAB5wPMrfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0trwzAQhO+F/gexhd4S2YK0jmM5hELIqZSmj7NiKbaJtDKW/Eh/fTen9rgzw+w3xXZ2&#10;lo2mD61HCekyAWaw8rrFWsLnx36RAQtRoVbWo5FwNQG25f1doXLtJ3w34zHWjEow5EpCE2OXcx6q&#10;xjgVlr4zSN7Z905FOvua615NVO4sF0nyxJ1qkT40qjMvjakux8FJeJsO17Nw9vVn1djdePi+fA37&#10;RMrHh3m3ARbNHP/CcMMndCiJ6eQH1IFZCYvVmrZEMp4FsFsgS0k4SRBpJoCXBf8/ofwFAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAVXi7r2QCAAAmBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHnA8yt8AAAAKAQAADwAAAAAAAAAAAAAAAAC+BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;">
+              <v:rect w14:anchorId="31B7357D" id="Rectangle 14" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-29.5pt;margin-top:8.6pt;width:120pt;height:100.5pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVeLuvZAIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpNuCOkXQosOA&#10;oi3WDj0rslQbkEWNUmJnXz9KdpyiKzZg2MUmRfKRfCJ1ftG3hu0U+gZsyYuTnDNlJVSNfS7598fr&#10;D58480HYShiwquR75fnF6v27884t1QxqMJVCRiDWLztX8joEt8wyL2vVCn8CTlkyasBWBFLxOatQ&#10;dITemmyW52dZB1g5BKm8p9OrwchXCV9rJcOd1l4FZkpOtYX0xfTdxG+2OhfLZxSubuRYhviHKlrR&#10;WEo6QV2JINgWm9+g2kYieNDhREKbgdaNVKkH6qbIX3XzUAunUi9EjncTTf7/wcrb3YO7R6Khc37p&#10;SYxd9Brb+Kf6WJ/I2k9kqT4wSYfFYjbPc+JUkq2YfTw7XSQ6s2O4Qx++KGhZFEqOdBuJJLG78YFS&#10;kuvBhZRjAUkKe6NiDcZ+U5o1FaWcpeg0G+rSINsJulUhpbLhbDDVolLDcbGIxQ1JpoiUMgFGZN0Y&#10;M2EXf8IeYEb/GKrSaE3B+d+Dp4iUGWyYgtvGAr4FYEIxNqAH/wNJAzWRpdBveuKm5KfRM55soNrf&#10;I0MYRt07ed0Q+zfCh3uBNNt0Y7Sv4Y4+2kBXchglzmrAn2+dR38aObJy1tGulNz/2ApUnJmvlobx&#10;czGfx+VKynzxcUYKvrRsXlrstr0EuriCXgYnkxj9gzmIGqF9orVex6xkElZS7pLLgAflMgw7TA+D&#10;VOt1cqOFciLc2AcnI3jkOU7XY/8k0I0jGGh6b+GwV2L5ahIH3xhpYb0NoJs0pkdexxugZUyjND4c&#10;cdtf6snr+LytfgEAAP//AwBQSwMEFAAGAAgAAAAhAB5wPMrfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0trwzAQhO+F/gexhd4S2YK0jmM5hELIqZSmj7NiKbaJtDKW/Eh/fTen9rgzw+w3xXZ2&#10;lo2mD61HCekyAWaw8rrFWsLnx36RAQtRoVbWo5FwNQG25f1doXLtJ3w34zHWjEow5EpCE2OXcx6q&#10;xjgVlr4zSN7Z905FOvua615NVO4sF0nyxJ1qkT40qjMvjakux8FJeJsO17Nw9vVn1djdePi+fA37&#10;RMrHh3m3ARbNHP/CcMMndCiJ6eQH1IFZCYvVmrZEMp4FsFsgS0k4SRBpJoCXBf8/ofwFAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAVXi7r2QCAAAmBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHnA8yt8AAAAKAQAADwAAAAAAAAAAAAAAAAC+BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" fillcolor="#70ad47 [3209]" strokecolor="#10190a [489]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00B8583A" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="21B501DE" w14:textId="77777777">
+                    <w:p w14:paraId="21B501DE" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="00B8583A" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B8583A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>NO</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00882CFB" w:rsidR="00C22736" w:rsidP="00B8583A" w:rsidRDefault="00C22736" w14:paraId="3815721F" w14:textId="657FC8FD">
+                    <w:p w14:paraId="3815721F" w14:textId="657FC8FD" w:rsidR="00C22736" w:rsidRPr="00882CFB" w:rsidRDefault="00C22736" w:rsidP="00B8583A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00882CFB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Establish what </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B8583A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>level of support</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00882CFB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> is required.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="29C7EC40" w14:textId="77777777">
+                    <w:p w14:paraId="29C7EC40" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79F23A93" wp14:editId="5CBE25BE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79F23A93" wp14:editId="5CBE25BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4356100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1866900" cy="1866900"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="1971040" cy="1838325"/>
+                <wp:effectExtent l="0" t="0" r="10160" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="343029151" name="Rectangle 10"/>
+                <wp:docPr id="343029151" name="Rectangle 10">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DCF7B84-79B3-4A14-9CF5-642991BF125B}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1866900" cy="1866900"/>
+                          <a:ext cx="1971040" cy="1838325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
+                        <a:ln/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
-                          <a:schemeClr val="accent1"/>
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00B8583A" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="75BF16AF" w14:textId="77777777">
+                          <w:p w14:paraId="6E2D4745" w14:textId="77777777" w:rsidR="000F6F29" w:rsidRDefault="000F6F29">
                             <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="28"/>
-[...46 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Contact MASH or Emergency Duty team.</w:t>
+                              <w:t>YES</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5A142125" w14:textId="6DE12924" w:rsidR="00C22736" w:rsidRDefault="000F6F29">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Call the police on </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>999</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>. Contact the Children and Family Initial Response Service or Emergency Duty team.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:bodyPr spcFirstLastPara="0" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 10" style="position:absolute;left:0;text-align:left;margin-left:343pt;margin-top:4.15pt;width:147pt;height:147pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="red" strokecolor="#091723 [484]" strokeweight="1pt" w14:anchorId="79F23A93" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZ7lwBewIAAFoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HadcGdYqgRYYB&#10;RVu0HXpWZCkWIIuapMTOfv0o+ZGgK3YY5oNMiuTHh0he33SNJnvhvAJT0uIsp0QYDpUy25L+eF1/&#10;uaTEB2YqpsGIkh6EpzfLz5+uW7sQM6hBV8IRBDF+0dqS1iHYRZZ5XouG+TOwwqBQgmtYQNZts8qx&#10;FtEbnc3y/CJrwVXWARfe4+1dL6TLhC+l4OFRSi8C0SXF2EI6XTo38cyW12yxdczWig9hsH+IomHK&#10;oNMJ6o4FRnZO/QHVKO7AgwxnHJoMpFRcpBwwmyJ/l81LzaxIuWBxvJ3K5P8fLH/Yv9gnh2VorV94&#10;JGMWnXRN/GN8pEvFOkzFEl0gHC+Ly4uLqxxrylE2MoiTHc2t8+GbgIZEoqQOXyMVie3vfehVR5Xo&#10;zYNW1VppnRi33dxqR/YMX269zvGLj4XoJ2rZMehEhYMW0VibZyGJqjDMWfKY+klMeIxzYULRi2pW&#10;id5NcX7iJXZgtEg+E2BElhjehD0AjJo9yIjdBzvoR1OR2nEyzv8WWG88WSTPYMJk3CgD7iMAjVkN&#10;nnt9DP+kNJEM3abD2pR0HjXjzQaqw5MjDvrx8JavFb7YPfPhiTmcB3xlnPHwiIfU0JYUBoqSGtyv&#10;j+6jPrYpSilpcb5K6n/umBOU6O8GG/iqmM/jQCZmfv51how7lWxOJWbX3AI2QoHbxPJERv2gR1I6&#10;aN5wFayiVxQxw9F3SXlwI3Mb+rnHZcLFapXUcAgtC/fmxfIIHuscO/K1e2PODm0bsOMfYJxFtnjX&#10;vb1utDSw2gWQKrX2sa7DC+AAp1Yalk3cEKd80jquxOVvAAAA//8DAFBLAwQUAAYACAAAACEAHdeA&#10;6t8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCF7G7NhDTNJsiioeCFpp6&#10;8LjNPpNg9r2Q3bbJv3c96XGYYeabYjO5Xpxx9B2ThoeFAoFUs+2o0fBxeL3PQPhgyJqeCTXM6GFT&#10;Xl8VJrd8oT2eq9CIWEI+NxraEIZcSl+36Ixf8IAUvS8enQlRjo20o7nEctfLpVKpdKajuNCaAZ9b&#10;rL+rk9Nwx9u3F3aPrrfzblu/H7jaz59a395MT2sQAafwF4Zf/IgOZWQ68omsF72GNEvjl6AhS0BE&#10;f5WpqI8aErVMQJaF/P+g/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZ7lwBewIAAFoF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAd14Dq3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;">
+              <v:rect w14:anchorId="79F23A93" id="Rectangle 10" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:343pt;margin-top:4.15pt;width:155.2pt;height:144.75pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBn+9O0JQIAAIsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7azSTcbxVlVXaWq&#10;tGqj3fYDCB5iJAwUSOz8fQd8SXp5qpoHAszMmTOHGW8eu0aRMzgvjS5pMcspAc1NJfWxpN+/7d6t&#10;KPGB6Yopo6GkF/D0cfv2zaa1a5ib2qgKHEEQ7detLWkdgl1nmec1NMzPjAWNRmFcwwIe3TGrHGsR&#10;vVHZPM/fZ61xlXWGg/d4+9Qb6TbhCwE8fBXCQyCqpMgtpNWl9RDXbLth66NjtpZ8oMH+gUXDpMak&#10;E9QTC4ycnPwDqpHcGW9EmHHTZEYIySHVgNUU+W/VvNbMQqoFxfF2ksn/P1j+5fxq9w5laK1fe9zG&#10;KjrhmviP/EiXxLpMYkEXCMfL4uG+yBeoKUdbsbpb3c2XUc7sGm6dD5/ANCRuSurwNZJI7PzsQ+86&#10;usRs3ihZ7aRS6eCOh4/KkTPDl9vtcvwN6L+4KR1xrtzTLlwURAylX0AQWSHbeUqc2gomWMY56FD0&#10;pppV0GcrljfJYiPGiFRYAozIAllO2APA6NmDjNh9mYN/DIXUlVNwPhAbyu1bE2cHhR0bFBWdglJy&#10;o8MU30ht3N+KU1jYkLz3H3Xq1YlChe7QoTwlXUTPeHMw1WXviLd8J/HNnpkPe+ZwIpBOi1NSUv/j&#10;xBxQoj5rbMOHYhFbIKTDYnk/x4O7tRxuLUzz2mCFPPSMtflwCkbI1AvX9ANR7Pgk+jCdcaRuz8nr&#10;+g3Z/gQAAP//AwBQSwMEFAAGAAgAAAAhAOO1K23gAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AUhO+C/2F5ghexG6ukScxLEcVDwQpNPXjcZp9JcPdtyG7b5N+7nvQ4zDDzTbmerBEnGn3v&#10;GOFukYAgbpzuuUX42L/eZiB8UKyVcUwIM3lYV5cXpSq0O/OOTnVoRSxhXyiELoShkNI3HVnlF24g&#10;jt6XG60KUY6t1KM6x3Jr5DJJUmlVz3GhUwM9d9R810eLcOM2by/OrqzR8/um2e5dvZs/Ea+vpqdH&#10;EIGm8BeGX/yIDlVkOrgjay8MQpql8UtAyO5BRD/P0wcQB4RlvspAVqX8/6D6AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAGf707QlAgAAiwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAOO1K23gAAAACQEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" fillcolor="red" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00B8583A" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="75BF16AF" w14:textId="77777777">
+                    <w:p w14:paraId="6E2D4745" w14:textId="77777777" w:rsidR="000F6F29" w:rsidRDefault="000F6F29">
                       <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="28"/>
-[...46 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Contact MASH or Emergency Duty team.</w:t>
+                        <w:t>YES</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5A142125" w14:textId="6DE12924" w:rsidR="00C22736" w:rsidRDefault="000F6F29">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Call the police on </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>999</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>. Contact the Children and Family Initial Response Service or Emergency Duty team.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="5C1E5938" w14:textId="77777777">
+    <w:p w14:paraId="5C1E5938" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="1351A578" w14:textId="77777777">
+    <w:p w14:paraId="1351A578" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05BACC1C" wp14:editId="6A34F8BB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05BACC1C" wp14:editId="6A34F8BB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1669774</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>131473</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2044700" cy="1252330"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="24130"/>
                 <wp:wrapNone/>
-                <wp:docPr id="376373395" name="Rectangle: Rounded Corners 13"/>
+                <wp:docPr id="376373395" name="Rectangle: Rounded Corners 13">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4B46E5A-5F8B-4920-AF63-7DFB3A3A1A9B}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2044700" cy="1252330"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C22736" w:rsidP="00B8583A" w:rsidRDefault="00C22736" w14:paraId="61F9484B" w14:textId="49796907">
+                          <w:p w14:paraId="61F9484B" w14:textId="49796907" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00B8583A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B8583A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Early Help Services</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:r w:rsidR="00B8583A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>O</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>nline request for support</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C22736" w:rsidP="00B8583A" w:rsidRDefault="00C22736" w14:paraId="33573E0A" w14:textId="2A359AC9">
+                          <w:p w14:paraId="33573E0A" w14:textId="2A359AC9" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00B8583A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Coventry Family Hub website</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="34F3C27A" w14:textId="77777777">
+                          <w:p w14:paraId="34F3C27A" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="067888AF" w14:textId="77777777">
+                          <w:p w14:paraId="067888AF" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="001953F1" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="59204431" w14:textId="77777777">
+                          <w:p w14:paraId="59204431" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="001953F1" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect id="Rectangle: Rounded Corners 13" style="position:absolute;left:0;text-align:left;margin-left:131.5pt;margin-top:10.35pt;width:161pt;height:98.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1031" fillcolor="#70ad47 [3209]" strokecolor="#10190a [489]" strokeweight="1pt" arcsize="10923f" w14:anchorId="05BACC1C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHYldtaAIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpN2COkXQosOA&#10;og3aDj0rslQbkEWNUuJkXz9KdpyiKzZg2MUWRfKRfCR1cblrDdsq9A3YkhcnOWfKSqga+1Ly7083&#10;nz5z5oOwlTBgVcn3yvPLxccPF52bqwnUYCqFjECsn3eu5HUIbp5lXtaqFf4EnLKk1ICtCCTiS1ah&#10;6Ai9Ndkkz8+yDrByCFJ5T7fXvZIvEr7WSoZ7rb0KzJSccgvpi+m7jt9scSHmLyhc3cghDfEPWbSi&#10;sRR0hLoWQbANNr9BtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5V320e3QqKhc37u&#10;6Rir2Gls45/yY7tE1n4kS+0Ck3Q5yafT85w4laQrJrPJ6WmiMzu6O/Thq4KWxUPJETa2eqCWJKbE&#10;9tYHikv2BzsSjlmkU9gbFRMx9kFp1lQxbvJOA6KuDLKtoNYKKZUNZ72qFpXqr4tZThn2QUaPFDIB&#10;RmTdGDNiF3/C7mEG++iq0nyNzvnfnUePFBlsGJ3bxgK+B2BCMRSge/sDST01kaWwW++Im5LPomW8&#10;WUO1XyFD6OfdO3nTUAtuhQ8rgTTg1DZa2nBPH22gKzkMJ85qwJ/v3Ud7mjvSctbRwpTc/9gIVJyZ&#10;b5Ym8ksxncYNS8J0dj4hAV9r1q81dtNeATWuoOfByXSM9sEcjhqhfabdXsaopBJWUuySy4AH4Sr0&#10;i0yvg1TLZTKjrXIi3NpHJyN45DlO19PuWaAb5jDQCN/BYbnE/M0k9rbR08JyE0A3aUyPvA4doI1M&#10;ozS8HnHlX8vJ6vjGLX4BAAD//wMAUEsDBBQABgAIAAAAIQA+j45D4gAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcFLsZu2JK0xmyKiIKIHo1C8bbLTJJidjbvbNv57x5PeZt48&#10;3nyv2E52EEf0oXekYDFPQCA1zvTUKnh/e7jagAhRk9GDI1TwjQG25flZoXPjTvSKxyq2gkMo5FpB&#10;F+OYSxmaDq0Oczci8W3vvNWRV99K4/WJw+0gl0mSSat74g+dHvGuw+azOlgFo0/39uP56/7RvJjV&#10;bDfLdnX1pNTlxXR7AyLiFP/M8IvP6FAyU+0OZIIYFCyzFXeJPCRrEGxINykLNQuL9TXIspD/K5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEdiV21oAgAAKwUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD6PjkPiAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAwgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
+              <v:roundrect w14:anchorId="05BACC1C" id="Rectangle: Rounded Corners 13" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:131.5pt;margin-top:10.35pt;width:161pt;height:98.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHYldtaAIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpN2COkXQosOA&#10;og3aDj0rslQbkEWNUuJkXz9KdpyiKzZg2MUWRfKRfCR1cblrDdsq9A3YkhcnOWfKSqga+1Ly7083&#10;nz5z5oOwlTBgVcn3yvPLxccPF52bqwnUYCqFjECsn3eu5HUIbp5lXtaqFf4EnLKk1ICtCCTiS1ah&#10;6Ai9Ndkkz8+yDrByCFJ5T7fXvZIvEr7WSoZ7rb0KzJSccgvpi+m7jt9scSHmLyhc3cghDfEPWbSi&#10;sRR0hLoWQbANNr9BtY1E8KDDiYQ2A60bqVINVE2Rv6nmsRZOpVqIHO9Gmvz/g5V320e3QqKhc37u&#10;6Rir2Gls45/yY7tE1n4kS+0Ck3Q5yafT85w4laQrJrPJ6WmiMzu6O/Thq4KWxUPJETa2eqCWJKbE&#10;9tYHikv2BzsSjlmkU9gbFRMx9kFp1lQxbvJOA6KuDLKtoNYKKZUNZ72qFpXqr4tZThn2QUaPFDIB&#10;RmTdGDNiF3/C7mEG++iq0nyNzvnfnUePFBlsGJ3bxgK+B2BCMRSge/sDST01kaWwW++Im5LPomW8&#10;WUO1XyFD6OfdO3nTUAtuhQ8rgTTg1DZa2nBPH22gKzkMJ85qwJ/v3Ud7mjvSctbRwpTc/9gIVJyZ&#10;b5Ym8ksxncYNS8J0dj4hAV9r1q81dtNeATWuoOfByXSM9sEcjhqhfabdXsaopBJWUuySy4AH4Sr0&#10;i0yvg1TLZTKjrXIi3NpHJyN45DlO19PuWaAb5jDQCN/BYbnE/M0k9rbR08JyE0A3aUyPvA4doI1M&#10;ozS8HnHlX8vJ6vjGLX4BAAD//wMAUEsDBBQABgAIAAAAIQA+j45D4gAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcFLsZu2JK0xmyKiIKIHo1C8bbLTJJidjbvbNv57x5PeZt48&#10;3nyv2E52EEf0oXekYDFPQCA1zvTUKnh/e7jagAhRk9GDI1TwjQG25flZoXPjTvSKxyq2gkMo5FpB&#10;F+OYSxmaDq0Oczci8W3vvNWRV99K4/WJw+0gl0mSSat74g+dHvGuw+azOlgFo0/39uP56/7RvJjV&#10;bDfLdnX1pNTlxXR7AyLiFP/M8IvP6FAyU+0OZIIYFCyzFXeJPCRrEGxINykLNQuL9TXIspD/K5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEdiV21oAgAAKwUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD6PjkPiAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAwgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" fillcolor="#70ad47 [3209]" strokecolor="#10190a [489]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C22736" w:rsidP="00B8583A" w:rsidRDefault="00C22736" w14:paraId="61F9484B" w14:textId="49796907">
+                    <w:p w14:paraId="61F9484B" w14:textId="49796907" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00B8583A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B8583A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Early Help Services</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r w:rsidR="00B8583A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>O</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>nline request for support</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C22736" w:rsidP="00B8583A" w:rsidRDefault="00C22736" w14:paraId="33573E0A" w14:textId="2A359AC9">
+                    <w:p w14:paraId="33573E0A" w14:textId="2A359AC9" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00B8583A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Coventry Family Hub website</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="34F3C27A" w14:textId="77777777">
+                    <w:p w14:paraId="34F3C27A" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="067888AF" w14:textId="77777777">
+                    <w:p w14:paraId="067888AF" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="001953F1" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="59204431" w14:textId="77777777">
+                    <w:p w14:paraId="59204431" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="001953F1" w:rsidRDefault="00C22736" w:rsidP="00C22736">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D36FE5F" wp14:editId="11C92D39">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D36FE5F" wp14:editId="11C92D39">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1130300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>270510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="488950" cy="577850"/>
                 <wp:effectExtent l="0" t="0" r="82550" b="50800"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1315449467" name="Straight Arrow Connector 18"/>
+                <wp:docPr id="1315449467" name="Straight Arrow Connector 18">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFB5124D-FEFF-4F2E-AFE6-5C9C7D7CA828}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="488950" cy="577850"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 18" style="position:absolute;margin-left:89pt;margin-top:21.3pt;width:38.5pt;height:45.5pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6c8MSvAEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Qrli1R033oAi8I&#10;Vlw+wOuME0u+yR6a5O8ZO22KACGBeJn4MufMmePJ/n6yhp0gJu1dy7ebmjNw0nfa9S3/+uXtix1n&#10;CYXrhPEOWj5D4veH58/2Y2jgxg/edBAZkbjUjKHlA2JoqirJAaxIGx/A0aXy0QqkbeyrLoqR2K2p&#10;bur6VTX62IXoJaREpw/LJT8UfqVA4kelEiAzLSdtWGIs8SnH6rAXTR9FGLQ8yxD/oMIK7ajoSvUg&#10;ULBvUf9CZbWMPnmFG+lt5ZXSEkoP1M22/qmbz4MIUHohc1JYbUr/j1Z+OB3dYyQbxpCaFB5j7mJS&#10;0eYv6WNTMWtezYIJmaTDl7vd61uyVNLV7d3djtbEUl3BISZ8B96yvGh5wih0P+DRO0fP4uO2GCZO&#10;7xMuwAsgVzYuRxTavHEdwznQ7GDUwvUGznVySnVVXVY4G1jgn0Ax3ZHOpUwZKDiayE6CRkFICQ63&#10;KxNlZ5jSxqzAuuj7I/Ccn6FQhu1vwCuiVPYOV7DVzsffVcfpIlkt+RcHlr6zBU++m8t7Fmtoasqb&#10;nCc8j+WP+wK//oeH7wAAAP//AwBQSwMEFAAGAAgAAAAhAGZ4d7/eAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ0pDCXEqhESPIAoHuLnx1o4ar6PYTQJfz3KC4+yMZt9U&#10;m9l3YsQhtoEUXC8yEEhNMC1ZBe9vT1drEDFpMroLhAq+MMKmPj+rdGnCRK847pIVXEKx1ApcSn0p&#10;ZWwceh0XoUdi7xAGrxPLwUoz6InLfSfzLCuk1y3xB6d7fHTYHHcnr+DFfow+p20rD3ef31v7bI5u&#10;SkpdXswP9yASzukvDL/4jA41M+3DiUwUHevbNW9JCm7yAgQH8tWKD3t2lssCZF3J/xPqHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6c8MSvAEAAM8DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBmeHe/3gAAAAoBAAAPAAAAAAAAAAAAAAAAABYE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" w14:anchorId="1B485470">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="46BB8C70" id="Straight Arrow Connector 18" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:89pt;margin-top:21.3pt;width:38.5pt;height:45.5pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6c8MSvAEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Qrli1R033oAi8I&#10;Vlw+wOuME0u+yR6a5O8ZO22KACGBeJn4MufMmePJ/n6yhp0gJu1dy7ebmjNw0nfa9S3/+uXtix1n&#10;CYXrhPEOWj5D4veH58/2Y2jgxg/edBAZkbjUjKHlA2JoqirJAaxIGx/A0aXy0QqkbeyrLoqR2K2p&#10;bur6VTX62IXoJaREpw/LJT8UfqVA4kelEiAzLSdtWGIs8SnH6rAXTR9FGLQ8yxD/oMIK7ajoSvUg&#10;ULBvUf9CZbWMPnmFG+lt5ZXSEkoP1M22/qmbz4MIUHohc1JYbUr/j1Z+OB3dYyQbxpCaFB5j7mJS&#10;0eYv6WNTMWtezYIJmaTDl7vd61uyVNLV7d3djtbEUl3BISZ8B96yvGh5wih0P+DRO0fP4uO2GCZO&#10;7xMuwAsgVzYuRxTavHEdwznQ7GDUwvUGznVySnVVXVY4G1jgn0Ax3ZHOpUwZKDiayE6CRkFICQ63&#10;KxNlZ5jSxqzAuuj7I/Ccn6FQhu1vwCuiVPYOV7DVzsffVcfpIlkt+RcHlr6zBU++m8t7Fmtoasqb&#10;nCc8j+WP+wK//oeH7wAAAP//AwBQSwMEFAAGAAgAAAAhAGZ4d7/eAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ0pDCXEqhESPIAoHuLnx1o4ar6PYTQJfz3KC4+yMZt9U&#10;m9l3YsQhtoEUXC8yEEhNMC1ZBe9vT1drEDFpMroLhAq+MMKmPj+rdGnCRK847pIVXEKx1ApcSn0p&#10;ZWwceh0XoUdi7xAGrxPLwUoz6InLfSfzLCuk1y3xB6d7fHTYHHcnr+DFfow+p20rD3ef31v7bI5u&#10;SkpdXswP9yASzukvDL/4jA41M+3DiUwUHevbNW9JCm7yAgQH8tWKD3t2lssCZF3J/xPqHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6c8MSvAEAAM8DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBmeHe/3gAAAAoBAAAPAAAAAAAAAAAAAAAAABYE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="3E45A431" w14:textId="77777777">
+    <w:p w14:paraId="3E45A431" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="10B8BD1A" w14:textId="77777777">
+    <w:p w14:paraId="10B8BD1A" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DD8ABB6" wp14:editId="2C405450">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DD8ABB6" wp14:editId="4445F61A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>247650</wp:posOffset>
+                  <wp:posOffset>254267</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>234950</wp:posOffset>
+                  <wp:posOffset>236506</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6350" cy="984250"/>
-                <wp:effectExtent l="76200" t="0" r="88900" b="63500"/>
+                <wp:extent cx="80583" cy="755561"/>
+                <wp:effectExtent l="0" t="0" r="72390" b="64135"/>
                 <wp:wrapNone/>
-                <wp:docPr id="33420522" name="Straight Arrow Connector 19"/>
+                <wp:docPr id="33420522" name="Straight Arrow Connector 19">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{750B18EF-C8D2-42E4-9017-F197B945E28F}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
-                        <a:xfrm flipH="1">
+                        <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6350" cy="984250"/>
+                          <a:ext cx="80583" cy="755561"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 19" style="position:absolute;margin-left:19.5pt;margin-top:18.5pt;width:.5pt;height:77.5pt;flip:x;z-index:251703808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXvMsQwgEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDIDrJZoMnuY5XFA&#10;sAL2A7xOO7Hkl+xmkvw9bWcmiwAhLeLScuyu6urqzv5msoadICbtXcu3m5ozcNJ32vUtv//27sU1&#10;ZwmF64TxDlo+Q+I3h+fP9mNoYOcHbzqIjEhcasbQ8gExNFWV5ABWpI0P4OhR+WgF0mfsqy6Kkdit&#10;qXZ1fVWNPnYhegkp0e3t8sgPhV8pkPhZqQTITMtJG5YYS3zIsTrsRdNHEQYtzzLEP6iwQjsqulLd&#10;ChTse9S/UVkto09e4UZ6W3mltITSA3WzrX/p5usgApReyJwUVpvS/6OVn05HdxfJhjGkJoW7mLuY&#10;VLRMGR0+0ExLX6SUTcW2ebUNJmSSLq9eviZrJT28uX61ozOxVQtJJgsx4XvwluVDyxNGofsBj945&#10;Go+PSwFx+phwAV4AGWxcjii0ees6hnOgHcKohesNnOvklOpRfTnhbGCBfwHFdEcqlzJlseBoIjsJ&#10;WgkhJTjcrkyUnWFKG7MC62LAX4Hn/AyFsnRPAa+IUtk7XMFWOx//VB2ni2S15F8cWPrOFjz4bi5z&#10;LdbQ9pSZnDc9r+fP3wX++D8efgAAAP//AwBQSwMEFAAGAAgAAAAhAJAl743eAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjNgVBE+JU/DQHekCiVBVHJ16StPE6it02vD3L&#10;CU6j1Yxmv8mWo+vECYfQetJwPVMgkCpvW6o1bD+KqwWIEA1Z03lCDd8YYJlPLjKTWn+mdzxtYi24&#10;hEJqNDQx9qmUoWrQmTDzPRJ7X35wJvI51NIO5szlrpNzpe6kMy3xh8b0+NxgddgcHbe8Fk/Jav/2&#10;uVi/rN2uLFy9SpzWl9Px8QFExDH+heEXn9EhZ6bSH8kG0Wm4SXhKZL1nZf9WsZacS+YKZJ7J/wPy&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCXvMsQwgEAANcDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCQJe+N3gAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAABwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" w14:anchorId="6B796633">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shapetype w14:anchorId="0A14AC34" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:20pt;margin-top:18.6pt;width:6.35pt;height:59.5pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAg2729vQEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SLulRV033oAi8I&#10;VrB8gNcZJ5Z803hokr/HdtoUAUJitS8TX+bMnDk+2d+N1rATYNTeNXy9qjkDJ32rXdfw748f3mw5&#10;iyRcK4x30PAJIr87vH61H8IObnzvTQvIUhEXd0NoeE8UdlUVZQ9WxJUP4NKl8mgFpS12VYtiSNWt&#10;qW7q+rYaPLYBvYQY0+n9fMkPpb5SIOmLUhGImYYnblQilviUY3XYi12HIvRanmmIZ7CwQrvUdCl1&#10;L0iwH6j/KGW1RB+9opX0tvJKaQllhjTNuv5tmm+9CFBmSeLEsMgUX66s/Hw6ugdMMgwh7mJ4wDzF&#10;qNDmb+LHxiLWtIgFIzGZDrf1ZvuWM5lu3m02m9t11rK6YgNG+gjesrxoeCQUuuvp6J1Lr+JxXfQS&#10;p0+RZuAFkBsblyMJbd67ltEUknUItXCdgXOfnFJdSZcVTQZm+FdQTLeJ5tym+AmOBtlJJCcIKcHR&#10;hbFxKTvDlDZmAdaF3z+B5/wMheK1/wEviNLZO1rAVjuPf+tO44WymvMvCsxzZwmefDuV5yzSJNOU&#10;NzkbPLvy132BX3/Dw08AAAD//wMAUEsDBBQABgAIAAAAIQDMko7O3QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqIOhP4Q4FUKiR1ALB3pz460TNV5HsZsEnp7lBMfRjGa+&#10;KdaTb8WAfWwCabidZSCQqmAbcho+3l9uViBiMmRNGwg1fGGEdXl5UZjchpG2OOySE1xCMTca6pS6&#10;XMpY1ehNnIUOib1j6L1JLHsnbW9GLvetVFm2kN40xAu16fC5xuq0O3sNb+5z8Io2jTw+7L837tWe&#10;6jFpfX01PT2CSDilvzD84jM6lMx0CGeyUbQa7jO+kjTcLRUI9udqCeLAuflCgSwL+f9A+QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAg2729vQEAAM4DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDMko7O3QAAAAgBAAAPAAAAAAAAAAAAAAAAABcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="1A3B44FF" w14:textId="77777777">
+    <w:p w14:paraId="1A3B44FF" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="6ED2A71A" w14:textId="77777777">
+    <w:p w14:paraId="6ED2A71A" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="226180B1" w14:textId="77777777">
+    <w:p w14:paraId="226180B1" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AEF49D2" wp14:editId="08EFBF14">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AEF49D2" wp14:editId="6905DB5C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-349250</wp:posOffset>
+                  <wp:posOffset>-347730</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>208915</wp:posOffset>
+                  <wp:posOffset>209729</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5219700" cy="2146300"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
+                <wp:extent cx="4572000" cy="2442693"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="15240"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1894194711" name="Rectangle: Rounded Corners 17"/>
+                <wp:docPr id="1894194711" name="Rectangle: Rounded Corners 17">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C1F3DC9-C8D6-4243-A768-DA4EF7C6C827}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5219700" cy="2146300"/>
+                          <a:ext cx="4572000" cy="2442693"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:ln/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
-                          <a:schemeClr val="accent6"/>
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="45E4E27E" w14:textId="77777777">
+                          <w:p w14:paraId="1D126F4A" w14:textId="77777777" w:rsidR="000F6F29" w:rsidRDefault="000F6F29">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
-                            </w:pPr>
-                            <w:r w:rsidRPr="00B8583A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="24"/>
-[...70 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Complete an online </w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve">referral to MASH using </w:t>
+                              <w:t>Contact the Children and Family Initial Response Service for advice:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:rFonts w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">a </w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve">MARF. </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="18B84FF7" w14:textId="77777777">
+                          <w:p w14:paraId="67442EAA" w14:textId="77777777" w:rsidR="000F6F29" w:rsidRDefault="000F6F29">
                             <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">InitialResponseService@coventry.gov.uk </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">or </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>024 7678 8555</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3DBF2638" w14:textId="77777777" w:rsidR="000F6F29" w:rsidRDefault="000F6F29">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Complete an online referral to the Children and Family Initial Response Service via the </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Request for Support </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="692A12D9" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Consent should be sought from parents, unless doing so would put the child at immediate risk or harm. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00960E53" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="71E06DCD" w14:textId="77777777">
+                          <w:p w14:paraId="0E220D3D" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736">
                             <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D97FED">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Always</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> follow up if you have not heard back from the professional within an agreed timescale.</w:t>
+                              <w:t>Always follow up if you have not heard back from the professional within an agreed timescale.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:bodyPr spcFirstLastPara="0" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect id="Rectangle: Rounded Corners 17" style="position:absolute;left:0;text-align:left;margin-left:-27.5pt;margin-top:16.45pt;width:411pt;height:169pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1032" fillcolor="#70ad47 [3209]" strokecolor="#10190a [489]" strokeweight="1pt" arcsize="10923f" w14:anchorId="3AEF49D2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBz6tZlZgIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpShkVKapATJMQ&#10;VMDEs+vYJJLj885u0+7X7+ykKWJok6a9JHe+u8/nz9/54nLXGrZV6BuwJS9Ocs6UlVA19qXk359u&#10;Pn3hzAdhK2HAqpLvleeXi48fLjo3VxOowVQKGYFYP+9cyesQ3DzLvKxVK/wJOGUpqAFbEcjFl6xC&#10;0RF6a7JJns+yDrByCFJ5T6vXfZAvEr7WSoZ7rb0KzJScegvpi+m7jt9scSHmLyhc3cihDfEPXbSi&#10;sbTpCHUtgmAbbH6DahuJ4EGHEwltBlo3UqUz0GmK/M1pHmvhVDoLkePdSJP/f7DybvvoVkg0dM7P&#10;PZnxFDuNbfxTf2yXyNqPZKldYJIWTyfF+VlOnEqKTYrp7DM5hJMdyx368FVBy6JRcoSNrR7oShJT&#10;YnvrQ59/yKPiYxfJCnujYiPGPijNmor2naTqJBB1ZZBtBV2tkFLZMOtDtahUv1yc5mNTY0VqMQFG&#10;ZN0YM2IXf8Luex3yY6lK+hqL878XjxVpZ7BhLG4bC/gegAnFwKru8w8k9dRElsJuvSNuSj6LmXFl&#10;DdV+hQyh17t38qahK7gVPqwEksDp2mhowz19tIGu5DBYnNWAP99bj/mkO4py1tHAlNz/2AhUnJlv&#10;lhR5XkynccKSMz09m5CDryPr1xG7aa+ALq6g58HJZMb8YA6mRmifabaXcVcKCStp75LLgAfnKvSD&#10;TK+DVMtlSqOpciLc2kcnI3jkOarrafcs0A06DCThOzgMl5i/UWKfGystLDcBdJNkeuR1uAGayCSl&#10;4fWII//aT1nHN27xCwAA//8DAFBLAwQUAAYACAAAACEAkT/+ROIAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBS2k3tiRpYzZFREFED8ZC8bbJTpNgdjZmt238944nPc6bx3vf&#10;y7eT7cUJR985UnCziEAg1c501CjYvT/O1yB80GR07wgVfKOHbXF5kevMuDO94akMjeAQ8plW0IYw&#10;ZFL6ukWr/cINSPw7uNHqwOfYSDPqM4fbXi6jKJFWd8QNrR7wvsX6szxaBcMYH+zHy9fDk3k1q9l+&#10;luyr8lmp66vp7hZEwCn8meEXn9GhYKbKHcl40SuYxzFvCQpWyw0INqRJykLFQhptQBa5/D+h+AEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBz6tZlZgIAACsFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCRP/5E4gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AMAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+              <v:roundrect w14:anchorId="3AEF49D2" id="Rectangle: Rounded Corners 17" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:-27.4pt;margin-top:16.5pt;width:5in;height:192.35pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkWjAlEQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvbJrSLWzVdIVYLUJa&#10;QbULH+A648aSY5ux26R/z9hJ0woQB8TFsT0zb968GWd937eGHQGDdrbi5c2MM7DS1druK/792+Ob&#10;95yFKGwtjLNQ8RMEfr95/Wrd+RXMXeNMDcgIxIZV5yvexOhXRRFkA60IN86DJaNy2IpIR9wXNYqO&#10;0FtTzGezZdE5rD06CSHQ7cNg5JuMrxTI+FWpAJGZihO3mFfM6y6txWYtVnsUvtFypCH+gUUrtKWk&#10;E9SDiIIdUP8G1WqJLjgVb6RrC6eUlpBroGrK2S/VvDTCQ66FxAl+kin8P1j55fjit0gydD6sAm1T&#10;Fb3CNn2JH+uzWKdJLOgjk3S5uH1HDSBNJdnmi8V8efc2yVlcwj2G+Alcy9Km4ugOtn6mlmSlxPEp&#10;xMH/7JdSGpvuLmTyLp4MDMZnUEzXlH6eQfKcwEeD7Ciow0JKsHE5mBpRw3Bd3iaiQ64pIjM1lgAT&#10;stLGTNjl37AHmNE/hUIesyl4Ngbjfpd4DbNGj4GUOk8cSTQF5eTOxim+1dbhnwiYWI41qMH/rNOg&#10;ThIq9rue5Kn4Mnmmm52rT1tkwctHTU14EiFuBdKIE52Oxr7i4cdBIHBmPluaq7tysUjvJB9yiznD&#10;a8vu2iKsbBxVKOPA2LoPh+iUzn29pB+J0ghn0cfnlt7I9Tl7XX4Km58AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAGmVHb4wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYKX0m7aNKnE&#10;vBQRBZF6MArF2yb7mgSzuzG7beO/93nS4zDDzDf5djK9ONHoO2cRlosIBNna6c42CO9vj/MbED4o&#10;q1XvLCF8k4dtcXmRq0y7s32lUxkawSXWZwqhDWHIpPR1S0b5hRvIsndwo1GB5dhIPaozl5terqIo&#10;lUZ1lhdaNdB9S/VneTQIw5gczMfu6+FJv+h4tp+l+6p8Rry+mu5uQQSawl8YfvEZHQpmqtzRai96&#10;hHmyZvSAEMf8iQNpmqxAVAjr5WYDssjl/wvFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAkWjAlEQIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAGmVHb4wAAAAoBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" fillcolor="#70ad47 [3209]" strokecolor="#10190a [489]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="45E4E27E" w14:textId="77777777">
+                    <w:p w14:paraId="1D126F4A" w14:textId="77777777" w:rsidR="000F6F29" w:rsidRDefault="000F6F29">
                       <w:pPr>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
-                      </w:pPr>
-                      <w:r w:rsidRPr="00B8583A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="24"/>
-[...70 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="24"/>
-                          <w:szCs w:val="24"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Complete an online </w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve">referral to MASH using </w:t>
+                        <w:t>Contact the Children and Family Initial Response Service for advice:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:rFonts w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">a </w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve">MARF. </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="18B84FF7" w14:textId="77777777">
+                    <w:p w14:paraId="67442EAA" w14:textId="77777777" w:rsidR="000F6F29" w:rsidRDefault="000F6F29">
                       <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="24"/>
-                          <w:szCs w:val="24"/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="24"/>
-                          <w:szCs w:val="24"/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">InitialResponseService@coventry.gov.uk </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">or </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>024 7678 8555</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3DBF2638" w14:textId="77777777" w:rsidR="000F6F29" w:rsidRDefault="000F6F29">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Complete an online referral to the Children and Family Initial Response Service via the </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Request for Support </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>form</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="692A12D9" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Consent should be sought from parents, unless doing so would put the child at immediate risk or harm. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00960E53" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="71E06DCD" w14:textId="77777777">
+                    <w:p w14:paraId="0E220D3D" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736">
                       <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="24"/>
-                          <w:szCs w:val="24"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D97FED">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:color w:val="FFFFFF" w:themeColor="light1"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Always</w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> follow up if you have not heard back from the professional within an agreed timescale.</w:t>
+                        <w:t>Always follow up if you have not heard back from the professional within an agreed timescale.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="1192BDAD" w14:textId="77777777">
+    <w:p w14:paraId="1192BDAD" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="4583523D" w14:textId="77777777">
+    <w:p w14:paraId="4583523D" w14:textId="77777777" w:rsidR="00C22736" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002635BC" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="59F6D76F" w14:textId="77777777">
+    <w:p w14:paraId="59F6D76F" w14:textId="77777777" w:rsidR="00C22736" w:rsidRPr="002635BC" w:rsidRDefault="00C22736" w:rsidP="00C22736">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002C7722" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="6DB39F07" w14:textId="77777777">
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="5B56B949" w14:textId="0929C008" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1"/>
+    <w:p w14:paraId="4D4DA122" w14:textId="49DA47D8" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1"/>
+    <w:p w14:paraId="4AC72F25" w14:textId="0EC33122" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1"/>
+    <w:p w14:paraId="02795ACE" w14:textId="15FC510F" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002C7722" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="1EE8CA5A" w14:textId="77777777">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="413FB764" w14:textId="668B80EC" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002C7722" w:rsidR="00C22736" w:rsidP="00C22736" w:rsidRDefault="00C22736" w14:paraId="63A7AD71" w14:textId="77777777">
-[...80 lines deleted...]
-    <w:p w:rsidRPr="008C53DB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="44E49751" w14:textId="7DA18D33">
+    <w:p w14:paraId="44E49751" w14:textId="7DA18D33" w:rsidR="008C53DB" w:rsidRPr="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C53DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="108DCD2E" w14:textId="77777777">
+    <w:p w14:paraId="108DCD2E" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005C1E73" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="2B050D84" w14:textId="77777777">
+    <w:p w14:paraId="2B050D84" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="005C1E73" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk190855393" w:id="13"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk190855393"/>
       <w:r w:rsidRPr="005C1E73">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Early Years Procedure, Managing Allegations Against Adults who Work with Children </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005C1E73">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>in a paid or unpaid capacity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) Flow Chart </w:t>
       </w:r>
       <w:r w:rsidRPr="005C1E73">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p w:rsidRPr="00294DA1" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="7BE45671" w14:textId="77777777">
+    <w:p w14:paraId="7BE45671" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00294DA1" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E759E9" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="01D536EC" w14:textId="77777777">
+    <w:p w14:paraId="01D536EC" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00E759E9" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E759E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An allegation may relate to a person who works with children who has:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E759E9" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="6BA8B79A" w14:textId="77777777">
+    <w:p w14:paraId="6BA8B79A" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00E759E9" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00294DA1" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="42986DCF" w14:textId="77777777">
+    <w:p w14:paraId="42986DCF" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00294DA1" w:rsidRDefault="008C53DB" w:rsidP="008A7662">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00E759E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ehaved in a way that has harmed a child or may have harmed</w:t>
@@ -18002,208 +18136,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00294DA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a child</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00294DA1" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="6CB9671A" w14:textId="77777777">
+    <w:p w14:paraId="6CB9671A" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00294DA1" w:rsidRDefault="008C53DB" w:rsidP="008A7662">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E759E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibly committed a criminal offence against or related </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to a child or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C53DB" w:rsidP="00B8583A" w:rsidRDefault="008C53DB" w14:paraId="1FB54689" w14:textId="77777777">
+    <w:p w14:paraId="1FB54689" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="008A7662">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00E759E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ehaved towards a child or children in a way that indicates </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00294DA1" w:rsidR="008C53DB" w:rsidP="00B8583A" w:rsidRDefault="008C53DB" w14:paraId="085FB370" w14:textId="77777777">
+    <w:p w14:paraId="085FB370" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00294DA1" w:rsidRDefault="008C53DB" w:rsidP="00B8583A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="349"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E759E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C09FBC2" wp14:editId="460C042A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C09FBC2" wp14:editId="460C042A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5306565</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52346</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1064575" cy="2486833"/>
                 <wp:effectExtent l="0" t="0" r="21590" b="27940"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:docPr id="2" name="Rectangle 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{257CC226-03B8-44D7-B5DE-C862AAAD2AE2}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1064575" cy="2486833"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill rotWithShape="1">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="ED7D31">
                                 <a:satMod val="103000"/>
                                 <a:lumMod val="102000"/>
                                 <a:tint val="94000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="50000">
                               <a:srgbClr val="ED7D31">
                                 <a:satMod val="110000"/>
                                 <a:lumMod val="100000"/>
                                 <a:shade val="100000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="ED7D31">
                                 <a:lumMod val="99000"/>
                                 <a:satMod val="120000"/>
                                 <a:shade val="78000"/>
                               </a:srgbClr>
                             </a:gs>
                           </a:gsLst>
                           <a:lin ang="5400000" scaled="0"/>
                         </a:gradFill>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="ED7D31"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="00B0469E" w:rsidRDefault="008C53DB" w14:paraId="2792865E" w14:textId="08FF2EF8">
+                          <w:p w14:paraId="2792865E" w14:textId="08FF2EF8" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="00B0469E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">It is your duty to report concerns to the Manager or </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -18237,57 +18377,57 @@
                               <w:t xml:space="preserve"> you have a duty to report your concern directly.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" style="position:absolute;left:0;text-align:left;margin-left:417.85pt;margin-top:4.1pt;width:83.8pt;height:195.8pt;z-index:251705856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1033" fillcolor="#f18c55" strokecolor="#ed7d31" strokeweight=".5pt" w14:anchorId="1C09FBC2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIRwaV6QIAAIwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxC8N5L3BZELI26KAmkS&#10;IClypilKIsCtJL2kX98hKdlKGgRo0YtMzgyHbx5nni8/H6VAe2Yd16rAg4scI6aoLrmqC/zj8frT&#10;HCPniSqJ0IoV+Jk5/Hn18cPlwSzZUDdalMwiSKLc8mAK3HhvllnmaMMkcRfaMAXOSltJPGxtnZWW&#10;HCC7FNkwz6fZQdvSWE2Zc2DdJCdexfxVxai/qyrHPBIFBmw+fm38bsM3W12SZW2JaThtYZB/QCEJ&#10;V3DpKdWGeIJ2lv+RSnJqtdOVv6BaZrqqOGWxBqhmkL+q5qEhhsVagBxnTjS5/5eW3u4fzL0FGg7G&#10;LR0sQxXHysrwC/jQMZL1fCKLHT2iYBzk0/FkNsGIgm84nk/no1GgMzsfN9b5r0xLFBYFtvAakSSy&#10;v3E+hXYhLXflNRcCWe2fuG9i+XBRItbBmRjlkNHAQB7NztbbK2HRnsADf9nMNqMU7oj/rstkHuSj&#10;PG+fWuxkzw4d1No9Vz5FL8atEQpps8eiate/fQJBf4FgEMNjs71EcLa7hpSsA9yZ38UQk74Pon/Z&#10;YhEgRwwv2AkkdPYzhtm8tb4BAUx19xyCK0TCsE8Cb5AIOUoEK9t+CaGWxGcN9AmFDgWejiYQRwnM&#10;eyWIh6U0cMCpGiMiahAS6m16Xi346fBbb526yPXDQkttiGsSl9GVqpbcg9YILgsciktFA0ChAjQW&#10;1aJtzPMwhJU/bo+IA8JZSBQsW10+39vQqKFO5Ay95nDtDXH+nlhQEDCCKvo7+FRCQ826XWHUaPvr&#10;LXuIh8EGL0YHUCQg5OeOWIaR+Kag4ReD8RjS+riB0RvCxvY9275H7eSVhpkYRHRxGeK96JaV1fIJ&#10;xHMdbgUXURTuTtS3myuflBLkl7L1OoaBbBnib9SDod1oBsIfj0/EmnbQPWjEre7UiyxfzXuKDZwr&#10;vd55XfEoBmdeYd7CBiQvTV6S56Cp/X2MOv+JrH4DAAD//wMAUEsDBBQABgAIAAAAIQAFhHiF4QAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE0jaBLiVBUSJ4RaSoXgtomX&#10;JCJeR7Hbpnw97glus5rRzNtiOdleHGj0nWMNtzMFgrh2puNGw+7t6SYF4QOywd4xaTiRh2V5eVFg&#10;btyRX+mwDY2IJexz1NCGMORS+roli37mBuLofbnRYojn2Egz4jGW217OlbqXFjuOCy0O9NhS/b3d&#10;Ww2Ljx+5XmcqOe02n+q9e968YLXS+vpqWj2ACDSFvzCc8SM6lJGpcns2XvQa0uRuEaNRzEGcfaWS&#10;BESlIcmyFGRZyP8vlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACEcGlekCAACMBgAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABYR4heEAAAAK&#10;AQAADwAAAAAAAAAAAAAAAABDBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFEGAAAA&#10;AA==&#10;">
-                <v:fill type="gradient" color2="#e56b17" colors="0 #f18c55;.5 #f67b28;1 #e56b17" focus="100%" rotate="t">
+              <v:rect w14:anchorId="1C09FBC2" id="Rectangle 2" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:417.85pt;margin-top:4.1pt;width:83.8pt;height:195.8pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIRwaV6QIAAIwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxC8N5L3BZELI26KAmkS&#10;IClypilKIsCtJL2kX98hKdlKGgRo0YtMzgyHbx5nni8/H6VAe2Yd16rAg4scI6aoLrmqC/zj8frT&#10;HCPniSqJ0IoV+Jk5/Hn18cPlwSzZUDdalMwiSKLc8mAK3HhvllnmaMMkcRfaMAXOSltJPGxtnZWW&#10;HCC7FNkwz6fZQdvSWE2Zc2DdJCdexfxVxai/qyrHPBIFBmw+fm38bsM3W12SZW2JaThtYZB/QCEJ&#10;V3DpKdWGeIJ2lv+RSnJqtdOVv6BaZrqqOGWxBqhmkL+q5qEhhsVagBxnTjS5/5eW3u4fzL0FGg7G&#10;LR0sQxXHysrwC/jQMZL1fCKLHT2iYBzk0/FkNsGIgm84nk/no1GgMzsfN9b5r0xLFBYFtvAakSSy&#10;v3E+hXYhLXflNRcCWe2fuG9i+XBRItbBmRjlkNHAQB7NztbbK2HRnsADf9nMNqMU7oj/rstkHuSj&#10;PG+fWuxkzw4d1No9Vz5FL8atEQpps8eiate/fQJBf4FgEMNjs71EcLa7hpSsA9yZ38UQk74Pon/Z&#10;YhEgRwwv2AkkdPYzhtm8tb4BAUx19xyCK0TCsE8Cb5AIOUoEK9t+CaGWxGcN9AmFDgWejiYQRwnM&#10;eyWIh6U0cMCpGiMiahAS6m16Xi346fBbb526yPXDQkttiGsSl9GVqpbcg9YILgsciktFA0ChAjQW&#10;1aJtzPMwhJU/bo+IA8JZSBQsW10+39vQqKFO5Ay95nDtDXH+nlhQEDCCKvo7+FRCQ826XWHUaPvr&#10;LXuIh8EGL0YHUCQg5OeOWIaR+Kag4ReD8RjS+riB0RvCxvY9275H7eSVhpkYRHRxGeK96JaV1fIJ&#10;xHMdbgUXURTuTtS3myuflBLkl7L1OoaBbBnib9SDod1oBsIfj0/EmnbQPWjEre7UiyxfzXuKDZwr&#10;vd55XfEoBmdeYd7CBiQvTV6S56Cp/X2MOv+JrH4DAAD//wMAUEsDBBQABgAIAAAAIQAFhHiF4QAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE0jaBLiVBUSJ4RaSoXgtomX&#10;JCJeR7Hbpnw97glus5rRzNtiOdleHGj0nWMNtzMFgrh2puNGw+7t6SYF4QOywd4xaTiRh2V5eVFg&#10;btyRX+mwDY2IJexz1NCGMORS+roli37mBuLofbnRYojn2Egz4jGW217OlbqXFjuOCy0O9NhS/b3d&#10;Ww2Ljx+5XmcqOe02n+q9e968YLXS+vpqWj2ACDSFvzCc8SM6lJGpcns2XvQa0uRuEaNRzEGcfaWS&#10;BESlIcmyFGRZyP8vlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACEcGlekCAACMBgAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABYR4heEAAAAK&#10;AQAADwAAAAAAAAAAAAAAAABDBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFEGAAAA&#10;AA==&#10;" fillcolor="#f18c55" strokecolor="#ed7d31" strokeweight=".5pt">
+                <v:fill color2="#e56b17" rotate="t" colors="0 #f18c55;.5 #f67b28;1 #e56b17" focus="100%" type="gradient">
                   <o:fill v:ext="view" type="gradientUnscaled"/>
                 </v:fill>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="00B0469E" w:rsidRDefault="008C53DB" w14:paraId="2792865E" w14:textId="08FF2EF8">
+                    <w:p w14:paraId="2792865E" w14:textId="08FF2EF8" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="00B0469E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">It is your duty to report concerns to the Manager or </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -18315,166 +18455,172 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> you have a duty to report your concern directly.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00294DA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may pose a risk of harm to children.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00294DA1" w:rsidR="008C53DB" w:rsidP="00B8583A" w:rsidRDefault="008C53DB" w14:paraId="5A7395F8" w14:textId="77777777">
+    <w:p w14:paraId="5A7395F8" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00294DA1" w:rsidRDefault="008C53DB" w:rsidP="008A7662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00294DA1">
         <w:rPr>
           <w:rStyle w:val="fontstyle31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ehaved or may have behaved in a way that indicates</w:t>
       </w:r>
       <w:r w:rsidRPr="00294DA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00294DA1">
         <w:rPr>
           <w:rStyle w:val="fontstyle31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>they may not be suitable to work with children.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="1F4D3379" w14:textId="77777777">
+    <w:p w14:paraId="1F4D3379" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56089A72" wp14:editId="2319E36E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56089A72" wp14:editId="2319E36E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>122115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5084885" cy="595745"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="13970"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="Rectangle 13"/>
+                <wp:docPr id="13" name="Rectangle 13">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A58FF6B-D39A-4BC5-9B9E-70E06EA1C45D}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5084885" cy="595745"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="3B399DEA" w14:textId="77777777">
+                          <w:p w14:paraId="3B399DEA" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">If an allegation is made against any adult who </w:t>
                             </w:r>
                             <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>comes into contact with</w:t>
@@ -18489,838 +18635,858 @@
                               <w:t xml:space="preserve"> children in either a paid or unpaid capacity in the setting, the child minder or any person in the child minder setting.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 13" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:9.6pt;width:400.4pt;height:46.9pt;z-index:251706880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1034" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="56089A72" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs9hATjwIAADwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tEWUgiNigQUVWi&#10;gASI88TrzVryq7aTXfrrO7bzAnqqugfvvDyPb2Z8edUrSbbceWF0RYdnA0q4ZqYWel3Rl+fbbxNK&#10;fABdgzSaV/SNe3o1//rlsrMzPjKtkTV3BJ1oP+tsRdsQ7KwoPGu5An9mLNeobIxTEJB166J20KF3&#10;JYvRYHBedMbV1hnGvUfpMivpPPlvGs7CQ9N4HoisKOYW0unSuYpnMb+E2dqBbQXbpQH/kIUCoTHo&#10;wdUSApCNE59cKcGc8aYJZ8yowjSNYDzVgNUMBx+qeWrB8lQLguPtASb//9yy++2TfXQIQ2f9zCMZ&#10;q+gbp+If8yN9AuvtABbvA2EoLAeT8WRSUsJQV07Li3EZ0SyOt63z4Ts3ikSiog6bkTCC7Z0P2XRv&#10;EoN5I0V9K6RMTBwAfiMd2QK2DhjjOgzTdblRP02d5ecD/HITUYytzuLxXozZpFGKnlJu74JITToc&#10;2tEF+iAMcPwaCQFJZeuKer2mBOQa55oFl0K/u+3denVIsLyeXi/LbNRCzXMe5Wke2fxzFhGDJfg2&#10;X0khckVKBNwNKVRFJ9FRKhQrkjoixNN075A8Ni9SoV/1RGAJk+goSlamfnt0xJm8AN6yW4Fh78CH&#10;R3A48QgAbnF4wKORBlExO4qS1rjff5NHexxE1FLS4QYhYr824Dgl8ofGEZ0Ox+O4cokZlxcjZNyp&#10;ZnWq0Rt1Y7DTQ3wvLEtktA9yTzbOqFdc9kWMiirQDGPn3uyYm5A3G58LxheLZIZrZiHc6SfLovOI&#10;XAT8uX8FZ3eTGXCm781+22D2YUCzbbypzWITTCPS9B5xxZ5GBlc0dXf3nMQ34JRPVsdHb/4HAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCN54Wc3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN1QSglxqgpRCQkJicIHuPY2iYjXqe2m4e9ZTnDcmdHsm2o9+V6MGFMXSMN8pkAg2eA6&#10;ajR8fmxvViBSNuRMHwg1fGOCdX15UZnShTO947jLjeASSqXR0OY8lFIm26I3aRYGJPYOIXqT+YyN&#10;dNGcudz3slBqKb3piD+0ZsCnFu3X7uQ1HBbjFt+OuHh+ebXxbro/bmyx1Pr6ato8gsg45b8w/OIz&#10;OtTMtA8nckn0GnhIZvWhAMHuSikesmdhfqtA1pX8z1//AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACz2EBOPAgAAPAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAI3nhZzcAAAABwEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+              <v:rect w14:anchorId="56089A72" id="Rectangle 13" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:9.6pt;width:400.4pt;height:46.9pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs9hATjwIAADwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tEWUgiNigQUVWi&#10;gASI88TrzVryq7aTXfrrO7bzAnqqugfvvDyPb2Z8edUrSbbceWF0RYdnA0q4ZqYWel3Rl+fbbxNK&#10;fABdgzSaV/SNe3o1//rlsrMzPjKtkTV3BJ1oP+tsRdsQ7KwoPGu5An9mLNeobIxTEJB166J20KF3&#10;JYvRYHBedMbV1hnGvUfpMivpPPlvGs7CQ9N4HoisKOYW0unSuYpnMb+E2dqBbQXbpQH/kIUCoTHo&#10;wdUSApCNE59cKcGc8aYJZ8yowjSNYDzVgNUMBx+qeWrB8lQLguPtASb//9yy++2TfXQIQ2f9zCMZ&#10;q+gbp+If8yN9AuvtABbvA2EoLAeT8WRSUsJQV07Li3EZ0SyOt63z4Ts3ikSiog6bkTCC7Z0P2XRv&#10;EoN5I0V9K6RMTBwAfiMd2QK2DhjjOgzTdblRP02d5ecD/HITUYytzuLxXozZpFGKnlJu74JITToc&#10;2tEF+iAMcPwaCQFJZeuKer2mBOQa55oFl0K/u+3denVIsLyeXi/LbNRCzXMe5Wke2fxzFhGDJfg2&#10;X0khckVKBNwNKVRFJ9FRKhQrkjoixNN075A8Ni9SoV/1RGAJk+goSlamfnt0xJm8AN6yW4Fh78CH&#10;R3A48QgAbnF4wKORBlExO4qS1rjff5NHexxE1FLS4QYhYr824Dgl8ofGEZ0Ox+O4cokZlxcjZNyp&#10;ZnWq0Rt1Y7DTQ3wvLEtktA9yTzbOqFdc9kWMiirQDGPn3uyYm5A3G58LxheLZIZrZiHc6SfLovOI&#10;XAT8uX8FZ3eTGXCm781+22D2YUCzbbypzWITTCPS9B5xxZ5GBlc0dXf3nMQ34JRPVsdHb/4HAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCN54Wc3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN1QSglxqgpRCQkJicIHuPY2iYjXqe2m4e9ZTnDcmdHsm2o9+V6MGFMXSMN8pkAg2eA6&#10;ajR8fmxvViBSNuRMHwg1fGOCdX15UZnShTO947jLjeASSqXR0OY8lFIm26I3aRYGJPYOIXqT+YyN&#10;dNGcudz3slBqKb3piD+0ZsCnFu3X7uQ1HBbjFt+OuHh+ebXxbro/bmyx1Pr6ato8gsg45b8w/OIz&#10;OtTMtA8nckn0GnhIZvWhAMHuSikesmdhfqtA1pX8z1//AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACz2EBOPAgAAPAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAI3nhZzcAAAABwEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="3B399DEA" w14:textId="77777777">
+                    <w:p w14:paraId="3B399DEA" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">If an allegation is made against any adult who </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>comes into contact with</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> children in either a paid or unpaid capacity in the setting, the child minder or any person in the child minder setting.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004626E8">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="6FBC5D67" w14:textId="77777777">
+    <w:p w14:paraId="6FBC5D67" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="4061"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="28583E51" w14:textId="77777777"/>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="009C2663" w14:paraId="5C5B73AE" w14:textId="253C1A9F">
+    <w:p w14:paraId="28583E51" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB"/>
+    <w:p w14:paraId="5C5B73AE" w14:textId="253C1A9F" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="009C2663" w:rsidP="008C53DB">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709439" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51E17FC0" wp14:editId="66205B50">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51E17FC0" wp14:editId="66205B50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-179</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>266261</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5084885" cy="884171"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="11430"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Rectangle 5"/>
+                <wp:docPr id="5" name="Rectangle 5">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBB5ECB4-6CB8-433A-B9A1-11FCA2C3F6A2}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5084885" cy="884171"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="2C6BE4B6" w14:textId="77777777">
+                          <w:p w14:paraId="2C6BE4B6" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Childcare provider contacts the</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="4231F7A1" w14:textId="77777777">
+                          <w:p w14:paraId="4231F7A1" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  1</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E214D0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>.  LADO</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>@coventry.gov.uk</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="11F5A958" w14:textId="77777777">
+                          <w:p w14:paraId="11F5A958" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">    2.  Ofsted 0300 123 </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">3155 </w:t>
                             </w:r>
-                            <w:hyperlink w:history="1" w:anchor="how-to-tell-ofsted" r:id="rId49">
+                            <w:hyperlink r:id="rId48" w:anchor="how-to-tell-ofsted" w:history="1">
                               <w:r w:rsidRPr="00294DA1">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                                 <w:t>Online Notification Form</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 5" style="position:absolute;margin-left:0;margin-top:20.95pt;width:400.4pt;height:69.6pt;z-index:251709439;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1035" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="51E17FC0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtlApujwIAADwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uNEkgiNigQUVWi&#10;gASI88TrzVryq7aTXfrrO7bzAnqqugfvvDyPb2Z8edUrSbbceWF0RcuzASVcM1MLva7oy/Pttwkl&#10;PoCuQRrNK/rGPb2af/1y2dkZH5rWyJo7gk60n3W2om0IdlYUnrVcgT8zlmtUNsYpCMi6dVE76NC7&#10;ksVwMDgvOuNq6wzj3qN0mZV0nvw3DWfhoWk8D0RWFHML6XTpXMWzmF/CbO3AtoLt0oB/yEKB0Bj0&#10;4GoJAcjGiU+ulGDOeNOEM2ZUYZpGMJ5qwGrKwYdqnlqwPNWC4Hh7gMn/P7fsfvtkHx3C0Fk/80jG&#10;KvrGqfjH/EifwHo7gMX7QBgKx4PJaDIZU8JQN5mMyosyolkcb1vnw3duFIlERR02I2EE2zsfsune&#10;JAbzRor6VkiZmDgA/EY6sgVsHTDGdSjTdblRP02d5ecD/HITUYytzuLRXozZpFGKnlJu74JITToc&#10;2uEF+iAMcPwaCQFJZeuKer2mBOQa55oFl0K/u+3denVIcHw9vV6Os1ELNc95jE/zyOafs4gYLMG3&#10;+UoKkStSIuBuSKEQ3+goFYoVSR0R4mm6d0gemxep0K96IrCEaXQUJStTvz064kxeAG/ZrcCwd+DD&#10;IziceAQAtzg84NFIg6iYHUVJa9zvv8mjPQ4iainpcIMQsV8bcJwS+UPjiE7L0SiuXGJG44shMu5U&#10;szrV6I26MdjpEt8LyxIZ7YPck40z6hWXfRGjogo0w9i5NzvmJuTNxueC8cUimeGaWQh3+smy6Dwi&#10;FwF/7l/B2d1kBpzpe7PfNph9GNBsG29qs9gE04g0vUdcsaeRwRVN3d09J/ENOOWT1fHRm/8BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB10Pul3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwFIXf&#10;Bf9DuIJvLu2os9amY4gDQRA2/QFZctcWm5suybr6770+6ePhHM75Tr2e3SAmDLH3pCBfZCCQjLc9&#10;tQo+P7Z3JYiYNFk9eEIF3xhh3Vxf1bqy/kI7nPapFVxCsdIKupTGSspoOnQ6LvyIxN7RB6cTy9BK&#10;G/SFy90gl1m2kk73xAudHvG5Q/O1PzsFx2La4vsJi5fXNxPu54fTxixXSt3ezJsnEAnn9BeGX3xG&#10;h4aZDv5MNopBAR9JCor8EQS7ZZbxkQPHyjwH2dTyP3/zAwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAG2UCm6PAgAAPAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHXQ+6XcAAAABwEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+              <v:rect w14:anchorId="51E17FC0" id="Rectangle 5" o:spid="_x0000_s1035" style="position:absolute;margin-left:0;margin-top:20.95pt;width:400.4pt;height:69.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtlApujwIAADwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uNEkgiNigQUVWi&#10;gASI88TrzVryq7aTXfrrO7bzAnqqugfvvDyPb2Z8edUrSbbceWF0RcuzASVcM1MLva7oy/Pttwkl&#10;PoCuQRrNK/rGPb2af/1y2dkZH5rWyJo7gk60n3W2om0IdlYUnrVcgT8zlmtUNsYpCMi6dVE76NC7&#10;ksVwMDgvOuNq6wzj3qN0mZV0nvw3DWfhoWk8D0RWFHML6XTpXMWzmF/CbO3AtoLt0oB/yEKB0Bj0&#10;4GoJAcjGiU+ulGDOeNOEM2ZUYZpGMJ5qwGrKwYdqnlqwPNWC4Hh7gMn/P7fsfvtkHx3C0Fk/80jG&#10;KvrGqfjH/EifwHo7gMX7QBgKx4PJaDIZU8JQN5mMyosyolkcb1vnw3duFIlERR02I2EE2zsfsune&#10;JAbzRor6VkiZmDgA/EY6sgVsHTDGdSjTdblRP02d5ecD/HITUYytzuLRXozZpFGKnlJu74JITToc&#10;2uEF+iAMcPwaCQFJZeuKer2mBOQa55oFl0K/u+3denVIcHw9vV6Os1ELNc95jE/zyOafs4gYLMG3&#10;+UoKkStSIuBuSKEQ3+goFYoVSR0R4mm6d0gemxep0K96IrCEaXQUJStTvz064kxeAG/ZrcCwd+DD&#10;IziceAQAtzg84NFIg6iYHUVJa9zvv8mjPQ4iainpcIMQsV8bcJwS+UPjiE7L0SiuXGJG44shMu5U&#10;szrV6I26MdjpEt8LyxIZ7YPck40z6hWXfRGjogo0w9i5NzvmJuTNxueC8cUimeGaWQh3+smy6Dwi&#10;FwF/7l/B2d1kBpzpe7PfNph9GNBsG29qs9gE04g0vUdcsaeRwRVN3d09J/ENOOWT1fHRm/8BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB10Pul3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwFIXf&#10;Bf9DuIJvLu2os9amY4gDQRA2/QFZctcWm5suybr6770+6ePhHM75Tr2e3SAmDLH3pCBfZCCQjLc9&#10;tQo+P7Z3JYiYNFk9eEIF3xhh3Vxf1bqy/kI7nPapFVxCsdIKupTGSspoOnQ6LvyIxN7RB6cTy9BK&#10;G/SFy90gl1m2kk73xAudHvG5Q/O1PzsFx2La4vsJi5fXNxPu54fTxixXSt3ezJsnEAnn9BeGX3xG&#10;h4aZDv5MNopBAR9JCor8EQS7ZZbxkQPHyjwH2dTyP3/zAwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAG2UCm6PAgAAPAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHXQ+6XcAAAABwEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="2C6BE4B6" w14:textId="77777777">
+                    <w:p w14:paraId="2C6BE4B6" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Childcare provider contacts the</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="4231F7A1" w14:textId="77777777">
+                    <w:p w14:paraId="4231F7A1" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  1</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E214D0">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>.  LADO</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>@coventry.gov.uk</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="11F5A958" w14:textId="77777777">
+                    <w:p w14:paraId="11F5A958" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">    2.  Ofsted 0300 123 </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">3155 </w:t>
                       </w:r>
-                      <w:hyperlink w:history="1" w:anchor="how-to-tell-ofsted" r:id="rId50">
+                      <w:hyperlink r:id="rId49" w:anchor="how-to-tell-ofsted" w:history="1">
                         <w:r w:rsidRPr="00294DA1">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>Online Notification Form</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004626E8" w:rsidR="008C53DB">
+      <w:r w:rsidR="008C53DB" w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3336A889" wp14:editId="47D7FB81">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3336A889" wp14:editId="47D7FB81">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2520664</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>23317</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6350" cy="269875"/>
                 <wp:effectExtent l="95250" t="19050" r="69850" b="53975"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Straight Arrow Connector 4"/>
+                <wp:docPr id="4" name="Straight Arrow Connector 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9721629-E54A-47C5-AEDC-809E04B93216}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6350" cy="269875"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="002060"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="4A40A188">
-[...4 lines deleted...]
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="628B6473" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:198.5pt;margin-top:1.85pt;width:.5pt;height:21.25pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPO5oVxwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKutpSo6R5alguC&#10;lVh+wNRxEkv+0nho2n/P2CndBW6IHJyxx/Nm5s3z9uHsrDhpTCb4Vi4XtRTaq9AZP7Ty+/Pju40U&#10;icB3YIPXrbzoJB92b99sp9joVRiD7TQKBvGpmWIrR6LYVFVSo3aQFiFqz84+oAPiLQ5VhzAxurPV&#10;qq7X1RSwixiUTolPD7NT7gp+32tFX/s+aRK2lVwblRXLesxrtdtCMyDE0ahrGfAPVTgwnpPeoA5A&#10;IH6g+QvKGYUhhZ4WKrgq9L1RuvTA3SzrP7r5NkLUpRcmJ8UbTen/waovp71/QqZhiqlJ8QlzF+ce&#10;Xf5zfeJcyLrcyNJnEooP13f3TKhix2r9YfP+PlNZvYRGTPRJByey0cpECGYYaR+856EEXBa64PQ5&#10;0Rz4KyDn9eHRWFtmY72YWnm3WdY5G7BEegvEposdw/pBCrADa08RFsgUrOlyeAZKOBz3FsUJ8vzr&#10;Vb0uI+c6f7uWcx8gjfO94pqV4QyxPK1xrdzU+ZuPCYz96DtBl8iaJjTgB6uvDFifM+sivmt3L9xm&#10;6xi6S6G8yjsebCHuKsKsnNd7tl8/ld1PAAAA//8DAFBLAwQUAAYACAAAACEA8iwcguAAAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRmhN7ux1f6J2ZQiFkFRMC2Kt012TEKzsyG7&#10;TeK373jS2zze483vJZvRNqLHzteOFNxMIxBIhTM1lQoO+931CoQPmoxuHKGCH/SwSS8vEh0bN9A7&#10;9lkoBZeQj7WCKoQ2ltIXFVrtp65FYu/bdVYHll0pTacHLreNnEXRQlpdE3+odIsPFRbH7GQV3H3k&#10;ZocZ9sPjl3x7fTZPL6b9VGpyNW7vQQQcw18YfvEZHVJmyt2JjBeNgvl6yVsCH0sQ7M/XK9a5gtvF&#10;DGSayP8D0jMAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADzuaFccBAAByAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8iwcguAAAAAIAQAADwAA&#10;AAAAAAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#002060" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="3B71B446" w14:textId="72904F38"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="00B0469E" w14:paraId="60ABD876" w14:textId="4C66B541">
+    <w:p w14:paraId="3B71B446" w14:textId="72904F38" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB"/>
+    <w:p w14:paraId="141DC802" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB"/>
+    <w:p w14:paraId="558EC1C0" w14:textId="71ECA1F5" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB"/>
+    <w:p w14:paraId="60ABD876" w14:textId="4C66B541" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="00B0469E" w:rsidP="008C53DB">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F11333" wp14:editId="11849548">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F11333" wp14:editId="11849548">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5284630</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>244189</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1085725" cy="2384425"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="15875"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Rectangle 3"/>
+                <wp:docPr id="3" name="Rectangle 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A35A902-FB12-4BC2-8546-11D494EA10C5}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1085725" cy="2384425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="ED7D31"/>
                         </a:solidFill>
                         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="window" lastClr="FFFFFF"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00B0469E" w:rsidP="00B0469E" w:rsidRDefault="00B0469E" w14:paraId="7AD37FEA" w14:textId="77777777">
+                          <w:p w14:paraId="7AD37FEA" w14:textId="77777777" w:rsidR="00B0469E" w:rsidRDefault="00B0469E" w:rsidP="00B0469E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="008C53DB" w:rsidP="00B0469E" w:rsidRDefault="008C53DB" w14:paraId="35DB893D" w14:textId="6EACEB80">
+                          <w:p w14:paraId="35DB893D" w14:textId="6EACEB80" w:rsidR="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="00B0469E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B0469E">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               </w:rPr>
                               <w:t>REMEMBER</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00B0469E" w:rsidR="00B0469E" w:rsidP="00B0469E" w:rsidRDefault="00B0469E" w14:paraId="6B6722BF" w14:textId="77777777">
+                          <w:p w14:paraId="6B6722BF" w14:textId="77777777" w:rsidR="00B0469E" w:rsidRPr="00B0469E" w:rsidRDefault="00B0469E" w:rsidP="00B0469E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00B0469E" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="422CB2D1" w14:textId="77777777">
+                          <w:p w14:paraId="422CB2D1" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00B0469E" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B0469E">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               </w:rPr>
                               <w:t>Is the child safe?</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00B0469E" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="47D4C49B" w14:textId="77777777">
+                          <w:p w14:paraId="47D4C49B" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00B0469E" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B0469E">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               </w:rPr>
                               <w:t>Document everything</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00B0469E" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="48874F7E" w14:textId="77777777">
+                          <w:p w14:paraId="48874F7E" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00B0469E" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B0469E">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                               </w:rPr>
                               <w:t>Do not investigate</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="003E677E" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="0A015ECE" w14:textId="77777777">
+                          <w:p w14:paraId="0A015ECE" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="003E677E" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 3" style="position:absolute;margin-left:416.1pt;margin-top:19.25pt;width:85.5pt;height:187.75pt;z-index:251710976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1036" fillcolor="#ed7d31" strokecolor="window" strokeweight="1.5pt" w14:anchorId="56F11333" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw/jN+cAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22n6ZoadYqgWYYB&#10;RRugHXpWZDkWoNcoJXb260fJbtJ2PQ3LQSFFio+PH31902tF9gK8tKaixVlOiTDc1tJsK/rzafVl&#10;RokPzNRMWSMqehCe3sw/f7ruXCkmtrWqFkAwiPFl5yrahuDKLPO8FZr5M+uEQWNjQbOAKmyzGliH&#10;0bXKJnn+Ness1A4sF97j7XIw0nmK3zSCh4em8SIQVVGsLaQT0rmJZza/ZuUWmGslH8tg/1CFZtJg&#10;0mOoJQuM7ED+FUpLDtbbJpxxqzPbNJKL1AN2U+TvunlsmROpFwTHuyNM/v+F5ff7R7cGhKFzvvQo&#10;xi76BnT8x/pIn8A6HMESfSAcL4t8dnE5uaCEo21yPptOUcE42em5Ax++C6tJFCoKOI0EEtvf+TC4&#10;vrjEbN4qWa+kUkmB7eZWAdkznNy35eXyvBijv3FThnRYy1V+gdPlDBnUKBZQ1K6uqDdbSpjaIjV5&#10;gJT7zWt/8MccSKradpQo5gNeVnSVfh8ljUUvmW+H4lLE6MZKLQOyWUld0Vkef+NrZaJVJD6OrZ/g&#10;jlLoNz2RWHGRnsSrja0PayBgB856x1cS895heWsGSFJsGBcvPODRKIso2FGipLXw+6P76I/cQSsl&#10;HZIeEfq1YyCw6x8GWXVVTKdxS5IyxfGiAq8tm9cWs9O3FqdT4Io7nsToH9SL2IDVz7ifi5gVTcxw&#10;zD3MYlRuw7CMuOFcLBbJDTfDsXBnHh2PwSN0EfGn/pmBG7kUkIb39mVBWPmOUoNvfGnsYhdsIxPf&#10;TrgiT6OCW5UYO34B4tq+1pPX6Ts1/wMAAP//AwBQSwMEFAAGAAgAAAAhAEkYWu/gAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxYsrZMVak7oUkgMU4MJK5p47XVmqRKsrXj&#10;6clO7Gj70+/vLzezHtiZnO+tQVgtBTAyjVW9aRG+v14fc2A+SKPkYA0hXMjDprq/K2Wh7GQ+6bwP&#10;LYshxhcSoQthLDj3TUda+qUdycTbwTotQxxdy5WTUwzXA0+EWHMtexM/dHKkbUfNcX/SCGt/sdvd&#10;zyF7F1PzlvHfjx3VDvFhMb88Aws0h38YrvpRHaroVNuTUZ4NCHmaJBFFSPMnYFdAiDRuaoRslQng&#10;VclvO1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALD+M35wAgAA7wQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEkYWu/gAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAygQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;">
+              <v:rect w14:anchorId="56F11333" id="Rectangle 3" o:spid="_x0000_s1036" style="position:absolute;margin-left:416.1pt;margin-top:19.25pt;width:85.5pt;height:187.75pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw/jN+cAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22n6ZoadYqgWYYB&#10;RRugHXpWZDkWoNcoJXb260fJbtJ2PQ3LQSFFio+PH31902tF9gK8tKaixVlOiTDc1tJsK/rzafVl&#10;RokPzNRMWSMqehCe3sw/f7ruXCkmtrWqFkAwiPFl5yrahuDKLPO8FZr5M+uEQWNjQbOAKmyzGliH&#10;0bXKJnn+Ness1A4sF97j7XIw0nmK3zSCh4em8SIQVVGsLaQT0rmJZza/ZuUWmGslH8tg/1CFZtJg&#10;0mOoJQuM7ED+FUpLDtbbJpxxqzPbNJKL1AN2U+TvunlsmROpFwTHuyNM/v+F5ff7R7cGhKFzvvQo&#10;xi76BnT8x/pIn8A6HMESfSAcL4t8dnE5uaCEo21yPptOUcE42em5Ax++C6tJFCoKOI0EEtvf+TC4&#10;vrjEbN4qWa+kUkmB7eZWAdkznNy35eXyvBijv3FThnRYy1V+gdPlDBnUKBZQ1K6uqDdbSpjaIjV5&#10;gJT7zWt/8MccSKradpQo5gNeVnSVfh8ljUUvmW+H4lLE6MZKLQOyWUld0Vkef+NrZaJVJD6OrZ/g&#10;jlLoNz2RWHGRnsSrja0PayBgB856x1cS895heWsGSFJsGBcvPODRKIso2FGipLXw+6P76I/cQSsl&#10;HZIeEfq1YyCw6x8GWXVVTKdxS5IyxfGiAq8tm9cWs9O3FqdT4Io7nsToH9SL2IDVz7ifi5gVTcxw&#10;zD3MYlRuw7CMuOFcLBbJDTfDsXBnHh2PwSN0EfGn/pmBG7kUkIb39mVBWPmOUoNvfGnsYhdsIxPf&#10;TrgiT6OCW5UYO34B4tq+1pPX6Ts1/wMAAP//AwBQSwMEFAAGAAgAAAAhAEkYWu/gAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxYsrZMVak7oUkgMU4MJK5p47XVmqRKsrXj&#10;6clO7Gj70+/vLzezHtiZnO+tQVgtBTAyjVW9aRG+v14fc2A+SKPkYA0hXMjDprq/K2Wh7GQ+6bwP&#10;LYshxhcSoQthLDj3TUda+qUdycTbwTotQxxdy5WTUwzXA0+EWHMtexM/dHKkbUfNcX/SCGt/sdvd&#10;zyF7F1PzlvHfjx3VDvFhMb88Aws0h38YrvpRHaroVNuTUZ4NCHmaJBFFSPMnYFdAiDRuaoRslQng&#10;VclvO1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALD+M35wAgAA7wQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEkYWu/gAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAygQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" fillcolor="#ed7d31" strokecolor="window" strokeweight="1.5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00B0469E" w:rsidP="00B0469E" w:rsidRDefault="00B0469E" w14:paraId="7AD37FEA" w14:textId="77777777">
+                    <w:p w14:paraId="7AD37FEA" w14:textId="77777777" w:rsidR="00B0469E" w:rsidRDefault="00B0469E" w:rsidP="00B0469E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="008C53DB" w:rsidP="00B0469E" w:rsidRDefault="008C53DB" w14:paraId="35DB893D" w14:textId="6EACEB80">
+                    <w:p w14:paraId="35DB893D" w14:textId="6EACEB80" w:rsidR="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="00B0469E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B0469E">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                         <w:t>REMEMBER</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00B0469E" w:rsidR="00B0469E" w:rsidP="00B0469E" w:rsidRDefault="00B0469E" w14:paraId="6B6722BF" w14:textId="77777777">
+                    <w:p w14:paraId="6B6722BF" w14:textId="77777777" w:rsidR="00B0469E" w:rsidRPr="00B0469E" w:rsidRDefault="00B0469E" w:rsidP="00B0469E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00B0469E" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="422CB2D1" w14:textId="77777777">
+                    <w:p w14:paraId="422CB2D1" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00B0469E" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B0469E">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                         <w:t>Is the child safe?</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00B0469E" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="47D4C49B" w14:textId="77777777">
+                    <w:p w14:paraId="47D4C49B" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00B0469E" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B0469E">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                         <w:t>Document everything</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00B0469E" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="48874F7E" w14:textId="77777777">
+                    <w:p w14:paraId="48874F7E" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00B0469E" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B0469E">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                         <w:t>Do not investigate</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="003E677E" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="0A015ECE" w14:textId="77777777">
+                    <w:p w14:paraId="0A015ECE" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="003E677E" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004626E8" w:rsidR="009C2663">
+      <w:r w:rsidR="009C2663" w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41D94D82" wp14:editId="268B8F69">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41D94D82" wp14:editId="268B8F69">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-12700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>206241</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5097324" cy="1244991"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="12700"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Rectangle 7"/>
+                <wp:docPr id="7" name="Rectangle 7">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83266ED2-5470-4265-B469-6F920F0C0602}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5097324" cy="1244991"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="186E3DE2" w14:textId="77777777">
+                          <w:p w14:paraId="186E3DE2" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008F30B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">LADO to be consulted on initial planning </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(promptly &amp; within 24 hours) </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008F30B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">and whether the member of staff/person concerned is to be informed of the allegation; the LADO will ask you to </w:t>
                             </w:r>
                             <w:r w:rsidRPr="009B5124">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">complete </w:t>
                             </w:r>
-                            <w:hyperlink w:history="1" r:id="rId51">
+                            <w:hyperlink r:id="rId50" w:history="1">
                               <w:r w:rsidRPr="009B5124">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="0056BE"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>online reporting form</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="008F30B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="008F30B8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="5848C152" w14:textId="77777777">
+                          <w:p w14:paraId="5848C152" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="008F30B8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008F30B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">If there is an offence or on-going risk to the child, you must make a referral to </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -19333,155 +19499,155 @@
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Social Care</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008F30B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 024 76788555 or contact the Emergency Duty Team - Out of Hours 76832222 and/or the Police) </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00F87222" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="7A2D45CB" w14:textId="77777777">
+                          <w:p w14:paraId="7A2D45CB" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00F87222" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 7" style="position:absolute;margin-left:-1pt;margin-top:16.25pt;width:401.35pt;height:98.05pt;z-index:251708928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1037" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="41D94D82" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP3cDVkAIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tNN0AiNigQUVWi&#10;EAkqzhOvN2vJr9pONvTXd2znBfRUdQ/eeXke38z46nqrJNlw54XRNS3PBpRwzUwj9KqmP5/vvlxS&#10;4gPoBqTRvKav3NPr6edPV72d8KHpjGy4I+hE+0lva9qFYCdF4VnHFfgzY7lGZWucgoCsWxWNgx69&#10;K1kMB4Pzojeusc4w7j1K51lJp8l/23IWHtvW80BkTTG3kE6XzmU8i+kVTFYObCfYLg34hywUCI1B&#10;D67mEICsnfjgSgnmjDdtOGNGFaZtBeOpBqymHLyr5qkDy1MtCI63B5j8/3PLHjZPduEQht76iUcy&#10;VrFtnYp/zI9sE1ivB7D4NhCGwtFgfPF1WFHCUFcOq2o8LiOcxfG6dT5840aRSNTUYTcSSLC59yGb&#10;7k1iNG+kaO6ElImJE8BvpSMbwN4BY1yHMl2Xa/XDNFl+PsAvdxHF2OssrvZizCbNUvSUcnsTRGrS&#10;x+Qv0AdhgPPXSghIKtvU1OsVJSBXONgsuBT6zW3vVstDgqOb8c18lI06aHjOY3SaRzb/mEXEYA6+&#10;y1dSiFyREgGXQwpV08voKBWKFUkdEeJpvHdIHrsXqbBdbonAEsrUkihamuZ14YgzeQW8ZXcC496D&#10;DwtwOPOIAO5xeMSjlQZhMTuKks6433+TR3scRdRS0uMOIWS/1uA4JfK7xiEdl1UVly4x1ehiiIw7&#10;1SxPNXqtbg22usQXw7JERvsg92TrjHrBdZ/FqKgCzTB2bs6OuQ15t/HBYHw2S2a4aBbCvX6yLDqP&#10;0EXEn7cv4OxuNANO9YPZ7xtM3k1oto03tZmtg2lFGt8jrtjUyOCSpvbuHpT4Cpzyyer47E3/AAAA&#10;//8DAFBLAwQUAAYACAAAACEALZFspt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF&#10;3wX/Q7iCb1uyuHWlNh1DHAiC4PQHZMldW9bcdE3W1X9vfHKPh3M45zvlZnIdG3EIrScFi7kAhmS8&#10;balW8P21m+XAQtRkdecJFfxggE11f1fqwvorfeK4jzVLJRQKraCJsS84D6ZBp8Pc90jJO/rB6Zjk&#10;UHM76Gsqdx2XQmTc6ZbSQqN7fGnQnPYXp+C4HHf4ccbl69u7GVbT+rw1MlPq8WHaPgOLOMX/MPzh&#10;J3SoEtPBX8gG1imYyXQlKniSK2DJz4VYAzsokDLPgFclv31Q/QIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBP3cDVkAIAAD4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAtkWym3wAAAAkBAAAPAAAAAAAAAAAAAAAAAOoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;">
+              <v:rect w14:anchorId="41D94D82" id="Rectangle 7" o:spid="_x0000_s1037" style="position:absolute;margin-left:-1pt;margin-top:16.25pt;width:401.35pt;height:98.05pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP3cDVkAIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tNN0AiNigQUVWi&#10;EAkqzhOvN2vJr9pONvTXd2znBfRUdQ/eeXke38z46nqrJNlw54XRNS3PBpRwzUwj9KqmP5/vvlxS&#10;4gPoBqTRvKav3NPr6edPV72d8KHpjGy4I+hE+0lva9qFYCdF4VnHFfgzY7lGZWucgoCsWxWNgx69&#10;K1kMB4Pzojeusc4w7j1K51lJp8l/23IWHtvW80BkTTG3kE6XzmU8i+kVTFYObCfYLg34hywUCI1B&#10;D67mEICsnfjgSgnmjDdtOGNGFaZtBeOpBqymHLyr5qkDy1MtCI63B5j8/3PLHjZPduEQht76iUcy&#10;VrFtnYp/zI9sE1ivB7D4NhCGwtFgfPF1WFHCUFcOq2o8LiOcxfG6dT5840aRSNTUYTcSSLC59yGb&#10;7k1iNG+kaO6ElImJE8BvpSMbwN4BY1yHMl2Xa/XDNFl+PsAvdxHF2OssrvZizCbNUvSUcnsTRGrS&#10;x+Qv0AdhgPPXSghIKtvU1OsVJSBXONgsuBT6zW3vVstDgqOb8c18lI06aHjOY3SaRzb/mEXEYA6+&#10;y1dSiFyREgGXQwpV08voKBWKFUkdEeJpvHdIHrsXqbBdbonAEsrUkihamuZ14YgzeQW8ZXcC496D&#10;DwtwOPOIAO5xeMSjlQZhMTuKks6433+TR3scRdRS0uMOIWS/1uA4JfK7xiEdl1UVly4x1ehiiIw7&#10;1SxPNXqtbg22usQXw7JERvsg92TrjHrBdZ/FqKgCzTB2bs6OuQ15t/HBYHw2S2a4aBbCvX6yLDqP&#10;0EXEn7cv4OxuNANO9YPZ7xtM3k1oto03tZmtg2lFGt8jrtjUyOCSpvbuHpT4Cpzyyer47E3/AAAA&#10;//8DAFBLAwQUAAYACAAAACEALZFspt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF&#10;3wX/Q7iCb1uyuHWlNh1DHAiC4PQHZMldW9bcdE3W1X9vfHKPh3M45zvlZnIdG3EIrScFi7kAhmS8&#10;balW8P21m+XAQtRkdecJFfxggE11f1fqwvorfeK4jzVLJRQKraCJsS84D6ZBp8Pc90jJO/rB6Zjk&#10;UHM76Gsqdx2XQmTc6ZbSQqN7fGnQnPYXp+C4HHf4ccbl69u7GVbT+rw1MlPq8WHaPgOLOMX/MPzh&#10;J3SoEtPBX8gG1imYyXQlKniSK2DJz4VYAzsokDLPgFclv31Q/QIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBP3cDVkAIAAD4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAtkWym3wAAAAkBAAAPAAAAAAAAAAAAAAAAAOoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="186E3DE2" w14:textId="77777777">
+                    <w:p w14:paraId="186E3DE2" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F30B8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">LADO to be consulted on initial planning </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(promptly &amp; within 24 hours) </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008F30B8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">and whether the member of staff/person concerned is to be informed of the allegation; the LADO will ask you to </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009B5124">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">complete </w:t>
                       </w:r>
-                      <w:hyperlink w:history="1" r:id="rId52">
+                      <w:hyperlink r:id="rId51" w:history="1">
                         <w:r w:rsidRPr="009B5124">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="0056BE"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>online reporting form</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="008F30B8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="008F30B8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="5848C152" w14:textId="77777777">
+                    <w:p w14:paraId="5848C152" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="008F30B8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F30B8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">If there is an offence or on-going risk to the child, you must make a referral to </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
@@ -19494,523 +19660,559 @@
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Social Care</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008F30B8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 024 76788555 or contact the Emergency Duty Team - Out of Hours 76832222 and/or the Police) </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00F87222" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="7A2D45CB" w14:textId="77777777">
+                    <w:p w14:paraId="7A2D45CB" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00F87222" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004626E8" w:rsidR="009C2663">
+      <w:r w:rsidR="009C2663" w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C80CE78" wp14:editId="226E4EB0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C80CE78" wp14:editId="226E4EB0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2526030</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6350" cy="269875"/>
                 <wp:effectExtent l="95250" t="19050" r="69850" b="53975"/>
                 <wp:wrapNone/>
-                <wp:docPr id="16" name="Straight Arrow Connector 16"/>
+                <wp:docPr id="16" name="Straight Arrow Connector 16">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E41260CE-61C2-409E-A143-12C0101D94C5}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6350" cy="269875"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="002060"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 16" style="position:absolute;margin-left:198.9pt;margin-top:.3pt;width:.5pt;height:21.25pt;z-index:251716096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#002060" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPO5oVxwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKutpSo6R5alguC&#10;lVh+wNRxEkv+0nho2n/P2CndBW6IHJyxx/Nm5s3z9uHsrDhpTCb4Vi4XtRTaq9AZP7Ty+/Pju40U&#10;icB3YIPXrbzoJB92b99sp9joVRiD7TQKBvGpmWIrR6LYVFVSo3aQFiFqz84+oAPiLQ5VhzAxurPV&#10;qq7X1RSwixiUTolPD7NT7gp+32tFX/s+aRK2lVwblRXLesxrtdtCMyDE0ahrGfAPVTgwnpPeoA5A&#10;IH6g+QvKGYUhhZ4WKrgq9L1RuvTA3SzrP7r5NkLUpRcmJ8UbTen/waovp71/QqZhiqlJ8QlzF+ce&#10;Xf5zfeJcyLrcyNJnEooP13f3TKhix2r9YfP+PlNZvYRGTPRJByey0cpECGYYaR+856EEXBa64PQ5&#10;0Rz4KyDn9eHRWFtmY72YWnm3WdY5G7BEegvEposdw/pBCrADa08RFsgUrOlyeAZKOBz3FsUJ8vzr&#10;Vb0uI+c6f7uWcx8gjfO94pqV4QyxPK1xrdzU+ZuPCYz96DtBl8iaJjTgB6uvDFifM+sivmt3L9xm&#10;6xi6S6G8yjsebCHuKsKsnNd7tl8/ld1PAAAA//8DAFBLAwQUAAYACAAAACEAJCIPAt4AAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEzOQUvDQBAF4Lvgf1hG6M1uarS2MZNSikWwKBhF8bbJjkkwOxuy&#10;2yT9964nPT7e8OZLN5NpxUC9aywjLOYRCOLS6oYrhLfX/eUKhPOKtWotE8KJHGyy87NUJdqO/EJD&#10;7isRRtglCqH2vkukdGVNRrm57YhD92V7o3yIfSV1r8Ywblp5FUVLaVTD4UOtOtrVVH7nR4Nw817o&#10;PeU0jPef8vnpUT8cdPeBOLuYtncgPE3+7xh++YEOWTAV9sjaiRYhXt8GukdYggh1vF6FWCBcxwuQ&#10;WSr/+7MfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA87mhXHAQAAcgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACQiDwLeAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAAIQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" w14:anchorId="34E5F6D1">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="28D04488" id="Straight Arrow Connector 16" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:198.9pt;margin-top:.3pt;width:.5pt;height:21.25pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPO5oVxwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKutpSo6R5alguC&#10;lVh+wNRxEkv+0nho2n/P2CndBW6IHJyxx/Nm5s3z9uHsrDhpTCb4Vi4XtRTaq9AZP7Ty+/Pju40U&#10;icB3YIPXrbzoJB92b99sp9joVRiD7TQKBvGpmWIrR6LYVFVSo3aQFiFqz84+oAPiLQ5VhzAxurPV&#10;qq7X1RSwixiUTolPD7NT7gp+32tFX/s+aRK2lVwblRXLesxrtdtCMyDE0ahrGfAPVTgwnpPeoA5A&#10;IH6g+QvKGYUhhZ4WKrgq9L1RuvTA3SzrP7r5NkLUpRcmJ8UbTen/waovp71/QqZhiqlJ8QlzF+ce&#10;Xf5zfeJcyLrcyNJnEooP13f3TKhix2r9YfP+PlNZvYRGTPRJByey0cpECGYYaR+856EEXBa64PQ5&#10;0Rz4KyDn9eHRWFtmY72YWnm3WdY5G7BEegvEposdw/pBCrADa08RFsgUrOlyeAZKOBz3FsUJ8vzr&#10;Vb0uI+c6f7uWcx8gjfO94pqV4QyxPK1xrdzU+ZuPCYz96DtBl8iaJjTgB6uvDFifM+sivmt3L9xm&#10;6xi6S6G8yjsebCHuKsKsnNd7tl8/ld1PAAAA//8DAFBLAwQUAAYACAAAACEAJCIPAt4AAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEzOQUvDQBAF4Lvgf1hG6M1uarS2MZNSikWwKBhF8bbJjkkwOxuy&#10;2yT9964nPT7e8OZLN5NpxUC9aywjLOYRCOLS6oYrhLfX/eUKhPOKtWotE8KJHGyy87NUJdqO/EJD&#10;7isRRtglCqH2vkukdGVNRrm57YhD92V7o3yIfSV1r8Ywblp5FUVLaVTD4UOtOtrVVH7nR4Nw817o&#10;PeU0jPef8vnpUT8cdPeBOLuYtncgPE3+7xh++YEOWTAV9sjaiRYhXt8GukdYggh1vF6FWCBcxwuQ&#10;WSr/+7MfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA87mhXHAQAAcgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACQiDwLeAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAAIQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#002060" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="3B9C0E6B" w14:textId="77777777">
+    <w:p w14:paraId="3B9C0E6B" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:r w:rsidRPr="004626E8">
         <w:t xml:space="preserve">                                                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="6CE1F9C2" w14:textId="77777777">
+    <w:p w14:paraId="6CE1F9C2" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:r w:rsidRPr="004626E8">
         <w:t xml:space="preserve">                                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="34376DFB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="4D82FC3E" w14:textId="77777777">
+    <w:p w14:paraId="34376DFB" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB"/>
+    <w:p w14:paraId="4D82FC3E" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A279AF2" wp14:editId="31AFAB5F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A279AF2" wp14:editId="31AFAB5F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2559059</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>268560</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7034" cy="295421"/>
                 <wp:effectExtent l="95250" t="19050" r="69215" b="47625"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1300565554" name="Straight Arrow Connector 1"/>
+                <wp:docPr id="1300565554" name="Straight Arrow Connector 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BCE654D-5B1E-4659-BBCD-C96DA16B3DBA}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7034" cy="295421"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="38100">
                           <a:solidFill>
                             <a:srgbClr val="002060"/>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 1" style="position:absolute;margin-left:201.5pt;margin-top:21.15pt;width:.55pt;height:23.25pt;z-index:251720192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#002060" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXgwq23wEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzf2aTdZVmqpnvoslwQ&#10;rPj4Aa4zTiw5tjUemvbfM3balAVxAHFxYs+8mfeex+v7w+DEHjDZ4Bu5uKqlAK9Da33XyG9fH1/d&#10;SZFI+Va54KGRR0jyfvPyxXqMK1iGPrgWUHARn1ZjbGRPFFdVlXQPg0pXIYLnoAk4KOItdlWLauTq&#10;g6uWdX1bjQHbiEFDSnz6MAXlptQ3BjR9MiYBCddI5kZlxbLu8lpt1mrVoYq91Sca6h9YDMp6bjqX&#10;elCkxHe0v5UarMaQgqErHYYqGGM1FA2sZlH/ouZLryIULWxOirNN6f+V1R/3W/+EbMMY0yrFJ8wq&#10;DgaH/GV+4lDMOs5mwYGE5sM39fWNFJoDy7evb5aLbGV1gUZM9B7CIPJPIxOhsl1P2+A9X0rARbFL&#10;7T8kmoBnQO7rvBgbeX23qOuSloKz7aN1LgcTdrutQ7FX+U7rZX1brpF7P0sjZd073wo6Rp47Qqt8&#10;5+DE0nkme1Fc/ujoYGr+GYywLWucSJZhhLml0ho8nfU6z9kZZpjeDDzRzlP8J+ApP0OhDOrfgGdE&#10;6Rw8zeDB+oCTac+70+FM2Uz5Zwcm3dmCXWiPZRaKNTxx5UZPryOP9M/7Ar+84c0PAAAA//8DAFBL&#10;AwQUAAYACAAAACEAB0tU5t8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzg&#10;zU12t0qpTRcRF0FxwSqKt7QZ22IzKU22rf/e8aS3N7zHm+/lu8X1YsIxdJ40rFcKBFLtbUeNhteX&#10;/UUKIkRD1vSeUMM3BtgVpye5yayf6RmnMjaCSyhkRkMb45BJGeoWnQkrPyCx9+lHZyKfYyPtaGYu&#10;d73cKHUlnemIP7RmwNsW66/y6DRcvlV2jyVO892HPDw92PtHO7xrfX623FyDiLjEvzD84jM6FMxU&#10;+SPZIHoNidrylshiswXBgUQlaxCVhjRNQRa5/L+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAXgwq23wEAAAsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAHS1Tm3wAAAAkBAAAPAAAAAAAAAAAAAAAAADkEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" w14:anchorId="396580EE">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="668422D8" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:201.5pt;margin-top:21.15pt;width:.55pt;height:23.25pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXgwq23wEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzf2aTdZVmqpnvoslwQ&#10;rPj4Aa4zTiw5tjUemvbfM3balAVxAHFxYs+8mfeex+v7w+DEHjDZ4Bu5uKqlAK9Da33XyG9fH1/d&#10;SZFI+Va54KGRR0jyfvPyxXqMK1iGPrgWUHARn1ZjbGRPFFdVlXQPg0pXIYLnoAk4KOItdlWLauTq&#10;g6uWdX1bjQHbiEFDSnz6MAXlptQ3BjR9MiYBCddI5kZlxbLu8lpt1mrVoYq91Sca6h9YDMp6bjqX&#10;elCkxHe0v5UarMaQgqErHYYqGGM1FA2sZlH/ouZLryIULWxOirNN6f+V1R/3W/+EbMMY0yrFJ8wq&#10;DgaH/GV+4lDMOs5mwYGE5sM39fWNFJoDy7evb5aLbGV1gUZM9B7CIPJPIxOhsl1P2+A9X0rARbFL&#10;7T8kmoBnQO7rvBgbeX23qOuSloKz7aN1LgcTdrutQ7FX+U7rZX1brpF7P0sjZd073wo6Rp47Qqt8&#10;5+DE0nkme1Fc/ujoYGr+GYywLWucSJZhhLml0ho8nfU6z9kZZpjeDDzRzlP8J+ApP0OhDOrfgGdE&#10;6Rw8zeDB+oCTac+70+FM2Uz5Zwcm3dmCXWiPZRaKNTxx5UZPryOP9M/7Ar+84c0PAAAA//8DAFBL&#10;AwQUAAYACAAAACEAB0tU5t8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzg&#10;zU12t0qpTRcRF0FxwSqKt7QZ22IzKU22rf/e8aS3N7zHm+/lu8X1YsIxdJ40rFcKBFLtbUeNhteX&#10;/UUKIkRD1vSeUMM3BtgVpye5yayf6RmnMjaCSyhkRkMb45BJGeoWnQkrPyCx9+lHZyKfYyPtaGYu&#10;d73cKHUlnemIP7RmwNsW66/y6DRcvlV2jyVO892HPDw92PtHO7xrfX623FyDiLjEvzD84jM6FMxU&#10;+SPZIHoNidrylshiswXBgUQlaxCVhjRNQRa5/L+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAXgwq23wEAAAsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAHS1Tm3wAAAAkBAAAPAAAAAAAAAAAAAAAAADkEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="#002060" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="3513A9FF" w14:textId="77777777">
+    <w:p w14:paraId="3513A9FF" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431BE525" wp14:editId="15EF5EA5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431BE525" wp14:editId="15EF5EA5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-12700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>203432</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5121499" cy="1143000"/>
                 <wp:effectExtent l="0" t="0" r="22225" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Rectangle 9"/>
+                <wp:docPr id="9" name="Rectangle 9">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B008FBC-A32B-4BAA-BF91-4D76741730F0}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5121499" cy="1143000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="73B80836" w14:textId="77777777">
+                          <w:p w14:paraId="73B80836" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Position of Trust (POT) meeting may be convened to consider allegation and plan any further enquiries/investigation – this is a multi-agency meeting which may include the Police and Ofsted and is chaired by the LADO to exchange information and to decide on formal investigation processes. There are occasions when investigations are in process before a POT is convened these are usually when the allegation has been made directly to the Police.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 9" style="position:absolute;margin-left:-1pt;margin-top:16pt;width:403.25pt;height:90pt;z-index:251709952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1038" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="431BE525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YnKEkAIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSdsEdYo0QYYB&#10;XRugHXpmZDkWoNckJXb360fJzqPtTsMuNl8iqY8fdXPbKkn23HlhdEHziwElXDNTCr0t6M/n1Zdr&#10;SnwAXYI0mhf0lXt6O/v86aaxUz40tZEldwSTaD9tbEHrEOw0yzyruQJ/YSzX6KyMUxBQddusdNBg&#10;diWz4WBwmTXGldYZxr1H67Jz0lnKX1Wchceq8jwQWVDsLaSvS99N/GazG5huHdhasL4N+IcuFAiN&#10;RY+plhCA7Jz4kEoJ5ow3VbhgRmWmqgTj6Q54m3zw7jZPNVie7oLgeHuEyf+/tOxh/2TXDmForJ96&#10;FOMt2sqp+Mf+SJvAej2CxdtAGBrH+TAfTSaUMPTl+ejrYJDgzE7HrfPhGzeKRKGgDqeRQIL9vQ9Y&#10;EkMPIbGaN1KUKyFlUiID+EI6sgecHTDGdcjTcblTP0zZ2S+xaj9FNOOsO/PoYMYSiUsxUyr4pojU&#10;pMHmh1eYgzBA/lUSAorKlgX1eksJyC0SmwWXSr857d12c2xwfDe5W467oBpK3vUxPu+jC//YRcRg&#10;Cb7ujqQSHS+VCLgcUqiCXsdEB3yljgjxRO8eydP0ohTaTUsEXiEfxkzRtDHl69oRZ7oV8JatBNa9&#10;Bx/W4JDziADucXjETyUNwmJ6iZLauN9/s8d4pCJ6KWlwhxCyXztwnBL5XSNJJ/loFJcuKaPx1RAV&#10;d+7ZnHv0Ti0MjjrHF8OyJMb4IA9i5Yx6wXWfx6roAs2wdjecXlmEbrfxwWB8Pk9huGgWwr1+siwm&#10;j9BFxJ/bF3C2p2ZAVj+Yw77B9B1Du9h4Upv5LphKJPqecMWhRgWXNI23f1DiK3Cup6jTszf7AwAA&#10;//8DAFBLAwQUAAYACAAAACEAqGEdrd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrDQBBF&#10;3wX/YRnBt3bTmNYSsylFLAiCYPUDtrvTJJidTXe3afx7p0/6NMzcy51zq83kejFiiJ0nBYt5BgLJ&#10;eNtRo+Drczdbg4hJk9W9J1TwgxE29e1NpUvrL/SB4z41gkMollpBm9JQShlNi07HuR+QWDv64HTi&#10;NTTSBn3hcNfLPMtW0umO+EOrB3xu0Xzvz07BsRh3+H7C4uX1zYTl9Hjamnyl1P3dtH0CkXBKf2a4&#10;4jM61Mx08GeyUfQKZjlXSQoerpP1dVYsQRwU5Au+yLqS/xvUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQB7YnKEkAIAAD4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCoYR2t3wAAAAkBAAAPAAAAAAAAAAAAAAAAAOoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;">
+              <v:rect w14:anchorId="431BE525" id="Rectangle 9" o:spid="_x0000_s1038" style="position:absolute;margin-left:-1pt;margin-top:16pt;width:403.25pt;height:90pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YnKEkAIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSdsEdYo0QYYB&#10;XRugHXpmZDkWoNckJXb360fJzqPtTsMuNl8iqY8fdXPbKkn23HlhdEHziwElXDNTCr0t6M/n1Zdr&#10;SnwAXYI0mhf0lXt6O/v86aaxUz40tZEldwSTaD9tbEHrEOw0yzyruQJ/YSzX6KyMUxBQddusdNBg&#10;diWz4WBwmTXGldYZxr1H67Jz0lnKX1Wchceq8jwQWVDsLaSvS99N/GazG5huHdhasL4N+IcuFAiN&#10;RY+plhCA7Jz4kEoJ5ow3VbhgRmWmqgTj6Q54m3zw7jZPNVie7oLgeHuEyf+/tOxh/2TXDmForJ96&#10;FOMt2sqp+Mf+SJvAej2CxdtAGBrH+TAfTSaUMPTl+ejrYJDgzE7HrfPhGzeKRKGgDqeRQIL9vQ9Y&#10;EkMPIbGaN1KUKyFlUiID+EI6sgecHTDGdcjTcblTP0zZ2S+xaj9FNOOsO/PoYMYSiUsxUyr4pojU&#10;pMHmh1eYgzBA/lUSAorKlgX1eksJyC0SmwWXSr857d12c2xwfDe5W467oBpK3vUxPu+jC//YRcRg&#10;Cb7ujqQSHS+VCLgcUqiCXsdEB3yljgjxRO8eydP0ohTaTUsEXiEfxkzRtDHl69oRZ7oV8JatBNa9&#10;Bx/W4JDziADucXjETyUNwmJ6iZLauN9/s8d4pCJ6KWlwhxCyXztwnBL5XSNJJ/loFJcuKaPx1RAV&#10;d+7ZnHv0Ti0MjjrHF8OyJMb4IA9i5Yx6wXWfx6roAs2wdjecXlmEbrfxwWB8Pk9huGgWwr1+siwm&#10;j9BFxJ/bF3C2p2ZAVj+Yw77B9B1Du9h4Upv5LphKJPqecMWhRgWXNI23f1DiK3Cup6jTszf7AwAA&#10;//8DAFBLAwQUAAYACAAAACEAqGEdrd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrDQBBF&#10;3wX/YRnBt3bTmNYSsylFLAiCYPUDtrvTJJidTXe3afx7p0/6NMzcy51zq83kejFiiJ0nBYt5BgLJ&#10;eNtRo+Drczdbg4hJk9W9J1TwgxE29e1NpUvrL/SB4z41gkMollpBm9JQShlNi07HuR+QWDv64HTi&#10;NTTSBn3hcNfLPMtW0umO+EOrB3xu0Xzvz07BsRh3+H7C4uX1zYTl9Hjamnyl1P3dtH0CkXBKf2a4&#10;4jM61Mx08GeyUfQKZjlXSQoerpP1dVYsQRwU5Au+yLqS/xvUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQB7YnKEkAIAAD4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCoYR2t3wAAAAkBAAAPAAAAAAAAAAAAAAAAAOoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="73B80836" w14:textId="77777777">
+                    <w:p w14:paraId="73B80836" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Position of Trust (POT) meeting may be convened to consider allegation and plan any further enquiries/investigation – this is a multi-agency meeting which may include the Police and Ofsted and is chaired by the LADO to exchange information and to decide on formal investigation processes. There are occasions when investigations are in process before a POT is convened these are usually when the allegation has been made directly to the Police.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="4E6D5C73" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="00B0469E" w14:paraId="20153343" w14:textId="48D3BAD9">
+    <w:p w14:paraId="4E6D5C73" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB"/>
+    <w:p w14:paraId="54808630" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB"/>
+    <w:p w14:paraId="61A8B42E" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB"/>
+    <w:p w14:paraId="20153343" w14:textId="48D3BAD9" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="00B0469E" w:rsidP="008C53DB">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56CDCC42" wp14:editId="0FBB905A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56CDCC42" wp14:editId="0FBB905A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1115060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>184615</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="206599" cy="196081"/>
                 <wp:effectExtent l="38100" t="19050" r="22225" b="52070"/>
                 <wp:wrapNone/>
-                <wp:docPr id="17" name="Straight Arrow Connector 17"/>
+                <wp:docPr id="17" name="Straight Arrow Connector 17">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE31ACFF-2265-4AAA-8642-465D83B35A94}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="206599" cy="196081"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 17" style="position:absolute;margin-left:87.8pt;margin-top:14.55pt;width:16.25pt;height:15.45pt;flip:x;z-index:251717120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#44546a [3215]" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbiAXkzQEAAH0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZIiqjZquod2Fw4I&#10;VmL5AbOOnVjyl+yhSf89Y6eUBW5oc7BmPJ43M29e9nezNewsY9LedbxZ1ZxJJ3yv3dDx708P77ac&#10;JQTXg/FOdvwiE787vH2zn0Ir1370ppeREYhL7RQ6PiKGtqqSGKWFtPJBOgoqHy0guXGo+ggToVtT&#10;ret6U00+9iF6IVOi29MS5IeCr5QU+FWpJJGZjlNvWM5Yzud8Voc9tEOEMGpxbQP+owsL2lHRG9QJ&#10;ENiPqP+BslpEn7zClfC28kppIcsMNE1T/zXNtxGCLLMQOSncaEqvByu+nI/uMRINU0htCo8xTzGr&#10;aJkyOnyinZa5qFM2F9ouN9rkjEzQ5brefNjtOBMUanabettkWqsFJsOFmPCj9JZlo+MJI+hhxKN3&#10;jhbk41ICzp8TLom/EnKy8w/amLIn49jU8ffbpqZVCiC5KANIpg09wbqBMzAD6VBgLF0nb3Sf0zNQ&#10;0ZQ8msjOQGrAeX1t849XufQJ0rg8KqFFJFYjKdVo2/Ftnb/lGkGbe9czvASSN0YNbjDyimxcLiyL&#10;Dq/D/aY5W8++vxT2q+zRjgtvVz1mEb30yX751xx+AgAA//8DAFBLAwQUAAYACAAAACEAVsDLIdwA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixZJcpWmk6ABAc4MXgAr8ma&#10;ssQpTdZ1b485wc2//On353ozBy8mO6Y+koblQoGw1EbTU6fh8+P5ZgUiZSSDPpLVcLYJNs3lRY2V&#10;iSd6t9M2d4JLKFWoweU8VFKm1tmAaREHS7zbxzFg5jh20ox44vLgZaFUKQP2xBccDvbJ2fawPQYN&#10;/uVLpeFsDnv/vX57nMxr5yJqfX01P9yDyHbOfzD86rM6NOy0i0cySXjOd7cloxqK9RIEA4Va8bDT&#10;UCoFsqnl/w+aHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDbiAXkzQEAAH0DAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBWwMsh3AAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" w14:anchorId="2B5C5B8C">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="6251B9EE" id="Straight Arrow Connector 17" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:87.8pt;margin-top:14.55pt;width:16.25pt;height:15.45pt;flip:x;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbiAXkzQEAAH0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZIiqjZquod2Fw4I&#10;VmL5AbOOnVjyl+yhSf89Y6eUBW5oc7BmPJ43M29e9nezNewsY9LedbxZ1ZxJJ3yv3dDx708P77ac&#10;JQTXg/FOdvwiE787vH2zn0Ir1370ppeREYhL7RQ6PiKGtqqSGKWFtPJBOgoqHy0guXGo+ggToVtT&#10;ret6U00+9iF6IVOi29MS5IeCr5QU+FWpJJGZjlNvWM5Yzud8Voc9tEOEMGpxbQP+owsL2lHRG9QJ&#10;ENiPqP+BslpEn7zClfC28kppIcsMNE1T/zXNtxGCLLMQOSncaEqvByu+nI/uMRINU0htCo8xTzGr&#10;aJkyOnyinZa5qFM2F9ouN9rkjEzQ5brefNjtOBMUanabettkWqsFJsOFmPCj9JZlo+MJI+hhxKN3&#10;jhbk41ICzp8TLom/EnKy8w/amLIn49jU8ffbpqZVCiC5KANIpg09wbqBMzAD6VBgLF0nb3Sf0zNQ&#10;0ZQ8msjOQGrAeX1t849XufQJ0rg8KqFFJFYjKdVo2/Ftnb/lGkGbe9czvASSN0YNbjDyimxcLiyL&#10;Dq/D/aY5W8++vxT2q+zRjgtvVz1mEb30yX751xx+AgAA//8DAFBLAwQUAAYACAAAACEAVsDLIdwA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixZJcpWmk6ABAc4MXgAr8ma&#10;ssQpTdZ1b485wc2//On353ozBy8mO6Y+koblQoGw1EbTU6fh8+P5ZgUiZSSDPpLVcLYJNs3lRY2V&#10;iSd6t9M2d4JLKFWoweU8VFKm1tmAaREHS7zbxzFg5jh20ox44vLgZaFUKQP2xBccDvbJ2fawPQYN&#10;/uVLpeFsDnv/vX57nMxr5yJqfX01P9yDyHbOfzD86rM6NOy0i0cySXjOd7cloxqK9RIEA4Va8bDT&#10;UCoFsqnl/w+aHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDbiAXkzQEAAH0DAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBWwMsh3AAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#44546a [3215]" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5193849E" wp14:editId="5A6E32E3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5193849E" wp14:editId="5A6E32E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3898006</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>202699</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="190187" cy="197190"/>
                 <wp:effectExtent l="19050" t="19050" r="57785" b="50800"/>
                 <wp:wrapNone/>
-                <wp:docPr id="18" name="Straight Arrow Connector 18"/>
+                <wp:docPr id="18" name="Straight Arrow Connector 18">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95F69AD3-CF51-4967-8CB1-0A936364B46F}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="190187" cy="197190"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 18" style="position:absolute;margin-left:306.95pt;margin-top:15.95pt;width:15pt;height:15.55pt;z-index:251718144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#44546a [3215]" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDF7xgaxAEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynwJoacXpI2l2G&#10;rcDWH8DKki1AX5C42Pn3o2Qv7bbbMB9kUjQfycfn/f1sDTvLmLR3HW82NWfSCd9rN3T8+fvjhx1n&#10;CcH1YLyTHb/IxO8P79/tp9DKrR+96WVkBOJSO4WOj4ihraokRmkhbXyQjoLKRwtIbhyqPsJE6NZU&#10;27r+WE0+9iF6IVOi29MS5IeCr5QU+FWpJJGZjlNvWM5Yzpd8Voc9tEOEMGqxtgH/0IUF7ajoFeoE&#10;COxH1H9BWS2iT17hRnhbeaW0kGUGmqap/5jm2whBllmInBSuNKX/Byu+nI/uKRINU0htCk8xTzGr&#10;aPOb+mNzIetyJUvOyARdNnd1s7vlTFCoubslN5NZvSaHmPCT9JZlo+MJI+hhxKN3jtbiY1MIg/Pn&#10;hEvir4Rc2flHbUzZjnFs6vjNrqlpgQJIJMoAkmlDT7Bu4AzMQOoTGAtk8kb3OT0DFSXJo4nsDKQB&#10;nLdrm799lUufII3LRyW0SMNqJH0abTu+q/OzXCNo8+B6hpdAosaowQ1GrsjG5cKyqG8d7pXcbL34&#10;/lI4r7JHmy28rSrM0nnrk/32Xzn8BAAA//8DAFBLAwQUAAYACAAAACEAtbMoKd0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPS0+EMBSF9yb+h+aauHNaxEFFyoRoXJg4C0fiutArEPsgtAPor/fO&#10;Slf3dXLOd4vdag2bcQqDdxKSjQCGrvV6cJ2E+v356g5YiMppZbxDCd8YYFeenxUq135xbzgfYsfI&#10;xIVcSehjHHPOQ9ujVWHjR3R0+/STVZHGqeN6UguZW8Ovhci4VYOjhF6N+Nhj+3U4WgnNa1tVP3vz&#10;smzN/FGLevt0m41SXl6s1QOwiGv8E8MJn9ChJKbGH50OzEjIkvSepBLShCoJspvToqEmFcDLgv//&#10;oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxe8YGsQBAABzAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtbMoKd0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" w14:anchorId="494D1D24">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="2EEB9F2C" id="Straight Arrow Connector 18" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:306.95pt;margin-top:15.95pt;width:15pt;height:15.55pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDF7xgaxAEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynwJoacXpI2l2G&#10;rcDWH8DKki1AX5C42Pn3o2Qv7bbbMB9kUjQfycfn/f1sDTvLmLR3HW82NWfSCd9rN3T8+fvjhx1n&#10;CcH1YLyTHb/IxO8P79/tp9DKrR+96WVkBOJSO4WOj4ihraokRmkhbXyQjoLKRwtIbhyqPsJE6NZU&#10;27r+WE0+9iF6IVOi29MS5IeCr5QU+FWpJJGZjlNvWM5Yzpd8Voc9tEOEMGqxtgH/0IUF7ajoFeoE&#10;COxH1H9BWS2iT17hRnhbeaW0kGUGmqap/5jm2whBllmInBSuNKX/Byu+nI/uKRINU0htCk8xTzGr&#10;aPOb+mNzIetyJUvOyARdNnd1s7vlTFCoubslN5NZvSaHmPCT9JZlo+MJI+hhxKN3jtbiY1MIg/Pn&#10;hEvir4Rc2flHbUzZjnFs6vjNrqlpgQJIJMoAkmlDT7Bu4AzMQOoTGAtk8kb3OT0DFSXJo4nsDKQB&#10;nLdrm799lUufII3LRyW0SMNqJH0abTu+q/OzXCNo8+B6hpdAosaowQ1GrsjG5cKyqG8d7pXcbL34&#10;/lI4r7JHmy28rSrM0nnrk/32Xzn8BAAA//8DAFBLAwQUAAYACAAAACEAtbMoKd0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPS0+EMBSF9yb+h+aauHNaxEFFyoRoXJg4C0fiutArEPsgtAPor/fO&#10;Slf3dXLOd4vdag2bcQqDdxKSjQCGrvV6cJ2E+v356g5YiMppZbxDCd8YYFeenxUq135xbzgfYsfI&#10;xIVcSehjHHPOQ9ujVWHjR3R0+/STVZHGqeN6UguZW8Ovhci4VYOjhF6N+Nhj+3U4WgnNa1tVP3vz&#10;smzN/FGLevt0m41SXl6s1QOwiGv8E8MJn9ChJKbGH50OzEjIkvSepBLShCoJspvToqEmFcDLgv//&#10;oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxe8YGsQBAABzAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtbMoKd0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#44546a [3215]" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="00B0469E" w14:paraId="685C500D" w14:textId="126EF7D5">
+    <w:p w14:paraId="685C500D" w14:textId="126EF7D5" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="00B0469E" w:rsidP="008C53DB">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C8180B3" wp14:editId="5751D038">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C8180B3" wp14:editId="5751D038">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2438400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>75350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3312795" cy="764031"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="17145"/>
                 <wp:wrapNone/>
-                <wp:docPr id="12" name="Rectangle 12"/>
+                <wp:docPr id="12" name="Rectangle 12">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22AC6F7B-968B-4020-B57C-E9A5576BCB9E}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3312795" cy="764031"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="662EEF27" w14:textId="5F29738F">
+                          <w:p w14:paraId="662EEF27" w14:textId="5F29738F" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Allegation</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00341A79">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -20134,54 +20336,54 @@
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 12" style="position:absolute;margin-left:192pt;margin-top:5.95pt;width:260.85pt;height:60.15pt;z-index:251713024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1039" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="5C8180B3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpoBLmkQIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFlPGzEQfq/U/2D5vWw2B4GIDUqJqCpR&#10;QIKK54nXm7Xkq7aTXfrrO7ZzAX2qug/euTzHNzO+uu6VJFvuvDC6ouXZgBKumamFXlf05/PtlwtK&#10;fABdgzSaV/SVe3o9//zpqrMzPjStkTV3BJ1oP+tsRdsQ7KwoPGu5An9mLNeobIxTEJB166J20KF3&#10;JYvhYHBedMbV1hnGvUfpMivpPPlvGs7CQ9N4HoisKOYW0unSuYpnMb+C2dqBbQXbpQH/kIUCoTHo&#10;wdUSApCNEx9cKcGc8aYJZ8yowjSNYDzVgNWUg3fVPLVgeaoFwfH2AJP/f27Z/fbJPjqEobN+5pGM&#10;VfSNU/GP+ZE+gfV6AIv3gTAUjkblcHo5oYShbno+HozKiGZxvG2dD9+4USQSFXXYjIQRbO98yKZ7&#10;kxjMGynqWyFlYuIA8BvpyBawdcAY16FM1+VG/TB1lp8P8MtNRDG2OovHezFmk0Ypekq5vQkiNelw&#10;aIdT9EEY4Pg1EgKSytYV9XpNCcg1zjULLoV+c9u79eqQ4OTr5dflJBu1UPOcx+Q0j2z+MYuIwRJ8&#10;m6+kELkiJQLuhhSqohfRUSoUK5I6IsTTdO+QPDYvUqFf9URgCeUoeoqilalfHx1xJm+At+xWYNw7&#10;8OERHI48IoBrHB7waKRBWMyOoqQ17vff5NEeJxG1lHS4QgjZrw04Ton8rnFGL8vxOO5cYsaT6RAZ&#10;d6pZnWr0Rt0YbHWJD4ZliYz2Qe7Jxhn1gtu+iFFRBZph7NycHXMT8mrje8H4YpHMcM8shDv9ZFl0&#10;HqGLiD/3L+DsbjQDDvW92a8bzN5NaLaNN7VZbIJpRBrfI67Y1Mjgjqb27t6T+Aic8snq+OrN/wAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFqOWZ3gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNyo0zT9S+NUFaISEhIShQdwnW0SNV6ntpuGt2c5wXFnRrPfFNvRdmJAH1pHCqaTBASS&#10;cVVLtYKvz/3TCkSImirdOUIF3xhgW97fFTqv3I0+cDjEWnAJhVwraGLscymDadDqMHE9Ensn562O&#10;fPpaVl7fuNx2Mk2ShbS6Jf7Q6B6fGzTnw9UqOGXDHt8vmL28vhk/H5eXnUkXSj0+jLsNiIhj/AvD&#10;Lz6jQ8lMR3elKohOwWyV8ZbIxnQNggPrZL4EcWRhlqYgy0L+n1D+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGmgEuaRAgAAPQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAFqOWZ3gAAAACgEAAA8AAAAAAAAAAAAAAAAA6wQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;">
+              <v:rect w14:anchorId="5C8180B3" id="Rectangle 12" o:spid="_x0000_s1039" style="position:absolute;margin-left:192pt;margin-top:5.95pt;width:260.85pt;height:60.15pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpoBLmkQIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFlPGzEQfq/U/2D5vWw2B4GIDUqJqCpR&#10;QIKK54nXm7Xkq7aTXfrrO7ZzAX2qug/euTzHNzO+uu6VJFvuvDC6ouXZgBKumamFXlf05/PtlwtK&#10;fABdgzSaV/SVe3o9//zpqrMzPjStkTV3BJ1oP+tsRdsQ7KwoPGu5An9mLNeobIxTEJB166J20KF3&#10;JYvhYHBedMbV1hnGvUfpMivpPPlvGs7CQ9N4HoisKOYW0unSuYpnMb+C2dqBbQXbpQH/kIUCoTHo&#10;wdUSApCNEx9cKcGc8aYJZ8yowjSNYDzVgNWUg3fVPLVgeaoFwfH2AJP/f27Z/fbJPjqEobN+5pGM&#10;VfSNU/GP+ZE+gfV6AIv3gTAUjkblcHo5oYShbno+HozKiGZxvG2dD9+4USQSFXXYjIQRbO98yKZ7&#10;kxjMGynqWyFlYuIA8BvpyBawdcAY16FM1+VG/TB1lp8P8MtNRDG2OovHezFmk0Ypekq5vQkiNelw&#10;aIdT9EEY4Pg1EgKSytYV9XpNCcg1zjULLoV+c9u79eqQ4OTr5dflJBu1UPOcx+Q0j2z+MYuIwRJ8&#10;m6+kELkiJQLuhhSqohfRUSoUK5I6IsTTdO+QPDYvUqFf9URgCeUoeoqilalfHx1xJm+At+xWYNw7&#10;8OERHI48IoBrHB7waKRBWMyOoqQ17vff5NEeJxG1lHS4QgjZrw04Ton8rnFGL8vxOO5cYsaT6RAZ&#10;d6pZnWr0Rt0YbHWJD4ZliYz2Qe7Jxhn1gtu+iFFRBZph7NycHXMT8mrje8H4YpHMcM8shDv9ZFl0&#10;HqGLiD/3L+DsbjQDDvW92a8bzN5NaLaNN7VZbIJpRBrfI67Y1Mjgjqb27t6T+Aic8snq+OrN/wAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFqOWZ3gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNyo0zT9S+NUFaISEhIShQdwnW0SNV6ntpuGt2c5wXFnRrPfFNvRdmJAH1pHCqaTBASS&#10;cVVLtYKvz/3TCkSImirdOUIF3xhgW97fFTqv3I0+cDjEWnAJhVwraGLscymDadDqMHE9Ensn562O&#10;fPpaVl7fuNx2Mk2ShbS6Jf7Q6B6fGzTnw9UqOGXDHt8vmL28vhk/H5eXnUkXSj0+jLsNiIhj/AvD&#10;Lz6jQ8lMR3elKohOwWyV8ZbIxnQNggPrZL4EcWRhlqYgy0L+n1D+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGmgEuaRAgAAPQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAFqOWZ3gAAAACgEAAA8AAAAAAAAAAAAAAAAA6wQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="662EEF27" w14:textId="5F29738F">
+                    <w:p w14:paraId="662EEF27" w14:textId="5F29738F" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Allegation</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00341A79">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -20291,103 +20493,109 @@
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> to provide ongoing support.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004626E8" w:rsidR="008C53DB">
+      <w:r w:rsidR="008C53DB" w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2100D252" wp14:editId="4C684F77">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2100D252" wp14:editId="4C684F77">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55782</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2278380" cy="785611"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="14605"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Rectangle 11"/>
+                <wp:docPr id="11" name="Rectangle 11">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF9A23AF-327C-40F1-84E0-FCF715A1995B}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2278380" cy="785611"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="429504D5" w14:textId="132F9B60">
+                          <w:p w14:paraId="429504D5" w14:textId="132F9B60" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Allegation is unfounded</w:t>
                             </w:r>
                             <w:r w:rsidR="00B0469E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>. C</w:t>
                             </w:r>
                             <w:r>
@@ -20408,104 +20616,104 @@
                             </w:r>
                             <w:r w:rsidR="00B0469E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">to </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>return to work</w:t>
                             </w:r>
                             <w:r w:rsidR="00B0469E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> and contact </w:t>
                             </w:r>
-                            <w:hyperlink w:history="1" r:id="rId53">
-                              <w:r w:rsidRPr="004D08AC" w:rsidR="00B0469E">
+                            <w:hyperlink r:id="rId52" w:history="1">
+                              <w:r w:rsidR="00B0469E" w:rsidRPr="004D08AC">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                   <w:b/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>EYqis@coventry.gov.uk</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="00B0469E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> if further support required</w:t>
                             </w:r>
                             <w:r w:rsidR="00895C06">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 11" style="position:absolute;margin-left:0;margin-top:4.4pt;width:179.4pt;height:61.85pt;z-index:251712000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1040" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="2100D252" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2FytTkQIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tNExIiNigQUVWi&#10;gAQV54nXm7XkV20nu/TXd2znBfRUdQ/eeXke38z48qpXkmy588LoipZnA0q4ZqYWel3Rn8+3X6aU&#10;+AC6Bmk0r+gr9/Rq/vnTZWdnfGhaI2vuCDrRftbZirYh2FlReNZyBf7MWK5R2RinICDr1kXtoEPv&#10;ShbDweC86IyrrTOMe4/SZVbSefLfNJyFh6bxPBBZUcwtpNOlcxXPYn4Js7UD2wq2SwP+IQsFQmPQ&#10;g6slBCAbJz64UoI5400TzphRhWkawXiqAaspB++qeWrB8lQLguPtASb//9yy++2TfXQIQ2f9zCMZ&#10;q+gbp+If8yN9Auv1ABbvA2EoHA4n069TxJShbjIdn5dlRLM43rbOh2/cKBKJijpsRsIItnc+ZNO9&#10;SQzmjRT1rZAyMXEA+I10ZAvYOmCM61Cm63Kjfpg6y88H+OUmohhbncWjvRizSaMUPaXc3gSRmnQ4&#10;tMMJ+iAMcPwaCQFJZeuKer2mBOQa55oFl0K/ue3denVIcHx9cb0cZ6MWap7zGJ/mkc0/ZhExWIJv&#10;85UUIlekRMDdkEJVdBodpUKxIqkjQjxN9w7JY/MiFfpVTwSWUI6ipyhamfr10RFn8gZ4y24Fxr0D&#10;Hx7B4cgjArjG4QGPRhqExewoSlrjfv9NHu1xElFLSYcrhJD92oDjlMjvGmf0ohyN4s4lZjSeDJFx&#10;p5rVqUZv1I3BVpf4YFiWyGgf5J5snFEvuO2LGBVVoBnGzs3ZMTchrza+F4wvFskM98xCuNNPlkXn&#10;EbqI+HP/As7uRjPgUN+b/brB7N2EZtt4U5vFJphGpPE94opNjQzuaGrv7j2Jj8Apn6yOr978DwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAMCZe7jcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLw0AQ&#10;hN8F/8Oxgm/2YtrUEnMpRSwIgmD1B1zvtkkwt5feXdP4790+2bdZZpj5tlpPrhcjhth5UvA4y0Ag&#10;GW87ahR8f20fViBi0mR17wkV/GKEdX17U+nS+jN94rhLjeASiqVW0KY0lFJG06LTceYHJPYOPjid&#10;+AyNtEGfudz1Ms+ypXS6I15o9YAvLZqf3ckpOCzGLX4ccfH69m5CMT0dNyZfKnV/N22eQSSc0n8Y&#10;LviMDjUz7f2JbBS9An4kKVgxPpvz4iL2nJrnBci6ktf49R8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAthcrU5ECAAA9BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAwJl7uNwAAAAGAQAADwAAAAAAAAAAAAAAAADrBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;">
+              <v:rect w14:anchorId="2100D252" id="Rectangle 11" o:spid="_x0000_s1040" style="position:absolute;margin-left:0;margin-top:4.4pt;width:179.4pt;height:61.85pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2FytTkQIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tNExIiNigQUVWi&#10;gAQV54nXm7XkV20nu/TXd2znBfRUdQ/eeXke38z48qpXkmy588LoipZnA0q4ZqYWel3Rn8+3X6aU&#10;+AC6Bmk0r+gr9/Rq/vnTZWdnfGhaI2vuCDrRftbZirYh2FlReNZyBf7MWK5R2RinICDr1kXtoEPv&#10;ShbDweC86IyrrTOMe4/SZVbSefLfNJyFh6bxPBBZUcwtpNOlcxXPYn4Js7UD2wq2SwP+IQsFQmPQ&#10;g6slBCAbJz64UoI5400TzphRhWkawXiqAaspB++qeWrB8lQLguPtASb//9yy++2TfXQIQ2f9zCMZ&#10;q+gbp+If8yN9Auv1ABbvA2EoHA4n069TxJShbjIdn5dlRLM43rbOh2/cKBKJijpsRsIItnc+ZNO9&#10;SQzmjRT1rZAyMXEA+I10ZAvYOmCM61Cm63Kjfpg6y88H+OUmohhbncWjvRizSaMUPaXc3gSRmnQ4&#10;tMMJ+iAMcPwaCQFJZeuKer2mBOQa55oFl0K/ue3denVIcHx9cb0cZ6MWap7zGJ/mkc0/ZhExWIJv&#10;85UUIlekRMDdkEJVdBodpUKxIqkjQjxN9w7JY/MiFfpVTwSWUI6ipyhamfr10RFn8gZ4y24Fxr0D&#10;Hx7B4cgjArjG4QGPRhqExewoSlrjfv9NHu1xElFLSYcrhJD92oDjlMjvGmf0ohyN4s4lZjSeDJFx&#10;p5rVqUZv1I3BVpf4YFiWyGgf5J5snFEvuO2LGBVVoBnGzs3ZMTchrza+F4wvFskM98xCuNNPlkXn&#10;EbqI+HP/As7uRjPgUN+b/brB7N2EZtt4U5vFJphGpPE94opNjQzuaGrv7j2Jj8Apn6yOr978DwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAMCZe7jcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLw0AQ&#10;hN8F/8Oxgm/2YtrUEnMpRSwIgmD1B1zvtkkwt5feXdP4790+2bdZZpj5tlpPrhcjhth5UvA4y0Ag&#10;GW87ahR8f20fViBi0mR17wkV/GKEdX17U+nS+jN94rhLjeASiqVW0KY0lFJG06LTceYHJPYOPjid&#10;+AyNtEGfudz1Ms+ypXS6I15o9YAvLZqf3ckpOCzGLX4ccfH69m5CMT0dNyZfKnV/N22eQSSc0n8Y&#10;LviMDjUz7f2JbBS9An4kKVgxPpvz4iL2nJrnBci6ktf49R8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAthcrU5ECAAA9BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAwJl7uNwAAAAGAQAADwAAAAAAAAAAAAAAAADrBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="429504D5" w14:textId="132F9B60">
+                    <w:p w14:paraId="429504D5" w14:textId="132F9B60" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Allegation is unfounded</w:t>
                       </w:r>
                       <w:r w:rsidR="00B0469E">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>. C</w:t>
                       </w:r>
                       <w:r>
@@ -20526,2556 +20734,2523 @@
                       </w:r>
                       <w:r w:rsidR="00B0469E">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">to </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>return to work</w:t>
                       </w:r>
                       <w:r w:rsidR="00B0469E">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> and contact </w:t>
                       </w:r>
-                      <w:hyperlink w:history="1" r:id="rId54">
-                        <w:r w:rsidRPr="004D08AC" w:rsidR="00B0469E">
+                      <w:hyperlink r:id="rId53" w:history="1">
+                        <w:r w:rsidR="00B0469E" w:rsidRPr="004D08AC">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                             <w:b/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>EYqis@coventry.gov.uk</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00B0469E">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> if further support required</w:t>
                       </w:r>
                       <w:r w:rsidR="00895C06">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="38780433" w14:textId="77777777"/>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="6F45ED92" w14:textId="77777777">
+    <w:p w14:paraId="38780433" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB"/>
+    <w:p w14:paraId="6F45ED92" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251719168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BF373CD" wp14:editId="609A3508">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BF373CD" wp14:editId="609A3508">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4107350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>237919</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6927" cy="270164"/>
                 <wp:effectExtent l="95250" t="19050" r="69850" b="53975"/>
                 <wp:wrapNone/>
-                <wp:docPr id="19" name="Straight Arrow Connector 19"/>
+                <wp:docPr id="19" name="Straight Arrow Connector 19">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{294FC4EB-A9DA-461A-8049-BD9C7FF03DA9}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6927" cy="270164"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="002060"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 19" style="position:absolute;margin-left:323.4pt;margin-top:18.75pt;width:.55pt;height:21.25pt;z-index:251719168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#002060" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7dpT/xwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzft/lY1C1R0z20LBcE&#10;KwE/YOrYiSV/aWya9t8zdkp3gRsiB2fs8byZefO8fTxbw04So/au582q5kw64Qftxp5///Z0t+Es&#10;JnADGO9kzy8y8sfd2zfbOXSy9ZM3g0RGIC52c+j5lFLoqiqKSVqIKx+kI6fyaCHRFsdqQJgJ3Zqq&#10;ret1NXscAnohY6TTw+Lku4KvlBTpi1JRJmZ6TrWlsmJZj3mtdlvoRoQwaXEtA/6hCgvaUdIb1AES&#10;sB+o/4KyWqCPXqWV8LbySmkhSw/UTVP/0c3XCYIsvRA5Mdxoiv8PVnw+7d0zEg1ziF0Mz5i7OCu0&#10;+U/1sXMh63IjS54TE3S4ft8+cCbI0T7UzfpdprJ6CQ0Y00fpLctGz2NC0OOU9t45GorHptAFp08x&#10;LYG/AnJe55+0MWU2xrG55/ebpqbxCSCJKAOJTBsGgnUjZ2BG0p5IWCCjN3rI4Rko4njcG2QnyPOv&#10;23pdRk51/nYt5z5AnJZ7xbUow+pE8jTa9nxT5285TqDNBzewdAmk6YQa3GjklQHjcmZZxHft7oXb&#10;bB39cCmUV3lHgy3EXUWYlfN6T/brp7L7CQAA//8DAFBLAwQUAAYACAAAACEABYYukOAAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBSE74L/ITzBm5uou9219nURcRFcFKyieEubZ1tsXkqT&#10;beu/N570OMww8022nW0nRhp86xjhfKFAEFfOtFwjvL7szjYgfNBsdOeYEL7JwzY/Psp0atzEzzQW&#10;oRaxhH2qEZoQ+lRKXzVktV+4njh6n26wOkQ51NIMeorltpMXSiXS6pbjQqN7um2o+ioOFmH1Vpod&#10;FTROdx/y6fHB3O9N/454ejLfXIMINIe/MPziR3TII1PpDmy86BCSZRLRA8LlegUiBpLl+gpEibBR&#10;CmSeyf8P8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe3aU/8cBAAByAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABYYukOAAAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" w14:anchorId="04FAE181">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="16B2F051" id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:323.4pt;margin-top:18.75pt;width:.55pt;height:21.25pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7dpT/xwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzft/lY1C1R0z20LBcE&#10;KwE/YOrYiSV/aWya9t8zdkp3gRsiB2fs8byZefO8fTxbw04So/au582q5kw64Qftxp5///Z0t+Es&#10;JnADGO9kzy8y8sfd2zfbOXSy9ZM3g0RGIC52c+j5lFLoqiqKSVqIKx+kI6fyaCHRFsdqQJgJ3Zqq&#10;ret1NXscAnohY6TTw+Lku4KvlBTpi1JRJmZ6TrWlsmJZj3mtdlvoRoQwaXEtA/6hCgvaUdIb1AES&#10;sB+o/4KyWqCPXqWV8LbySmkhSw/UTVP/0c3XCYIsvRA5Mdxoiv8PVnw+7d0zEg1ziF0Mz5i7OCu0&#10;+U/1sXMh63IjS54TE3S4ft8+cCbI0T7UzfpdprJ6CQ0Y00fpLctGz2NC0OOU9t45GorHptAFp08x&#10;LYG/AnJe55+0MWU2xrG55/ebpqbxCSCJKAOJTBsGgnUjZ2BG0p5IWCCjN3rI4Rko4njcG2QnyPOv&#10;23pdRk51/nYt5z5AnJZ7xbUow+pE8jTa9nxT5285TqDNBzewdAmk6YQa3GjklQHjcmZZxHft7oXb&#10;bB39cCmUV3lHgy3EXUWYlfN6T/brp7L7CQAA//8DAFBLAwQUAAYACAAAACEABYYukOAAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBSE74L/ITzBm5uou9219nURcRFcFKyieEubZ1tsXkqT&#10;beu/N570OMww8022nW0nRhp86xjhfKFAEFfOtFwjvL7szjYgfNBsdOeYEL7JwzY/Psp0atzEzzQW&#10;oRaxhH2qEZoQ+lRKXzVktV+4njh6n26wOkQ51NIMeorltpMXSiXS6pbjQqN7um2o+ioOFmH1Vpod&#10;FTROdx/y6fHB3O9N/454ejLfXIMINIe/MPziR3TII1PpDmy86BCSZRLRA8LlegUiBpLl+gpEibBR&#10;CmSeyf8P8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe3aU/8cBAAByAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABYYukOAAAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#002060" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="68B7DA18" w14:textId="77777777">
+    <w:p w14:paraId="68B7DA18" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="004626E8" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A943B87" wp14:editId="5A4D42F5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A943B87" wp14:editId="5A4D42F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>165295</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5781822" cy="1150513"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Rectangle 14"/>
+                <wp:docPr id="14" name="Rectangle 14">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83137ADB-7E07-4018-AA46-0F9CD85790C9}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5781822" cy="1150513"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="6C031334" w14:textId="77777777">
+                          <w:p w14:paraId="6C031334" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Manager/Senior Officer to make a referral to DBS</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>. Inform Ofsted, who will then take necessary action. The Manager/ Senior Officer will act upon any advice given.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00B46566" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="4D04A19C" w14:textId="77777777">
+                          <w:p w14:paraId="4D04A19C" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00B46566" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>DBS -</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F663EB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>03000 200 190</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="45B8B0EB" w14:textId="77777777">
+                          <w:p w14:paraId="45B8B0EB" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink w:history="1" r:id="rId55">
+                            <w:hyperlink r:id="rId54" w:history="1">
                               <w:r w:rsidRPr="00041452">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                   <w:b/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="5967F9A4" w14:textId="77777777">
+                          <w:p w14:paraId="5967F9A4" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="_x0000_s1041" style="position:absolute;margin-left:404.05pt;margin-top:13pt;width:455.25pt;height:90.6pt;z-index:251714048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="6A943B87" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCU/Yj/kQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tNsxAiNigQUVWi&#10;EAkqzhOvN2vJr9pONvTXd2znBfRUdQ/eeXke38z46nqrJNlw54XRNS3PBpRwzUwj9KqmP5/vvowp&#10;8QF0A9JoXtNX7un19POnq95O+NB0RjbcEXSi/aS3Ne1CsJOi8KzjCvyZsVyjsjVOQUDWrYrGQY/e&#10;lSyGg8F50RvXWGcY9x6l86yk0+S/bTkLj23reSCypphbSKdL5zKexfQKJisHthNslwb8QxYKhMag&#10;B1dzCEDWTnxwpQRzxps2nDGjCtO2gvFUA1ZTDt5V89SB5akWBMfbA0z+/7llD5snu3AIQ2/9xCMZ&#10;q9i2TsU/5ke2CazXA1h8GwhDYXUxLsfDISUMdWVZDarya4SzOF63zodv3CgSiZo67EYCCTb3PmTT&#10;vUmM5o0UzZ2QMjFxAvitdGQD2DtgjOtQputyrX6YJsvPB/jlLqIYe53Fo70Ys0mzFD2l3N4EkZr0&#10;mPzwAn0QBjh/rYSApLJNTb1eUQJyhYPNgkuh39z2brU8JFjdXN7Mq2zUQcNzHtVpHtn8YxYRgzn4&#10;Ll9JIXJFSgRcDilUTcfRUSoUK5I6IsTTeO+QPHYvUmG73BKBJZRV9BRFS9O8LhxxJq+At+xOYNx7&#10;8GEBDmceEcA9Do94tNIgLGZHUdIZ9/tv8miPo4haSnrcIYTs1xocp0R+1zikl+VoFJcuMaPqYoiM&#10;O9UsTzV6rW4NtrrEF8OyREb7IPdk64x6wXWfxaioAs0wdm7OjrkNebfxwWB8NktmuGgWwr1+siw6&#10;j9BFxJ+3L+DsbjQDTvWD2e8bTN5NaLaNN7WZrYNpRRrfI67Y1Mjgkqb27h6U+Aqc8snq+OxN/wAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAJ39B5DeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj9FKw0AQ&#10;Rd8F/2EZwTe7aWjTNmZTilgQBMHqB2x3p0kwO5vubtP4945P+jTcucO9Z6rt5HoxYoidJwXzWQYC&#10;yXjbUaPg82P/sAYRkyare0+o4BsjbOvbm0qX1l/pHcdDagSHUCy1gjaloZQymhadjjM/ILF38sHp&#10;xDI00gZ95XDXyzzLCul0R9zQ6gGfWjRfh4tTcFqMe3w74+L55dWE5bQ670xeKHV/N+0eQSSc0t8x&#10;/OIzOtTMdPQXslH0CviRpCAveLK7mWdLEEdeZKscZF3J//z1DwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCU/Yj/kQIAAD4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCd/QeQ3gAAAAcBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;">
+              <v:rect w14:anchorId="6A943B87" id="_x0000_s1041" style="position:absolute;margin-left:404.05pt;margin-top:13pt;width:455.25pt;height:90.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCU/Yj/kQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5tNsxAiNigQUVWi&#10;EAkqzhOvN2vJr9pONvTXd2znBfRUdQ/eeXke38z46nqrJNlw54XRNS3PBpRwzUwj9KqmP5/vvowp&#10;8QF0A9JoXtNX7un19POnq95O+NB0RjbcEXSi/aS3Ne1CsJOi8KzjCvyZsVyjsjVOQUDWrYrGQY/e&#10;lSyGg8F50RvXWGcY9x6l86yk0+S/bTkLj23reSCypphbSKdL5zKexfQKJisHthNslwb8QxYKhMag&#10;B1dzCEDWTnxwpQRzxps2nDGjCtO2gvFUA1ZTDt5V89SB5akWBMfbA0z+/7llD5snu3AIQ2/9xCMZ&#10;q9i2TsU/5ke2CazXA1h8GwhDYXUxLsfDISUMdWVZDarya4SzOF63zodv3CgSiZo67EYCCTb3PmTT&#10;vUmM5o0UzZ2QMjFxAvitdGQD2DtgjOtQputyrX6YJsvPB/jlLqIYe53Fo70Ys0mzFD2l3N4EkZr0&#10;mPzwAn0QBjh/rYSApLJNTb1eUQJyhYPNgkuh39z2brU8JFjdXN7Mq2zUQcNzHtVpHtn8YxYRgzn4&#10;Ll9JIXJFSgRcDilUTcfRUSoUK5I6IsTTeO+QPHYvUmG73BKBJZRV9BRFS9O8LhxxJq+At+xOYNx7&#10;8GEBDmceEcA9Do94tNIgLGZHUdIZ9/tv8miPo4haSnrcIYTs1xocp0R+1zikl+VoFJcuMaPqYoiM&#10;O9UsTzV6rW4NtrrEF8OyREb7IPdk64x6wXWfxaioAs0wdm7OjrkNebfxwWB8NktmuGgWwr1+siw6&#10;j9BFxJ+3L+DsbjQDTvWD2e8bTN5NaLaNN7WZrYNpRRrfI67Y1Mjgkqb27h6U+Aqc8snq+OxN/wAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAJ39B5DeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj9FKw0AQ&#10;Rd8F/2EZwTe7aWjTNmZTilgQBMHqB2x3p0kwO5vubtP4945P+jTcucO9Z6rt5HoxYoidJwXzWQYC&#10;yXjbUaPg82P/sAYRkyare0+o4BsjbOvbm0qX1l/pHcdDagSHUCy1gjaloZQymhadjjM/ILF38sHp&#10;xDI00gZ95XDXyzzLCul0R9zQ6gGfWjRfh4tTcFqMe3w74+L55dWE5bQ670xeKHV/N+0eQSSc0t8x&#10;/OIzOtTMdPQXslH0CviRpCAveLK7mWdLEEdeZKscZF3J//z1DwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCU/Yj/kQIAAD4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCd/QeQ3gAAAAcBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="#9cc2e5 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="6C031334" w14:textId="77777777">
+                    <w:p w14:paraId="6C031334" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Manager/Senior Officer to make a referral to DBS</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>. Inform Ofsted, who will then take necessary action. The Manager/ Senior Officer will act upon any advice given.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00B46566" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="4D04A19C" w14:textId="77777777">
+                    <w:p w14:paraId="4D04A19C" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00B46566" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>DBS -</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F663EB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>03000 200 190</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="45B8B0EB" w14:textId="77777777">
+                    <w:p w14:paraId="45B8B0EB" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink w:history="1" r:id="rId56">
+                      <w:hyperlink r:id="rId55" w:history="1">
                         <w:r w:rsidRPr="00041452">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                             <w:b/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="5967F9A4" w14:textId="77777777">
+                    <w:p w14:paraId="5967F9A4" w14:textId="77777777" w:rsidR="008C53DB" w:rsidRPr="00505BAB" w:rsidRDefault="008C53DB" w:rsidP="008C53DB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C53DB" w:rsidP="008C53DB" w:rsidRDefault="008C53DB" w14:paraId="7036C5D3" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="001F0EC8" w:rsidR="009D011B" w:rsidP="009D011B" w:rsidRDefault="000A2ADF" w14:paraId="194F952D" w14:textId="05787CEA">
+    <w:p w14:paraId="3CF6A2CB" w14:textId="4AACFD5A" w:rsidR="00B0469E" w:rsidRPr="004626E8" w:rsidRDefault="00B0469E" w:rsidP="0A0C0877"/>
+    <w:p w14:paraId="194F952D" w14:textId="05787CEA" w:rsidR="009D011B" w:rsidRPr="001F0EC8" w:rsidRDefault="000A2ADF" w:rsidP="009D011B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0EC8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 3: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F0EC8" w:rsidR="009D011B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="009D011B" w:rsidRPr="001F0EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Glossary </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2230"/>
         <w:gridCol w:w="6952"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="007D831F" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="007D831F" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="1D1A8F01" w14:textId="77777777">
+          <w:p w14:paraId="1D1A8F01" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A Child</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="1EECE0EC" w14:textId="77777777">
+          <w:p w14:paraId="1EECE0EC" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A person who has not yet reached their 18</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> birthday.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="44D38D94" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="44D38D94" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="6A1BF761" w14:textId="77777777">
+          <w:p w14:paraId="6A1BF761" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="4DEE2A24" w14:textId="172C54CA">
+          <w:p w14:paraId="4DEE2A24" w14:textId="172C54CA" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A form of maltreatment of a child. Somebody may abuse or neglect a child by inflicting harm, or by failing to act to prevent harm. Children may be abused in a family or in an institutional or community setting by those who know them </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="3D2AE5F5">
+            <w:r w:rsidR="3D2AE5F5" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>and through social media and the internet</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. They may be abused by an adult or adults or another child or </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>. They may be abused by an adult or adults or another child or children.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="7A7465BA" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="7A7465BA" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="02EB5331" w14:textId="77777777">
+          <w:p w14:paraId="02EB5331" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Bullying &amp; Cyberbullying</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="18E32BE9" w14:textId="77777777">
+          <w:p w14:paraId="18E32BE9" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behaviour that is:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="5E184A75" w14:textId="77777777">
+          <w:p w14:paraId="5E184A75" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>repeated</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="64ED5FEA" w14:textId="77777777">
+          <w:p w14:paraId="64ED5FEA" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>intended to hurt someone either physically or emotionally</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="0185860E" w14:textId="77777777">
+          <w:p w14:paraId="0185860E" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>often aimed at certain groups, for example because of race, religion, gender or sexual orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="6BBFB420" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="6BBFB420" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="5E6F9BF0" w14:textId="77777777">
+          <w:p w14:paraId="5E6F9BF0" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Child Protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="7ABE25DE" w14:textId="77777777">
+          <w:p w14:paraId="7ABE25DE" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Activity that is undertaken to protect specific children who are suffering, or are likely to suffer, significant harm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="05D3C412" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="05D3C412" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="346E20D8" w14:textId="77777777">
+          <w:p w14:paraId="346E20D8" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Child sexual exploitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="7FEEC3A0" w14:textId="3B3C2675">
+          <w:p w14:paraId="7FEEC3A0" w14:textId="3B3C2675" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Child sexual exploitation is a form of child sexual abuse. It occurs where an individual or group takes advantage of an imbalance of power to coerce, manipulate or deceive a child or young person under the age of 18 into sexual activity (a) in exchange for something the victim needs or wants, and/or (b) for the financial advantage or increased status of the perpetrator or facilitator. The victim may have been sexually exploited even if the sexual activity appears consensual. Child sexual exploitation does not always involve physical contact; it can also occur </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="46F55ADB">
+            <w:r w:rsidR="46F55ADB" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>using</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> technology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="415EB85F" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="415EB85F" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="28158C3B" w14:textId="77777777">
+          <w:p w14:paraId="28158C3B" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Children with Special Educational Needs and/or disabilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="5DB174EB" w14:textId="77777777">
+          <w:p w14:paraId="5DB174EB" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SEN - a child or young person has SEN if they have a learning difficulty or disability which calls for special educational provision to be made for him or her.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="7BDF5221" w14:textId="77777777">
+          <w:p w14:paraId="7BDF5221" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Disability - a physical or mental impairment which has a long-term and substantial adverse effect on their ability to carry out normal day-to-day activities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="603C3637" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="603C3637" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="69D3DC11" w14:textId="77777777">
+          <w:p w14:paraId="69D3DC11" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contextual Safeguarding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="7FAE63EB" w14:textId="77777777">
+          <w:p w14:paraId="7FAE63EB" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contextual Safeguarding is an approach to understanding, and responding to, young people’s experiences of significant harm beyond their families. It recognises that the different relationships that young people form in their neighbourhoods, schools and online can feature violence and abuse.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="41945B0C" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="41945B0C" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="00F8C1F6" w14:textId="77777777">
+          <w:p w14:paraId="00F8C1F6" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Criminal Exploitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="6235B602" w14:textId="77777777">
+          <w:p w14:paraId="6235B602" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Involves young people under the age of 18 in exploitative situations, relationships or contexts, where they may be manipulated or coerced into committing crime on behalf of an individual or gang in return for gifts, these may include: friendship or peer acceptance, but also cigarettes, drugs, alcohol or even food and accommodation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="0C0BF569" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="0C0BF569" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="7375A503" w14:textId="77777777">
+          <w:p w14:paraId="7375A503" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Domestic Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="03485323" w14:textId="77777777">
+          <w:p w14:paraId="03485323" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>any incident or pattern of incidents of controlling, coercive, threatening behaviour, violence or abuse between those aged 16 or over who are, or have been, intimate partners or family members regardless of gender or sexuality. The abuse can encompass, but is not limited to:</w:t>
+              <w:t xml:space="preserve">any incident or pattern of incidents of controlling, coercive, threatening behaviour, violence or abuse between those aged 16 or over who are, or have been, intimate partners or family </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA19EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>members regardless of gender or sexuality. The abuse can encompass, but is not limited to:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="08AA20B0" w14:textId="77777777">
+          <w:p w14:paraId="08AA20B0" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>psychological, physical, sexual, financial and emotional</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="01B4B18C" w14:textId="77777777">
+          <w:p w14:paraId="01B4B18C" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="4D222691" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="4D222691" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="41D27226" w14:textId="77777777">
+          <w:p w14:paraId="41D27226" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:spacing w:after="200" w:line="286" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Early Help</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="4171FDCB" w14:textId="77777777">
+          <w:p w14:paraId="4171FDCB" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Intervening early and as soon as possible to tackle problems emerging for children, young people and families with a population most at risk of developing problems. Effective intervention may occur at any point in a child or young person’s life.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="4280ACAD" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="4280ACAD" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="322E7001" w14:textId="77777777">
+          <w:p w14:paraId="322E7001" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:spacing w:after="200" w:line="286" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Emotional Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="3A8B9C59" w14:textId="77777777">
+          <w:p w14:paraId="3A8B9C59" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The persistent emotional maltreatment of a child such as to cause severe and adverse effects on the child’s emotional development. It may involve conveying to a child that they are worthless or unloved, inadequate, or valued only insofar as they meet the needs of another person. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="18F9CED6" w14:textId="73C16F92">
+          <w:p w14:paraId="18F9CED6" w14:textId="73C16F92" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">It may include not giving the child opportunities to express their views, deliberately silencing them or ‘making fun’ of what they say or how they communicate. It may feature age or developmentally inappropriate expectations being imposed on children. These may include interactions that are beyond a child’s developmental capability as well as overprotection and limitation of exploration and </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="037ED157">
+            <w:r w:rsidR="037ED157" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>learning or</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> preventing the child participating in normal social interaction. It may involve seeing or hearing the ill-treatment of another. It may involve serious bullying (including cyberbullying), causing children frequently to feel frightened or in danger, or the exploitation or corruption of children. Some level of emotional abuse is involved in all types of maltreatment of a child, although it may occur alone.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="2B9102F1" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="2B9102F1" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="5D6D46E2" w14:textId="77777777">
+          <w:p w14:paraId="5D6D46E2" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Female Genital Mutilation (FGM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="4445245E" w14:textId="77777777">
+          <w:p w14:paraId="4445245E" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Female genital mutilation (FGM) is a procedure where the female genitals are deliberately cut, injured or changed, but where there's no medical reason for this to be done.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="0DE8B0B4" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="0DE8B0B4" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="752A9464" w14:textId="77777777">
+          <w:p w14:paraId="752A9464" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Gangs &amp; Youth Violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="7D8BAD0C" w14:textId="45CB6721">
+          <w:p w14:paraId="7D8BAD0C" w14:textId="45CB6721" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Defining a gang is difficult; They tend to fall into three categories; peer groups, street gangs and organised crime groups. It can be common for groups of children and young people to </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="36B3F174">
+            <w:r w:rsidR="36B3F174" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>gather</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> in public places to socialise, and although some peer group gatherings can lead to increased antisocial behaviour and </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="5868D49A">
+            <w:r w:rsidR="5868D49A" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>low-level</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> youth offending, these activities should not be confused with the serious violence of a Street Gang.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="727A94C6" w14:textId="77777777">
+          <w:p w14:paraId="727A94C6" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="63AA7407" w14:textId="77777777">
+          <w:p w14:paraId="63AA7407" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A Street Gang can be described as a relatively durable, predominantly street-based group of children who see themselves (and are seen by others) as a discernible group for whom crime and violence is integral to the group's identity.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="1D321360" w14:textId="77777777">
+          <w:p w14:paraId="1D321360" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="251E13C2" w14:textId="77777777">
+          <w:p w14:paraId="251E13C2" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>An organised criminal group is a group of individuals normally led by adults for whom involvement in crime is for personal gain (financial or otherwise).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="00B0469E" w14:paraId="6E464BC4" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="6E464BC4" w14:textId="77777777" w:rsidTr="00B0469E">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="32CF97D9" w14:textId="77777777">
+          <w:p w14:paraId="32CF97D9" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Hate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="61012AFC" w14:textId="77777777">
+          <w:p w14:paraId="61012AFC" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Hostility or prejudice based on one of the following things:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="04DAE682" w14:textId="77777777">
+          <w:p w14:paraId="04DAE682" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Disability</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="5CC9BE59" w14:textId="77777777">
+          <w:p w14:paraId="5CC9BE59" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Race</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="42985438" w14:textId="77777777">
+          <w:p w14:paraId="42985438" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Religion</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="68E3B3CB" w14:textId="77777777">
+          <w:p w14:paraId="68E3B3CB" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Transgender identity</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="02756F95" w14:textId="77777777">
+          <w:p w14:paraId="02756F95" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Sexual orientation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="5C8668A5" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="5C8668A5" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="19D59798" w14:textId="77777777">
+          <w:p w14:paraId="19D59798" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Honour-based violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="3225504D" w14:textId="77777777">
+          <w:p w14:paraId="3225504D" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Honour based violence is a violent crime or incident which may have been committed to protect or defend the honour of the family or community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="53220BB5" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="53220BB5" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="2B697781" w14:textId="77777777">
+          <w:p w14:paraId="2B697781" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Neglect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="081A697B" w14:textId="31D47280">
+          <w:p w14:paraId="081A697B" w14:textId="31D47280" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Neglect is the persistent failure to meet a child’s basic physical and/or psychological needs, likely to result in the serious impairment of the child’s health or development. Neglect may occur during pregnancy </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="7F8AB309">
+            <w:r w:rsidR="7F8AB309" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>because of</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> maternal substance abuse. Once a child is born, neglect may involve a parent or carer failing to: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="784D5073" w14:textId="77777777">
+          <w:p w14:paraId="784D5073" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Protect a child from physical and emotional harm or danger. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="49143188" w14:textId="57150557">
+          <w:p w14:paraId="49143188" w14:textId="57150557" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure adequate supervision (including the use of inadequate </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="3548D1C3">
+            <w:r w:rsidR="3548D1C3" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>caregivers</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="26BCFBA9" w14:textId="77777777">
+          <w:p w14:paraId="26BCFBA9" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure access to appropriate medical care or treatment. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="3B0F4049" w14:textId="77777777">
+          <w:p w14:paraId="3B0F4049" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">It may also include neglect of, or unresponsiveness to, a child’s basic emotional needs. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="2320F30D" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="2320F30D" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="5CF0C177" w:rsidRDefault="009D011B" w14:paraId="5C27FAC4" w14:textId="3C824FC8">
+          <w:p w14:paraId="5C27FAC4" w14:textId="3C824FC8" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="5CF0C177">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Child on </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="7D9AB860">
+            <w:r w:rsidR="7D9AB860" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Child Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="04CC0D25" w14:textId="17BCB1D8">
+          <w:p w14:paraId="04CC0D25" w14:textId="17BCB1D8" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Child on child abuse occurs when a young person is exploited, bullied and / or harmed by their peers who are the same or similar age; everyone directly involved in </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="0EBB22AF">
+            <w:r w:rsidR="0EBB22AF" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>child-on-child</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> abuse is under the age of 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="4BD24E03" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="4BD24E03" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="4218EC73" w14:textId="77777777">
+          <w:p w14:paraId="4218EC73" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Physical Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="5133D07E" w14:textId="77777777">
+          <w:p w14:paraId="5133D07E" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A form of abuse which may involve hitting, shaking, throwing, poisoning, burning or scalding, drowning, suffocating or otherwise causing physical harm to a child. Physical harm may also be caused when a parent or carer fabricates the symptoms of, or deliberately induces, illness in a child.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="344C6428" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="344C6428" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="5E079391" w14:textId="77777777">
+          <w:p w14:paraId="5E079391" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Private Fostering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="63B510A5" w14:textId="49E4E0E5">
+          <w:p w14:paraId="63B510A5" w14:textId="49E4E0E5" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A private fostering arrangement is one that is made privately (without the involvement of a local authority) for the care of a child under the age of 16 years (under 18, if disabled) by someone other than a parent or close relative, in their own home, with the intention that it should last for 28 days or more. (Close family relative is defined as a ‘grandparent, brother, sister, uncle or aunt’ and includes half-siblings and </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="0025EB80">
+            <w:r w:rsidR="0025EB80" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>stepparents</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>; it does not include great-aunts or uncles, great grandparents or cousins.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="41D7577A" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="41D7577A" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="71AB20AE" w14:textId="77777777">
+          <w:p w14:paraId="71AB20AE" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Radicalisation &amp; Extremism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="4D119E5C" w14:textId="77777777">
+          <w:p w14:paraId="4D119E5C" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Radicalisation refers to the process by which a person comes to support terrorism and forms of extremism leading to terrorism.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="37F4FFAC" w14:textId="77777777">
+          <w:p w14:paraId="37F4FFAC" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="4D013191" w14:textId="77777777">
+          <w:p w14:paraId="4D013191" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Extremism is vocal or active opposition to fundamental British values, including democracy, the rule of law, individual liberty and mutual respect and tolerance of different faiths and beliefs. We also include in our definition of extremism calls for the death of members of our armed forces, whether in this country or overseas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="396B4815" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="396B4815" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="7D43A7F4" w14:textId="77777777">
+          <w:p w14:paraId="7D43A7F4" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Relationship Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="278F242B" w14:textId="18EF4A77">
+          <w:p w14:paraId="278F242B" w14:textId="18EF4A77" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Teen relationship abuse consists of the same patterns of coercive and controlling behaviour as domestic abuse. These patterns might include some or </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="49C9643F">
+            <w:r w:rsidR="49C9643F" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the following: sexual abuse, </w:t>
-[...8 lines deleted...]
-              <w:t>physical abuse, financial abuse, emotional abuse and psychological abuse.</w:t>
+              <w:t xml:space="preserve"> the following: sexual abuse, physical abuse, financial abuse, emotional abuse and psychological abuse.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="23E30A95" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="23E30A95" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="63B92BE3" w14:textId="77777777">
+          <w:p w14:paraId="63B92BE3" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Safeguarding and promoting the welfare of children</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="51D590A2" w14:textId="77777777">
+          <w:p w14:paraId="51D590A2" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protecting children from </w:t>
+              <w:t>Protecting children from maltreatment;</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="091A89A5" w14:textId="77777777">
+          <w:p w14:paraId="091A89A5" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventing impairment of children’s health or </w:t>
+              <w:t>Preventing impairment of children’s health or development;</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="5A1F3CE8" w14:textId="77777777">
+          <w:p w14:paraId="5A1F3CE8" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ensuring that children grow up in circumstances consistent with the provision of safe and effective care</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="7B70726F" w14:textId="77777777">
+          <w:p w14:paraId="7B70726F" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="008A7662">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Taking action to enable all children to have the best outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="1A124A99" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="1A124A99" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="5819AC27" w14:textId="77777777">
+          <w:p w14:paraId="5819AC27" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Sexting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="6BEE2C95" w14:textId="0BB51A0F">
+          <w:p w14:paraId="6BEE2C95" w14:textId="0BB51A0F" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexting is when someone shares sexual, naked or semi-naked images or videos of themselves or </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="456B40D5">
+            <w:r w:rsidR="456B40D5" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>others or</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sends sexually explicit messages.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="2B3136DB" w14:textId="77777777">
+          <w:p w14:paraId="2B3136DB" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>They can be sent using mobiles, tablets, smartphones, and laptops - any device that allows you to share media and messages.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="1E97BAE1" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="1E97BAE1" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="4AC49DA8" w14:textId="77777777">
+          <w:p w14:paraId="4AC49DA8" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Sexual Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="73E11A35" w14:textId="172C4409">
+          <w:p w14:paraId="73E11A35" w14:textId="172C4409" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Involves forcing or enticing a child or young person to take part in sexual activities, not necessarily involving a high level of violence, </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="4C90E5E8">
+            <w:r w:rsidR="4C90E5E8" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>whether</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the child is aware of what is happening. The activities may involve physical contact, including assault by penetration (for example rape or oral sex) or non-penetrative acts such as masturbation, kissing, rubbing and touching outside of clothing. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="1DB75DD7" w14:textId="77777777">
+          <w:p w14:paraId="1DB75DD7" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>They may also include non-contact activities, such as involving children in looking at, or in the production of, sexual images, watching sexual activities, encouraging children to behave in sexually inappropriate ways, or grooming a child in preparation for abuse (including via the internet). Sexual abuse is not solely perpetrated by adult males. Women can also commit acts of sexual abuse, as can other children</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidTr="5CF0C177" w14:paraId="5C117B8B" w14:textId="77777777">
+      <w:tr w:rsidR="009D011B" w:rsidRPr="00DA19EE" w14:paraId="5C117B8B" w14:textId="77777777" w:rsidTr="5CF0C177">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00813A58" w:rsidRDefault="009D011B" w14:paraId="3DE8FEF0" w14:textId="77777777">
+          <w:p w14:paraId="3DE8FEF0" w14:textId="77777777" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00813A58">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Trafficking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="009D011B" w:rsidP="00B0469E" w:rsidRDefault="009D011B" w14:paraId="2E8915AE" w14:textId="505E79FE">
+          <w:p w14:paraId="2E8915AE" w14:textId="505E79FE" w:rsidR="009D011B" w:rsidRPr="00DA19EE" w:rsidRDefault="009D011B" w:rsidP="00B0469E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Trafficking in persons shall mean the recruitment, transportation, transfer, harbouring or receipt of persons, by means of the threat or use of force or other forms of coercion, of abduction, of fraud, of deception, of abuse of power or of a position of vulnerability or of the giving or receiving of payments or benefits to achieve the consent of a person having control of another person, for the purpose of exploitation. Exploitation </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="2F896CFA">
+            <w:r w:rsidR="2F896CFA" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>may</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="00D058AF">
+            <w:r w:rsidR="00D058AF" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>include, the</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> prostitution of others or other forms of sexual exploitation, forced labour or services, slavery or practices </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CF0C177" w:rsidR="7692309C">
+            <w:r w:rsidR="7692309C" w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>like</w:t>
             </w:r>
             <w:r w:rsidRPr="5CF0C177">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> slavery, servitude or removal of organs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009D011B" w:rsidP="009D011B" w:rsidRDefault="009D011B" w14:paraId="25BD5A57" w14:textId="77777777">
+    <w:p w14:paraId="25BD5A57" w14:textId="77777777" w:rsidR="009D011B" w:rsidRDefault="009D011B" w:rsidP="009D011B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E33398" w:rsidP="009D011B" w:rsidRDefault="00E33398" w14:paraId="4B90B55B" w14:textId="77777777">
+    <w:p w14:paraId="1727D5B9" w14:textId="77777777" w:rsidR="00E33398" w:rsidRDefault="00E33398" w:rsidP="009D011B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E33398" w:rsidP="009D011B" w:rsidRDefault="00E33398" w14:paraId="1727D5B9" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidR="00334A67" w:rsidP="000B5433" w:rsidRDefault="00334A67" w14:paraId="18FF5D77" w14:textId="77777777">
+    <w:p w14:paraId="18FF5D77" w14:textId="77777777" w:rsidR="00334A67" w:rsidRDefault="00334A67" w:rsidP="000B5433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00334A67" w:rsidSect="00930987">
+          <w:headerReference w:type="default" r:id="rId56"/>
           <w:footerReference w:type="default" r:id="rId57"/>
-          <w:footerReference w:type="first" r:id="rId58"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+          <w:headerReference w:type="first" r:id="rId58"/>
+          <w:footerReference w:type="first" r:id="rId59"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1274" w:bottom="851" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
-            <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="24"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="24"/>
+            <w:top w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
+            <w:left w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
+            <w:bottom w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
+            <w:right w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
           </w:pgBorders>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009160F6" w:rsidR="000B5433" w:rsidP="000B5433" w:rsidRDefault="000B5433" w14:paraId="7A160EE2" w14:textId="4A071513">
+    <w:p w14:paraId="7A160EE2" w14:textId="4A071513" w:rsidR="000B5433" w:rsidRPr="009160F6" w:rsidRDefault="000B5433" w:rsidP="000B5433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009160F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00AF27D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -23094,503 +23269,535 @@
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="009160F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[setting name] </w:t>
       </w:r>
       <w:r w:rsidRPr="009160F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Safeguarding Training Record</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F60B22" w:rsidR="000B5433" w:rsidP="000B5433" w:rsidRDefault="000B5433" w14:paraId="3B45E997" w14:textId="52AE7ABB">
+    <w:p w14:paraId="3B45E997" w14:textId="5BDEE572" w:rsidR="000B5433" w:rsidRPr="00F60B22" w:rsidRDefault="000B5433" w:rsidP="000B5433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>To comply with the requirements of the EYFS Statutory Framework (September 2025), safeguarding policies must include d</w:t>
+        <w:t>To comply with the requirements of the EYFS Statutory Framework</w:t>
+      </w:r>
+      <w:r w:rsidR="6FF4D060" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safeguarding policies must include d</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>etail of how safeguarding training is delivered and how practitioners</w:t>
       </w:r>
       <w:r w:rsidR="00DE59C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/assistants</w:t>
       </w:r>
       <w:r w:rsidRPr="00F60B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are supported to put this into practice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Appendix 5 can be used to complete these details. </w:t>
+        <w:t xml:space="preserve">. Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="64BDAF21" w:rsidRPr="6CC732F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be used to complete these details. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5433" w:rsidP="000B5433" w:rsidRDefault="000B5433" w14:paraId="041F1881" w14:textId="77777777">
+    <w:p w14:paraId="041F1881" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="000B5433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13953" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="2455"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1470"/>
         <w:gridCol w:w="3321"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006808A4" w:rsidR="000B5433" w:rsidTr="0009147C" w14:paraId="6EAB4647" w14:textId="77777777">
+      <w:tr w:rsidR="000B5433" w:rsidRPr="006808A4" w14:paraId="6EAB4647" w14:textId="77777777" w:rsidTr="002337D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43ABA" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="37FBCDC1" w14:textId="77777777">
+          <w:p w14:paraId="37FBCDC1" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="00E43ABA" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E43ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Staff safeguarding training</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> schedule and attendees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="52112421" w14:textId="77777777">
+          <w:p w14:paraId="52112421" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Delivered by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="76A3D69C" w14:textId="77777777">
+          <w:p w14:paraId="76A3D69C" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Type of training</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B4755E" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="066D0999" w14:textId="77777777">
+          <w:p w14:paraId="066D0999" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="00B4755E" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Team meeting/webinar/e-learning/consultant/safeguarding organisation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006808A4" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="2015EDDA" w14:textId="77777777">
+          <w:p w14:paraId="2015EDDA" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="006808A4" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006808A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Date completed </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006808A4" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="045291AD" w14:textId="77777777">
+          <w:p w14:paraId="045291AD" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="006808A4" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Follow Up Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5433" w:rsidTr="0009147C" w14:paraId="0EC84985" w14:textId="77777777">
+      <w:tr w:rsidR="000B5433" w14:paraId="0EC84985" w14:textId="77777777" w:rsidTr="002337D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="3BB406FB" w14:textId="77777777">
+          <w:p w14:paraId="3BB406FB" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">E.g. </w:t>
             </w:r>
             <w:r w:rsidRPr="000A18CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Level 1 safeguarding refresher</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="047CA853" w14:textId="77777777">
+          <w:p w14:paraId="047CA853" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000A18CB" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="3D522329" w14:textId="77777777">
+          <w:p w14:paraId="3D522329" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="000A18CB" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A18CB" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="131BBFC7" w14:textId="77777777">
+          <w:p w14:paraId="131BBFC7" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="000A18CB" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A18CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CSCP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A18CB" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="2A98EDA4" w14:textId="77777777">
+          <w:p w14:paraId="2A98EDA4" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="000A18CB" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A18CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A18CB" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="47E176D5" w14:textId="77777777">
+          <w:p w14:paraId="47E176D5" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="000A18CB" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A18CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>01/09/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE59C5" w:rsidP="00DE59C5" w:rsidRDefault="000B5433" w14:paraId="6ADA37BB" w14:textId="77777777">
+          <w:p w14:paraId="6ADA37BB" w14:textId="77777777" w:rsidR="00DE59C5" w:rsidRDefault="000B5433" w:rsidP="00DE59C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Include questions in supervision</w:t>
             </w:r>
             <w:r w:rsidR="00DE59C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5433" w:rsidP="00DE59C5" w:rsidRDefault="000B5433" w14:paraId="2C3360CE" w14:textId="77777777">
+          <w:p w14:paraId="2C3360CE" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="00DE59C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Individual support from </w:t>
             </w:r>
@@ -23599,481 +23806,485 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>childminder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> when required</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000A18CB" w:rsidR="00DE59C5" w:rsidP="00DE59C5" w:rsidRDefault="00DE59C5" w14:paraId="0DC30CA2" w14:textId="52C69E7E">
+          <w:p w14:paraId="0DC30CA2" w14:textId="52C69E7E" w:rsidR="00DE59C5" w:rsidRPr="000A18CB" w:rsidRDefault="00DE59C5" w:rsidP="00DE59C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Discuss with other local childminders through networking opportunities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5433" w:rsidTr="0009147C" w14:paraId="0DFFA645" w14:textId="77777777">
+      <w:tr w:rsidR="000B5433" w14:paraId="0DFFA645" w14:textId="77777777" w:rsidTr="002337D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="34B91C4E" w14:textId="77777777">
+          <w:p w14:paraId="34B91C4E" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">E.g. </w:t>
             </w:r>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Introduction to safeguarding in the early years</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007F6665" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="3C7F9D86" w14:textId="77777777">
+          <w:p w14:paraId="3C7F9D86" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="007F6665" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="007F6665" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="06CAF892" w14:textId="77777777">
+          <w:p w14:paraId="06CAF892" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="007F6665" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F6665" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="33AEB92E" w14:textId="77777777">
+          <w:p w14:paraId="33AEB92E" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="007F6665" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NSPCC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F6665" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="5102DFC5" w14:textId="77777777">
+          <w:p w14:paraId="5102DFC5" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="007F6665" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Online</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F6665" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="764F5C09" w14:textId="77777777">
+          <w:p w14:paraId="764F5C09" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="007F6665" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>01/09/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F6665" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="5D8AAC72" w14:textId="77777777">
+          <w:p w14:paraId="5D8AAC72" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="007F6665" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Follow up questions and answer any queries</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007F6665" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="2C066FE6" w14:textId="77777777">
+          <w:p w14:paraId="2C066FE6" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="007F6665" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signpost to relevant documents and where they are displayed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5433" w:rsidTr="0009147C" w14:paraId="172253DD" w14:textId="77777777">
+      <w:tr w:rsidR="000B5433" w14:paraId="172253DD" w14:textId="77777777" w:rsidTr="002337D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006808A4" w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="239A6522" w14:textId="77777777">
+          <w:p w14:paraId="239A6522" w14:textId="77777777" w:rsidR="000B5433" w:rsidRPr="006808A4" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="75268870" w14:textId="77777777">
+          <w:p w14:paraId="75268870" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="624D2EA4" w14:textId="77777777">
+          <w:p w14:paraId="624D2EA4" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="46033074" w14:textId="77777777">
+          <w:p w14:paraId="46033074" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5433" w:rsidP="0009147C" w:rsidRDefault="000B5433" w14:paraId="0366BB0B" w14:textId="77777777">
+          <w:p w14:paraId="0366BB0B" w14:textId="77777777" w:rsidR="000B5433" w:rsidRDefault="000B5433" w:rsidP="002337D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="657C9C" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004D1061" w:rsidR="00A05D4D" w:rsidP="006A5907" w:rsidRDefault="00A05D4D" w14:paraId="0C6EBA3E" w14:textId="77777777">
+    <w:p w14:paraId="0C6EBA3E" w14:textId="77777777" w:rsidR="00A05D4D" w:rsidRPr="004D1061" w:rsidRDefault="00A05D4D" w:rsidP="006A5907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="004D1061" w:rsidR="00A05D4D" w:rsidSect="00334A67">
+    <w:sectPr w:rsidR="00A05D4D" w:rsidRPr="004D1061" w:rsidSect="00334A67">
+      <w:headerReference w:type="default" r:id="rId60"/>
+      <w:headerReference w:type="first" r:id="rId61"/>
+      <w:footerReference w:type="first" r:id="rId62"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1276" w:right="851" w:bottom="1440" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:display="firstPage" w:offsetFrom="page">
-        <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="24"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="24"/>
+        <w:top w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
+        <w:left w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
+        <w:bottom w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
+        <w:right w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
       </w:pgBorders>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005414AE" w:rsidP="00DA3B16" w:rsidRDefault="005414AE" w14:paraId="3C63F61F" w14:textId="77777777">
+    <w:p w14:paraId="768C5896" w14:textId="77777777" w:rsidR="002E4326" w:rsidRDefault="002E4326" w:rsidP="00DA3B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005414AE" w:rsidP="00DA3B16" w:rsidRDefault="005414AE" w14:paraId="47944052" w14:textId="77777777">
+    <w:p w14:paraId="153E7DC1" w14:textId="77777777" w:rsidR="002E4326" w:rsidRDefault="002E4326" w:rsidP="00DA3B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -24088,488 +24299,923 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TrebuchetMS">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00640471" w:rsidP="00640471" w:rsidRDefault="00640471" w14:paraId="4537C872" w14:textId="6F0666F0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10CDB754" w14:textId="3CC89391" w:rsidR="00640471" w:rsidRDefault="00640471" w:rsidP="00640471">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>Coventry City Council</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00640471" w:rsidP="00640471" w:rsidRDefault="00640471" w14:paraId="08118A5F" w14:textId="77777777">
+  <w:p w14:paraId="3EFEBC9A" w14:textId="75D1F345" w:rsidR="00640471" w:rsidRDefault="00B12395" w:rsidP="00640471">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71AFCF66" wp14:editId="016A7E4D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-777875</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>174625</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1620000" cy="917599"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1522213781" name="Picture 2" descr="A logo with a horse head&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{501CA852-0494-409D-9E1E-C9D68705F2A1}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="842778600" name="Picture 2" descr="A logo with a horse head&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1620000" cy="917599"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00640471">
       <w:t>Early Years: Quality, Improvement and Standards Team</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00640471" w:rsidP="00640471" w:rsidRDefault="00640471" w14:paraId="23F60088" w14:textId="77777777">
+  <w:p w14:paraId="4D96246E" w14:textId="0DD9B4DB" w:rsidR="00640471" w:rsidRDefault="6CC732F1" w:rsidP="00640471">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:t>August 2025</w:t>
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidR="1A1F610F">
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00640471" w:rsidRDefault="00640471" w14:paraId="3151A264" w14:textId="00D7B9FA">
+  <w:p w14:paraId="14006A8D" w14:textId="77777777" w:rsidR="00640471" w:rsidRDefault="00640471">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="003B2700" w:rsidRDefault="003B2700" w14:paraId="2E0E19AB" w14:textId="77777777">
+  <w:p w14:paraId="6F046DD9" w14:textId="0498C87A" w:rsidR="003B2700" w:rsidRDefault="003B2700" w:rsidP="00B12395">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3060"/>
+      <w:gridCol w:w="3060"/>
+      <w:gridCol w:w="3060"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6CC732F1" w14:paraId="4F26122B" w14:textId="77777777" w:rsidTr="6CC732F1">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3060" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="20A9FEF7" w14:textId="3F216358" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3060" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2DD1C7F4" w14:textId="1E4A2173" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3060" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2B2CC187" w14:textId="59B25C18" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="14F1FE6B" w14:textId="2C2C2217" w:rsidR="006145B7" w:rsidRDefault="006145B7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="004103FB" w:rsidRDefault="004103FB" w14:paraId="267EE74C" w14:textId="77777777">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5045"/>
+      <w:gridCol w:w="5045"/>
+      <w:gridCol w:w="5045"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6CC732F1" w14:paraId="288C7F13" w14:textId="77777777" w:rsidTr="6CC732F1">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5045" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="75F3A7C4" w14:textId="58119F1A" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5045" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="545C76C8" w14:textId="7BDA6346" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5045" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2381BBD6" w14:textId="1F4BB73C" w:rsidR="6CC732F1" w:rsidRDefault="6CC732F1" w:rsidP="6CC732F1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="5580CECB" w14:textId="2D06C4F2" w:rsidR="006145B7" w:rsidRDefault="006145B7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005414AE" w:rsidP="00DA3B16" w:rsidRDefault="005414AE" w14:paraId="019C41DD" w14:textId="77777777">
+    <w:p w14:paraId="540EC523" w14:textId="77777777" w:rsidR="002E4326" w:rsidRDefault="002E4326" w:rsidP="00DA3B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005414AE" w:rsidP="00DA3B16" w:rsidRDefault="005414AE" w14:paraId="63A6E15C" w14:textId="77777777">
+    <w:p w14:paraId="04CF816C" w14:textId="77777777" w:rsidR="002E4326" w:rsidRDefault="002E4326" w:rsidP="00DA3B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3060"/>
+      <w:gridCol w:w="3060"/>
+      <w:gridCol w:w="3060"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1A1F610F" w14:paraId="19E77A5C" w14:textId="77777777" w:rsidTr="1A1F610F">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3060" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="038A520F" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3060" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6C7ABE1F" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3060" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3BDC9FB3" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="604DD737" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3060"/>
+      <w:gridCol w:w="3060"/>
+      <w:gridCol w:w="3060"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1A1F610F" w14:paraId="1B767EC2" w14:textId="77777777" w:rsidTr="1A1F610F">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3060" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7DC996B4" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3060" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="39A7739F" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3060" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="680B7AE5" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2BE98A9B" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3064"/>
+      <w:gridCol w:w="3064"/>
+      <w:gridCol w:w="3064"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1A1F610F" w14:paraId="4D2ECBCE" w14:textId="77777777" w:rsidTr="1A1F610F">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5045" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="527F9842" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5045" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="04010195" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5045" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="35A6704B" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="174D8085" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5045"/>
+      <w:gridCol w:w="5045"/>
+      <w:gridCol w:w="5045"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1A1F610F" w14:paraId="77AFA31F" w14:textId="77777777" w:rsidTr="1A1F610F">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5045" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="528A0BCE" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5045" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="14F3B1E9" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5045" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="63FCE37A" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2811DA5E" w14:textId="77777777" w:rsidR="1A1F610F" w:rsidRDefault="1A1F610F" w:rsidP="1A1F610F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009C0D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC2641F2"/>
     <w:lvl w:ilvl="0" w:tplc="4B58C632">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4329" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0DBEA952">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5049" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="61D4848E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5769" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9A0E896A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6489" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3F0E6958">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="ED72EA98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7929" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8E4808A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="42949C5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9369" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0876CFB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10089" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014B4180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD4860FE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="062D7AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FDEBC8E"/>
     <w:lvl w:ilvl="0" w:tplc="3892C9B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66485B5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5A1A1F3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CCEE6988">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFB68C06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5A5CE8C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DB609C74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="82AA5104">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="90267670">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="074F11CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90628ECA"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -24628,486 +25274,486 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D027C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D96A6CDC"/>
     <w:lvl w:ilvl="0" w:tplc="AC805096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="06F423C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="282ED4BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D5D4CEE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4CC6B972">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D8389E1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CA408C38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E2B6DAF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="436C0922">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E23008C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53A44462"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E6B5149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E306FF8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="107164A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D2A7CA4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4941" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5661" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6381" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14292B28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93A2249A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -25201,599 +25847,599 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16BB3039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A61869C6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="195A38DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6622B5C"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19FA5083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3EED8C0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2946" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3666" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4386" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DAF73D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37D8B5D2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4244" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21CA01B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="729C4E7E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2533556B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3042E256"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25855,486 +26501,486 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="261E15A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D5434F0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="283D655F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DB89868"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A663A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="213E978A"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C2532CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F841D30"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF740CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F102A92"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26396,147 +27042,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FC7415C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A123CDC"/>
     <w:lvl w:ilvl="0" w:tplc="312A821A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A22C1158">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E43A043A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7E145EC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D86EA394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0D76A9CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3C5CF11E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B9D6F3F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="189A2F9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30F55A81"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BEFAFCC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="460" w:hanging="460"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26622,147 +27268,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31013048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11FEC244"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6C319D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BDF61702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
@@ -26873,712 +27519,712 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D8D1141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F666034"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41290961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBD00C72"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DC58A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83D4EA94"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42492D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2C26006"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="442178B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62444A6C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449A6DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8E01B3C"/>
     <w:lvl w:ilvl="0" w:tplc="21228074">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4D74F22C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1C10FCD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="329AC794">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0FB25CE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="873ECABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="335A888E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4F9A3464">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5D563432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4595359C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BAE6B0EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="460" w:hanging="460"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27664,1164 +28310,1164 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="48" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49AF78EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34AABAFA"/>
     <w:lvl w:ilvl="0" w:tplc="8A6E28E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC4255EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="754E9BA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2290310E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="64A219A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A412C0AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="82DE1942">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6F92BF14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="13F035D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A712216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF160C88"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A7E0BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24D2F95E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A8C88E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83245C68"/>
     <w:lvl w:ilvl="0" w:tplc="6358C6F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="92C03BDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2FDA2E28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2A5431CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="011E4DB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1DC8E114">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7AC8E5D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="13027B2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="38C66E48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF11C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64D0DA80"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50FF1711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56D20BC4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575C1C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C0AD30A"/>
     <w:lvl w:ilvl="0" w:tplc="DDB4DBB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E01C0FE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F10E2994">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9E1E835E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="1944C4C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="97A879A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9CEA46CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E16ED0D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8B22FDFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BFC26AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E01665E4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6F7D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="528C3D7E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="625A3471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9E0CDC6"/>
     <w:lvl w:ilvl="0" w:tplc="E586F4AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C33430CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="49DE3F2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4F3E8DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="142EAC10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4D74DF3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A900092C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="412C9398">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BEDA5D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="641C4859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43F6B110"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -28884,373 +29530,373 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B1F5A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4765970"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6549" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E404F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2A261F4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E62724D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6905340"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4244" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9157A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5E4CF6AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29336,147 +29982,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="701DB55D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BA0E70A"/>
     <w:lvl w:ilvl="0" w:tplc="EB942E88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6316D418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="154EC88C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3354A118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="AE2C6A1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C4E4E5EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6BF4D29E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="80F26300">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8E8AC6A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70570F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A38837B0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -29657,281 +30303,281 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706C1CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="600050D4"/>
     <w:lvl w:ilvl="0" w:tplc="EB942E88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72DB0186"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1EC2D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b/>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b/>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b/>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b/>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b/>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b/>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b/>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="756331B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="47DC288A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
@@ -30019,51 +30665,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76850EEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9322F36E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -30140,390 +30786,390 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77942807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B9686E0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B35D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1B42BFC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78B87E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1B63C42"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A915F93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9322F36E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -30587,651 +31233,623 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="209342002">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="1" w16cid:durableId="1005090136">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="310257460">
+  <w:num w:numId="2" w16cid:durableId="105152441">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1057120686">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1122118079">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1122387194">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1176113420">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1188563046">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1207789229">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1254705577">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1260916166">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1422602079">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1424452792">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1547646737">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1623729315">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1757703858">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1813326698">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1835292520">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2074154283">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="269818757">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="275067892">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="310257460">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1005090136">
-[...17 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="353266459">
+  <w:num w:numId="22" w16cid:durableId="353266459">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="370612966">
+  <w:num w:numId="23" w16cid:durableId="370612966">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2074154283">
-[...5 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="43018886">
+  <w:num w:numId="24" w16cid:durableId="43018886">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1516534451">
-[...2 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="448352059">
+  <w:num w:numId="25" w16cid:durableId="448352059">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2063821420">
-    <w:abstractNumId w:val="51"/>
+  <w:num w:numId="26" w16cid:durableId="519515726">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1390029987">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="27" w16cid:durableId="553079428">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="803500363">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="28" w16cid:durableId="721175042">
+    <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1708598778">
-[...41 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="749667008">
+  <w:num w:numId="29" w16cid:durableId="749667008">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="105152441">
-[...50 lines deleted...]
-  <w:num w:numId="51" w16cid:durableId="871840263">
+  <w:num w:numId="30" w16cid:durableId="871840263">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="188028777">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="35"/>
+  <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="36"/>
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:val="bestFit" w:percent="106"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE2788"/>
     <w:rsid w:val="00002DE2"/>
+    <w:rsid w:val="0001198C"/>
     <w:rsid w:val="00013760"/>
     <w:rsid w:val="0001384A"/>
     <w:rsid w:val="00015A45"/>
     <w:rsid w:val="00020113"/>
     <w:rsid w:val="000232BC"/>
+    <w:rsid w:val="000232CB"/>
     <w:rsid w:val="000243EB"/>
     <w:rsid w:val="00026C87"/>
     <w:rsid w:val="00030233"/>
     <w:rsid w:val="000330D3"/>
     <w:rsid w:val="00033A7F"/>
     <w:rsid w:val="00034DC8"/>
     <w:rsid w:val="00035167"/>
     <w:rsid w:val="00035AFF"/>
     <w:rsid w:val="00036CDC"/>
+    <w:rsid w:val="000377B9"/>
     <w:rsid w:val="00037E60"/>
     <w:rsid w:val="000410E3"/>
     <w:rsid w:val="000413C7"/>
+    <w:rsid w:val="000418CA"/>
     <w:rsid w:val="00043270"/>
     <w:rsid w:val="0004492D"/>
     <w:rsid w:val="00044BCE"/>
     <w:rsid w:val="00044C3F"/>
     <w:rsid w:val="00044D2E"/>
+    <w:rsid w:val="00045875"/>
+    <w:rsid w:val="00046400"/>
     <w:rsid w:val="0004755C"/>
     <w:rsid w:val="00047BB9"/>
     <w:rsid w:val="0005389B"/>
     <w:rsid w:val="00054849"/>
     <w:rsid w:val="00055473"/>
     <w:rsid w:val="00057A30"/>
     <w:rsid w:val="00057FC1"/>
     <w:rsid w:val="00061443"/>
     <w:rsid w:val="000638FA"/>
     <w:rsid w:val="00064DC6"/>
     <w:rsid w:val="000702AA"/>
     <w:rsid w:val="00074305"/>
     <w:rsid w:val="000748D9"/>
     <w:rsid w:val="00080703"/>
     <w:rsid w:val="000837DC"/>
     <w:rsid w:val="00083B60"/>
     <w:rsid w:val="00090B60"/>
     <w:rsid w:val="00090D2E"/>
     <w:rsid w:val="00090E44"/>
     <w:rsid w:val="000927C0"/>
     <w:rsid w:val="00093DCF"/>
     <w:rsid w:val="000957DF"/>
     <w:rsid w:val="00095CB6"/>
     <w:rsid w:val="000A2ADF"/>
     <w:rsid w:val="000A3898"/>
     <w:rsid w:val="000A4432"/>
     <w:rsid w:val="000A5873"/>
     <w:rsid w:val="000A60BD"/>
     <w:rsid w:val="000B0878"/>
     <w:rsid w:val="000B0A86"/>
     <w:rsid w:val="000B1E62"/>
     <w:rsid w:val="000B2D2A"/>
     <w:rsid w:val="000B5433"/>
     <w:rsid w:val="000C09BA"/>
     <w:rsid w:val="000C1253"/>
     <w:rsid w:val="000C2E54"/>
     <w:rsid w:val="000C4D16"/>
     <w:rsid w:val="000C58E9"/>
     <w:rsid w:val="000C6686"/>
     <w:rsid w:val="000D1A3A"/>
     <w:rsid w:val="000D4926"/>
     <w:rsid w:val="000D4BA8"/>
     <w:rsid w:val="000D6C4F"/>
     <w:rsid w:val="000E140E"/>
     <w:rsid w:val="000E5C34"/>
     <w:rsid w:val="000E5F8D"/>
     <w:rsid w:val="000E6332"/>
     <w:rsid w:val="000F3ACF"/>
     <w:rsid w:val="000F5E34"/>
+    <w:rsid w:val="000F6F29"/>
     <w:rsid w:val="000F6F35"/>
     <w:rsid w:val="000F7C41"/>
     <w:rsid w:val="000F7D59"/>
     <w:rsid w:val="00102E2D"/>
     <w:rsid w:val="0010317C"/>
     <w:rsid w:val="00106E80"/>
     <w:rsid w:val="00110A70"/>
     <w:rsid w:val="00112653"/>
     <w:rsid w:val="0011490C"/>
     <w:rsid w:val="0012005D"/>
+    <w:rsid w:val="00120A14"/>
+    <w:rsid w:val="00124BC4"/>
     <w:rsid w:val="00125B61"/>
     <w:rsid w:val="00126F0A"/>
     <w:rsid w:val="00127859"/>
     <w:rsid w:val="00131AAC"/>
     <w:rsid w:val="00133B43"/>
     <w:rsid w:val="0014216C"/>
     <w:rsid w:val="00146443"/>
     <w:rsid w:val="00147B45"/>
+    <w:rsid w:val="00152379"/>
     <w:rsid w:val="00152388"/>
+    <w:rsid w:val="0015592D"/>
     <w:rsid w:val="0016290F"/>
     <w:rsid w:val="0016643F"/>
+    <w:rsid w:val="00166CD4"/>
     <w:rsid w:val="00167246"/>
     <w:rsid w:val="00173F25"/>
     <w:rsid w:val="0017432F"/>
     <w:rsid w:val="001808E0"/>
     <w:rsid w:val="00181502"/>
     <w:rsid w:val="00181674"/>
     <w:rsid w:val="00182084"/>
     <w:rsid w:val="00185334"/>
+    <w:rsid w:val="00187AC9"/>
+    <w:rsid w:val="001931B7"/>
+    <w:rsid w:val="001939AF"/>
     <w:rsid w:val="001952EC"/>
     <w:rsid w:val="00196B08"/>
     <w:rsid w:val="00197523"/>
     <w:rsid w:val="0019761B"/>
     <w:rsid w:val="001A144F"/>
     <w:rsid w:val="001A166C"/>
     <w:rsid w:val="001A1AD8"/>
     <w:rsid w:val="001A62CD"/>
     <w:rsid w:val="001B3113"/>
     <w:rsid w:val="001B3533"/>
     <w:rsid w:val="001B5D9F"/>
+    <w:rsid w:val="001C47D0"/>
     <w:rsid w:val="001C75FF"/>
     <w:rsid w:val="001D44E3"/>
     <w:rsid w:val="001D6DA2"/>
     <w:rsid w:val="001D7251"/>
     <w:rsid w:val="001E1CA4"/>
+    <w:rsid w:val="001E31C6"/>
     <w:rsid w:val="001E446B"/>
     <w:rsid w:val="001E790B"/>
     <w:rsid w:val="001F0EC8"/>
     <w:rsid w:val="001F497D"/>
+    <w:rsid w:val="001F7D52"/>
     <w:rsid w:val="002006A7"/>
     <w:rsid w:val="002051BC"/>
     <w:rsid w:val="00215A85"/>
     <w:rsid w:val="00216136"/>
     <w:rsid w:val="00217C48"/>
     <w:rsid w:val="002203F2"/>
     <w:rsid w:val="002231B0"/>
     <w:rsid w:val="00226FDC"/>
     <w:rsid w:val="00227FA1"/>
+    <w:rsid w:val="002314DF"/>
+    <w:rsid w:val="002337D0"/>
     <w:rsid w:val="00234567"/>
     <w:rsid w:val="00235232"/>
     <w:rsid w:val="002354AB"/>
     <w:rsid w:val="00237BA3"/>
     <w:rsid w:val="00241135"/>
+    <w:rsid w:val="0024307F"/>
     <w:rsid w:val="00244878"/>
+    <w:rsid w:val="00250A9E"/>
     <w:rsid w:val="00252991"/>
     <w:rsid w:val="00257633"/>
     <w:rsid w:val="00257F3E"/>
     <w:rsid w:val="0025EB80"/>
     <w:rsid w:val="002641CB"/>
     <w:rsid w:val="0026539B"/>
+    <w:rsid w:val="002677AC"/>
     <w:rsid w:val="00267C20"/>
     <w:rsid w:val="002723F7"/>
     <w:rsid w:val="0027318A"/>
     <w:rsid w:val="00273C08"/>
     <w:rsid w:val="00274249"/>
     <w:rsid w:val="00274FCF"/>
     <w:rsid w:val="002801D8"/>
     <w:rsid w:val="002808CE"/>
     <w:rsid w:val="00287595"/>
     <w:rsid w:val="00287630"/>
     <w:rsid w:val="00291161"/>
     <w:rsid w:val="002919B4"/>
     <w:rsid w:val="00293DED"/>
+    <w:rsid w:val="00295070"/>
     <w:rsid w:val="002957B4"/>
+    <w:rsid w:val="002A17D9"/>
     <w:rsid w:val="002A6CB8"/>
     <w:rsid w:val="002C537E"/>
     <w:rsid w:val="002D2947"/>
     <w:rsid w:val="002D5C9A"/>
     <w:rsid w:val="002D73AA"/>
     <w:rsid w:val="002D7D63"/>
+    <w:rsid w:val="002E0A2A"/>
     <w:rsid w:val="002E0EE1"/>
+    <w:rsid w:val="002E4326"/>
     <w:rsid w:val="002E4DC4"/>
     <w:rsid w:val="002E5058"/>
     <w:rsid w:val="002E6241"/>
     <w:rsid w:val="002E6E68"/>
     <w:rsid w:val="002E7243"/>
     <w:rsid w:val="002E7912"/>
     <w:rsid w:val="002F3BE9"/>
     <w:rsid w:val="00302B27"/>
     <w:rsid w:val="00307E0F"/>
     <w:rsid w:val="00310462"/>
+    <w:rsid w:val="0031198B"/>
     <w:rsid w:val="00312E0E"/>
     <w:rsid w:val="003139C6"/>
     <w:rsid w:val="00315248"/>
+    <w:rsid w:val="00321337"/>
     <w:rsid w:val="0032340C"/>
     <w:rsid w:val="0032646E"/>
     <w:rsid w:val="00331EEA"/>
     <w:rsid w:val="00332E26"/>
     <w:rsid w:val="003342F0"/>
     <w:rsid w:val="00334A67"/>
     <w:rsid w:val="00337497"/>
     <w:rsid w:val="00340C7B"/>
     <w:rsid w:val="00340F0A"/>
     <w:rsid w:val="00341B46"/>
     <w:rsid w:val="00343A75"/>
     <w:rsid w:val="0034695C"/>
     <w:rsid w:val="00352E7F"/>
     <w:rsid w:val="0035339C"/>
     <w:rsid w:val="00353A29"/>
     <w:rsid w:val="00356CDA"/>
     <w:rsid w:val="00360CD0"/>
     <w:rsid w:val="00362D71"/>
+    <w:rsid w:val="0036498C"/>
     <w:rsid w:val="0036518B"/>
     <w:rsid w:val="00371193"/>
     <w:rsid w:val="00377B82"/>
     <w:rsid w:val="00377F6E"/>
     <w:rsid w:val="00380FF6"/>
+    <w:rsid w:val="0038374A"/>
     <w:rsid w:val="00383E42"/>
     <w:rsid w:val="0038691A"/>
     <w:rsid w:val="00387DA9"/>
+    <w:rsid w:val="003893FA"/>
     <w:rsid w:val="00390C02"/>
     <w:rsid w:val="003913A7"/>
+    <w:rsid w:val="00391AC4"/>
     <w:rsid w:val="0039243F"/>
     <w:rsid w:val="00394EBD"/>
     <w:rsid w:val="003951AE"/>
     <w:rsid w:val="00397B12"/>
     <w:rsid w:val="003A2FF3"/>
+    <w:rsid w:val="003A486D"/>
     <w:rsid w:val="003A5A21"/>
     <w:rsid w:val="003B14F4"/>
     <w:rsid w:val="003B2700"/>
     <w:rsid w:val="003C6781"/>
     <w:rsid w:val="003C7E2B"/>
+    <w:rsid w:val="003D110F"/>
     <w:rsid w:val="003E0817"/>
     <w:rsid w:val="003E2A2B"/>
     <w:rsid w:val="003E3BAF"/>
     <w:rsid w:val="003E451F"/>
     <w:rsid w:val="003E563D"/>
     <w:rsid w:val="003F0206"/>
     <w:rsid w:val="003F0E61"/>
     <w:rsid w:val="003F5BAC"/>
     <w:rsid w:val="003F77BD"/>
     <w:rsid w:val="003F77DF"/>
+    <w:rsid w:val="00400D54"/>
     <w:rsid w:val="00402850"/>
     <w:rsid w:val="00404440"/>
     <w:rsid w:val="004062D7"/>
     <w:rsid w:val="004103FB"/>
     <w:rsid w:val="004112E8"/>
     <w:rsid w:val="00411FDC"/>
     <w:rsid w:val="004125C3"/>
+    <w:rsid w:val="00422699"/>
     <w:rsid w:val="00426310"/>
     <w:rsid w:val="00427B33"/>
     <w:rsid w:val="004304F3"/>
     <w:rsid w:val="004317D3"/>
     <w:rsid w:val="0043258D"/>
     <w:rsid w:val="00433987"/>
     <w:rsid w:val="00442231"/>
     <w:rsid w:val="00444A73"/>
     <w:rsid w:val="00447220"/>
     <w:rsid w:val="00452162"/>
     <w:rsid w:val="00455D4C"/>
     <w:rsid w:val="00455E56"/>
     <w:rsid w:val="00456AAA"/>
     <w:rsid w:val="00462E3B"/>
     <w:rsid w:val="00463FB5"/>
     <w:rsid w:val="0046540C"/>
     <w:rsid w:val="00465FE3"/>
     <w:rsid w:val="00467821"/>
     <w:rsid w:val="0047093B"/>
     <w:rsid w:val="0047198A"/>
     <w:rsid w:val="00472EA9"/>
     <w:rsid w:val="004730DA"/>
+    <w:rsid w:val="004731CE"/>
     <w:rsid w:val="00473960"/>
     <w:rsid w:val="004739A3"/>
     <w:rsid w:val="0047423E"/>
     <w:rsid w:val="004752EB"/>
     <w:rsid w:val="004753D2"/>
     <w:rsid w:val="00476947"/>
     <w:rsid w:val="00477658"/>
     <w:rsid w:val="00477D81"/>
     <w:rsid w:val="0048390D"/>
     <w:rsid w:val="00484DAA"/>
     <w:rsid w:val="00484FA4"/>
+    <w:rsid w:val="00485F42"/>
     <w:rsid w:val="0048691B"/>
     <w:rsid w:val="00493D23"/>
     <w:rsid w:val="0049436A"/>
     <w:rsid w:val="0049713E"/>
     <w:rsid w:val="004A3839"/>
     <w:rsid w:val="004A54E9"/>
     <w:rsid w:val="004A6FA1"/>
     <w:rsid w:val="004B0B52"/>
     <w:rsid w:val="004B1817"/>
     <w:rsid w:val="004C1A19"/>
     <w:rsid w:val="004C2ABE"/>
     <w:rsid w:val="004C4E5F"/>
     <w:rsid w:val="004C5E90"/>
     <w:rsid w:val="004C7C40"/>
     <w:rsid w:val="004D0627"/>
     <w:rsid w:val="004D1061"/>
     <w:rsid w:val="004D625D"/>
     <w:rsid w:val="004E0233"/>
+    <w:rsid w:val="004E1B7C"/>
     <w:rsid w:val="004E3D17"/>
     <w:rsid w:val="004F18C2"/>
     <w:rsid w:val="004F42A5"/>
     <w:rsid w:val="004F795C"/>
     <w:rsid w:val="00504A56"/>
     <w:rsid w:val="00505BAB"/>
     <w:rsid w:val="005076A7"/>
+    <w:rsid w:val="0051111E"/>
     <w:rsid w:val="0051152F"/>
     <w:rsid w:val="005167E9"/>
     <w:rsid w:val="005171AE"/>
     <w:rsid w:val="00517792"/>
     <w:rsid w:val="00517D2A"/>
+    <w:rsid w:val="00525D91"/>
     <w:rsid w:val="0053176F"/>
     <w:rsid w:val="00532630"/>
     <w:rsid w:val="00533657"/>
     <w:rsid w:val="005414AE"/>
     <w:rsid w:val="00542091"/>
     <w:rsid w:val="00543EFD"/>
     <w:rsid w:val="005444CA"/>
     <w:rsid w:val="0055780F"/>
     <w:rsid w:val="00561035"/>
     <w:rsid w:val="00562590"/>
     <w:rsid w:val="00564183"/>
     <w:rsid w:val="00570F68"/>
     <w:rsid w:val="00574509"/>
     <w:rsid w:val="0057669F"/>
     <w:rsid w:val="005766C0"/>
     <w:rsid w:val="00582F4F"/>
+    <w:rsid w:val="00583661"/>
     <w:rsid w:val="00585DBE"/>
     <w:rsid w:val="00585F9E"/>
     <w:rsid w:val="00590688"/>
     <w:rsid w:val="005906B8"/>
     <w:rsid w:val="0059399A"/>
     <w:rsid w:val="00594817"/>
     <w:rsid w:val="00595710"/>
     <w:rsid w:val="00596217"/>
     <w:rsid w:val="005A31C2"/>
     <w:rsid w:val="005A4267"/>
     <w:rsid w:val="005A4964"/>
     <w:rsid w:val="005B1365"/>
     <w:rsid w:val="005B14AA"/>
     <w:rsid w:val="005B55AF"/>
     <w:rsid w:val="005B561F"/>
     <w:rsid w:val="005B5DC4"/>
     <w:rsid w:val="005B6B83"/>
     <w:rsid w:val="005B6F48"/>
     <w:rsid w:val="005C0510"/>
     <w:rsid w:val="005C105D"/>
     <w:rsid w:val="005C5FED"/>
     <w:rsid w:val="005D2BAA"/>
     <w:rsid w:val="005D3F74"/>
+    <w:rsid w:val="005D5FE9"/>
     <w:rsid w:val="005D75A5"/>
     <w:rsid w:val="005E0AD9"/>
     <w:rsid w:val="005E17DE"/>
     <w:rsid w:val="005F1A12"/>
     <w:rsid w:val="005F55ED"/>
     <w:rsid w:val="005F654C"/>
     <w:rsid w:val="00604BF8"/>
     <w:rsid w:val="006054DC"/>
     <w:rsid w:val="006059FF"/>
     <w:rsid w:val="00610967"/>
     <w:rsid w:val="00612936"/>
     <w:rsid w:val="00613FD6"/>
+    <w:rsid w:val="006145B7"/>
     <w:rsid w:val="00625798"/>
     <w:rsid w:val="006264D5"/>
     <w:rsid w:val="00633B60"/>
     <w:rsid w:val="00633D82"/>
     <w:rsid w:val="0063545F"/>
     <w:rsid w:val="0063706D"/>
     <w:rsid w:val="00640471"/>
     <w:rsid w:val="00640FAB"/>
     <w:rsid w:val="00646DE3"/>
     <w:rsid w:val="00647A22"/>
     <w:rsid w:val="00647FAE"/>
     <w:rsid w:val="00650DEC"/>
     <w:rsid w:val="00651248"/>
     <w:rsid w:val="00653DE0"/>
     <w:rsid w:val="00655D5A"/>
     <w:rsid w:val="00662008"/>
     <w:rsid w:val="006633B2"/>
     <w:rsid w:val="00663D14"/>
     <w:rsid w:val="00667D47"/>
     <w:rsid w:val="00673BE9"/>
     <w:rsid w:val="0067460C"/>
     <w:rsid w:val="00680A11"/>
     <w:rsid w:val="00681326"/>
     <w:rsid w:val="006821FB"/>
     <w:rsid w:val="00682E2B"/>
     <w:rsid w:val="00685B97"/>
+    <w:rsid w:val="0069004B"/>
     <w:rsid w:val="00690FC2"/>
     <w:rsid w:val="00691C44"/>
+    <w:rsid w:val="00692061"/>
     <w:rsid w:val="006A10C5"/>
     <w:rsid w:val="006A4977"/>
     <w:rsid w:val="006A5907"/>
     <w:rsid w:val="006A6188"/>
     <w:rsid w:val="006A7D74"/>
     <w:rsid w:val="006B196F"/>
     <w:rsid w:val="006B1CEA"/>
     <w:rsid w:val="006B20A7"/>
     <w:rsid w:val="006B32D6"/>
     <w:rsid w:val="006B6DAF"/>
     <w:rsid w:val="006C0744"/>
     <w:rsid w:val="006C1ECF"/>
     <w:rsid w:val="006C53BE"/>
     <w:rsid w:val="006C5D9F"/>
     <w:rsid w:val="006D045D"/>
     <w:rsid w:val="006D0A9C"/>
     <w:rsid w:val="006D1C77"/>
     <w:rsid w:val="006D61AD"/>
+    <w:rsid w:val="006E199F"/>
     <w:rsid w:val="006E1BBC"/>
     <w:rsid w:val="006F0596"/>
     <w:rsid w:val="006F2905"/>
     <w:rsid w:val="006F47E5"/>
     <w:rsid w:val="00700357"/>
     <w:rsid w:val="00700627"/>
     <w:rsid w:val="0070139F"/>
     <w:rsid w:val="0070523E"/>
     <w:rsid w:val="00712771"/>
+    <w:rsid w:val="00713A67"/>
     <w:rsid w:val="00720E3D"/>
     <w:rsid w:val="00723617"/>
+    <w:rsid w:val="0072378E"/>
     <w:rsid w:val="00725002"/>
     <w:rsid w:val="007257D4"/>
     <w:rsid w:val="00727F37"/>
     <w:rsid w:val="0073001C"/>
     <w:rsid w:val="0073276E"/>
     <w:rsid w:val="007370C9"/>
     <w:rsid w:val="007448C9"/>
     <w:rsid w:val="00745ED8"/>
     <w:rsid w:val="00747ABD"/>
     <w:rsid w:val="00755542"/>
     <w:rsid w:val="00756239"/>
     <w:rsid w:val="0075651C"/>
     <w:rsid w:val="0075710A"/>
     <w:rsid w:val="007650B2"/>
     <w:rsid w:val="00770B04"/>
     <w:rsid w:val="00770B16"/>
     <w:rsid w:val="0077181A"/>
     <w:rsid w:val="0077198A"/>
     <w:rsid w:val="0077240F"/>
     <w:rsid w:val="0077351B"/>
     <w:rsid w:val="0077406B"/>
     <w:rsid w:val="00775333"/>
     <w:rsid w:val="0077706F"/>
     <w:rsid w:val="00777C70"/>
     <w:rsid w:val="00782A59"/>
@@ -31247,729 +31865,1052 @@
     <w:rsid w:val="007A6C64"/>
     <w:rsid w:val="007B18A1"/>
     <w:rsid w:val="007B6918"/>
     <w:rsid w:val="007C3A2E"/>
     <w:rsid w:val="007C685D"/>
     <w:rsid w:val="007C6AB6"/>
     <w:rsid w:val="007D7506"/>
     <w:rsid w:val="007D7CE2"/>
     <w:rsid w:val="007D7D8B"/>
     <w:rsid w:val="007E788D"/>
     <w:rsid w:val="007F049D"/>
     <w:rsid w:val="007F09DB"/>
     <w:rsid w:val="007F1C87"/>
     <w:rsid w:val="007F3180"/>
     <w:rsid w:val="007F4140"/>
     <w:rsid w:val="007F6296"/>
     <w:rsid w:val="007F79DA"/>
     <w:rsid w:val="0080211E"/>
     <w:rsid w:val="008023F1"/>
     <w:rsid w:val="008036A6"/>
     <w:rsid w:val="00804A20"/>
     <w:rsid w:val="00812416"/>
     <w:rsid w:val="00812BDA"/>
     <w:rsid w:val="00813753"/>
     <w:rsid w:val="00813A58"/>
+    <w:rsid w:val="008150F1"/>
     <w:rsid w:val="008166B8"/>
     <w:rsid w:val="00821327"/>
     <w:rsid w:val="0082267B"/>
     <w:rsid w:val="008229C2"/>
     <w:rsid w:val="0082315D"/>
     <w:rsid w:val="00823F6A"/>
     <w:rsid w:val="00824462"/>
     <w:rsid w:val="00825D0E"/>
     <w:rsid w:val="00826AF3"/>
     <w:rsid w:val="00827A2C"/>
     <w:rsid w:val="008308E4"/>
     <w:rsid w:val="00830DFB"/>
     <w:rsid w:val="008318BC"/>
     <w:rsid w:val="00832BFE"/>
+    <w:rsid w:val="0083556C"/>
+    <w:rsid w:val="00836DB1"/>
     <w:rsid w:val="00837438"/>
+    <w:rsid w:val="0083787C"/>
     <w:rsid w:val="00837C42"/>
     <w:rsid w:val="0084011C"/>
     <w:rsid w:val="008401DD"/>
     <w:rsid w:val="008423C1"/>
     <w:rsid w:val="00850308"/>
     <w:rsid w:val="00850385"/>
     <w:rsid w:val="00850492"/>
     <w:rsid w:val="0085510F"/>
     <w:rsid w:val="00857EAD"/>
     <w:rsid w:val="008632EA"/>
     <w:rsid w:val="00863BC7"/>
+    <w:rsid w:val="0086400F"/>
     <w:rsid w:val="00864BCF"/>
     <w:rsid w:val="00871ABE"/>
     <w:rsid w:val="00873C35"/>
     <w:rsid w:val="00881D88"/>
     <w:rsid w:val="00886EDB"/>
     <w:rsid w:val="00892C9D"/>
     <w:rsid w:val="00895C06"/>
     <w:rsid w:val="008A1CD1"/>
     <w:rsid w:val="008A4AA1"/>
+    <w:rsid w:val="008A5E61"/>
+    <w:rsid w:val="008A7662"/>
     <w:rsid w:val="008B1F11"/>
     <w:rsid w:val="008B2A60"/>
     <w:rsid w:val="008B3071"/>
     <w:rsid w:val="008B3837"/>
     <w:rsid w:val="008B6AD9"/>
     <w:rsid w:val="008B788E"/>
     <w:rsid w:val="008C42E9"/>
     <w:rsid w:val="008C46F0"/>
     <w:rsid w:val="008C53DB"/>
     <w:rsid w:val="008C56F1"/>
     <w:rsid w:val="008C66A6"/>
     <w:rsid w:val="008D243C"/>
     <w:rsid w:val="008E344B"/>
     <w:rsid w:val="008E3CD8"/>
     <w:rsid w:val="008E504C"/>
     <w:rsid w:val="008F4984"/>
     <w:rsid w:val="009004AE"/>
+    <w:rsid w:val="0090218B"/>
     <w:rsid w:val="00902EDD"/>
     <w:rsid w:val="00906DD2"/>
     <w:rsid w:val="009074E4"/>
     <w:rsid w:val="009133D2"/>
     <w:rsid w:val="009207FC"/>
     <w:rsid w:val="00926F4C"/>
     <w:rsid w:val="00930987"/>
     <w:rsid w:val="0093166D"/>
     <w:rsid w:val="00933DD3"/>
     <w:rsid w:val="00935505"/>
     <w:rsid w:val="00935FE3"/>
     <w:rsid w:val="00941BFE"/>
     <w:rsid w:val="00943D88"/>
     <w:rsid w:val="00944241"/>
     <w:rsid w:val="00951892"/>
     <w:rsid w:val="00953F22"/>
     <w:rsid w:val="00954B48"/>
     <w:rsid w:val="00956C64"/>
     <w:rsid w:val="00965162"/>
     <w:rsid w:val="00965BB6"/>
     <w:rsid w:val="00966933"/>
+    <w:rsid w:val="00970124"/>
     <w:rsid w:val="009707B1"/>
     <w:rsid w:val="0097104B"/>
     <w:rsid w:val="00973085"/>
     <w:rsid w:val="0097320B"/>
     <w:rsid w:val="009740C9"/>
     <w:rsid w:val="0097420C"/>
     <w:rsid w:val="009833A6"/>
     <w:rsid w:val="00986717"/>
     <w:rsid w:val="009A10AC"/>
     <w:rsid w:val="009A12BE"/>
     <w:rsid w:val="009A1FBB"/>
     <w:rsid w:val="009A2D8F"/>
     <w:rsid w:val="009A7141"/>
     <w:rsid w:val="009B01B9"/>
     <w:rsid w:val="009B2FBD"/>
     <w:rsid w:val="009B3A78"/>
     <w:rsid w:val="009B48F4"/>
     <w:rsid w:val="009B6D33"/>
     <w:rsid w:val="009B7C99"/>
     <w:rsid w:val="009C0C8B"/>
     <w:rsid w:val="009C2663"/>
     <w:rsid w:val="009C3C3D"/>
     <w:rsid w:val="009C40C8"/>
     <w:rsid w:val="009C5543"/>
     <w:rsid w:val="009C6E03"/>
     <w:rsid w:val="009C6F94"/>
     <w:rsid w:val="009D011B"/>
+    <w:rsid w:val="009D763E"/>
     <w:rsid w:val="009E0D97"/>
     <w:rsid w:val="009E26C1"/>
     <w:rsid w:val="009E472E"/>
     <w:rsid w:val="009E7BB6"/>
     <w:rsid w:val="009F3B4A"/>
     <w:rsid w:val="009F78B1"/>
+    <w:rsid w:val="009F7C35"/>
     <w:rsid w:val="00A03ADA"/>
     <w:rsid w:val="00A03C3B"/>
     <w:rsid w:val="00A05D4D"/>
     <w:rsid w:val="00A10F31"/>
     <w:rsid w:val="00A12C88"/>
+    <w:rsid w:val="00A14DAA"/>
     <w:rsid w:val="00A15521"/>
     <w:rsid w:val="00A16F8F"/>
     <w:rsid w:val="00A251EA"/>
     <w:rsid w:val="00A25EEE"/>
     <w:rsid w:val="00A30E31"/>
     <w:rsid w:val="00A32DCC"/>
     <w:rsid w:val="00A32EDA"/>
     <w:rsid w:val="00A33F3D"/>
     <w:rsid w:val="00A364C8"/>
     <w:rsid w:val="00A37A2A"/>
     <w:rsid w:val="00A40C66"/>
     <w:rsid w:val="00A4140C"/>
     <w:rsid w:val="00A415F3"/>
     <w:rsid w:val="00A41ECC"/>
     <w:rsid w:val="00A42DD1"/>
     <w:rsid w:val="00A4587C"/>
     <w:rsid w:val="00A45D5F"/>
     <w:rsid w:val="00A4631B"/>
     <w:rsid w:val="00A465D9"/>
     <w:rsid w:val="00A47516"/>
     <w:rsid w:val="00A5017A"/>
     <w:rsid w:val="00A504BA"/>
     <w:rsid w:val="00A51E7A"/>
     <w:rsid w:val="00A52120"/>
     <w:rsid w:val="00A52672"/>
     <w:rsid w:val="00A53DC1"/>
     <w:rsid w:val="00A547FF"/>
     <w:rsid w:val="00A60174"/>
     <w:rsid w:val="00A62A51"/>
     <w:rsid w:val="00A704C7"/>
     <w:rsid w:val="00A70BBB"/>
     <w:rsid w:val="00A71473"/>
     <w:rsid w:val="00A73170"/>
+    <w:rsid w:val="00A7386E"/>
     <w:rsid w:val="00A75E3D"/>
     <w:rsid w:val="00A830C1"/>
     <w:rsid w:val="00A83866"/>
     <w:rsid w:val="00A86921"/>
     <w:rsid w:val="00A92283"/>
     <w:rsid w:val="00A96699"/>
     <w:rsid w:val="00AA0067"/>
     <w:rsid w:val="00AA030D"/>
     <w:rsid w:val="00AA13ED"/>
     <w:rsid w:val="00AA2EAB"/>
     <w:rsid w:val="00AA579D"/>
     <w:rsid w:val="00AA5A3F"/>
     <w:rsid w:val="00AA6D92"/>
     <w:rsid w:val="00AB0B11"/>
     <w:rsid w:val="00AB3465"/>
     <w:rsid w:val="00AB36DD"/>
     <w:rsid w:val="00AB6833"/>
     <w:rsid w:val="00AB7FCB"/>
     <w:rsid w:val="00AC29F5"/>
     <w:rsid w:val="00AC2B08"/>
     <w:rsid w:val="00AC6B83"/>
     <w:rsid w:val="00AD0DA2"/>
     <w:rsid w:val="00AD2948"/>
     <w:rsid w:val="00AD60FE"/>
     <w:rsid w:val="00AE03DF"/>
     <w:rsid w:val="00AE09B9"/>
     <w:rsid w:val="00AE2788"/>
     <w:rsid w:val="00AE5728"/>
     <w:rsid w:val="00AE5BC1"/>
     <w:rsid w:val="00AE6754"/>
     <w:rsid w:val="00AE7BC6"/>
     <w:rsid w:val="00AF02C2"/>
     <w:rsid w:val="00AF1AAD"/>
     <w:rsid w:val="00AF27D7"/>
     <w:rsid w:val="00AF28DD"/>
     <w:rsid w:val="00AF5B24"/>
     <w:rsid w:val="00AF64A9"/>
     <w:rsid w:val="00AF7064"/>
     <w:rsid w:val="00B00B2C"/>
+    <w:rsid w:val="00B020C5"/>
     <w:rsid w:val="00B03BAB"/>
     <w:rsid w:val="00B0469E"/>
+    <w:rsid w:val="00B05A95"/>
     <w:rsid w:val="00B07367"/>
+    <w:rsid w:val="00B12395"/>
     <w:rsid w:val="00B12A40"/>
     <w:rsid w:val="00B200FA"/>
     <w:rsid w:val="00B20672"/>
     <w:rsid w:val="00B20D42"/>
     <w:rsid w:val="00B211A3"/>
     <w:rsid w:val="00B22A7B"/>
     <w:rsid w:val="00B22DE7"/>
     <w:rsid w:val="00B23585"/>
     <w:rsid w:val="00B30CBA"/>
     <w:rsid w:val="00B362D2"/>
     <w:rsid w:val="00B408F6"/>
     <w:rsid w:val="00B416DA"/>
     <w:rsid w:val="00B42EB6"/>
     <w:rsid w:val="00B43F74"/>
     <w:rsid w:val="00B44E67"/>
     <w:rsid w:val="00B55593"/>
     <w:rsid w:val="00B55F95"/>
     <w:rsid w:val="00B55FA3"/>
     <w:rsid w:val="00B5702A"/>
     <w:rsid w:val="00B61AE3"/>
+    <w:rsid w:val="00B63F7F"/>
     <w:rsid w:val="00B65BF1"/>
     <w:rsid w:val="00B70A72"/>
     <w:rsid w:val="00B71019"/>
     <w:rsid w:val="00B737D0"/>
     <w:rsid w:val="00B73941"/>
     <w:rsid w:val="00B754CD"/>
     <w:rsid w:val="00B777E0"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B81455"/>
+    <w:rsid w:val="00B8189D"/>
     <w:rsid w:val="00B82354"/>
     <w:rsid w:val="00B82C37"/>
     <w:rsid w:val="00B8324E"/>
     <w:rsid w:val="00B84857"/>
     <w:rsid w:val="00B8583A"/>
     <w:rsid w:val="00B87436"/>
     <w:rsid w:val="00B90E7D"/>
     <w:rsid w:val="00BA2740"/>
     <w:rsid w:val="00BA2A5B"/>
     <w:rsid w:val="00BB0EF9"/>
     <w:rsid w:val="00BB1F3D"/>
     <w:rsid w:val="00BB2976"/>
     <w:rsid w:val="00BB3980"/>
     <w:rsid w:val="00BB611A"/>
     <w:rsid w:val="00BC2DA0"/>
     <w:rsid w:val="00BC4B59"/>
     <w:rsid w:val="00BD3FB5"/>
     <w:rsid w:val="00BD4634"/>
     <w:rsid w:val="00BD54D6"/>
     <w:rsid w:val="00BE498C"/>
     <w:rsid w:val="00BF2D23"/>
     <w:rsid w:val="00BF3AEF"/>
     <w:rsid w:val="00BF400D"/>
     <w:rsid w:val="00BF517D"/>
     <w:rsid w:val="00BF6233"/>
     <w:rsid w:val="00BF77CD"/>
     <w:rsid w:val="00C00B56"/>
+    <w:rsid w:val="00C1115D"/>
     <w:rsid w:val="00C111D1"/>
     <w:rsid w:val="00C13FC2"/>
     <w:rsid w:val="00C14035"/>
     <w:rsid w:val="00C14310"/>
     <w:rsid w:val="00C154A2"/>
     <w:rsid w:val="00C15FA2"/>
     <w:rsid w:val="00C21A2A"/>
     <w:rsid w:val="00C22736"/>
     <w:rsid w:val="00C23306"/>
     <w:rsid w:val="00C24F9D"/>
     <w:rsid w:val="00C33A6F"/>
     <w:rsid w:val="00C36BF0"/>
     <w:rsid w:val="00C40F1D"/>
     <w:rsid w:val="00C414A5"/>
+    <w:rsid w:val="00C42C1A"/>
+    <w:rsid w:val="00C47465"/>
     <w:rsid w:val="00C523D4"/>
     <w:rsid w:val="00C612F0"/>
     <w:rsid w:val="00C649C7"/>
     <w:rsid w:val="00C65EEA"/>
     <w:rsid w:val="00C6682B"/>
     <w:rsid w:val="00C7090A"/>
     <w:rsid w:val="00C742AE"/>
     <w:rsid w:val="00C74E31"/>
     <w:rsid w:val="00C81C65"/>
     <w:rsid w:val="00C82CE2"/>
     <w:rsid w:val="00C82D11"/>
     <w:rsid w:val="00C836E0"/>
     <w:rsid w:val="00C843C3"/>
     <w:rsid w:val="00C909B4"/>
     <w:rsid w:val="00C90D52"/>
     <w:rsid w:val="00C9142F"/>
     <w:rsid w:val="00C9450E"/>
     <w:rsid w:val="00C9463C"/>
     <w:rsid w:val="00C94824"/>
     <w:rsid w:val="00C95C05"/>
     <w:rsid w:val="00CA2DC1"/>
     <w:rsid w:val="00CA3933"/>
     <w:rsid w:val="00CA4CD4"/>
     <w:rsid w:val="00CA6781"/>
     <w:rsid w:val="00CA7403"/>
     <w:rsid w:val="00CB0C0F"/>
     <w:rsid w:val="00CB1D57"/>
     <w:rsid w:val="00CB3D42"/>
     <w:rsid w:val="00CB56E2"/>
     <w:rsid w:val="00CC0A13"/>
     <w:rsid w:val="00CC58A2"/>
     <w:rsid w:val="00CD0E9D"/>
     <w:rsid w:val="00CD3738"/>
+    <w:rsid w:val="00CD5F0E"/>
     <w:rsid w:val="00CD61EE"/>
     <w:rsid w:val="00CE0592"/>
+    <w:rsid w:val="00CE3258"/>
     <w:rsid w:val="00CE7233"/>
     <w:rsid w:val="00CF2B31"/>
     <w:rsid w:val="00CF3065"/>
     <w:rsid w:val="00CF39BB"/>
     <w:rsid w:val="00CF3B0E"/>
     <w:rsid w:val="00CF3D2A"/>
     <w:rsid w:val="00D0014F"/>
     <w:rsid w:val="00D0334A"/>
     <w:rsid w:val="00D058AF"/>
     <w:rsid w:val="00D06865"/>
     <w:rsid w:val="00D10C5F"/>
     <w:rsid w:val="00D115F5"/>
     <w:rsid w:val="00D125BC"/>
     <w:rsid w:val="00D13B1B"/>
     <w:rsid w:val="00D14243"/>
     <w:rsid w:val="00D1444C"/>
     <w:rsid w:val="00D17AD6"/>
     <w:rsid w:val="00D20101"/>
     <w:rsid w:val="00D212D0"/>
     <w:rsid w:val="00D27D04"/>
     <w:rsid w:val="00D27EE9"/>
     <w:rsid w:val="00D3393B"/>
     <w:rsid w:val="00D33D2F"/>
     <w:rsid w:val="00D37DAA"/>
     <w:rsid w:val="00D41A25"/>
     <w:rsid w:val="00D44AC5"/>
     <w:rsid w:val="00D45105"/>
     <w:rsid w:val="00D51FAC"/>
     <w:rsid w:val="00D5410D"/>
     <w:rsid w:val="00D55E73"/>
     <w:rsid w:val="00D60CB2"/>
     <w:rsid w:val="00D613D0"/>
     <w:rsid w:val="00D642B8"/>
     <w:rsid w:val="00D653CC"/>
     <w:rsid w:val="00D659C5"/>
+    <w:rsid w:val="00D65BEE"/>
     <w:rsid w:val="00D7114D"/>
     <w:rsid w:val="00D72D49"/>
     <w:rsid w:val="00D7381B"/>
     <w:rsid w:val="00D75197"/>
     <w:rsid w:val="00D77670"/>
     <w:rsid w:val="00D779BE"/>
     <w:rsid w:val="00D77D0D"/>
     <w:rsid w:val="00D77D62"/>
     <w:rsid w:val="00D80E35"/>
     <w:rsid w:val="00D825D9"/>
+    <w:rsid w:val="00D84267"/>
     <w:rsid w:val="00D86BBF"/>
+    <w:rsid w:val="00D97003"/>
     <w:rsid w:val="00DA0F82"/>
     <w:rsid w:val="00DA28D5"/>
     <w:rsid w:val="00DA3B16"/>
     <w:rsid w:val="00DA4E9B"/>
     <w:rsid w:val="00DA52F2"/>
     <w:rsid w:val="00DB2998"/>
     <w:rsid w:val="00DB40DB"/>
     <w:rsid w:val="00DB43B1"/>
+    <w:rsid w:val="00DB4D7D"/>
     <w:rsid w:val="00DB55B4"/>
     <w:rsid w:val="00DD21D1"/>
     <w:rsid w:val="00DD279E"/>
     <w:rsid w:val="00DD2AFB"/>
     <w:rsid w:val="00DD42D5"/>
     <w:rsid w:val="00DD7819"/>
     <w:rsid w:val="00DE0F1F"/>
     <w:rsid w:val="00DE1FAA"/>
     <w:rsid w:val="00DE39B9"/>
     <w:rsid w:val="00DE3D68"/>
     <w:rsid w:val="00DE59C5"/>
     <w:rsid w:val="00DE7C35"/>
+    <w:rsid w:val="00E004FF"/>
     <w:rsid w:val="00E020CE"/>
     <w:rsid w:val="00E02CC8"/>
     <w:rsid w:val="00E05BED"/>
     <w:rsid w:val="00E1003F"/>
     <w:rsid w:val="00E1192C"/>
     <w:rsid w:val="00E124C1"/>
+    <w:rsid w:val="00E175FD"/>
     <w:rsid w:val="00E21E1E"/>
     <w:rsid w:val="00E2352B"/>
     <w:rsid w:val="00E26B22"/>
     <w:rsid w:val="00E27200"/>
     <w:rsid w:val="00E3019C"/>
     <w:rsid w:val="00E30551"/>
+    <w:rsid w:val="00E3170B"/>
     <w:rsid w:val="00E31AD7"/>
     <w:rsid w:val="00E32F66"/>
     <w:rsid w:val="00E33398"/>
     <w:rsid w:val="00E37E1D"/>
     <w:rsid w:val="00E409A3"/>
     <w:rsid w:val="00E41FBC"/>
     <w:rsid w:val="00E4512C"/>
     <w:rsid w:val="00E464C2"/>
     <w:rsid w:val="00E469BB"/>
     <w:rsid w:val="00E52CD6"/>
     <w:rsid w:val="00E540AC"/>
     <w:rsid w:val="00E629C8"/>
     <w:rsid w:val="00E64B4E"/>
     <w:rsid w:val="00E70478"/>
     <w:rsid w:val="00E7191D"/>
     <w:rsid w:val="00E729B7"/>
     <w:rsid w:val="00E72C4E"/>
     <w:rsid w:val="00E7551C"/>
     <w:rsid w:val="00E764A7"/>
     <w:rsid w:val="00E772C4"/>
     <w:rsid w:val="00E80888"/>
     <w:rsid w:val="00E81927"/>
     <w:rsid w:val="00E8342F"/>
     <w:rsid w:val="00E90850"/>
     <w:rsid w:val="00E90C7E"/>
     <w:rsid w:val="00E94001"/>
     <w:rsid w:val="00E94524"/>
     <w:rsid w:val="00E97698"/>
     <w:rsid w:val="00EA08D8"/>
+    <w:rsid w:val="00EA35C3"/>
     <w:rsid w:val="00EA404D"/>
+    <w:rsid w:val="00EA53CB"/>
     <w:rsid w:val="00EC1377"/>
     <w:rsid w:val="00EC1EA4"/>
     <w:rsid w:val="00EC2CEB"/>
+    <w:rsid w:val="00EC5220"/>
     <w:rsid w:val="00EC74A2"/>
     <w:rsid w:val="00ED59D7"/>
     <w:rsid w:val="00ED670B"/>
     <w:rsid w:val="00EE0C57"/>
     <w:rsid w:val="00EE13A7"/>
     <w:rsid w:val="00EE5293"/>
     <w:rsid w:val="00EE5696"/>
     <w:rsid w:val="00EF0D8F"/>
     <w:rsid w:val="00EF0E2A"/>
     <w:rsid w:val="00EF1A76"/>
     <w:rsid w:val="00EF3070"/>
     <w:rsid w:val="00EF30DB"/>
     <w:rsid w:val="00EF490B"/>
     <w:rsid w:val="00F000CF"/>
     <w:rsid w:val="00F05D13"/>
     <w:rsid w:val="00F10D22"/>
     <w:rsid w:val="00F11378"/>
     <w:rsid w:val="00F16606"/>
     <w:rsid w:val="00F168D3"/>
     <w:rsid w:val="00F203D3"/>
+    <w:rsid w:val="00F2572E"/>
+    <w:rsid w:val="00F2616B"/>
     <w:rsid w:val="00F262E3"/>
     <w:rsid w:val="00F31AE4"/>
     <w:rsid w:val="00F36E71"/>
     <w:rsid w:val="00F454B9"/>
     <w:rsid w:val="00F45B5B"/>
     <w:rsid w:val="00F4699B"/>
     <w:rsid w:val="00F46FDF"/>
     <w:rsid w:val="00F50DE8"/>
     <w:rsid w:val="00F549D5"/>
     <w:rsid w:val="00F55411"/>
     <w:rsid w:val="00F62C40"/>
     <w:rsid w:val="00F64962"/>
     <w:rsid w:val="00F6518E"/>
+    <w:rsid w:val="00F65AF7"/>
     <w:rsid w:val="00F6689E"/>
     <w:rsid w:val="00F673E0"/>
     <w:rsid w:val="00F677B2"/>
     <w:rsid w:val="00F678B3"/>
     <w:rsid w:val="00F71A92"/>
     <w:rsid w:val="00F72A2E"/>
     <w:rsid w:val="00F72B3A"/>
     <w:rsid w:val="00F730BC"/>
     <w:rsid w:val="00F740DB"/>
     <w:rsid w:val="00F75C54"/>
+    <w:rsid w:val="00F80A54"/>
     <w:rsid w:val="00F81B32"/>
     <w:rsid w:val="00F83AB5"/>
     <w:rsid w:val="00F85729"/>
     <w:rsid w:val="00F8610E"/>
     <w:rsid w:val="00F916C5"/>
     <w:rsid w:val="00F92CC8"/>
+    <w:rsid w:val="00F93B52"/>
     <w:rsid w:val="00F961D9"/>
     <w:rsid w:val="00F96F70"/>
     <w:rsid w:val="00FA0C53"/>
     <w:rsid w:val="00FA0DCB"/>
     <w:rsid w:val="00FA1933"/>
     <w:rsid w:val="00FA19E4"/>
     <w:rsid w:val="00FA41E7"/>
     <w:rsid w:val="00FA4F76"/>
     <w:rsid w:val="00FB2189"/>
     <w:rsid w:val="00FB251F"/>
     <w:rsid w:val="00FB2E0E"/>
     <w:rsid w:val="00FB4BC4"/>
     <w:rsid w:val="00FB5C08"/>
     <w:rsid w:val="00FB6FEA"/>
     <w:rsid w:val="00FC063A"/>
+    <w:rsid w:val="00FC250C"/>
+    <w:rsid w:val="00FC26D2"/>
     <w:rsid w:val="00FC43F9"/>
     <w:rsid w:val="00FC463E"/>
     <w:rsid w:val="00FC536D"/>
     <w:rsid w:val="00FC53C8"/>
     <w:rsid w:val="00FC7472"/>
+    <w:rsid w:val="00FD0D82"/>
+    <w:rsid w:val="00FE0E59"/>
     <w:rsid w:val="00FE3F67"/>
     <w:rsid w:val="00FF00CD"/>
     <w:rsid w:val="00FF10F3"/>
     <w:rsid w:val="00FF389E"/>
     <w:rsid w:val="00FF3E65"/>
     <w:rsid w:val="00FF407B"/>
+    <w:rsid w:val="01E53EDB"/>
+    <w:rsid w:val="01EAE37A"/>
+    <w:rsid w:val="02080758"/>
+    <w:rsid w:val="0279A696"/>
     <w:rsid w:val="02E2966E"/>
+    <w:rsid w:val="0315B923"/>
+    <w:rsid w:val="035408A2"/>
     <w:rsid w:val="037ED157"/>
     <w:rsid w:val="03D91827"/>
-    <w:rsid w:val="0740CB1B"/>
+    <w:rsid w:val="03DF45A7"/>
+    <w:rsid w:val="04050117"/>
+    <w:rsid w:val="0459A30C"/>
+    <w:rsid w:val="04A578D1"/>
+    <w:rsid w:val="04E4D5D1"/>
+    <w:rsid w:val="066D940D"/>
+    <w:rsid w:val="06B7A39A"/>
+    <w:rsid w:val="06C1D1B8"/>
+    <w:rsid w:val="0723AA5D"/>
+    <w:rsid w:val="072DD04E"/>
     <w:rsid w:val="07A8CC67"/>
-    <w:rsid w:val="0991EF9D"/>
-    <w:rsid w:val="0A4C9677"/>
+    <w:rsid w:val="08416BB3"/>
+    <w:rsid w:val="0865B3C5"/>
+    <w:rsid w:val="08CE2E7A"/>
+    <w:rsid w:val="08E684B6"/>
+    <w:rsid w:val="09A90F18"/>
+    <w:rsid w:val="0A0C0877"/>
+    <w:rsid w:val="0A42C3C4"/>
+    <w:rsid w:val="0A4B6A40"/>
+    <w:rsid w:val="0A704A93"/>
+    <w:rsid w:val="0AD7CE1A"/>
+    <w:rsid w:val="0B96BB08"/>
+    <w:rsid w:val="0BAAFE73"/>
+    <w:rsid w:val="0C338ABD"/>
+    <w:rsid w:val="0C6F1BE2"/>
+    <w:rsid w:val="0D90BFB5"/>
+    <w:rsid w:val="0E22A8FF"/>
+    <w:rsid w:val="0E4A5509"/>
+    <w:rsid w:val="0E7E1483"/>
+    <w:rsid w:val="0EBA4004"/>
     <w:rsid w:val="0EBB22AF"/>
     <w:rsid w:val="0F0DB62B"/>
     <w:rsid w:val="101DFB6B"/>
+    <w:rsid w:val="10635172"/>
+    <w:rsid w:val="11B21E34"/>
+    <w:rsid w:val="1308B76A"/>
+    <w:rsid w:val="134A3D49"/>
+    <w:rsid w:val="134CD095"/>
+    <w:rsid w:val="13AFF6EC"/>
+    <w:rsid w:val="13EF8B87"/>
     <w:rsid w:val="14054941"/>
+    <w:rsid w:val="146BAF26"/>
+    <w:rsid w:val="1479735A"/>
+    <w:rsid w:val="14C6AEE8"/>
     <w:rsid w:val="150C924A"/>
     <w:rsid w:val="1597A20B"/>
-    <w:rsid w:val="15D79FA2"/>
+    <w:rsid w:val="161A1AC5"/>
+    <w:rsid w:val="1796B61F"/>
+    <w:rsid w:val="17C69B46"/>
     <w:rsid w:val="17D0C1BA"/>
+    <w:rsid w:val="17E5059F"/>
+    <w:rsid w:val="181DC88E"/>
+    <w:rsid w:val="184D9EDA"/>
+    <w:rsid w:val="19024E2F"/>
+    <w:rsid w:val="19170D08"/>
     <w:rsid w:val="1973FC66"/>
+    <w:rsid w:val="1A1F610F"/>
     <w:rsid w:val="1A44801A"/>
+    <w:rsid w:val="1A75F147"/>
+    <w:rsid w:val="1ADC1F53"/>
+    <w:rsid w:val="1B0A7197"/>
     <w:rsid w:val="1BACC04A"/>
-    <w:rsid w:val="1DEE28ED"/>
+    <w:rsid w:val="1BF99A4F"/>
+    <w:rsid w:val="1C42B90E"/>
+    <w:rsid w:val="1C4EE486"/>
+    <w:rsid w:val="1CB65AF2"/>
+    <w:rsid w:val="1CEABD0E"/>
+    <w:rsid w:val="1E25B3FF"/>
+    <w:rsid w:val="1E3B5564"/>
+    <w:rsid w:val="1E42A478"/>
+    <w:rsid w:val="1E6A10DE"/>
     <w:rsid w:val="1E6EB53C"/>
-    <w:rsid w:val="201B05E1"/>
+    <w:rsid w:val="1EFDF371"/>
+    <w:rsid w:val="1F00DE18"/>
+    <w:rsid w:val="1F50E343"/>
+    <w:rsid w:val="1FE4D17C"/>
+    <w:rsid w:val="2027534A"/>
     <w:rsid w:val="204C171C"/>
-    <w:rsid w:val="21257DB3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="287CED5B"/>
+    <w:rsid w:val="21293459"/>
+    <w:rsid w:val="219B9CAD"/>
+    <w:rsid w:val="21C4B772"/>
+    <w:rsid w:val="2232B82B"/>
+    <w:rsid w:val="2250E0F5"/>
+    <w:rsid w:val="2261111F"/>
+    <w:rsid w:val="227DE00F"/>
+    <w:rsid w:val="22A892BB"/>
+    <w:rsid w:val="22D9D12B"/>
+    <w:rsid w:val="23467A46"/>
+    <w:rsid w:val="238E96CE"/>
+    <w:rsid w:val="2393460F"/>
+    <w:rsid w:val="23B9CDF5"/>
+    <w:rsid w:val="23DE3A42"/>
+    <w:rsid w:val="243F8AC9"/>
+    <w:rsid w:val="24791D4C"/>
+    <w:rsid w:val="2529B4B7"/>
+    <w:rsid w:val="25624467"/>
+    <w:rsid w:val="26454C6A"/>
+    <w:rsid w:val="26F06F4A"/>
+    <w:rsid w:val="2718AA48"/>
+    <w:rsid w:val="282C1F5F"/>
+    <w:rsid w:val="284E2FE1"/>
+    <w:rsid w:val="28829DCE"/>
+    <w:rsid w:val="2889B7EA"/>
+    <w:rsid w:val="28D3BFE3"/>
+    <w:rsid w:val="28F0D408"/>
+    <w:rsid w:val="28F98035"/>
     <w:rsid w:val="2912B0D6"/>
-    <w:rsid w:val="2B758256"/>
-    <w:rsid w:val="2CC75B1F"/>
+    <w:rsid w:val="294404AF"/>
+    <w:rsid w:val="29658E99"/>
+    <w:rsid w:val="29D55EA3"/>
+    <w:rsid w:val="29ED1E0E"/>
+    <w:rsid w:val="2A0B3299"/>
+    <w:rsid w:val="2A6B5BB5"/>
+    <w:rsid w:val="2A7AB62E"/>
+    <w:rsid w:val="2AA921BC"/>
+    <w:rsid w:val="2B385160"/>
+    <w:rsid w:val="2B545ACD"/>
+    <w:rsid w:val="2BF0F70D"/>
+    <w:rsid w:val="2DB59136"/>
+    <w:rsid w:val="2E6F4237"/>
+    <w:rsid w:val="2EAAA468"/>
+    <w:rsid w:val="2EC01C5A"/>
+    <w:rsid w:val="2EC91CBD"/>
+    <w:rsid w:val="2EF7DCDE"/>
     <w:rsid w:val="2F896CFA"/>
+    <w:rsid w:val="2F93DA94"/>
+    <w:rsid w:val="2FAD4671"/>
+    <w:rsid w:val="30843AAA"/>
+    <w:rsid w:val="30BD0E54"/>
+    <w:rsid w:val="3144A75D"/>
+    <w:rsid w:val="31787829"/>
+    <w:rsid w:val="3183F88B"/>
+    <w:rsid w:val="31CAAB00"/>
+    <w:rsid w:val="31F562AB"/>
+    <w:rsid w:val="32456851"/>
     <w:rsid w:val="326E3BBC"/>
+    <w:rsid w:val="339012E6"/>
+    <w:rsid w:val="33B4471C"/>
+    <w:rsid w:val="34317D4B"/>
+    <w:rsid w:val="34C1B1EB"/>
+    <w:rsid w:val="3511D74C"/>
+    <w:rsid w:val="353EC5F8"/>
     <w:rsid w:val="3548D1C3"/>
+    <w:rsid w:val="359E4DE8"/>
     <w:rsid w:val="3614692F"/>
+    <w:rsid w:val="3614EBEE"/>
     <w:rsid w:val="36B3F174"/>
+    <w:rsid w:val="36F14D38"/>
+    <w:rsid w:val="37E932E1"/>
     <w:rsid w:val="384B2C8C"/>
-    <w:rsid w:val="3A153D0D"/>
+    <w:rsid w:val="38ABD2C2"/>
+    <w:rsid w:val="3917E07A"/>
+    <w:rsid w:val="39731ECF"/>
+    <w:rsid w:val="39BF454A"/>
+    <w:rsid w:val="3AF291D9"/>
+    <w:rsid w:val="3B1D2124"/>
+    <w:rsid w:val="3B29C360"/>
+    <w:rsid w:val="3B53F7DB"/>
+    <w:rsid w:val="3BEEEAFB"/>
+    <w:rsid w:val="3C29EFF8"/>
+    <w:rsid w:val="3CEF3486"/>
+    <w:rsid w:val="3D081108"/>
     <w:rsid w:val="3D2AE5F5"/>
+    <w:rsid w:val="3D657814"/>
+    <w:rsid w:val="3D6E2FE2"/>
     <w:rsid w:val="3D8ACE8A"/>
-    <w:rsid w:val="408F0E32"/>
+    <w:rsid w:val="3EBF50D7"/>
+    <w:rsid w:val="3F254D45"/>
+    <w:rsid w:val="3F2D8575"/>
+    <w:rsid w:val="3F5B2F44"/>
+    <w:rsid w:val="406414A3"/>
+    <w:rsid w:val="40730E60"/>
+    <w:rsid w:val="40E31ACA"/>
+    <w:rsid w:val="413768C2"/>
     <w:rsid w:val="41430F8A"/>
+    <w:rsid w:val="4234A211"/>
+    <w:rsid w:val="4275CA8D"/>
+    <w:rsid w:val="43D15D79"/>
+    <w:rsid w:val="44B7C1F8"/>
+    <w:rsid w:val="4537C7EE"/>
     <w:rsid w:val="456B40D5"/>
+    <w:rsid w:val="46246287"/>
+    <w:rsid w:val="463B8AB8"/>
+    <w:rsid w:val="464D23B4"/>
+    <w:rsid w:val="46A82BEF"/>
     <w:rsid w:val="46F55ADB"/>
     <w:rsid w:val="4705EA53"/>
-    <w:rsid w:val="483B9885"/>
+    <w:rsid w:val="4711BF49"/>
+    <w:rsid w:val="47733880"/>
+    <w:rsid w:val="47FA9BF9"/>
+    <w:rsid w:val="489A6D78"/>
+    <w:rsid w:val="48B8F37A"/>
+    <w:rsid w:val="48ED0C5B"/>
     <w:rsid w:val="496B5269"/>
-    <w:rsid w:val="4972F1EB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="49B78C3C"/>
+    <w:rsid w:val="49A90E82"/>
     <w:rsid w:val="49C9643F"/>
-    <w:rsid w:val="4A0FD193"/>
+    <w:rsid w:val="49EF7C4D"/>
+    <w:rsid w:val="4A110654"/>
+    <w:rsid w:val="4A50AB95"/>
+    <w:rsid w:val="4A7DC3E3"/>
+    <w:rsid w:val="4B0BEAF9"/>
+    <w:rsid w:val="4C30ACAA"/>
     <w:rsid w:val="4C90E5E8"/>
+    <w:rsid w:val="4CD2D917"/>
+    <w:rsid w:val="4D530E9F"/>
+    <w:rsid w:val="4D55366F"/>
+    <w:rsid w:val="4D66B53D"/>
+    <w:rsid w:val="4D977EF2"/>
+    <w:rsid w:val="4DB80A55"/>
     <w:rsid w:val="4DFC3D72"/>
-    <w:rsid w:val="4EA3E0D8"/>
+    <w:rsid w:val="4E997185"/>
+    <w:rsid w:val="4EBAE96D"/>
+    <w:rsid w:val="506C1674"/>
+    <w:rsid w:val="507E2AD3"/>
+    <w:rsid w:val="50918F9F"/>
+    <w:rsid w:val="50E25A4C"/>
+    <w:rsid w:val="51269F15"/>
+    <w:rsid w:val="52DD691F"/>
+    <w:rsid w:val="52F9EB66"/>
+    <w:rsid w:val="530A442F"/>
+    <w:rsid w:val="5337EAB6"/>
+    <w:rsid w:val="5349D66B"/>
+    <w:rsid w:val="53BAE54C"/>
     <w:rsid w:val="53BC169F"/>
+    <w:rsid w:val="54865012"/>
+    <w:rsid w:val="552AF6F8"/>
+    <w:rsid w:val="555C4F54"/>
+    <w:rsid w:val="55BF81A4"/>
+    <w:rsid w:val="5601620D"/>
+    <w:rsid w:val="563F33B0"/>
     <w:rsid w:val="56A4DBE2"/>
-    <w:rsid w:val="57724543"/>
+    <w:rsid w:val="56E7B862"/>
+    <w:rsid w:val="5716D9CE"/>
+    <w:rsid w:val="571E0B00"/>
+    <w:rsid w:val="571EC56D"/>
+    <w:rsid w:val="57569782"/>
+    <w:rsid w:val="576F93DC"/>
     <w:rsid w:val="5819B9AD"/>
+    <w:rsid w:val="584298F3"/>
     <w:rsid w:val="5868D49A"/>
-    <w:rsid w:val="5920672B"/>
+    <w:rsid w:val="58A09CE8"/>
+    <w:rsid w:val="5919AC23"/>
     <w:rsid w:val="59816E15"/>
+    <w:rsid w:val="5A3D9E47"/>
     <w:rsid w:val="5ACC1345"/>
+    <w:rsid w:val="5ADFF0BB"/>
+    <w:rsid w:val="5AE6D6A4"/>
     <w:rsid w:val="5BEF3191"/>
     <w:rsid w:val="5C475FD2"/>
+    <w:rsid w:val="5C493D54"/>
+    <w:rsid w:val="5CE4A17A"/>
     <w:rsid w:val="5CF0C177"/>
+    <w:rsid w:val="5D16A53C"/>
     <w:rsid w:val="5D179F69"/>
+    <w:rsid w:val="5D3E7284"/>
+    <w:rsid w:val="5D411298"/>
+    <w:rsid w:val="5E037917"/>
+    <w:rsid w:val="5ED9B2BF"/>
     <w:rsid w:val="5EEA0CD3"/>
+    <w:rsid w:val="5F6FB013"/>
+    <w:rsid w:val="5FA6477D"/>
+    <w:rsid w:val="60397923"/>
+    <w:rsid w:val="603EB25D"/>
+    <w:rsid w:val="606AC4C0"/>
+    <w:rsid w:val="6072BB88"/>
+    <w:rsid w:val="6074957E"/>
+    <w:rsid w:val="607B9F5B"/>
+    <w:rsid w:val="608AE889"/>
+    <w:rsid w:val="60BEBEF1"/>
+    <w:rsid w:val="60D84501"/>
+    <w:rsid w:val="60E46A98"/>
+    <w:rsid w:val="626A581F"/>
+    <w:rsid w:val="62DF4DDD"/>
+    <w:rsid w:val="64BDAF21"/>
+    <w:rsid w:val="64C71EEE"/>
+    <w:rsid w:val="6511D60B"/>
     <w:rsid w:val="6582ED5F"/>
-    <w:rsid w:val="65D9F71A"/>
-    <w:rsid w:val="683CBCF5"/>
+    <w:rsid w:val="65914EC7"/>
+    <w:rsid w:val="665A6255"/>
+    <w:rsid w:val="666A5C37"/>
+    <w:rsid w:val="675F8367"/>
+    <w:rsid w:val="6762AE52"/>
+    <w:rsid w:val="67954A9D"/>
+    <w:rsid w:val="67D51360"/>
+    <w:rsid w:val="685B31A2"/>
+    <w:rsid w:val="68902712"/>
+    <w:rsid w:val="689D4C79"/>
+    <w:rsid w:val="68D14ABC"/>
     <w:rsid w:val="69141CA4"/>
-    <w:rsid w:val="69D4AD2E"/>
+    <w:rsid w:val="692F057C"/>
+    <w:rsid w:val="69BDBDD4"/>
+    <w:rsid w:val="6A5D7FD6"/>
     <w:rsid w:val="6AE0C3DF"/>
+    <w:rsid w:val="6B271F58"/>
+    <w:rsid w:val="6B333542"/>
+    <w:rsid w:val="6B756656"/>
+    <w:rsid w:val="6C2083AE"/>
     <w:rsid w:val="6C701121"/>
+    <w:rsid w:val="6CC732F1"/>
+    <w:rsid w:val="6D0812CB"/>
+    <w:rsid w:val="6D303B71"/>
     <w:rsid w:val="6D6479E2"/>
+    <w:rsid w:val="6DFFB407"/>
+    <w:rsid w:val="6EC96DD5"/>
+    <w:rsid w:val="6F5074BF"/>
+    <w:rsid w:val="6FF4D060"/>
+    <w:rsid w:val="7006035C"/>
+    <w:rsid w:val="702E8E2A"/>
+    <w:rsid w:val="7046867A"/>
     <w:rsid w:val="704ACACB"/>
-    <w:rsid w:val="707FB8AC"/>
+    <w:rsid w:val="70735854"/>
+    <w:rsid w:val="709BCA82"/>
+    <w:rsid w:val="70A9346F"/>
+    <w:rsid w:val="71417EBA"/>
+    <w:rsid w:val="7180E1D3"/>
+    <w:rsid w:val="719BE7BF"/>
     <w:rsid w:val="71B2403B"/>
     <w:rsid w:val="71B6CE59"/>
+    <w:rsid w:val="7211869A"/>
+    <w:rsid w:val="72E1B2F0"/>
+    <w:rsid w:val="72F7557B"/>
+    <w:rsid w:val="7301E201"/>
+    <w:rsid w:val="73345E4D"/>
+    <w:rsid w:val="7381FC59"/>
+    <w:rsid w:val="73C92214"/>
+    <w:rsid w:val="740F0FD9"/>
+    <w:rsid w:val="74465374"/>
     <w:rsid w:val="746FB443"/>
+    <w:rsid w:val="74CBC025"/>
     <w:rsid w:val="758E184F"/>
+    <w:rsid w:val="758EC8FF"/>
+    <w:rsid w:val="7670D07C"/>
+    <w:rsid w:val="768BA6F7"/>
     <w:rsid w:val="7692309C"/>
-    <w:rsid w:val="7A66EF4A"/>
+    <w:rsid w:val="77329A32"/>
+    <w:rsid w:val="776AF928"/>
+    <w:rsid w:val="779C6F58"/>
+    <w:rsid w:val="77E5051D"/>
+    <w:rsid w:val="77F1020E"/>
+    <w:rsid w:val="77FC41EE"/>
+    <w:rsid w:val="78FC29A6"/>
+    <w:rsid w:val="796BED3A"/>
+    <w:rsid w:val="7A4B5AA9"/>
+    <w:rsid w:val="7AA83A77"/>
+    <w:rsid w:val="7AC7109A"/>
     <w:rsid w:val="7AF39D26"/>
+    <w:rsid w:val="7B70B68D"/>
+    <w:rsid w:val="7BC5F0CD"/>
+    <w:rsid w:val="7C9725A9"/>
+    <w:rsid w:val="7D0AB0C9"/>
+    <w:rsid w:val="7D7D8BE5"/>
     <w:rsid w:val="7D9AB860"/>
-    <w:rsid w:val="7E44625A"/>
+    <w:rsid w:val="7DB2A817"/>
+    <w:rsid w:val="7EEFF4DA"/>
+    <w:rsid w:val="7F1BFC5E"/>
+    <w:rsid w:val="7F272491"/>
+    <w:rsid w:val="7F2F3800"/>
+    <w:rsid w:val="7F84D793"/>
     <w:rsid w:val="7F8AB309"/>
+    <w:rsid w:val="7F94DE1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F537F87"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{53369DC5-7FAA-4613-AED8-BCE90FCF32CC}"/>
+  <w15:docId w15:val="{241F6A54-AF1C-4C29-8A97-7D8E02C897DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -32125,52 +33066,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -32237,164 +33178,164 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000C1253"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D44AC5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00302B27"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AE2788"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE2788"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D44AC5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00832BFE"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b w:val="0"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
@@ -32419,448 +33360,349 @@
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006A10C5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA3B16"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00DA3B16"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA3B16"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00302B27"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00302B27"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00505BAB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF02C2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF02C2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF02C2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF02C2"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0077181A"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00663D14"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="xmsonormal" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
     <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D41A25"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="fontstyle01" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:rsid w:val="00C21A2A"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+      <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A12C88"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A12C88"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A12C88"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="000748D9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00426310"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00426310"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00426310"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00426310"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="fontstyle31" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle31">
     <w:name w:val="fontstyle31"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008C53DB"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="TrebuchetMS" w:hAnsi="TrebuchetMS"/>
+      <w:rFonts w:ascii="TrebuchetMS" w:hAnsi="TrebuchetMS" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="404040"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00045875"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00045875"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...130 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/info/206/coventry_safeguarding_children_partnership/2628/local_authority_designated_officer_lado" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CTU_GATEWAY@west-midlands.pnn.police.uk" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/organisations/ofsted/about/complaints-procedure" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/670fa42a30536cb92748328f/EYFS_statutory_framework_for_group_and_school_-_based_providers.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/safeguardingchildren" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/1062969/Information_sharing_advice_practitioners_safeguarding_services.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/keeping-children-safe-in-education--2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@nspcc.org.uk" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EYqis@coventry.gov.uk" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/28504/records_transfer_form" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/31864/early_years_procedure_-_managing_allegations_against_adults_who_work_with_children" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EYqis@coventry.gov.uk" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/31161/escalation_policy" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/ladoreferral" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/download/6406/prevent_referral_form" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/whistleblowing" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/ladoreferral" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/45177/effective-support-for-children-families" TargetMode="External" Id="Rb45604604a4d4f6e" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/keeping-children-safe-in-education--2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/31864/early_years_procedure_-_managing_allegations_against_adults_who_work_with_children" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/download/6406/prevent_referral_form" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/whistleblowing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/ladoreferral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/organisations/ofsted/about/complaints-procedure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childrensresponsiveservices.co.uk/?form=mash-request-for-support" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/1062969/Information_sharing_advice_practitioners_safeguarding_services.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@nspcc.org.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EYqis@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-foundation-stage-framework--2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/28504/records_transfer_form" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/45712/effective-support-for-children-and-families-in-coventry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EYqis@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childrensresponsiveservices.co.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/31161/escalation_policy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/ladoreferral" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CTU_GATEWAY@west-midlands.pnn.police.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/info/206/coventry_safeguarding_children_partnership/2628/local_authority_designated_officer_lado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident#how-to-tell-ofsted" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/earlyhelp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/family-hubs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent4_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent4" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -35863,92 +36705,89 @@
             <a:lumOff val="25000"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr">
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="1">
-[...9 lines deleted...]
-          <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>:</a:t>
+            <a:t>The Children and Family Initial Responsive Services:</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
+            <a:rPr lang="en-GB" sz="1200">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>InitialResponseService@coventry.gov.uk</a:t>
+          </a:r>
+          <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>MASH@coventry.gov.uk or 024 7678 8555</a:t>
+            <a:t> or 024 7678 8555</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200">
             <a:solidFill>
               <a:srgbClr val="FFFF00"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8DE80AF4-AB90-445B-8BEC-436F52AD5CCF}" type="parTrans" cxnId="{5A313907-B57B-47CB-9935-104FBA3F3115}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C8E420DC-2903-4018-AEAF-C10794FF0DF5}" type="sibTrans" cxnId="{5A313907-B57B-47CB-9935-104FBA3F3115}">
@@ -35987,51 +36826,51 @@
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr">
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>MASH Emergency Duty Team</a:t>
+            <a:t> Emergency Duty Team</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>:</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
         <a:p>
@@ -36928,51 +37767,51 @@
     <dgm:cxn modelId="{CFECB5B0-C7B7-4134-AB0E-30E4CC896B79}" srcId="{464B44FA-5520-4FAE-9B1B-7CD00F4EF12E}" destId="{F3B71F41-D019-42B7-8DA5-882861CB1F37}" srcOrd="3" destOrd="0" parTransId="{06A34062-869E-4683-ADAE-C10A247D19F7}" sibTransId="{F71BF6DF-92A8-460B-B410-7D12DBB832B7}"/>
     <dgm:cxn modelId="{B20AEFB7-3ED9-48E1-89FF-BFDB6658DB11}" type="presOf" srcId="{8E4EB14F-F057-44D0-9A5C-1D618CDC274A}" destId="{8B93B7DF-3050-489F-B4E8-DD9AE205F9DE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{07FC4CBA-7831-4059-9435-219778661A33}" type="presOf" srcId="{F3B71F41-D019-42B7-8DA5-882861CB1F37}" destId="{F75145BB-9748-49AB-B032-8B385AFABCE1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{F59040C5-740F-40E3-A7B8-0F3CAB70F3C6}" type="presOf" srcId="{B8B3C23C-EFED-497D-9B8A-12DE174BC402}" destId="{FCEA151A-92E5-4C93-8507-9CB0F861D0D0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{3D2FAFED-28B6-49C9-9363-751A3BB70C96}" srcId="{464B44FA-5520-4FAE-9B1B-7CD00F4EF12E}" destId="{5A92B224-562E-41CF-98DE-6E9A86CFBC0F}" srcOrd="7" destOrd="0" parTransId="{62591E0D-AB3F-46E8-8C0C-A2C8FE1BF959}" sibTransId="{E18BAAB7-BD53-4FE1-BABF-79B3B2A474EC}"/>
     <dgm:cxn modelId="{7E62EE03-F123-4D56-8637-BA47969329C7}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{325BB700-1363-4978-B5EC-F8CFB3F59301}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{102C137B-A527-48C3-97C6-EAEA70F9021E}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{AB08D88B-35E6-4340-8272-32B061670EA6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{BECF98C9-C4A5-452A-8DE0-76A574D0C0D6}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{FCEA151A-92E5-4C93-8507-9CB0F861D0D0}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{7ED2819F-7A78-49E1-AEA6-8C8EF853EC2C}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{67416ACA-6AF8-4263-BFDF-265AC15F17A9}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{45439428-A2D8-42F6-AF3D-87DD955CD64A}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{57B5EA55-CE46-497B-AB3C-63EBE32A8362}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{E3CB0051-29BA-44CD-A570-B6333B7ED184}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{12DB37C8-2B92-474C-8A1E-FBA23AB9B8E0}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{70CB2755-6FC3-4BF1-9DF5-CBE111DCBD03}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{F75145BB-9748-49AB-B032-8B385AFABCE1}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{94335C03-C38A-4F7E-BA3D-23672BB355F0}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{6934D766-120F-47CA-B9F5-7782D34821D4}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{C756540A-C147-4CFC-822C-B1B42F1D64FA}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{8C8F92E3-CE18-4643-A257-A4AE577252A6}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{86BC673C-150F-4346-8FFF-0A6C4596D538}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{BCD7496D-DF98-4EB6-8AA0-9EED009A33F2}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{A4253818-8603-4515-80B2-3E5C17BBB69A}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{890FC31D-8BCC-49F0-B22B-157B2F338C27}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{71232715-1B27-492C-BB86-F1EBCB89B226}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{2F3FA3A2-0EAC-407E-BCF7-15D54BE3FB24}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{4ECEC749-53AC-4CAB-8396-4CDD8F31219A}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{8B93B7DF-3050-489F-B4E8-DD9AE205F9DE}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{2E395F33-5FDD-4376-854A-B36BE3B9B7BA}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{339E10D7-4F27-4FA7-B457-73066E892DF4}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{ADDB95D6-6A5B-42AD-8DA8-C88BCA336714}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{7F8725A1-A223-483F-9BE6-DBF120CF6AD5}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId15" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
     <a:ext uri="{C62137D5-CB1D-491B-B009-E17868A290BF}">
       <dgm14:recolorImg xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" val="1"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{43013BFB-D8A0-421D-90D4-94D5DE5AB915}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6771B2B8-6079-40E7-BCA2-3B8C54A9A6DE}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="75000"/>
           </a:schemeClr>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
@@ -37197,51 +38036,51 @@
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{31114E05-B11C-48F1-86E9-09E87346E083}" srcId="{43013BFB-D8A0-421D-90D4-94D5DE5AB915}" destId="{6771B2B8-6079-40E7-BCA2-3B8C54A9A6DE}" srcOrd="0" destOrd="0" parTransId="{63784131-59B2-44E2-A70B-8170681000F0}" sibTransId="{4F30F43B-5F8B-490F-BC6F-3D2FEC55D2AA}"/>
     <dgm:cxn modelId="{71791012-E020-4C0E-BDD1-911ED6D54CCF}" type="presOf" srcId="{FA6E0AE8-D3BA-4315-A2E0-D796C315E7C2}" destId="{99B8498C-91D8-4362-8D9E-B8EA59C3722A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{917EE21F-EBDA-4053-8ED1-7A14AEA133B4}" type="presOf" srcId="{FDC8D7A7-C6EC-4617-91F2-816F3FB75452}" destId="{F804B020-783C-45D6-9E2F-081FF1C9D0AE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{EB7DF65B-E06E-4757-A580-335B0F4480D9}" type="presOf" srcId="{6771B2B8-6079-40E7-BCA2-3B8C54A9A6DE}" destId="{E28D7D70-DBFC-4136-B0F5-9368BAD9F756}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{0A8396AB-C8BC-4595-94E4-210077054A95}" srcId="{43013BFB-D8A0-421D-90D4-94D5DE5AB915}" destId="{FDC8D7A7-C6EC-4617-91F2-816F3FB75452}" srcOrd="3" destOrd="0" parTransId="{EF480190-1520-4CDA-9915-0A22B368FEC2}" sibTransId="{072078BF-91A5-412B-A780-21B04DB917ED}"/>
     <dgm:cxn modelId="{03D538D6-3231-491C-BDFC-7DD09AD36852}" type="presOf" srcId="{87370C3D-4B7A-487A-9775-A78DE6D0A550}" destId="{1CF07266-2667-45E2-8AB2-330B9479A0B3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{8728B6F9-BD8D-49E4-BCD4-D93181A9E9E1}" srcId="{43013BFB-D8A0-421D-90D4-94D5DE5AB915}" destId="{FA6E0AE8-D3BA-4315-A2E0-D796C315E7C2}" srcOrd="2" destOrd="0" parTransId="{A2A6FBB0-BA9F-407E-B574-C5C6DE5BB8E7}" sibTransId="{D68C14F0-7AF6-41B9-8DE7-D12644ABE804}"/>
     <dgm:cxn modelId="{EF56F9FA-3D37-4677-B1EA-BBAA5851C3AD}" type="presOf" srcId="{43013BFB-D8A0-421D-90D4-94D5DE5AB915}" destId="{7D7F4A74-B87A-40B9-ABE7-AD41459F7E40}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{196244FE-C35F-40EB-B77D-03A4DA3E6996}" srcId="{43013BFB-D8A0-421D-90D4-94D5DE5AB915}" destId="{87370C3D-4B7A-487A-9775-A78DE6D0A550}" srcOrd="1" destOrd="0" parTransId="{156BA98E-DC31-4F90-B7D8-78D00ADC903C}" sibTransId="{46CC850D-9796-48EA-9E8D-CC77E5E699F6}"/>
     <dgm:cxn modelId="{D9E0952E-8610-44D2-9D58-280B882975C2}" type="presParOf" srcId="{7D7F4A74-B87A-40B9-ABE7-AD41459F7E40}" destId="{E28D7D70-DBFC-4136-B0F5-9368BAD9F756}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{571A24F9-BF50-4412-870E-BBEE024285FF}" type="presParOf" srcId="{7D7F4A74-B87A-40B9-ABE7-AD41459F7E40}" destId="{15F926A8-12FC-4CE7-8E45-9E89B2F01489}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{4F408272-EE95-4C29-A9D1-596603B23A7F}" type="presParOf" srcId="{7D7F4A74-B87A-40B9-ABE7-AD41459F7E40}" destId="{1CF07266-2667-45E2-8AB2-330B9479A0B3}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{C4345B23-BEF3-42D6-933E-4C944E046B4F}" type="presParOf" srcId="{7D7F4A74-B87A-40B9-ABE7-AD41459F7E40}" destId="{CB705934-DE9A-4B10-990F-773A8813ADD5}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{17DCC6CA-4463-4C5B-AF11-6898CE4910C6}" type="presParOf" srcId="{7D7F4A74-B87A-40B9-ABE7-AD41459F7E40}" destId="{99B8498C-91D8-4362-8D9E-B8EA59C3722A}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{7633DCFB-2B89-4C27-A9FB-B24D27F7B992}" type="presParOf" srcId="{7D7F4A74-B87A-40B9-ABE7-AD41459F7E40}" destId="{B6ACE343-B689-4295-B267-E142C7C3B2B0}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{A0A8AA74-9249-40B9-9528-6F334B151F8B}" type="presParOf" srcId="{7D7F4A74-B87A-40B9-ABE7-AD41459F7E40}" destId="{F804B020-783C-45D6-9E2F-081FF1C9D0AE}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId26" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId24" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{9EE60C7E-8E41-4710-B1E5-D30892F0AB71}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{96E54882-60CD-4B10-A914-77149D9F318E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="75000"/>
@@ -38157,51 +38996,51 @@
     <dgm:cxn modelId="{3BC0FD98-D3F1-4DF6-A254-BA0EC463DB3C}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{AC3A3905-61F2-461A-8FCB-C81AB55CC56D}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{C09DDA80-EA82-4724-ABA4-E6376D552AAB}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{F40087F0-72F7-4148-98CA-4C04824A6112}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{C3371B7D-90AE-4281-89FB-EF6EA115A5BA}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{F54BFCCB-B519-483D-B653-1D94FE53764C}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{4BAB4BFF-348B-42FE-82BA-9E5B0A04DF71}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{F771B4FE-404D-4CA6-8D9C-F0121EDBDAB7}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{218F12BD-E910-4EDD-9157-534F4080FBC5}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{59EB53A0-DF74-43F4-99CB-DEAB6FC8FE22}" srcOrd="15" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{02A1E320-C870-4AB5-B553-F77351BAE96D}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{D670DD51-A55B-488E-96A8-415DEE9BA8EE}" srcOrd="16" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{99C07D03-DDFE-4241-8A20-9E10691FA909}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{B5732418-5DB4-405A-B159-ABC4816553AD}" srcOrd="17" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{D5E0084F-0888-4D9F-84BA-6CAA6830AA11}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{4764C5FC-3B40-438A-91AE-6E7443BF1A1D}" srcOrd="18" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{E6AB211A-BDC8-4A25-BC90-593AD5BEF4B7}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{DA4DE72E-4394-4932-B29F-84DC841E2C68}" srcOrd="19" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{5CC06633-D335-420C-AD68-3283E60F7645}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{37A76632-B140-4C91-AE42-F49F5E4909C7}" srcOrd="20" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{DE40E063-346A-439A-BBAC-2058B9D0DE2F}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{2D2D347A-0165-44FC-8268-57F0C5C084E9}" srcOrd="21" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{7600473E-836C-4109-BBCB-81E235E51655}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{8954BC23-4420-4D52-8F57-FA308A7B1C0D}" srcOrd="22" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{DFACF2B1-6361-4090-8FED-5CD54634A705}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{A1A8C959-13F8-4539-8D68-B4B864498730}" srcOrd="23" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{76189353-320F-4B5E-9C4C-ECB83A8604F2}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{61247BAF-7B84-4DAC-91D2-753388961549}" srcOrd="24" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{F5FD4296-426D-4B77-9458-B122FC97242A}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{45AA015B-CF4D-42B4-9692-EF56C705ABA9}" srcOrd="25" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{C5CA14F7-EACD-4024-B6FA-5963D676C9F6}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{1D0E8CD7-AEBA-4E02-A0BC-042224F3B774}" srcOrd="26" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{CD73C5CB-3AEF-4F77-B0E6-718CB2FB0929}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{AF5A68DA-69F1-44B4-968B-11C203357712}" srcOrd="27" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{CC4F41E4-2581-4E0E-9BE2-EA48C08BD21F}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{1169FA6E-1295-45E9-A36C-5CB97E73B735}" srcOrd="28" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{551F8A32-4451-4320-8736-BC0167AFAA47}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{E52143AE-071C-4D38-98A3-A6C1F53AE2BD}" srcOrd="29" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{54CE0369-1D96-4E49-8C5B-F3EB23184CFD}" type="presParOf" srcId="{90D69E59-1AEE-4232-B54E-802B074D0D25}" destId="{E321A22C-2535-49F9-A667-B2D11928C180}" srcOrd="30" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId31" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId29" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/venn3" loCatId="relationship" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{80852066-C0D2-42B3-A2EA-8D479017F4D9}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
@@ -38449,73 +39288,194 @@
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{298D1917-27CD-44B0-92C6-0DA3F2760A25}" type="presOf" srcId="{EA530E09-E03B-49B9-B913-5E17D93DF350}" destId="{34B732A9-A628-4100-BE7F-5D946B43E101}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{91E00463-B0D7-4B33-90D5-7385928EB46A}" type="presOf" srcId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" destId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{74B7D263-BA42-4023-8DAE-9C620DD78368}" type="presOf" srcId="{35E3AD64-B99E-41B7-90E7-308A19D55D26}" destId="{62CB5F4A-49FF-409F-B0AF-DC91BC89701D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{0EEA2F66-8A0E-4B48-834A-7BAA6CBC3594}" type="presOf" srcId="{3D0FE05B-795E-4FE6-8C2A-41D1ECFAD30B}" destId="{243A4DDF-F5CA-41BE-9DD3-4DBD39A72EC9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{E707AFA3-1E32-4A0B-ACEB-CBE724EE20DF}" srcId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" destId="{80852066-C0D2-42B3-A2EA-8D479017F4D9}" srcOrd="0" destOrd="0" parTransId="{276CC6CF-1564-4B4B-9C43-EE859D85F1FB}" sibTransId="{3AA6A4A2-0A81-4A36-82D5-B5F16A1DEC2F}"/>
     <dgm:cxn modelId="{45C5ACBD-9102-4EE8-9AB0-D861A477C39C}" srcId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" destId="{3D0FE05B-795E-4FE6-8C2A-41D1ECFAD30B}" srcOrd="2" destOrd="0" parTransId="{B692A4A3-D076-49EB-8099-E469D6A9C42A}" sibTransId="{17FF2318-F63A-438E-A08F-D30C5C3D94C0}"/>
     <dgm:cxn modelId="{A19CEBC1-D69C-4D04-AA94-87C61EA0D87A}" srcId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" destId="{35E3AD64-B99E-41B7-90E7-308A19D55D26}" srcOrd="1" destOrd="0" parTransId="{4FB60281-5802-4E7D-B541-B0EDB69DD6A1}" sibTransId="{34FF154B-701F-45B0-ABBD-17733E0ABC8C}"/>
     <dgm:cxn modelId="{53925EE7-6223-4716-BC21-95E0F51140AF}" type="presOf" srcId="{80852066-C0D2-42B3-A2EA-8D479017F4D9}" destId="{6589D23D-AB3C-4615-80C2-295717B73CDE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{400E63F4-D5E0-4943-8F99-2C27D58F7DC9}" srcId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" destId="{EA530E09-E03B-49B9-B913-5E17D93DF350}" srcOrd="3" destOrd="0" parTransId="{E1F1E23B-63FD-4943-8AD0-3E723CF63790}" sibTransId="{61961CC2-998D-4581-9B28-0F05D640215C}"/>
     <dgm:cxn modelId="{8E654A1B-2F35-4E3F-8939-9ED60B670A54}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{6589D23D-AB3C-4615-80C2-295717B73CDE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{F42BCDED-ADA8-4985-B687-32D959FA289D}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{100DF4D1-EF44-4D45-ABE5-D0B094C7D330}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{A2F99767-E36D-47A8-9119-64F590282C8C}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{62CB5F4A-49FF-409F-B0AF-DC91BC89701D}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{938CEE44-CA06-4FFA-91DA-C75A534A29E2}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{AE4F7D8A-BBD6-467A-BC35-EBA1B841F156}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{143691D8-D5DB-4720-8627-A9694A203671}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{243A4DDF-F5CA-41BE-9DD3-4DBD39A72EC9}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{1F2C562D-EF7E-4273-B200-5B65F9E2AF9C}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{DB0AEE1C-DF55-4365-8386-3569A25A15E8}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{B0778696-26C6-4521-BBDB-FCFE7CC56C9D}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{34B732A9-A628-4100-BE7F-5D946B43E101}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId48" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId47" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{325BB700-1363-4978-B5EC-F8CFB3F59301}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1036236" y="0"/>
-          <a:ext cx="1826887" cy="1096132"/>
+          <a:off x="1131444" y="115210"/>
+          <a:ext cx="2057332" cy="1234399"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0E2841">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:sysClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" kern="1200">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>The Children and Family Initial Responsive Services:</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" kern="1200">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>InitialResponseService@coventry.gov.uk</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> or 024 7678 8555</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1131444" y="115210"/>
+        <a:ext cx="2057332" cy="1234399"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{FCEA151A-92E5-4C93-8507-9CB0F861D0D0}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3353960" y="142243"/>
+          <a:ext cx="2057332" cy="1234399"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="0E2841">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
@@ -38537,175 +39497,51 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Multi Agency Safeguarding Hub (MASH)</a:t>
-[...123 lines deleted...]
-            <a:t>MASH Emergency Duty Team</a:t>
+            <a:t> Emergency Duty Team</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>:</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
         <a:p>
@@ -38721,63 +39557,63 @@
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>024 7683 2222</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
             <a:solidFill>
               <a:srgbClr val="FFFF00"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3009804" y="5099"/>
-        <a:ext cx="1826887" cy="1096132"/>
+        <a:off x="3353960" y="142243"/>
+        <a:ext cx="2057332" cy="1234399"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{57B5EA55-CE46-497B-AB3C-63EBE32A8362}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1000228" y="1283920"/>
-          <a:ext cx="1826887" cy="1096132"/>
+          <a:off x="1090894" y="1582376"/>
+          <a:ext cx="2057332" cy="1234399"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="0E2841">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
@@ -38834,63 +39670,63 @@
             </a:rPr>
             <a:t>Lado@coventry.gov.uk</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" b="1" u="sng" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
             <a:solidFill>
               <a:srgbClr val="FFFF00"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1000228" y="1283920"/>
-        <a:ext cx="1826887" cy="1096132"/>
+        <a:off x="1090894" y="1582376"/>
+        <a:ext cx="2057332" cy="1234399"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{F75145BB-9748-49AB-B032-8B385AFABCE1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3009804" y="1283920"/>
-          <a:ext cx="1826887" cy="1096132"/>
+          <a:off x="3353960" y="1582376"/>
+          <a:ext cx="2057332" cy="1234399"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="0E2841">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
@@ -38958,63 +39794,63 @@
             </a:rPr>
             <a:t>Prevent@coventry.gov.uk</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
             <a:solidFill>
               <a:srgbClr val="FFFF00"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3009804" y="1283920"/>
-        <a:ext cx="1826887" cy="1096132"/>
+        <a:off x="3353960" y="1582376"/>
+        <a:ext cx="2057332" cy="1234399"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{8C8F92E3-CE18-4643-A257-A4AE577252A6}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1000228" y="2562742"/>
-          <a:ext cx="1826887" cy="1096132"/>
+          <a:off x="1090894" y="3022509"/>
+          <a:ext cx="2057332" cy="1234399"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="0E2841">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
@@ -39071,63 +39907,63 @@
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1050" b="0" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>www.coventry.gov.uk/family-hubs</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" b="0" kern="1200">
             <a:solidFill>
               <a:srgbClr val="FFFF00"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1000228" y="2562742"/>
-        <a:ext cx="1826887" cy="1096132"/>
+        <a:off x="1090894" y="3022509"/>
+        <a:ext cx="2057332" cy="1234399"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{890FC31D-8BCC-49F0-B22B-157B2F338C27}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3009804" y="2562742"/>
-          <a:ext cx="1826887" cy="1096132"/>
+          <a:off x="3353960" y="3022509"/>
+          <a:ext cx="2057332" cy="1234399"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="0E2841">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
@@ -39184,63 +40020,63 @@
             </a:rPr>
             <a:t>  </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>www.coventry.gov.uk/earlyhelp</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
             <a:solidFill>
               <a:srgbClr val="FFFF00"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3009804" y="2562742"/>
-        <a:ext cx="1826887" cy="1096132"/>
+        <a:off x="3353960" y="3022509"/>
+        <a:ext cx="2057332" cy="1234399"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{8B93B7DF-3050-489F-B4E8-DD9AE205F9DE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="356094" y="3841563"/>
-          <a:ext cx="5124730" cy="1245951"/>
+          <a:off x="365509" y="4462642"/>
+          <a:ext cx="5771168" cy="1403117"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="0E2841">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
@@ -39325,63 +40161,63 @@
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>eyqis@coventry.gov.uk  Tel: 024 7697 5451</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="356094" y="3841563"/>
-        <a:ext cx="5124730" cy="1245951"/>
+        <a:off x="365509" y="4462642"/>
+        <a:ext cx="5771168" cy="1403117"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{7F8725A1-A223-483F-9BE6-DBF120CF6AD5}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="325010" y="5247053"/>
-          <a:ext cx="5173745" cy="1608684"/>
+          <a:off x="330504" y="6045422"/>
+          <a:ext cx="5826366" cy="1811605"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="0E2841">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
@@ -39510,52 +40346,52 @@
             </a:rPr>
             <a:t>14 days </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" b="0" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="02110004020202020204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>of a notifiable event happening.</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" b="0" kern="1200">
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="325010" y="5247053"/>
-        <a:ext cx="5173745" cy="1608684"/>
+        <a:off x="330504" y="6045422"/>
+        <a:ext cx="5826366" cy="1811605"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{E28D7D70-DBFC-4136-B0F5-9368BAD9F756}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="2544" y="65662"/>
           <a:ext cx="1481435" cy="592574"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
@@ -46232,51 +47068,51 @@
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -46504,79 +47340,73 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <SharedWithUsers xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2">
-[...5 lines deleted...]
-    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b509c9d727c9bf125dde90349be71eb3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fbd4bebe2438c9af33a1e931c9797c23" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
     <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
     <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -46771,118 +47601,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{894BCCB3-5EE5-4F31-A62C-6FCC21354510}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF0DFA69-84CD-41E2-B96F-629226429DEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40621FC8-823F-4844-A1DA-75EB33F21473}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0F8F54-B3E2-4CD0-B103-2F71DAB5BF44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>25</Pages>
+  <Words>6699</Words>
+  <Characters>38188</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>318</Lines>
+  <Paragraphs>89</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Coventry City Council</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>44798</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jordan, Esther</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Barlow, Karen</lastModifiedBy>
-  <revision>28</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_SourceUrl">
-[...13 lines deleted...]
-  </property>
 </Properties>
 </file>