--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -13,10374 +13,10469 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing4.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/word/diagrams/data5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/word/diagrams/layout5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/word/diagrams/quickStyle5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/word/diagrams/colors5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/word/diagrams/drawing5.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00563F39" w:rsidRDefault="00563F39" w14:paraId="1933E3A7" w14:textId="3CA7D373">
+    <w:p w14:paraId="7551123D" w14:textId="01096631" w:rsidR="00934C38" w:rsidRDefault="00563F39">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32F63535" wp14:editId="3CBC4045">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32F63535" wp14:editId="447E0888">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-336550</wp:posOffset>
+                  <wp:posOffset>-338398</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>285750</wp:posOffset>
+                  <wp:posOffset>19050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6451600" cy="7670800"/>
                 <wp:effectExtent l="19050" t="19050" r="25400" b="25400"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:docPr id="217" name="Text Box 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DE5B32A-C7A9-4B8F-B0B4-F6DF6CA423AC}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6451600" cy="7670800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="38100">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00AF2BDF" w:rsidR="00715F72" w:rsidP="00715F72" w:rsidRDefault="00715F72" w14:paraId="09C4C2C8" w14:textId="77777777">
+                          <w:p w14:paraId="09C4C2C8" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="00AF2BDF" w:rsidRDefault="00715F72" w:rsidP="00715F72">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00AF2BDF" w:rsidR="00715F72" w:rsidP="00715F72" w:rsidRDefault="00715F72" w14:paraId="56F99116" w14:textId="610EA45F">
+                          <w:p w14:paraId="56F99116" w14:textId="610EA45F" w:rsidR="00715F72" w:rsidRPr="00AF2BDF" w:rsidRDefault="00715F72" w:rsidP="00715F72">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AF2BDF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Model Child Protection and Safeguarding Policy </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AF2BDF" w:rsidP="00715F72" w:rsidRDefault="00AF2BDF" w14:paraId="7E571AD7" w14:textId="77777777">
+                          <w:p w14:paraId="7E571AD7" w14:textId="77777777" w:rsidR="00AF2BDF" w:rsidRDefault="00AF2BDF" w:rsidP="00715F72">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00715F72" w:rsidP="00715F72" w:rsidRDefault="00715F72" w14:paraId="7F230425" w14:textId="3F1C940B">
+                          <w:p w14:paraId="7F230425" w14:textId="19FE1E57" w:rsidR="00715F72" w:rsidRDefault="00715F72" w:rsidP="00715F72">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AF2BDF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Notes for Ofsted Registered Group </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AF2BDF" w:rsidR="005B17C4">
+                            <w:r w:rsidR="005B17C4" w:rsidRPr="00AF2BDF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">and School based </w:t>
+                              <w:t xml:space="preserve">and School  based </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AF2BDF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Providers </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00AF2BDF" w:rsidP="00715F72" w:rsidRDefault="00AF2BDF" w14:paraId="52621F12" w14:textId="77777777">
+                          <w:p w14:paraId="52621F12" w14:textId="77777777" w:rsidR="00AF2BDF" w:rsidRPr="005E4DBF" w:rsidRDefault="00AF2BDF" w:rsidP="00715F72">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00715F72" w:rsidP="00EE545A" w:rsidRDefault="00715F72" w14:paraId="4480523B" w14:textId="0EDC47A9">
+                          <w:p w14:paraId="4480523B" w14:textId="0EDC47A9" w:rsidR="00715F72" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="007C7582">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="25"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>This policy has been developed to assist Ofsted registered Private Voluntary and Independent (PVI) settings</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF" w:rsidR="00835E26">
+                            <w:r w:rsidR="00835E26" w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (not school run provision)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> in developing their Child Protection and Safeguarding policy</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00A20136" w:rsidP="00EE545A" w:rsidRDefault="00A20136" w14:paraId="4D600B86" w14:textId="77777777">
+                          <w:p w14:paraId="4D600B86" w14:textId="77777777" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A20136" w:rsidP="00EE545A">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="360" w:hanging="360"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="007F0297" w:rsidP="007F0297" w:rsidRDefault="007F0297" w14:paraId="06B8A295" w14:textId="50F42453">
+                          <w:p w14:paraId="718CBB27" w14:textId="231F07C6" w:rsidR="00ED7224" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="007C7582">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="25"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>This is a model policy and should be personalised for your setting. Please adapt it to fit your settings individual context. Some sections are coloured in</w:t>
+                              <w:t xml:space="preserve">This is a model policy </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE7D69" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>and should</w:t>
                             </w:r>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> be personalised for your setting.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005E44AB" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Please ada</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0052573B" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">pt it to fit your </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008D5AD1" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">settings individual context. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00031307" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Some sections are coloured </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00ED7224" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>in</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00ED7224" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> blue </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF">
+                            <w:r w:rsidR="00ED7224" w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>to allow you to add your setting name</w:t>
-[...30 lines deleted...]
-                              <w:t xml:space="preserve"> for you to delete/amend as appropriate.</w:t>
+                              <w:t>to allow you to add your setting name.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00BF38AE" w:rsidP="00EE545A" w:rsidRDefault="00BF38AE" w14:paraId="79F6F45F" w14:textId="77777777">
+                          <w:p w14:paraId="79F6F45F" w14:textId="77777777" w:rsidR="00BF38AE" w:rsidRPr="005E4DBF" w:rsidRDefault="00BF38AE" w:rsidP="00EE545A">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="360" w:hanging="360"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00A20136" w:rsidP="00EE545A" w:rsidRDefault="00A421A9" w14:paraId="37DFFE48" w14:textId="03EB81A8">
+                          <w:p w14:paraId="37DFFE48" w14:textId="56D6E695" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A421A9" w:rsidP="007C7582">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="35"/>
+                                <w:numId w:val="31"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="360"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Prior to being adopted, each section should be reviewed to determine if it is appropriate for your setting. If </w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-                            <w:r w:rsidRPr="005E4DBF">
+                            <w:r w:rsidR="009520BE" w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>more or less information</w:t>
+                              <w:t>information</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> is required, it is the responsibility of the setting to make those amendments.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00715F72" w:rsidP="00EE545A" w:rsidRDefault="00715F72" w14:paraId="673EC847" w14:textId="77777777">
+                          <w:p w14:paraId="673EC847" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="00EE545A">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="360" w:hanging="360"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00563F39" w:rsidP="00EE545A" w:rsidRDefault="00715F72" w14:paraId="59BAEAC8" w14:textId="77777777">
+                          <w:p w14:paraId="59BAEAC8" w14:textId="77777777" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="007C7582">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="25"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="7030A0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">policy has been </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF" w:rsidR="00563F39">
+                            <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>created</w:t>
                             </w:r>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> to support your setting to meet the</w:t>
                             </w:r>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF" w:rsidR="00563F39">
+                            <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">following </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>statutory guidance</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF" w:rsidR="00563F39">
+                            <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00563F39" w:rsidP="005E4DBF" w:rsidRDefault="00563F39" w14:paraId="3F5629B4" w14:textId="46BB5870">
+                          <w:p w14:paraId="3F5629B4" w14:textId="6014D39E" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="34"/>
                               </w:numPr>
                               <w:ind w:left="1134" w:hanging="425"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Early Years Foundation Stage (EYFS) For </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF" w:rsidR="007C7547">
+                            <w:r w:rsidR="007C7547" w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Group and School based Providers </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF">
-[...38 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00563F39" w:rsidP="005E4DBF" w:rsidRDefault="00563F39" w14:paraId="678ABCE0" w14:textId="07BC7F96">
+                          <w:p w14:paraId="678ABCE0" w14:textId="4FB0ED13" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="34"/>
                               </w:numPr>
                               <w:ind w:left="1134" w:hanging="425"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Working Together to Safeguard Children (December 2023)  </w:t>
+                              <w:t>Working Together to Safeguard Children</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00563F39" w:rsidP="005E4DBF" w:rsidRDefault="00563F39" w14:paraId="507CB916" w14:textId="2FBD10FF">
+                          <w:p w14:paraId="507CB916" w14:textId="5116B491" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="34"/>
                               </w:numPr>
                               <w:ind w:left="1134" w:hanging="425"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Prevent duty guidance for England and Wales (updated March 2024) </w:t>
+                              <w:t xml:space="preserve">Prevent duty guidance for England and Wales  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00715F72" w:rsidP="005E4DBF" w:rsidRDefault="00563F39" w14:paraId="143F4638" w14:textId="45F4CE0A">
+                          <w:p w14:paraId="143F4638" w14:textId="48E50C56" w:rsidR="00715F72" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="9"/>
                               </w:numPr>
                               <w:ind w:left="1134" w:hanging="425"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Keeping Children Safe in Education (202</w:t>
-[...15 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t xml:space="preserve">Keeping Children Safe in Education </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="000D6ED8" w:rsidP="00EE545A" w:rsidRDefault="000D6ED8" w14:paraId="01888AFC" w14:textId="77777777">
+                          <w:p w14:paraId="01888AFC" w14:textId="77777777" w:rsidR="000D6ED8" w:rsidRPr="005E4DBF" w:rsidRDefault="000D6ED8" w:rsidP="00EE545A">
                             <w:pPr>
                               <w:ind w:left="360" w:hanging="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00A20136" w:rsidP="00EE545A" w:rsidRDefault="00A25BEE" w14:paraId="34992AB9" w14:textId="6FFC245C">
+                          <w:p w14:paraId="34992AB9" w14:textId="6FFC245C" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A25BEE" w:rsidP="007C7582">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="9"/>
                               </w:numPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This policy includes links to </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF" w:rsidR="00581260">
+                            <w:r w:rsidR="00581260" w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>related policies and a</w:t>
                             </w:r>
                             <w:r w:rsidR="007A7D6F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>ppendices</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF" w:rsidR="00581260">
+                            <w:r w:rsidR="00581260" w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> at the end</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF" w:rsidR="00EE545A">
+                            <w:r w:rsidR="00EE545A" w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="002D55FD" w:rsidR="00892CC7">
+                            <w:r w:rsidR="00892CC7" w:rsidRPr="002D55FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">of this document, </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005E4DBF" w:rsidR="00EE545A">
+                            <w:r w:rsidR="00EE545A" w:rsidRPr="005E4DBF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>which can also be adopted by Coventry settings.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="005E4DBF" w:rsidR="00563F39" w:rsidP="00EE545A" w:rsidRDefault="00563F39" w14:paraId="52380730" w14:textId="77777777">
+                          <w:p w14:paraId="52380730" w14:textId="77777777" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="00EE545A">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="360" w:hanging="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="007F0297" w:rsidR="00563F39" w:rsidP="00A54701" w:rsidRDefault="00563F39" w14:paraId="73FB57C5" w14:textId="027FFAA4">
+                          <w:p w14:paraId="5830C5AC" w14:textId="731BB93A" w:rsidR="00FA7453" w:rsidRPr="00563F39" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="25"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007F0297">
+                            <w:r w:rsidRPr="00FA7453">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This model policy </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F0297" w:rsidR="00052C08">
+                            <w:r w:rsidR="00052C08" w:rsidRPr="00FA7453">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">was </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F0297">
+                            <w:r w:rsidRPr="00FA7453">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">reviewed in </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F0297" w:rsidR="00A20136">
+                            <w:r w:rsidR="000D7889" w:rsidRPr="00FA7453">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>August</w:t>
+                              <w:t>July 2026</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F0297">
+                            <w:r w:rsidR="00052C08" w:rsidRPr="00FA7453">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...8 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>, by Coventry Ear</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F0297" w:rsidR="00406EC8">
+                            <w:r w:rsidR="00406EC8" w:rsidRPr="00FA7453">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>l</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F0297" w:rsidR="00052C08">
+                            <w:r w:rsidR="00052C08" w:rsidRPr="00FA7453">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>y Years</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F0297" w:rsidR="00B302E0">
+                            <w:r w:rsidR="00B302E0" w:rsidRPr="00FA7453">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>: Quality, Improvements and Standards team</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F0297" w:rsidR="00470306">
+                            <w:r w:rsidR="00470306" w:rsidRPr="00FA7453">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">, and includes the EYFS Safeguarding reforms (Sept 2025) </w:t>
+                              <w:t xml:space="preserve">, and </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F0297" w:rsidR="00B302E0">
+                            <w:r w:rsidR="00FA7453">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">aligns with </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FA7453" w:rsidRPr="0A0C0877">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>the EYFS S</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FA7453">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>tatutory Framework</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FA7453" w:rsidRPr="0A0C0877">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Sept 2026)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FA7453">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FA7453" w:rsidRPr="0A0C0877">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00563F39" w:rsidR="00715F72" w:rsidP="00715F72" w:rsidRDefault="00715F72" w14:paraId="19AE8660" w14:textId="77777777">
+                          <w:p w14:paraId="73FB57C5" w14:textId="621C37EA" w:rsidR="00563F39" w:rsidRPr="00FA7453" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                             <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="25"/>
+                              </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00563F39" w:rsidR="00715F72" w:rsidP="00715F72" w:rsidRDefault="00715F72" w14:paraId="7680BE7C" w14:textId="77777777">
+                          <w:p w14:paraId="19AE8660" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="00563F39" w:rsidRDefault="00715F72" w:rsidP="00715F72">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00715F72" w:rsidRDefault="00715F72" w14:paraId="15AFFA23" w14:textId="57BDD8A4"/>
-[...16 lines deleted...]
-                          <w:p w:rsidR="00563F39" w:rsidRDefault="00563F39" w14:paraId="3E1760E3" w14:textId="77777777"/>
+                          <w:p w14:paraId="7680BE7C" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="00563F39" w:rsidRDefault="00715F72" w:rsidP="00715F72">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="15AFFA23" w14:textId="57BDD8A4" w:rsidR="00715F72" w:rsidRDefault="00715F72"/>
+                          <w:p w14:paraId="089145EA" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="076F4946" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="5B998496" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="779C85EC" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="5A55D993" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="5B7C0668" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="0EEF29D6" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="05043118" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="70C29BB9" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="5E9B55AF" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="2AEA9DBA" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="0C3A6D53" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="3EA034D9" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="76384157" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="2A41A365" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="5AE461F7" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="3E1760E3" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="32F63535">
+              <v:shapetype w14:anchorId="32F63535" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" style="position:absolute;margin-left:-26.5pt;margin-top:22.5pt;width:508pt;height:604pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="3pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMl8SgEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySl25ao6WrpUoS0&#10;XKSFD3AcJ7FwPMZ2m5SvZ+yk3S5IPCD8YHk84zMzZ443t0OnyFFYJ0EXNJullAjNoZK6Kei3r/tX&#10;a0qcZ7piCrQo6Ek4ert9+WLTm1zMoQVVCUsQRLu8NwVtvTd5kjjeio65GRih0VmD7ZhH0zZJZVmP&#10;6J1K5mm6THqwlbHAhXN4ez866Tbi17Xg/nNdO+GJKijW5uNu416GPdluWN5YZlrJpzLYP1TRMakx&#10;6QXqnnlGDlb+AdVJbsFB7WccugTqWnIRe8BusvS3bh5bZkTsBclx5kKT+3+w/NPx0XyxxA9vYcAB&#10;xiaceQD+3RENu5bpRtxZC30rWIWJs0BZ0huXT08D1S53AaTsP0KFQ2YHDxFoqG0XWME+CaLjAE4X&#10;0sXgCcfL5eImW6bo4uhbLVfpGo2Qg+Xn58Y6/15AR8KhoBanGuHZ8cH5MfQcErI5ULLaS6WiYZty&#10;pyw5MlTAPq4J/VmY0qQv6Ot1hsn/jpGmq3R3rvAZRic9alnJrqDYA65RXYG4d7qKSvNMqvGM7Sk9&#10;MRnIG2n0QzlgYGC0hOqEnFoYNYt/DA8t2J+U9KjXgrofB2YFJeqDxrm8yRaLIPBoLG5WczTstae8&#10;9jDNEaqgnpLxuPPxU4TWNdzh/GoZmX2qZKoVdRhnM/2ZIPRrO0Y9/eztLwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEt/fDDdAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLztFlE2&#10;ipSNGvdm3Cz6AwodgUinpO0C/nuHk54mM+/lzfeK/WIHMaEPvSMFN9sEBFLjTE+tgs+Pw+YeRIia&#10;jB4coYIfDLAvLy8KnRs30wmnKraCQyjkWkEX45hLGZoOrQ5bNyKx9uW81ZFX30rj9czhdpBpkuyk&#10;1T3xh06P+NJh812drYL31/p5DmmbvXk/p4fjcZkqc1Lq+mp5egQRcYl/ZljxGR1KZqrdmUwQg4JN&#10;dstdooK7jCcbHnbroWZnukqyLOT/DuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEyX&#10;xKATAgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEt/fDDdAAAACwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-26.65pt;margin-top:1.5pt;width:508pt;height:604pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMl8SgEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySl25ao6WrpUoS0&#10;XKSFD3AcJ7FwPMZ2m5SvZ+yk3S5IPCD8YHk84zMzZ443t0OnyFFYJ0EXNJullAjNoZK6Kei3r/tX&#10;a0qcZ7piCrQo6Ek4ert9+WLTm1zMoQVVCUsQRLu8NwVtvTd5kjjeio65GRih0VmD7ZhH0zZJZVmP&#10;6J1K5mm6THqwlbHAhXN4ez866Tbi17Xg/nNdO+GJKijW5uNu416GPdluWN5YZlrJpzLYP1TRMakx&#10;6QXqnnlGDlb+AdVJbsFB7WccugTqWnIRe8BusvS3bh5bZkTsBclx5kKT+3+w/NPx0XyxxA9vYcAB&#10;xiaceQD+3RENu5bpRtxZC30rWIWJs0BZ0huXT08D1S53AaTsP0KFQ2YHDxFoqG0XWME+CaLjAE4X&#10;0sXgCcfL5eImW6bo4uhbLVfpGo2Qg+Xn58Y6/15AR8KhoBanGuHZ8cH5MfQcErI5ULLaS6WiYZty&#10;pyw5MlTAPq4J/VmY0qQv6Ot1hsn/jpGmq3R3rvAZRic9alnJrqDYA65RXYG4d7qKSvNMqvGM7Sk9&#10;MRnIG2n0QzlgYGC0hOqEnFoYNYt/DA8t2J+U9KjXgrofB2YFJeqDxrm8yRaLIPBoLG5WczTstae8&#10;9jDNEaqgnpLxuPPxU4TWNdzh/GoZmX2qZKoVdRhnM/2ZIPRrO0Y9/eztLwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAD+ZA2DeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHatE0ct&#10;NI1TAaI7RNXAAZx4SCJiO7LdJNyeYUWXo//05/3isJiBTehD76yEdJ0AQ9s43dtWwufHcfUILERl&#10;tRqcRQk/GOBQ3t4UKtdutmecqtgyKrEhVxK6GMec89B0aFRYuxEtZV/OGxXp9C3XXs1UbgYukmTL&#10;jeotfejUiC8dNt/VxUh4f62f5yDazZv3szieTstU6bOU93fL0x5YxCX+w/CnT+pQklPtLlYHNkhY&#10;bbKMUAkZTaJ8txUPwGoCRZomwMuCX08ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBM&#10;l8SgEwIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA/mQNg3gAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokecolor="#0070c0" strokeweight="3pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00AF2BDF" w:rsidR="00715F72" w:rsidP="00715F72" w:rsidRDefault="00715F72" w14:paraId="09C4C2C8" w14:textId="77777777">
+                    <w:p w14:paraId="09C4C2C8" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="00AF2BDF" w:rsidRDefault="00715F72" w:rsidP="00715F72">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00AF2BDF" w:rsidR="00715F72" w:rsidP="00715F72" w:rsidRDefault="00715F72" w14:paraId="56F99116" w14:textId="610EA45F">
+                    <w:p w14:paraId="56F99116" w14:textId="610EA45F" w:rsidR="00715F72" w:rsidRPr="00AF2BDF" w:rsidRDefault="00715F72" w:rsidP="00715F72">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AF2BDF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Model Child Protection and Safeguarding Policy </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AF2BDF" w:rsidP="00715F72" w:rsidRDefault="00AF2BDF" w14:paraId="7E571AD7" w14:textId="77777777">
+                    <w:p w14:paraId="7E571AD7" w14:textId="77777777" w:rsidR="00AF2BDF" w:rsidRDefault="00AF2BDF" w:rsidP="00715F72">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00715F72" w:rsidP="00715F72" w:rsidRDefault="00715F72" w14:paraId="7F230425" w14:textId="3F1C940B">
+                    <w:p w14:paraId="7F230425" w14:textId="19FE1E57" w:rsidR="00715F72" w:rsidRDefault="00715F72" w:rsidP="00715F72">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AF2BDF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Notes for Ofsted Registered Group </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AF2BDF" w:rsidR="005B17C4">
+                      <w:r w:rsidR="005B17C4" w:rsidRPr="00AF2BDF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">and School based </w:t>
+                        <w:t xml:space="preserve">and School  based </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AF2BDF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Providers </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00AF2BDF" w:rsidP="00715F72" w:rsidRDefault="00AF2BDF" w14:paraId="52621F12" w14:textId="77777777">
+                    <w:p w14:paraId="52621F12" w14:textId="77777777" w:rsidR="00AF2BDF" w:rsidRPr="005E4DBF" w:rsidRDefault="00AF2BDF" w:rsidP="00715F72">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00715F72" w:rsidP="00EE545A" w:rsidRDefault="00715F72" w14:paraId="4480523B" w14:textId="0EDC47A9">
+                    <w:p w14:paraId="4480523B" w14:textId="0EDC47A9" w:rsidR="00715F72" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="007C7582">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="25"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>This policy has been developed to assist Ofsted registered Private Voluntary and Independent (PVI) settings</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF" w:rsidR="00835E26">
+                      <w:r w:rsidR="00835E26" w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (not school run provision)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> in developing their Child Protection and Safeguarding policy</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00A20136" w:rsidP="00EE545A" w:rsidRDefault="00A20136" w14:paraId="4D600B86" w14:textId="77777777">
+                    <w:p w14:paraId="4D600B86" w14:textId="77777777" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A20136" w:rsidP="00EE545A">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="360" w:hanging="360"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="007F0297" w:rsidP="007F0297" w:rsidRDefault="007F0297" w14:paraId="06B8A295" w14:textId="50F42453">
+                    <w:p w14:paraId="718CBB27" w14:textId="231F07C6" w:rsidR="00ED7224" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="007C7582">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="25"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>This is a model policy and should be personalised for your setting. Please adapt it to fit your settings individual context. Some sections are coloured in</w:t>
+                        <w:t xml:space="preserve">This is a model policy </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AE7D69" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>and should</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> be personalised for your setting.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005E44AB" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Please ada</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0052573B" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">pt it to fit your </w:t>
+                      </w:r>
+                      <w:r w:rsidR="008D5AD1" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">settings individual context. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00031307" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Some sections are coloured </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00ED7224" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>in</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00ED7224" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> blue </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF">
+                      <w:r w:rsidR="00ED7224" w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>to allow you to add your setting name</w:t>
-[...30 lines deleted...]
-                        <w:t xml:space="preserve"> for you to delete/amend as appropriate.</w:t>
+                        <w:t>to allow you to add your setting name.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00BF38AE" w:rsidP="00EE545A" w:rsidRDefault="00BF38AE" w14:paraId="79F6F45F" w14:textId="77777777">
+                    <w:p w14:paraId="79F6F45F" w14:textId="77777777" w:rsidR="00BF38AE" w:rsidRPr="005E4DBF" w:rsidRDefault="00BF38AE" w:rsidP="00EE545A">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="360" w:hanging="360"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00A20136" w:rsidP="00EE545A" w:rsidRDefault="00A421A9" w14:paraId="37DFFE48" w14:textId="03EB81A8">
+                    <w:p w14:paraId="37DFFE48" w14:textId="56D6E695" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A421A9" w:rsidP="007C7582">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="35"/>
+                          <w:numId w:val="31"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="360"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Prior to being adopted, each section should be reviewed to determine if it is appropriate for your setting. If </w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-                      <w:r w:rsidRPr="005E4DBF">
+                      <w:r w:rsidR="009520BE" w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>more or less information</w:t>
+                        <w:t>information</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> is required, it is the responsibility of the setting to make those amendments.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00715F72" w:rsidP="00EE545A" w:rsidRDefault="00715F72" w14:paraId="673EC847" w14:textId="77777777">
+                    <w:p w14:paraId="673EC847" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="00EE545A">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="360" w:hanging="360"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00563F39" w:rsidP="00EE545A" w:rsidRDefault="00715F72" w14:paraId="59BAEAC8" w14:textId="77777777">
+                    <w:p w14:paraId="59BAEAC8" w14:textId="77777777" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="007C7582">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="25"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="7030A0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">This </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">policy has been </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF" w:rsidR="00563F39">
+                      <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>created</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> to support your setting to meet the</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF" w:rsidR="00563F39">
+                      <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">following </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>statutory guidance</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF" w:rsidR="00563F39">
+                      <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00563F39" w:rsidP="005E4DBF" w:rsidRDefault="00563F39" w14:paraId="3F5629B4" w14:textId="46BB5870">
+                    <w:p w14:paraId="3F5629B4" w14:textId="6014D39E" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="34"/>
                         </w:numPr>
                         <w:ind w:left="1134" w:hanging="425"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Early Years Foundation Stage (EYFS) For </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF" w:rsidR="007C7547">
+                      <w:r w:rsidR="007C7547" w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Group and School based Providers </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF">
-[...38 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00563F39" w:rsidP="005E4DBF" w:rsidRDefault="00563F39" w14:paraId="678ABCE0" w14:textId="07BC7F96">
+                    <w:p w14:paraId="678ABCE0" w14:textId="4FB0ED13" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="34"/>
                         </w:numPr>
                         <w:ind w:left="1134" w:hanging="425"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Working Together to Safeguard Children (December 2023)  </w:t>
+                        <w:t>Working Together to Safeguard Children</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00563F39" w:rsidP="005E4DBF" w:rsidRDefault="00563F39" w14:paraId="507CB916" w14:textId="2FBD10FF">
+                    <w:p w14:paraId="507CB916" w14:textId="5116B491" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="34"/>
                         </w:numPr>
                         <w:ind w:left="1134" w:hanging="425"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Prevent duty guidance for England and Wales (updated March 2024) </w:t>
+                        <w:t xml:space="preserve">Prevent duty guidance for England and Wales  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00715F72" w:rsidP="005E4DBF" w:rsidRDefault="00563F39" w14:paraId="143F4638" w14:textId="45F4CE0A">
+                    <w:p w14:paraId="143F4638" w14:textId="48E50C56" w:rsidR="00715F72" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="9"/>
                         </w:numPr>
                         <w:ind w:left="1134" w:hanging="425"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Keeping Children Safe in Education (202</w:t>
-[...15 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t xml:space="preserve">Keeping Children Safe in Education </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="000D6ED8" w:rsidP="00EE545A" w:rsidRDefault="000D6ED8" w14:paraId="01888AFC" w14:textId="77777777">
+                    <w:p w14:paraId="01888AFC" w14:textId="77777777" w:rsidR="000D6ED8" w:rsidRPr="005E4DBF" w:rsidRDefault="000D6ED8" w:rsidP="00EE545A">
                       <w:pPr>
                         <w:ind w:left="360" w:hanging="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00A20136" w:rsidP="00EE545A" w:rsidRDefault="00A25BEE" w14:paraId="34992AB9" w14:textId="6FFC245C">
+                    <w:p w14:paraId="34992AB9" w14:textId="6FFC245C" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A25BEE" w:rsidP="007C7582">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="9"/>
                         </w:numPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">This policy includes links to </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF" w:rsidR="00581260">
+                      <w:r w:rsidR="00581260" w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>related policies and a</w:t>
                       </w:r>
                       <w:r w:rsidR="007A7D6F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>ppendices</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF" w:rsidR="00581260">
+                      <w:r w:rsidR="00581260" w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> at the end</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF" w:rsidR="00EE545A">
+                      <w:r w:rsidR="00EE545A" w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002D55FD" w:rsidR="00892CC7">
+                      <w:r w:rsidR="00892CC7" w:rsidRPr="002D55FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">of this document, </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005E4DBF" w:rsidR="00EE545A">
+                      <w:r w:rsidR="00EE545A" w:rsidRPr="005E4DBF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>which can also be adopted by Coventry settings.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005E4DBF" w:rsidR="00563F39" w:rsidP="00EE545A" w:rsidRDefault="00563F39" w14:paraId="52380730" w14:textId="77777777">
+                    <w:p w14:paraId="52380730" w14:textId="77777777" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="00EE545A">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="360" w:hanging="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="007F0297" w:rsidR="00563F39" w:rsidP="00A54701" w:rsidRDefault="00563F39" w14:paraId="73FB57C5" w14:textId="027FFAA4">
+                    <w:p w14:paraId="5830C5AC" w14:textId="731BB93A" w:rsidR="00FA7453" w:rsidRPr="00563F39" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="25"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007F0297">
+                      <w:r w:rsidRPr="00FA7453">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">This model policy </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F0297" w:rsidR="00052C08">
+                      <w:r w:rsidR="00052C08" w:rsidRPr="00FA7453">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">was </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F0297">
+                      <w:r w:rsidRPr="00FA7453">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">reviewed in </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F0297" w:rsidR="00A20136">
+                      <w:r w:rsidR="000D7889" w:rsidRPr="00FA7453">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>August</w:t>
+                        <w:t>July 2026</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F0297">
+                      <w:r w:rsidR="00052C08" w:rsidRPr="00FA7453">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...8 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>, by Coventry Ear</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F0297" w:rsidR="00406EC8">
+                      <w:r w:rsidR="00406EC8" w:rsidRPr="00FA7453">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>l</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F0297" w:rsidR="00052C08">
+                      <w:r w:rsidR="00052C08" w:rsidRPr="00FA7453">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>y Years</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F0297" w:rsidR="00B302E0">
+                      <w:r w:rsidR="00B302E0" w:rsidRPr="00FA7453">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>: Quality, Improvements and Standards team</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F0297" w:rsidR="00470306">
+                      <w:r w:rsidR="00470306" w:rsidRPr="00FA7453">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">, and includes the EYFS Safeguarding reforms (Sept 2025) </w:t>
+                        <w:t xml:space="preserve">, and </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F0297" w:rsidR="00B302E0">
+                      <w:r w:rsidR="00FA7453">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">aligns with </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FA7453" w:rsidRPr="0A0C0877">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>the EYFS S</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FA7453">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>tatutory Framework</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FA7453" w:rsidRPr="0A0C0877">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (Sept 2026)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FA7453">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FA7453" w:rsidRPr="0A0C0877">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00563F39" w:rsidR="00715F72" w:rsidP="00715F72" w:rsidRDefault="00715F72" w14:paraId="19AE8660" w14:textId="77777777">
+                    <w:p w14:paraId="73FB57C5" w14:textId="621C37EA" w:rsidR="00563F39" w:rsidRPr="00FA7453" w:rsidRDefault="00563F39" w:rsidP="007C7582">
                       <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="25"/>
+                        </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00563F39" w:rsidR="00715F72" w:rsidP="00715F72" w:rsidRDefault="00715F72" w14:paraId="7680BE7C" w14:textId="77777777">
+                    <w:p w14:paraId="19AE8660" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="00563F39" w:rsidRDefault="00715F72" w:rsidP="00715F72">
                       <w:pPr>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00715F72" w:rsidRDefault="00715F72" w14:paraId="15AFFA23" w14:textId="57BDD8A4"/>
-[...16 lines deleted...]
-                    <w:p w:rsidR="00563F39" w:rsidRDefault="00563F39" w14:paraId="3E1760E3" w14:textId="77777777"/>
+                    <w:p w14:paraId="7680BE7C" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="00563F39" w:rsidRDefault="00715F72" w:rsidP="00715F72">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="15AFFA23" w14:textId="57BDD8A4" w:rsidR="00715F72" w:rsidRDefault="00715F72"/>
+                    <w:p w14:paraId="089145EA" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="076F4946" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="5B998496" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="779C85EC" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="5A55D993" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="5B7C0668" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="0EEF29D6" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="05043118" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="70C29BB9" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="5E9B55AF" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="2AEA9DBA" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="0C3A6D53" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="3EA034D9" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="76384157" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="2A41A365" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="5AE461F7" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="3E1760E3" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934C38" w:rsidRDefault="00934C38" w14:paraId="7551123D" w14:textId="79A150DB"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00563F39" w:rsidP="00563F39" w:rsidRDefault="00172EAF" w14:paraId="0EF25698" w14:textId="633088BB">
+    <w:p w14:paraId="6045C4DC" w14:textId="588B738A" w:rsidR="00563F39" w:rsidRDefault="000D7889" w:rsidP="000D7889">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2697D4AD" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+    <w:p w14:paraId="0EF25698" w14:textId="633088BB" w:rsidR="00563F39" w:rsidRDefault="00172EAF" w:rsidP="00563F39">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00172EAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6883EC8A" wp14:editId="1A6A5109">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6883EC8A" wp14:editId="5B6264F4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-276225</wp:posOffset>
+                  <wp:posOffset>-176473</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>389890</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6065520" cy="7019925"/>
                 <wp:effectExtent l="19050" t="19050" r="11430" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="313357518" name="Text Box 2"/>
+                <wp:docPr id="313357518" name="Text Box 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4A619BA-499C-4166-A640-8C2D087BC818}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6065520" cy="7019925"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="38100">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F227C9" w:rsidP="00F227C9" w:rsidRDefault="00F227C9" w14:paraId="0081FBE4" w14:textId="77777777">
+                          <w:p w14:paraId="0081FBE4" w14:textId="77777777" w:rsidR="00F227C9" w:rsidRDefault="00F227C9" w:rsidP="00F227C9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00141846" w:rsidP="00F227C9" w:rsidRDefault="00141846" w14:paraId="55E750F1" w14:textId="77777777">
+                          <w:p w14:paraId="55E750F1" w14:textId="77777777" w:rsidR="00141846" w:rsidRDefault="00141846" w:rsidP="00F227C9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="003D1933" w:rsidR="00172EAF" w:rsidP="00A10D08" w:rsidRDefault="00172EAF" w14:paraId="402A0119" w14:textId="73403018">
+                          <w:p w14:paraId="402A0119" w14:textId="73403018" w:rsidR="00172EAF" w:rsidRPr="003D1933" w:rsidRDefault="00172EAF" w:rsidP="00A10D08">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D1933">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                               </w:rPr>
                               <w:t>Child Protection and Safeguarding Policy</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="006D01A7" w:rsidR="00172EAF" w:rsidP="00A10D08" w:rsidRDefault="00172EAF" w14:paraId="18BCC873" w14:textId="1175FA61">
+                          <w:p w14:paraId="18BCC873" w14:textId="1175FA61" w:rsidR="00172EAF" w:rsidRPr="006D01A7" w:rsidRDefault="00172EAF" w:rsidP="00A10D08">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006D01A7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>(Insert  name of setting)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="006D01A7" w:rsidR="00172EAF" w:rsidP="00A10D08" w:rsidRDefault="00172EAF" w14:paraId="01058958" w14:textId="77777777">
+                          <w:p w14:paraId="01058958" w14:textId="77777777" w:rsidR="00172EAF" w:rsidRPr="006D01A7" w:rsidRDefault="00172EAF" w:rsidP="00A10D08">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006D01A7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>(Insert logo if applicable)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00172EAF" w:rsidRDefault="00172EAF" w14:paraId="45D508BB" w14:textId="77777777">
+                          <w:p w14:paraId="45D508BB" w14:textId="77777777" w:rsidR="00172EAF" w:rsidRDefault="00172EAF">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="363791F5" w14:textId="77777777">
+                          <w:p w14:paraId="363791F5" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="1C620E7B" w14:textId="77777777">
+                          <w:p w14:paraId="1C620E7B" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="37DA7F5D" w14:textId="77777777">
+                          <w:p w14:paraId="37DA7F5D" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="57C49648" w14:textId="77777777">
+                          <w:p w14:paraId="57C49648" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="6B2FC403" w14:textId="77777777">
+                          <w:p w14:paraId="6B2FC403" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="0157B90A" w14:textId="77777777">
+                          <w:p w14:paraId="0157B90A" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="54F19F7C" w14:textId="77777777">
+                          <w:p w14:paraId="54F19F7C" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="55A79BE5" w14:textId="77777777">
+                          <w:p w14:paraId="55A79BE5" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="1E721864" w14:textId="02FFCEB6">
+                          <w:p w14:paraId="1E721864" w14:textId="02FFCEB6" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>Date of next review : [insert date]</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00141846" w:rsidRDefault="00141846" w14:paraId="2EF3DC26" w14:textId="77777777">
+                          <w:p w14:paraId="2EF3DC26" w14:textId="77777777" w:rsidR="00141846" w:rsidRDefault="00141846">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00172EAF" w:rsidR="00141846" w:rsidRDefault="00141846" w14:paraId="2BA75D32" w14:textId="77777777">
+                          <w:p w14:paraId="2BA75D32" w14:textId="77777777" w:rsidR="00141846" w:rsidRPr="00172EAF" w:rsidRDefault="00141846">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-21.75pt;margin-top:30.7pt;width:477.6pt;height:552.75pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" strokecolor="#0070c0" strokeweight="3pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9aYyQGgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q941xmqMVZ7XNNlWl&#10;7UHa9gEwxjEqZlwgsdOn3wF7s9lWvanqCwQe+Jn55mdz0zeanKR1CkxO0wmjRBoBpTKHnH7/tn+z&#10;osR5bkquwcicnqWjN9vXrzZdm8kp1KBLaQmKGJd1bU5r79ssSZyoZcPdBFppMFiBbbjHpT0kpeUd&#10;qjc6mTK2SDqwZWtBSOfw790QpNuoX1VS+C9V5aQnOqeYm4+jjWMRxmS74dnB8rZWYkyD/0MWDVcG&#10;L71I3XHPydGqP6QaJSw4qPxEQJNAVSkhYw1YTcp+q+ah5q2MtSAc114wuf8nKz6fHtqvlvj+HfTY&#10;wFiEa+9B/HDEwK7m5iBvrYWulrzEi9OALOlal41HA2qXuSBSdJ+gxCbzo4co1Fe2CVSwToLq2IDz&#10;BbrsPRH4c8EW8/kUQwJjS5au19N5vINnT8db6/wHCQ0Jk5xa7GqU56d750M6PHvaEm5zoFW5V1rH&#10;hT0UO23JiaMD9vEb1V9s04Z0OX27ShkbEPxVg7El20Xj4LUvNBrl0ctaNTldsfAN7grg3psyOs1z&#10;pYc5HtZmJBngDRh9X/RElSPmALaA8oxoLQzWxaeGkxrsL0o6tG1O3c8jt5IS/dFge9bpbBZ8Hhez&#10;+TKAtdeR4jrCjUCpnHpKhunOx7cRwBm4xTZWKgJ+zmRMGe0YuY9PJ/j9eh13PT/w7SMAAAD//wMA&#10;UEsDBBQABgAIAAAAIQCToPF83wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzB&#10;GiR2rePQBhriVIDoDlE1cAAnNklEPI5sNwm3Z1jR5eg//f+m2C92YJPxoXcoQawTYAYbp3tsJXx+&#10;HFYPwEJUqNXg0Ej4MQH25fVVoXLtZjyZqYotoxIMuZLQxTjmnIemM1aFtRsNUvblvFWRTt9y7dVM&#10;5XbgaZJk3KoeaaFTo3npTPNdna2E99f6eQ5pu33zfk4Px+MyVfok5e3N8vQILJol/sPwp0/qUJJT&#10;7c6oAxskrDZ3W0IlZGIDjICdEPfAaiJFlu2AlwW//KH8BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL1pjJAaAgAAKAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJOg8XzfAAAACwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" w14:anchorId="6883EC8A">
+              <v:shape w14:anchorId="6883EC8A" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-13.9pt;margin-top:30.7pt;width:477.6pt;height:552.75pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9aYyQGgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q941xmqMVZ7XNNlWl&#10;7UHa9gEwxjEqZlwgsdOn3wF7s9lWvanqCwQe+Jn55mdz0zeanKR1CkxO0wmjRBoBpTKHnH7/tn+z&#10;osR5bkquwcicnqWjN9vXrzZdm8kp1KBLaQmKGJd1bU5r79ssSZyoZcPdBFppMFiBbbjHpT0kpeUd&#10;qjc6mTK2SDqwZWtBSOfw790QpNuoX1VS+C9V5aQnOqeYm4+jjWMRxmS74dnB8rZWYkyD/0MWDVcG&#10;L71I3XHPydGqP6QaJSw4qPxEQJNAVSkhYw1YTcp+q+ah5q2MtSAc114wuf8nKz6fHtqvlvj+HfTY&#10;wFiEa+9B/HDEwK7m5iBvrYWulrzEi9OALOlal41HA2qXuSBSdJ+gxCbzo4co1Fe2CVSwToLq2IDz&#10;BbrsPRH4c8EW8/kUQwJjS5au19N5vINnT8db6/wHCQ0Jk5xa7GqU56d750M6PHvaEm5zoFW5V1rH&#10;hT0UO23JiaMD9vEb1V9s04Z0OX27ShkbEPxVg7El20Xj4LUvNBrl0ctaNTldsfAN7grg3psyOs1z&#10;pYc5HtZmJBngDRh9X/RElSPmALaA8oxoLQzWxaeGkxrsL0o6tG1O3c8jt5IS/dFge9bpbBZ8Hhez&#10;+TKAtdeR4jrCjUCpnHpKhunOx7cRwBm4xTZWKgJ+zmRMGe0YuY9PJ/j9eh13PT/w7SMAAAD//wMA&#10;UEsDBBQABgAIAAAAIQAl2pKj3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzB&#10;GiR2rRML0jbEqQDRHaJqygGc2CQR8Tiy3STcnmFFdzOapz/vF/vFDmwyPvQOJaTrBJjBxukeWwmf&#10;58NqCyxEhVoNDo2EHxNgX97eFCrXbsaTmarYMgrBkCsJXYxjznloOmNVWLvRIN2+nLcq0upbrr2a&#10;KdwOXCRJxq3qkT50ajSvnWm+q4uV8PFWv8xBtI/v3s/icDwuU6VPUt7fLc9PwKJZ4j8Mf/qkDiU5&#10;1e6COrBBwkpsSD1KyNIHYATsxIaGmsg0y3bAy4Jfdyh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL1pjJAaAgAAKAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACXakqPfAAAACwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" strokecolor="#0070c0" strokeweight="3pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F227C9" w:rsidP="00F227C9" w:rsidRDefault="00F227C9" w14:paraId="0081FBE4" w14:textId="77777777">
+                    <w:p w14:paraId="0081FBE4" w14:textId="77777777" w:rsidR="00F227C9" w:rsidRDefault="00F227C9" w:rsidP="00F227C9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00141846" w:rsidP="00F227C9" w:rsidRDefault="00141846" w14:paraId="55E750F1" w14:textId="77777777">
+                    <w:p w14:paraId="55E750F1" w14:textId="77777777" w:rsidR="00141846" w:rsidRDefault="00141846" w:rsidP="00F227C9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="003D1933" w:rsidR="00172EAF" w:rsidP="00A10D08" w:rsidRDefault="00172EAF" w14:paraId="402A0119" w14:textId="73403018">
+                    <w:p w14:paraId="402A0119" w14:textId="73403018" w:rsidR="00172EAF" w:rsidRPr="003D1933" w:rsidRDefault="00172EAF" w:rsidP="00A10D08">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D1933">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                         </w:rPr>
                         <w:t>Child Protection and Safeguarding Policy</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="006D01A7" w:rsidR="00172EAF" w:rsidP="00A10D08" w:rsidRDefault="00172EAF" w14:paraId="18BCC873" w14:textId="1175FA61">
+                    <w:p w14:paraId="18BCC873" w14:textId="1175FA61" w:rsidR="00172EAF" w:rsidRPr="006D01A7" w:rsidRDefault="00172EAF" w:rsidP="00A10D08">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006D01A7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>(Insert  name of setting)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="006D01A7" w:rsidR="00172EAF" w:rsidP="00A10D08" w:rsidRDefault="00172EAF" w14:paraId="01058958" w14:textId="77777777">
+                    <w:p w14:paraId="01058958" w14:textId="77777777" w:rsidR="00172EAF" w:rsidRPr="006D01A7" w:rsidRDefault="00172EAF" w:rsidP="00A10D08">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006D01A7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>(Insert logo if applicable)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00172EAF" w:rsidRDefault="00172EAF" w14:paraId="45D508BB" w14:textId="77777777">
+                    <w:p w14:paraId="45D508BB" w14:textId="77777777" w:rsidR="00172EAF" w:rsidRDefault="00172EAF">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="363791F5" w14:textId="77777777">
+                    <w:p w14:paraId="363791F5" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="1C620E7B" w14:textId="77777777">
+                    <w:p w14:paraId="1C620E7B" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="37DA7F5D" w14:textId="77777777">
+                    <w:p w14:paraId="37DA7F5D" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="57C49648" w14:textId="77777777">
+                    <w:p w14:paraId="57C49648" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="6B2FC403" w14:textId="77777777">
+                    <w:p w14:paraId="6B2FC403" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="0157B90A" w14:textId="77777777">
+                    <w:p w14:paraId="0157B90A" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="54F19F7C" w14:textId="77777777">
+                    <w:p w14:paraId="54F19F7C" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="55A79BE5" w14:textId="77777777">
+                    <w:p w14:paraId="55A79BE5" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA" w14:paraId="1E721864" w14:textId="02FFCEB6">
+                    <w:p w14:paraId="1E721864" w14:textId="02FFCEB6" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>Date of next review : [insert date]</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00141846" w:rsidRDefault="00141846" w14:paraId="2EF3DC26" w14:textId="77777777">
+                    <w:p w14:paraId="2EF3DC26" w14:textId="77777777" w:rsidR="00141846" w:rsidRDefault="00141846">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00172EAF" w:rsidR="00141846" w:rsidRDefault="00141846" w14:paraId="2BA75D32" w14:textId="77777777">
+                    <w:p w14:paraId="2BA75D32" w14:textId="77777777" w:rsidR="00141846" w:rsidRPr="00172EAF" w:rsidRDefault="00141846">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA4413" w:rsidP="00172EAF" w:rsidRDefault="00FA4413" w14:paraId="452A7061" w14:textId="77777777">
+    <w:p w14:paraId="452A7061" w14:textId="77777777" w:rsidR="00FA4413" w:rsidRDefault="00FA4413" w:rsidP="00172EAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00141846" w:rsidP="00172EAF" w:rsidRDefault="00141846" w14:paraId="768D1F4C" w14:textId="77777777">
+    <w:p w14:paraId="5195A9D9" w14:textId="77777777" w:rsidR="004157D0" w:rsidRDefault="004157D0" w:rsidP="00172EAF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768D1F4C" w14:textId="77777777" w:rsidR="00141846" w:rsidRDefault="00141846" w:rsidP="00172EAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB16F9" w:rsidP="00172EAF" w:rsidRDefault="0018186C" w14:paraId="5C914069" w14:textId="1AFCFD46">
+    <w:p w14:paraId="5C914069" w14:textId="1AFCFD46" w:rsidR="00AB16F9" w:rsidRDefault="0018186C" w:rsidP="00172EAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B6248" w:rsidR="00FA4413">
+      <w:r w:rsidR="00FA4413" w:rsidRPr="000B6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>review dates</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> and DSL Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B6248" w:rsidR="005E4DBF" w:rsidP="00172EAF" w:rsidRDefault="005E4DBF" w14:paraId="2A1DABD3" w14:textId="77777777">
+    <w:p w14:paraId="2A1DABD3" w14:textId="77777777" w:rsidR="005E4DBF" w:rsidRPr="000B6248" w:rsidRDefault="005E4DBF" w:rsidP="00172EAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4821"/>
         <w:gridCol w:w="4819"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00FF711F" w:rsidTr="00EE1613" w14:paraId="0190CF92" w14:textId="77777777">
+      <w:tr w:rsidR="00FF711F" w:rsidRPr="0018186C" w14:paraId="0190CF92" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00FF711F" w:rsidP="00FF711F" w:rsidRDefault="004340F8" w14:paraId="2E546F06" w14:textId="6D2B6D10">
+          <w:p w14:paraId="2E546F06" w14:textId="6D2B6D10" w:rsidR="00FF711F" w:rsidRPr="0018186C" w:rsidRDefault="004340F8" w:rsidP="00FF711F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Date p</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018186C" w:rsidR="00FF711F">
+            <w:r w:rsidR="00FF711F" w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">olicy last reviewed: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF711F" w:rsidRDefault="00FF711F" w14:paraId="2067A6E3" w14:textId="77777777">
+          <w:p w14:paraId="2067A6E3" w14:textId="77777777" w:rsidR="00FF711F" w:rsidRDefault="00FF711F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidRDefault="0018186C" w14:paraId="78341830" w14:textId="06F472D9">
+          <w:p w14:paraId="78341830" w14:textId="06F472D9" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00FF711F" w:rsidTr="00EE1613" w14:paraId="493F5AA2" w14:textId="77777777">
+      <w:tr w:rsidR="00FF711F" w:rsidRPr="0018186C" w14:paraId="493F5AA2" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00FF711F" w:rsidP="00FF711F" w:rsidRDefault="00FF711F" w14:paraId="2B77B755" w14:textId="20E03662">
+          <w:p w14:paraId="2B77B755" w14:textId="20E03662" w:rsidR="00FF711F" w:rsidRPr="0018186C" w:rsidRDefault="00FF711F" w:rsidP="00FF711F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Reviewed by:</w:t>
             </w:r>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF711F" w:rsidRDefault="00FF711F" w14:paraId="3E1FBF3F" w14:textId="77777777">
+          <w:p w14:paraId="3E1FBF3F" w14:textId="77777777" w:rsidR="00FF711F" w:rsidRDefault="00FF711F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidRDefault="0018186C" w14:paraId="2AC10090" w14:textId="6AE6A9CC">
+          <w:p w14:paraId="2AC10090" w14:textId="6AE6A9CC" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00FF711F" w:rsidTr="00EE1613" w14:paraId="68D98635" w14:textId="77777777">
+      <w:tr w:rsidR="00FF711F" w:rsidRPr="0018186C" w14:paraId="68D98635" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00FF711F" w:rsidP="00FF711F" w:rsidRDefault="00FF711F" w14:paraId="7D0090F7" w14:textId="59D64DAB">
+          <w:p w14:paraId="7D0090F7" w14:textId="59D64DAB" w:rsidR="00FF711F" w:rsidRPr="0018186C" w:rsidRDefault="00FF711F" w:rsidP="00FF711F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Shared with staff:</w:t>
             </w:r>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF711F" w:rsidRDefault="00FF711F" w14:paraId="76DA8502" w14:textId="77777777">
+          <w:p w14:paraId="76DA8502" w14:textId="77777777" w:rsidR="00FF711F" w:rsidRDefault="00FF711F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidRDefault="0018186C" w14:paraId="19C655E2" w14:textId="4230AD1E">
+          <w:p w14:paraId="19C655E2" w14:textId="4230AD1E" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00FF711F" w:rsidTr="00EE1613" w14:paraId="04062DB2" w14:textId="77777777">
+      <w:tr w:rsidR="00FF711F" w:rsidRPr="0018186C" w14:paraId="04062DB2" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00F30642" w:rsidP="00FF711F" w:rsidRDefault="00FF711F" w14:paraId="570877DB" w14:textId="77777777">
+          <w:p w14:paraId="570877DB" w14:textId="77777777" w:rsidR="00F30642" w:rsidRPr="0018186C" w:rsidRDefault="00FF711F" w:rsidP="00FF711F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Frequency of review:</w:t>
             </w:r>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="000B6F8D" w:rsidP="00FF711F" w:rsidRDefault="000B6F8D" w14:paraId="7BFE878D" w14:textId="1FDB151E">
+          <w:p w14:paraId="7BFE878D" w14:textId="1FDB151E" w:rsidR="000B6F8D" w:rsidRPr="0018186C" w:rsidRDefault="000B6F8D" w:rsidP="00FF711F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002411EA" w:rsidP="00FF711F" w:rsidRDefault="002411EA" w14:paraId="4A5B1669" w14:textId="77777777">
+          <w:p w14:paraId="4A5B1669" w14:textId="77777777" w:rsidR="002411EA" w:rsidRDefault="002411EA" w:rsidP="00FF711F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidP="00FF711F" w:rsidRDefault="0018186C" w14:paraId="6EA3266E" w14:textId="606E3329">
+          <w:p w14:paraId="6EA3266E" w14:textId="606E3329" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C" w:rsidP="00FF711F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00FF711F" w:rsidTr="00EE1613" w14:paraId="75DADB68" w14:textId="77777777">
+      <w:tr w:rsidR="00FF711F" w:rsidRPr="0018186C" w14:paraId="75DADB68" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00F30642" w:rsidP="00FF711F" w:rsidRDefault="00362B26" w14:paraId="7C13B025" w14:textId="3EC39BE6">
+          <w:p w14:paraId="7C13B025" w14:textId="3EC39BE6" w:rsidR="00F30642" w:rsidRPr="0018186C" w:rsidRDefault="00362B26" w:rsidP="00FF711F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018186C" w:rsidR="00FF711F">
+            <w:r w:rsidR="00FF711F" w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ext review</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018186C" w:rsidR="000B6F8D">
+            <w:r w:rsidR="000B6F8D" w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> date due by</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018186C" w:rsidR="00FF711F">
+            <w:r w:rsidR="00FF711F" w:rsidRPr="0018186C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF711F" w:rsidP="00FF711F" w:rsidRDefault="00FF711F" w14:paraId="3D721C59" w14:textId="77777777">
+          <w:p w14:paraId="3D721C59" w14:textId="77777777" w:rsidR="00FF711F" w:rsidRDefault="00FF711F" w:rsidP="00FF711F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidP="00FF711F" w:rsidRDefault="0018186C" w14:paraId="1A597B46" w14:textId="7EAD8EDF">
+          <w:p w14:paraId="1A597B46" w14:textId="7EAD8EDF" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C" w:rsidP="00FF711F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0018186C" w:rsidR="00563F39" w:rsidRDefault="00563F39" w14:paraId="68C42AE2" w14:textId="1B4764AA">
+    <w:p w14:paraId="68C42AE2" w14:textId="1B4764AA" w:rsidR="00563F39" w:rsidRPr="0018186C" w:rsidRDefault="00563F39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4821"/>
         <w:gridCol w:w="4819"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidTr="00EE1613" w14:paraId="3846A598" w14:textId="77777777">
+      <w:tr w:rsidR="00AB16F9" w:rsidRPr="0018186C" w14:paraId="3846A598" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidRDefault="00AB16F9" w14:paraId="03597FC6" w14:textId="0B6E923F">
+          <w:p w14:paraId="03597FC6" w14:textId="0B6E923F" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Designated Safeguarding Lead (DSL):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidRDefault="00AB16F9" w14:paraId="1B878003" w14:textId="6F861C31">
+          <w:p w14:paraId="1B878003" w14:textId="6F861C31" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidTr="00EE1613" w14:paraId="0C52B1CD" w14:textId="77777777">
+      <w:tr w:rsidR="00AB16F9" w:rsidRPr="0018186C" w14:paraId="0C52B1CD" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidP="00AB16F9" w:rsidRDefault="00AB16F9" w14:paraId="094B7C08" w14:textId="24D704E2">
+          <w:p w14:paraId="094B7C08" w14:textId="24D704E2" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00AB16F9" w:rsidP="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Date DSL initial training undertaken: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB16F9" w:rsidP="00AB16F9" w:rsidRDefault="00AB16F9" w14:paraId="3887AF52" w14:textId="77777777">
+          <w:p w14:paraId="3887AF52" w14:textId="77777777" w:rsidR="00AB16F9" w:rsidRDefault="00AB16F9" w:rsidP="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidP="00AB16F9" w:rsidRDefault="0018186C" w14:paraId="2FE20125" w14:textId="77777777">
+          <w:p w14:paraId="2FE20125" w14:textId="77777777" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C" w:rsidP="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidTr="00EE1613" w14:paraId="67565A65" w14:textId="77777777">
+      <w:tr w:rsidR="00AB16F9" w:rsidRPr="0018186C" w14:paraId="67565A65" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidP="00AB16F9" w:rsidRDefault="00AB16F9" w14:paraId="5B7BB247" w14:textId="67E323FF">
+          <w:p w14:paraId="5B7BB247" w14:textId="67E323FF" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00AB16F9" w:rsidP="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Date DSL refresher training due: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB16F9" w:rsidP="00AB16F9" w:rsidRDefault="00AB16F9" w14:paraId="4C9EC265" w14:textId="77777777">
+          <w:p w14:paraId="4C9EC265" w14:textId="77777777" w:rsidR="00AB16F9" w:rsidRDefault="00AB16F9" w:rsidP="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidP="00AB16F9" w:rsidRDefault="0018186C" w14:paraId="33733F76" w14:textId="77777777">
+          <w:p w14:paraId="33733F76" w14:textId="77777777" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C" w:rsidP="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidTr="00EE1613" w14:paraId="27555F73" w14:textId="77777777">
+      <w:tr w:rsidR="00AB16F9" w:rsidRPr="0018186C" w14:paraId="27555F73" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidP="00AB16F9" w:rsidRDefault="00A5603E" w14:paraId="76D6CE4C" w14:textId="5AD0D51D">
+          <w:p w14:paraId="76D6CE4C" w14:textId="5AD0D51D" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00A5603E" w:rsidP="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Setting c</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018186C" w:rsidR="00AB16F9">
+            <w:r w:rsidR="00AB16F9" w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">ontact </w:t>
             </w:r>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>details</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018186C" w:rsidR="00AB16F9">
+            <w:r w:rsidR="00AB16F9" w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB16F9" w:rsidP="00AB16F9" w:rsidRDefault="00AB16F9" w14:paraId="385A6828" w14:textId="77777777">
+          <w:p w14:paraId="385A6828" w14:textId="77777777" w:rsidR="00AB16F9" w:rsidRDefault="00AB16F9" w:rsidP="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidP="00AB16F9" w:rsidRDefault="0018186C" w14:paraId="29B5323F" w14:textId="77777777">
+          <w:p w14:paraId="29B5323F" w14:textId="77777777" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C" w:rsidP="00AB16F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidRDefault="00AB16F9" w14:paraId="4DB95D99" w14:textId="77777777">
+    <w:p w14:paraId="4DB95D99" w14:textId="77777777" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00AB16F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="0070C0" w:sz="24" w:space="0"/>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4821"/>
         <w:gridCol w:w="4819"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidTr="00EE1613" w14:paraId="2E322EA4" w14:textId="77777777">
+      <w:tr w:rsidR="00AB16F9" w:rsidRPr="0018186C" w14:paraId="2E322EA4" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidP="00CF635C" w:rsidRDefault="00AB16F9" w14:paraId="28F49E20" w14:textId="34A1F71F">
+          <w:p w14:paraId="28F49E20" w14:textId="34A1F71F" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00AB16F9" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Deputy Designated Safeguarding Lead (DSL):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidP="00CF635C" w:rsidRDefault="00AB16F9" w14:paraId="4B62F3DC" w14:textId="2A13752B">
+          <w:p w14:paraId="4B62F3DC" w14:textId="2A13752B" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00AB16F9" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidTr="00EE1613" w14:paraId="30448A9E" w14:textId="77777777">
+      <w:tr w:rsidR="00AB16F9" w:rsidRPr="0018186C" w14:paraId="30448A9E" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidP="00CF635C" w:rsidRDefault="00AB16F9" w14:paraId="56341CBF" w14:textId="77777777">
+          <w:p w14:paraId="56341CBF" w14:textId="77777777" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00AB16F9" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Date DSL initial training undertaken: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB16F9" w:rsidP="00CF635C" w:rsidRDefault="00AB16F9" w14:paraId="505775B6" w14:textId="77777777">
+          <w:p w14:paraId="505775B6" w14:textId="77777777" w:rsidR="00AB16F9" w:rsidRDefault="00AB16F9" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidP="00CF635C" w:rsidRDefault="0018186C" w14:paraId="283FBD0E" w14:textId="77777777">
+          <w:p w14:paraId="283FBD0E" w14:textId="77777777" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidTr="00EE1613" w14:paraId="07D01065" w14:textId="77777777">
+      <w:tr w:rsidR="00AB16F9" w:rsidRPr="0018186C" w14:paraId="07D01065" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidP="00CF635C" w:rsidRDefault="00AB16F9" w14:paraId="5086A2A5" w14:textId="77777777">
+          <w:p w14:paraId="5086A2A5" w14:textId="77777777" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00AB16F9" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Date DSL refresher training due: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB16F9" w:rsidP="00CF635C" w:rsidRDefault="00AB16F9" w14:paraId="5EF4A277" w14:textId="77777777">
+          <w:p w14:paraId="5EF4A277" w14:textId="77777777" w:rsidR="00AB16F9" w:rsidRDefault="00AB16F9" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidP="00CF635C" w:rsidRDefault="0018186C" w14:paraId="581A6636" w14:textId="77777777">
+          <w:p w14:paraId="581A6636" w14:textId="77777777" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidTr="00EE1613" w14:paraId="6F9E6EB5" w14:textId="77777777">
+      <w:tr w:rsidR="00AB16F9" w:rsidRPr="0018186C" w14:paraId="6F9E6EB5" w14:textId="77777777" w:rsidTr="00EE1613">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0018186C" w:rsidR="00AB16F9" w:rsidP="00CF635C" w:rsidRDefault="00A5603E" w14:paraId="54119FF2" w14:textId="37C49797">
+          <w:p w14:paraId="54119FF2" w14:textId="37C49797" w:rsidR="00AB16F9" w:rsidRPr="0018186C" w:rsidRDefault="00A5603E" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018186C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Setting contact details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB16F9" w:rsidP="00CF635C" w:rsidRDefault="00AB16F9" w14:paraId="0FA4D21F" w14:textId="77777777">
+          <w:p w14:paraId="0FA4D21F" w14:textId="77777777" w:rsidR="00AB16F9" w:rsidRDefault="00AB16F9" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0018186C" w:rsidR="0018186C" w:rsidP="00CF635C" w:rsidRDefault="0018186C" w14:paraId="4331FC07" w14:textId="77777777">
+          <w:p w14:paraId="4331FC07" w14:textId="77777777" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="006541A0" w:rsidR="006541A0" w:rsidP="006541A0" w:rsidRDefault="006541A0" w14:paraId="6EEEC6B8" w14:textId="77777777">
+    <w:p w14:paraId="6EEEC6B8" w14:textId="77777777" w:rsidR="006541A0" w:rsidRPr="006541A0" w:rsidRDefault="006541A0" w:rsidP="006541A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D08" w:rsidP="00C8047E" w:rsidRDefault="00A10D08" w14:paraId="30C9E865" w14:textId="77777777">
+    <w:p w14:paraId="30C9E865" w14:textId="77777777" w:rsidR="00A10D08" w:rsidRDefault="00A10D08" w:rsidP="00C8047E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0018186C" w:rsidP="00C8047E" w:rsidRDefault="0018186C" w14:paraId="21D8E008" w14:textId="77777777">
+    <w:p w14:paraId="21D8E008" w14:textId="77777777" w:rsidR="0018186C" w:rsidRDefault="0018186C" w:rsidP="00C8047E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D08" w:rsidP="002B1AFF" w:rsidRDefault="002B1AFF" w14:paraId="122CAAF6" w14:textId="27AA28CF">
+    <w:p w14:paraId="122CAAF6" w14:textId="27AA28CF" w:rsidR="00A10D08" w:rsidRDefault="002B1AFF" w:rsidP="002B1AFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D01B3B" w:rsidP="008E647A" w:rsidRDefault="006D01A7" w14:paraId="1AC4F1BD" w14:textId="47944535">
-      <w:pPr>
+    <w:p w14:paraId="1AC4F1BD" w14:textId="0372C9A1" w:rsidR="00D01B3B" w:rsidRDefault="00AA3A3A" w:rsidP="007E5468">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B6248">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="563D91F6" wp14:editId="4CAE546A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>203200</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>338455</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7196455" cy="4808855"/>
+            <wp:effectExtent l="0" t="0" r="0" b="10795"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1608947347" name="Diagram 28">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D10A91AC-F23D-4CAE-B634-80C30E0235E4}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId11" r:lo="rId12" r:qs="rId13" r:cs="rId14"/>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="001602E2" w:rsidRPr="001602E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...50 lines deleted...]
-        <w:t>ct details</w:t>
+        <w:t>Coventry Safeguarding Services - contact details</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B6248" w:rsidR="002C47F4" w:rsidP="008E647A" w:rsidRDefault="002C47F4" w14:paraId="0BD42DAF" w14:textId="77777777">
-[...20 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5F62A433" w14:textId="4D424C37" w:rsidR="12FF96DD" w:rsidRDefault="12FF96DD" w:rsidP="12FF96DD"/>
+    <w:p w14:paraId="183DB1C6" w14:textId="0D1B9DA0" w:rsidR="00235F5E" w:rsidRDefault="00331B10" w:rsidP="12FF96DD">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A90C1E7" wp14:editId="70DB650E">
-[...72 lines deleted...]
-            <wp:docPr id="657352696" name="Diagram 6"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ED75B7E" wp14:editId="12A86F03">
+            <wp:extent cx="5785658" cy="3200400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="733124159" name="Diagram 29">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FEAA983-A771-4E55-AFDA-447EBE7F3024}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId12" r:lo="rId13" r:qs="rId14" r:cs="rId15"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId16" r:lo="rId17" r:qs="rId18" r:cs="rId19"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C84BF6" w:rsidP="000B30F1" w:rsidRDefault="00C84BF6" w14:paraId="5ED7F09B" w14:textId="1265D379">
+    <w:p w14:paraId="1D31C023" w14:textId="77777777" w:rsidR="002E245C" w:rsidRDefault="002E245C" w:rsidP="002E245C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00F16606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Contents page </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002E245C" w:rsidP="002E245C" w:rsidRDefault="002E245C" w14:paraId="1D31C023" w14:textId="77777777">
+    <w:p w14:paraId="18A4CD3E" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F16606" w:rsidRDefault="002E245C" w:rsidP="002E245C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F16606">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16606" w:rsidR="002E245C" w:rsidP="002E245C" w:rsidRDefault="002E245C" w14:paraId="18A4CD3E" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="056284CA" w14:textId="77777777">
+    <w:p w14:paraId="056284CA" w14:textId="227A3258" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Introduction – creating a safeguarding culture</w:t>
+        <w:t xml:space="preserve">Introduction – </w:t>
+      </w:r>
+      <w:r w:rsidR="003E21C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reating a safeguarding culture</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="2F8CF4E1" w14:textId="77777777">
+    <w:p w14:paraId="2F8CF4E1" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="4D9B17C1" w14:textId="77777777">
+    <w:p w14:paraId="4D9B17C1" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purpose and Aims</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="51EB33E9" w14:textId="77777777">
+    <w:p w14:paraId="51EB33E9" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statutory Frameworks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="47334198" w14:textId="4EBD8023">
+    <w:p w14:paraId="47334198" w14:textId="4EBD8023" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>les and Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="7D0AC3AA" w14:textId="77777777">
+    <w:p w14:paraId="7D0AC3AA" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Types of Abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="21013A42" w14:textId="77777777">
+    <w:p w14:paraId="21013A42" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responding to Signs of Abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="4724C63A" w14:textId="77777777">
+    <w:p w14:paraId="4724C63A" w14:textId="73A06EF5" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="00B34A8E" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F31AE4">
-[...5 lines deleted...]
-        <w:t>Multi-Agency Safeguarding Hub (MASH)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coventry and Family Initial Response Service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="68D56726" w14:textId="77777777">
+    <w:p w14:paraId="68D56726" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Child Absences</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="5DE312F7" w14:textId="77777777">
+    <w:p w14:paraId="5DE312F7" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mental Health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="6B5B78BA" w14:textId="77777777">
+    <w:p w14:paraId="6B5B78BA" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online Safety</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="2F336019" w14:textId="77777777">
+    <w:p w14:paraId="2F336019" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Record Keeping</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="60FA618B" w14:textId="77777777">
+    <w:p w14:paraId="60FA618B" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Use of cameras, photography and images</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="007CEFC3" w14:textId="7420C2BD">
+    <w:p w14:paraId="007CEFC3" w14:textId="7420C2BD" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Training</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="5406AC48" w14:textId="77777777">
+    <w:p w14:paraId="5406AC48" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Safer Recruitment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="1F0C38F3" w14:textId="77777777">
+    <w:p w14:paraId="1F0C38F3" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Managing Allegations Against Adults Who Work with Children (in a paid or unpaid capacity) - Persons in a Position of Trust</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="32F18BB5" w14:textId="77777777">
+    <w:p w14:paraId="32F18BB5" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Whistleblowing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="778978E4" w14:textId="77777777">
+    <w:p w14:paraId="778978E4" w14:textId="77777777" w:rsidR="002E245C" w:rsidRPr="00F31AE4" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Promoting safeguarding and welfare in the curriculum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E245C" w:rsidP="00651527" w:rsidRDefault="002E245C" w14:paraId="6FEFB05F" w14:textId="77777777">
+    <w:p w14:paraId="6FEFB05F" w14:textId="77777777" w:rsidR="002E245C" w:rsidRDefault="002E245C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Looked After Children/A Child in Care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00336341" w:rsidR="00651527" w:rsidP="00651527" w:rsidRDefault="007A7D6F" w14:paraId="73A8AEA3" w14:textId="43F2AA2B">
+    <w:p w14:paraId="73A8AEA3" w14:textId="43F2AA2B" w:rsidR="00651527" w:rsidRPr="00336341" w:rsidRDefault="007A7D6F" w:rsidP="00651527">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336341">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendices</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00651527" w:rsidP="00336341" w:rsidRDefault="007A7D6F" w14:paraId="559409A4" w14:textId="2DF71D85">
+    <w:p w14:paraId="559409A4" w14:textId="2DF71D85" w:rsidR="00651527" w:rsidRDefault="007A7D6F" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Safeguarding concerns flowchart</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A7D6F" w:rsidP="00336341" w:rsidRDefault="007A7D6F" w14:paraId="71EE3D71" w14:textId="67EC662C">
+    <w:p w14:paraId="71EE3D71" w14:textId="67EC662C" w:rsidR="007A7D6F" w:rsidRDefault="007A7D6F" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7D6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Managing Allegations Against Adults Who Work with Children - Flow Chart.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A7D6F" w:rsidP="00336341" w:rsidRDefault="003273DD" w14:paraId="0F960030" w14:textId="305BDDA6">
+    <w:p w14:paraId="0F960030" w14:textId="305BDDA6" w:rsidR="007A7D6F" w:rsidRDefault="003273DD" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Glossary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A7D6F" w:rsidR="003273DD" w:rsidP="00336341" w:rsidRDefault="001F352A" w14:paraId="7C573896" w14:textId="5E245D12">
+    <w:p w14:paraId="7C573896" w14:textId="5E245D12" w:rsidR="003273DD" w:rsidRPr="007A7D6F" w:rsidRDefault="001F352A" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Safeguarding Training Record</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E245C" w:rsidP="002E245C" w:rsidRDefault="002E245C" w14:paraId="2D80C1F4" w14:textId="77777777">
+    <w:p w14:paraId="2D80C1F4" w14:textId="77777777" w:rsidR="002E245C" w:rsidRDefault="002E245C" w:rsidP="002E245C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F31AE4" w:rsidR="00D33860" w:rsidP="002E245C" w:rsidRDefault="00D33860" w14:paraId="70B93364" w14:textId="77777777">
+    <w:p w14:paraId="70B93364" w14:textId="77777777" w:rsidR="00D33860" w:rsidRPr="00F31AE4" w:rsidRDefault="00D33860" w:rsidP="002E245C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB16F9" w:rsidP="000B30F1" w:rsidRDefault="00AB16F9" w14:paraId="49EBBF10" w14:textId="77777777">
+    <w:p w14:paraId="49EBBF10" w14:textId="77777777" w:rsidR="00AB16F9" w:rsidRDefault="00AB16F9" w:rsidP="000B30F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007356AA" w:rsidR="007E347A" w:rsidP="005E4DBF" w:rsidRDefault="00077D6C" w14:paraId="0213B0EA" w14:textId="2DFF9A59">
+    <w:p w14:paraId="0213B0EA" w14:textId="2DFF9A59" w:rsidR="007E347A" w:rsidRPr="007356AA" w:rsidRDefault="00077D6C" w:rsidP="005E4DBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007356AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1. Introduction – Creating a safeguarding culture</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D404D3" w:rsidR="00D404D3" w:rsidP="00B22AFE" w:rsidRDefault="00D404D3" w14:paraId="639C76BD" w14:textId="77777777">
+    <w:p w14:paraId="639C76BD" w14:textId="77777777" w:rsidR="00D404D3" w:rsidRPr="00D404D3" w:rsidRDefault="00D404D3" w:rsidP="00B22AFE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00944055" w:rsidP="00DD1C06" w:rsidRDefault="00A84876" w14:paraId="2A28EB47" w14:textId="77777777">
+    <w:p w14:paraId="2A28EB47" w14:textId="77777777" w:rsidR="00944055" w:rsidRDefault="00A84876" w:rsidP="00DD1C06">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
       <w:r w:rsidRPr="009521B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[name of setting</w:t>
       </w:r>
       <w:r w:rsidR="00DA189D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F87C11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C6678A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F87C11" w:rsidR="00F87C11">
+      <w:r w:rsidR="00F87C11" w:rsidRPr="00F87C11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e recognise that safeguarding, child protection and promoting the welfare of children is an essential part of our duty of care to all children. As such all staff and registered person/s/director/s/owner/s/committee</w:t>
       </w:r>
       <w:r w:rsidR="00F628AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> members, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F87C11" w:rsidR="00F87C11">
+      <w:r w:rsidR="00F87C11" w:rsidRPr="00F87C11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">have a responsibility to provide a safe environment in which children can develop and learn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00944055" w:rsidP="00DD1C06" w:rsidRDefault="00944055" w14:paraId="2D0C3CB8" w14:textId="77777777">
+    <w:p w14:paraId="2D0C3CB8" w14:textId="77777777" w:rsidR="00944055" w:rsidRDefault="00944055" w:rsidP="00DD1C06">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00953BA1" w:rsidP="00DD1C06" w:rsidRDefault="00F87C11" w14:paraId="26AA7C3C" w14:textId="041ECF88">
+    <w:p w14:paraId="26AA7C3C" w14:textId="041ECF88" w:rsidR="00953BA1" w:rsidRDefault="00F87C11" w:rsidP="00DD1C06">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87C11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We recognise that our setting is part of a wider safeguarding system for children and work closely with other agencies to promote the welfare of children. </w:t>
       </w:r>
       <w:r w:rsidR="00F628AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044BCE" w:rsidR="00D50B1D">
+      <w:r w:rsidR="00D50B1D" w:rsidRPr="00044BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n open and positive culture around safeguarding</w:t>
       </w:r>
       <w:r w:rsidR="006541D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044BCE" w:rsidR="00D50B1D">
+      <w:r w:rsidR="00D50B1D" w:rsidRPr="00044BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that puts children’s interests first</w:t>
       </w:r>
       <w:r w:rsidR="00F628AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, will</w:t>
       </w:r>
       <w:r w:rsidR="001B6499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001B6499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maintained at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001B6499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006460E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007E347A" w:rsidR="00D404D3" w:rsidP="00B22AFE" w:rsidRDefault="00D404D3" w14:paraId="59401A69" w14:textId="77777777">
+    <w:p w14:paraId="59401A69" w14:textId="77777777" w:rsidR="00D404D3" w:rsidRPr="007E347A" w:rsidRDefault="00D404D3" w:rsidP="00B22AFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00944055" w:rsidR="00B56DF1" w:rsidP="00944055" w:rsidRDefault="00D56BED" w14:paraId="185E9B46" w14:textId="309B882C">
+    <w:p w14:paraId="185E9B46" w14:textId="309B882C" w:rsidR="00B56DF1" w:rsidRPr="00944055" w:rsidRDefault="00D56BED" w:rsidP="00944055">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007356AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Scope   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4931" w:rsidP="00B22AFE" w:rsidRDefault="00953BA1" w14:paraId="0A1135E8" w14:textId="70F037F7">
+    <w:p w14:paraId="0A1135E8" w14:textId="70F037F7" w:rsidR="00BC4931" w:rsidRDefault="00953BA1" w:rsidP="00B22AFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This policy applies to all adults who are present in our setting, either in paid or unpaid capacity, i.e. cook, volunteers, external contract staff</w:t>
       </w:r>
       <w:r w:rsidR="00D41664">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B04F88" w:rsidR="00D404D3" w:rsidP="00B22AFE" w:rsidRDefault="00D404D3" w14:paraId="02583C45" w14:textId="77777777">
+    <w:p w14:paraId="02583C45" w14:textId="77777777" w:rsidR="00D404D3" w:rsidRPr="00B04F88" w:rsidRDefault="00D404D3" w:rsidP="00B22AFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00944055" w:rsidR="00B56DF1" w:rsidP="00944055" w:rsidRDefault="00B04F88" w14:paraId="03337BCD" w14:textId="4CEAE9AE">
+    <w:p w14:paraId="03337BCD" w14:textId="4CEAE9AE" w:rsidR="00B56DF1" w:rsidRPr="00944055" w:rsidRDefault="00B04F88" w:rsidP="00944055">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007356AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Purpose and Aims   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00662F97" w:rsidR="00662F97" w:rsidP="00B22AFE" w:rsidRDefault="00662F97" w14:paraId="5FBCDA84" w14:textId="4A173A86">
+    <w:p w14:paraId="5FBCDA84" w14:textId="4A173A86" w:rsidR="00662F97" w:rsidRPr="00662F97" w:rsidRDefault="00662F97" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="00E30DA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>always promote safeguarding and child protection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0C3C" w:rsidP="00B22AFE" w:rsidRDefault="00237F7A" w14:paraId="4221E356" w14:textId="4FBC18C9">
+    <w:p w14:paraId="4221E356" w14:textId="4FBC18C9" w:rsidR="007D0C3C" w:rsidRDefault="00237F7A" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o demonstrate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00944055" w:rsidR="00944055">
+      <w:r w:rsidR="00944055" w:rsidRPr="00944055">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commitment </w:t>
       </w:r>
       <w:r w:rsidR="00944055">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="009521B4" w:rsidR="00944055">
+      <w:r w:rsidR="00944055" w:rsidRPr="009521B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[name of setting] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to keeping children safe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00DD170F">
+      <w:r w:rsidR="00DD170F" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and protected from harm. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="007D0C3C" w:rsidP="00B22AFE" w:rsidRDefault="000D5BC5" w14:paraId="2B5C9796" w14:textId="47DA8532">
+    <w:p w14:paraId="2B5C9796" w14:textId="47DA8532" w:rsidR="007D0C3C" w:rsidRPr="00AF54B2" w:rsidRDefault="000D5BC5" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nsure that all </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00553A91">
+      <w:r w:rsidR="00553A91" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">adults </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>understand, recognise and respond to the indicators of abuse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00237F7A">
+      <w:r w:rsidR="00237F7A" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="007D0C3C" w:rsidP="00B22AFE" w:rsidRDefault="000D5BC5" w14:paraId="1035C069" w14:textId="4576600A">
+    <w:p w14:paraId="1035C069" w14:textId="4576600A" w:rsidR="007D0C3C" w:rsidRPr="00AF54B2" w:rsidRDefault="000D5BC5" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ork with other agencies to promote safeguarding and to protect children from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00953BA1">
+      <w:r w:rsidR="00953BA1" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>harm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="0030709F">
+      <w:r w:rsidR="0030709F" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="007D0C3C" w:rsidP="00B22AFE" w:rsidRDefault="000D5BC5" w14:paraId="07A2C39D" w14:textId="266AD1EA">
+    <w:p w14:paraId="07A2C39D" w14:textId="266AD1EA" w:rsidR="007D0C3C" w:rsidRPr="00AF54B2" w:rsidRDefault="000D5BC5" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rovid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> support to families an</w:t>
       </w:r>
       <w:r w:rsidR="00A9765C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">d </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>children as soon as a problem emerges</w:t>
       </w:r>
       <w:r w:rsidR="001A2F0C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="007D0C3C" w:rsidP="00B22AFE" w:rsidRDefault="000E1548" w14:paraId="44006756" w14:textId="53C0246D">
+    <w:p w14:paraId="44006756" w14:textId="53C0246D" w:rsidR="007D0C3C" w:rsidRPr="00AF54B2" w:rsidRDefault="000E1548" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>each children how to keep themselves safe</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="007D0C3C" w:rsidP="00B22AFE" w:rsidRDefault="00601B2D" w14:paraId="5E891CD7" w14:textId="2A5E9DE0">
+    <w:p w14:paraId="5E891CD7" w14:textId="2A5E9DE0" w:rsidR="007D0C3C" w:rsidRPr="00AF54B2" w:rsidRDefault="00601B2D" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support children’s mental health and wellbeing</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="00D10C27" w:rsidP="00B22AFE" w:rsidRDefault="000D5BC5" w14:paraId="08B6D658" w14:textId="4D940993">
+    <w:p w14:paraId="08B6D658" w14:textId="4D940993" w:rsidR="00D10C27" w:rsidRPr="00AF54B2" w:rsidRDefault="000D5BC5" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dhere to saf</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="002D03AF">
+      <w:r w:rsidR="002D03AF" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="006D5470">
+      <w:r w:rsidR="006D5470" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="002D03AF">
+      <w:r w:rsidR="002D03AF" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recruitment guidance and legislatio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00D10C27">
+      <w:r w:rsidR="00D10C27" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="007D0C3C" w:rsidP="00B22AFE" w:rsidRDefault="000D5BC5" w14:paraId="4D2452B3" w14:textId="673FDA49">
+    <w:p w14:paraId="4D2452B3" w14:textId="673FDA49" w:rsidR="007D0C3C" w:rsidRPr="00AF54B2" w:rsidRDefault="000D5BC5" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eal promptly with allegations of abuse against staff</w:t>
       </w:r>
       <w:r w:rsidR="001A2F0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> / adults.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="007D0C3C" w:rsidP="00B22AFE" w:rsidRDefault="00274271" w14:paraId="05857AC4" w14:textId="6A94EE93">
+    <w:p w14:paraId="05857AC4" w14:textId="6A94EE93" w:rsidR="007D0C3C" w:rsidRPr="00AF54B2" w:rsidRDefault="00274271" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="006C536A">
+      <w:r w:rsidR="006C536A" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">staff with regular </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="006C536A">
+      <w:r w:rsidR="006C536A" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">training </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">regarding </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="006C536A">
+      <w:r w:rsidR="006C536A" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">safeguarding </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="006C536A">
+      <w:r w:rsidR="006C536A" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">roles </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00E30DA7">
+      <w:r w:rsidR="00E30DA7" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and responsibilities</w:t>
       </w:r>
       <w:r w:rsidR="00EF1F26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E30DA7" w:rsidP="00B22AFE" w:rsidRDefault="00274271" w14:paraId="1C6EF7D9" w14:textId="77777777">
+    <w:p w14:paraId="1C6EF7D9" w14:textId="77777777" w:rsidR="00E30DA7" w:rsidRDefault="00274271" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nsure that the Designated Safeguarding Lead (DSL) undertakes appropriate training</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00CD7066">
+      <w:r w:rsidR="00CD7066" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and cascades information with staff</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="007D0C3C" w:rsidP="00B22AFE" w:rsidRDefault="00CD7066" w14:paraId="6CC36D98" w14:textId="5D338480">
+    <w:p w14:paraId="6CC36D98" w14:textId="5D338480" w:rsidR="007D0C3C" w:rsidRPr="00AF54B2" w:rsidRDefault="00CD7066" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a timely manner. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF54B2" w:rsidR="007D0C3C" w:rsidP="00B22AFE" w:rsidRDefault="00274271" w14:paraId="2050497F" w14:textId="7A02FFC3">
+    <w:p w14:paraId="2050497F" w14:textId="7A02FFC3" w:rsidR="007D0C3C" w:rsidRPr="00AF54B2" w:rsidRDefault="00274271" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ecognise that all children may be vulnerable to abuse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00D53049">
+      <w:r w:rsidR="00D53049" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00EF6430">
+      <w:r w:rsidR="00EF6430" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> different</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="004F2438">
+      <w:r w:rsidR="004F2438" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> times in their lives</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00856491">
+      <w:r w:rsidR="00856491" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00EF6430">
+      <w:r w:rsidR="00EF6430" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="003E1F4E">
+      <w:r w:rsidR="003E1F4E" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>particularly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00856491">
+      <w:r w:rsidR="00856491" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> children with Spe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="003E1F4E">
+      <w:r w:rsidR="003E1F4E" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cial Educational Needs and Disabilities</w:t>
       </w:r>
       <w:r w:rsidR="00BC36E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="003E1F4E">
+      <w:r w:rsidR="003E1F4E" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(SEND) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00250CA7">
+      <w:r w:rsidR="00250CA7" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and/or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> protected characteristics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00250CA7">
+      <w:r w:rsidR="00250CA7" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E30DA7" w:rsidP="00B22AFE" w:rsidRDefault="00274271" w14:paraId="71BD3227" w14:textId="5D80682A">
+    <w:p w14:paraId="71BD3227" w14:textId="5D80682A" w:rsidR="00E30DA7" w:rsidRDefault="00274271" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aintain a robust </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00EF6430">
+      <w:r w:rsidR="00EF6430" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and secure </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recording system for a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="00EF6430">
+      <w:r w:rsidR="00EF6430" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ll </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">safeguarding </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="006F3EDB">
+      <w:r w:rsidR="006F3EDB" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00BC36E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF54B2" w:rsidR="007D0C3C">
+      <w:r w:rsidR="007D0C3C" w:rsidRPr="00AF54B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protection information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22AFE" w:rsidP="00B22AFE" w:rsidRDefault="00B22AFE" w14:paraId="0E5EDD67" w14:textId="77777777">
+    <w:p w14:paraId="0E5EDD67" w14:textId="77777777" w:rsidR="00B22AFE" w:rsidRDefault="00B22AFE" w:rsidP="00B22AFE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B56DF1" w:rsidR="00B56DF1" w:rsidP="00B22AFE" w:rsidRDefault="00B56DF1" w14:paraId="3819222C" w14:textId="77777777">
+    <w:p w14:paraId="3819222C" w14:textId="77777777" w:rsidR="00B56DF1" w:rsidRPr="00525BD4" w:rsidRDefault="00B56DF1" w:rsidP="00B22AFE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00944055" w:rsidR="00B04F88" w:rsidP="00944055" w:rsidRDefault="00B04F88" w14:paraId="10EFF8ED" w14:textId="191CFCF1">
+    <w:p w14:paraId="10EFF8ED" w14:textId="191CFCF1" w:rsidR="00B04F88" w:rsidRPr="00525BD4" w:rsidRDefault="00B04F88" w:rsidP="00944055">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007356AA">
+      <w:r w:rsidRPr="00525BD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. Statutory </w:t>
       </w:r>
-      <w:r w:rsidRPr="007356AA" w:rsidR="7DBEFD3E">
+      <w:r w:rsidR="7DBEFD3E" w:rsidRPr="00525BD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="007356AA" w:rsidR="00576124">
+      <w:r w:rsidR="00576124" w:rsidRPr="00525BD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C52E5" w:rsidR="0089612E" w:rsidP="00D41664" w:rsidRDefault="0019740A" w14:paraId="6CAD9FFC" w14:textId="38B849B2">
+    <w:p w14:paraId="6CAD9FFC" w14:textId="38B849B2" w:rsidR="0089612E" w:rsidRPr="003C52E5" w:rsidRDefault="0019740A" w:rsidP="00D41664">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C52E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy should be read in conjunction with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C52E5" w:rsidR="006F2459">
+      <w:r w:rsidR="006F2459" w:rsidRPr="003C52E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">following statutory </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C52E5" w:rsidR="00A147DA">
+      <w:r w:rsidR="00A147DA" w:rsidRPr="003C52E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and non-statutory </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C52E5" w:rsidR="006F2459">
+      <w:r w:rsidR="006F2459" w:rsidRPr="003C52E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>guidance:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089612E" w:rsidRDefault="0089612E" w14:paraId="24695A22" w14:textId="328E2E21">
+    <w:p w14:paraId="6AE58A89" w14:textId="28EE1989" w:rsidR="00DF6A63" w:rsidRPr="00525BD4" w:rsidRDefault="007D582F" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...83 lines deleted...]
-        </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t xml:space="preserve">Early years foundation stage statutory framework for group and school-based providers </w:t>
         </w:r>
-        <w:r w:rsidRPr="00267C20">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="179D9192" w14:textId="40CFD01A" w:rsidR="003350AB" w:rsidRPr="000D7889" w:rsidRDefault="00053F21" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>)</w:t>
+          <w:t xml:space="preserve">Working Together to Safeguard Children </w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000D7889">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00812F05" w:rsidR="006F2459" w:rsidRDefault="006F2459" w14:paraId="3D1C3B90" w14:textId="612FBF82">
-[...3959 lines deleted...]
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00E44DF7" w:rsidRDefault="00E44DF7" w14:paraId="0F84E362" w14:textId="0424F219">
+    <w:p w14:paraId="41A5FB11" w14:textId="1FF09B42" w:rsidR="003350AB" w:rsidRPr="00812F05" w:rsidRDefault="00053F21" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      </w:r>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Prevent duty guidance for England and Wales </w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E44DF7" w:rsidRDefault="00E44DF7" w14:paraId="7813F067" w14:textId="18685E49">
+    <w:p w14:paraId="3D1C3B90" w14:textId="68A68434" w:rsidR="006F2459" w:rsidRPr="00812F05" w:rsidRDefault="00053F21" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-      </w:r>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Keeping Children Safe in Education </w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00540819" w:rsidRDefault="00540819" w14:paraId="12A7F34D" w14:textId="76F5C8A5">
+    <w:p w14:paraId="2726AEC8" w14:textId="34C268A9" w:rsidR="00E85EB4" w:rsidRPr="00B22AFE" w:rsidRDefault="00053F21" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">What to do if you are worried a child is being abused: Advice for practitioners </w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00E44DF7" w:rsidRDefault="00E44DF7" w14:paraId="2FFA9C66" w14:textId="6498C1EE">
+    <w:p w14:paraId="58F500E2" w14:textId="77777777" w:rsidR="00B22AFE" w:rsidRPr="006B5F01" w:rsidRDefault="00B22AFE" w:rsidP="00B22AFE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489974B3" w14:textId="2A809C83" w:rsidR="00B56DF1" w:rsidRPr="00205C6E" w:rsidRDefault="006B5F01" w:rsidP="00B56DF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007356AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Roles and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007356AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007356AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85EB4" w:rsidRPr="007356AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEE6806" w14:textId="77777777" w:rsidR="009C42F0" w:rsidRPr="00994EC1" w:rsidRDefault="00F540F4" w:rsidP="00994EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6166" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F271C" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role of the </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6166" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registered Person/s </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E8CB74" w14:textId="2C78C35F" w:rsidR="00205C6E" w:rsidRPr="00994EC1" w:rsidRDefault="00DF0F12" w:rsidP="00994EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7134D" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Registered Person/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D08" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6166" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00C705CA" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0097042C" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6166" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4E68" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n overall</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6166" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strategic responsibility for safeguarding arrangements. As part of these overarching responsibilities, they will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148BD6F5" w14:textId="77777777" w:rsidR="005179C2" w:rsidRPr="00DF0F12" w:rsidRDefault="001F5A65" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1792" w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>suitably</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trained DSL</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1792" w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24330" w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>appointed</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1792" w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and supported within the setting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D5626A" w:rsidP="00757400" w:rsidRDefault="00E44DF7" w14:paraId="77882811" w14:textId="77777777">
+    <w:p w14:paraId="3CEC08FF" w14:textId="5F31CCD4" w:rsidR="001F5A65" w:rsidRPr="00DF0F12" w:rsidRDefault="00FB1792" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>In cases where children are deemed to be at significant risk of harm, the DSL will refer cases to the MASH for consideration for statutory intervention.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify a Deputy DSL (as required) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C093A" w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to help cover these responsibilities when the DSL is absent. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00E44DF7" w:rsidP="00757400" w:rsidRDefault="00E44DF7" w14:paraId="3C4ECDFF" w14:textId="4695AFDA">
+    <w:p w14:paraId="3684878F" w14:textId="7CCD5E85" w:rsidR="00EE7A7D" w:rsidRPr="00DF0F12" w:rsidRDefault="00EE7A7D" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure an effective </w:t>
+      </w:r>
+      <w:r w:rsidR="005059B5" w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safeguarding and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>child protection policy is in place</w:t>
+      </w:r>
+      <w:r w:rsidR="005059B5" w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E44DF7" w:rsidP="00757400" w:rsidRDefault="00E44DF7" w14:paraId="36417A6B" w14:textId="7A94AF95">
+    <w:p w14:paraId="6B2F63DB" w14:textId="1D52783A" w:rsidR="003F6166" w:rsidRPr="00DF0F12" w:rsidRDefault="003F6166" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">If parents do not consent to a referral but the DSL believes that a child is at significant risk of harm, a referral will still be made to Children’s Services (Social Care) </w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure all Owner/s/ Registered Person/s or Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00126656" w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive appropriate safeguarding and child protection trainin</w:t>
+      </w:r>
+      <w:r w:rsidR="00126656" w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at induction </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4432" w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is regularly updated. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F03AC0" w:rsidP="00757400" w:rsidRDefault="00082A09" w14:paraId="24FF9EC8" w14:textId="7D9C7F87">
+    <w:p w14:paraId="2855015E" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00DF0F12" w:rsidRDefault="00DF0F12" w:rsidP="00DF0F12">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363D7260" w14:textId="6BBEB63F" w:rsidR="00FD7C18" w:rsidRPr="00994EC1" w:rsidRDefault="00FD7C18" w:rsidP="00994EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Designated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Safeguarding Lead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0DC498" w14:textId="35A233DB" w:rsidR="00FF47D0" w:rsidRPr="00FF47D0" w:rsidRDefault="00FF47D0" w:rsidP="00FF47D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00677203">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designated Safeguarding Lead is </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk117027387"/>
+      <w:r w:rsidR="0084586E" w:rsidRPr="009521B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009521B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insert name</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00675C34" w:rsidRPr="009521B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00675C34" w:rsidRPr="009521B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Deputy Designated Safeguard Lead is </w:t>
+      </w:r>
+      <w:r w:rsidR="009521B4" w:rsidRPr="009521B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert name] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3BDBCE" w14:textId="77777777" w:rsidR="00FF47D0" w:rsidRPr="00FF47D0" w:rsidRDefault="00FF47D0" w:rsidP="00FF47D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0D22D0" w14:textId="77777777" w:rsidR="00FF47D0" w:rsidRPr="00A8459B" w:rsidRDefault="00FF47D0" w:rsidP="00FF47D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8459B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Designated Safeguarding Lead will: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFD4F37" w14:textId="3A0DFE91" w:rsidR="00FF47D0" w:rsidRPr="00FF47D0" w:rsidRDefault="00FF47D0" w:rsidP="001545F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Take </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overall lead responsibility for </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>safeguarding and child protection</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> matters</w:t>
+      </w:r>
+      <w:r w:rsidR="00563DA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DD4C83" w14:textId="45EBE0BC" w:rsidR="00011D8B" w:rsidRPr="00FF47D0" w:rsidRDefault="00011D8B" w:rsidP="001545F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Under</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-        <w:t>Appendix 1 Safeguarding flow chart</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">take safeguarding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at least every 2 years </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintain the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>knowledge and skills required to carry out this role</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, in line with statutory requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00563DA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521CA5" w:rsidP="1C2BF6C6" w:rsidRDefault="00E44DF7" w14:paraId="1469BBD3" w14:noSpellErr="1" w14:textId="06DF5219">
-[...72 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="678B13ED" w14:textId="77777777" w:rsidR="00011D8B" w:rsidRPr="00CE4D7A" w:rsidRDefault="00011D8B" w:rsidP="001545F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide members of staff with training, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guidance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on matters relating to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>safeguarding and child protection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in line with statutory requirements</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="5433B357" w:rsidP="1C2BF6C6" w:rsidRDefault="5433B357" w14:paraId="4E63FDE0" w14:textId="6C13A948">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="1C2BF6C6" w:rsidR="5433B357">
+    <w:p w14:paraId="0218B038" w14:textId="74BB4543" w:rsidR="00245091" w:rsidRPr="00FF47D0" w:rsidRDefault="00245091" w:rsidP="001545F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the police where </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>there is an immediate risk of danger to children or adults</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D4E007" w14:textId="25923300" w:rsidR="00FF47D0" w:rsidRPr="00FF47D0" w:rsidRDefault="00FF47D0" w:rsidP="001545F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liaise with </w:t>
+      </w:r>
+      <w:r w:rsidR="00194E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">local </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>safeguarding</w:t>
+      </w:r>
+      <w:r w:rsidR="00194E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>partners and other agencies</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8735A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and atten</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d multi-agency and child protection meetings</w:t>
+      </w:r>
+      <w:r w:rsidR="0023393B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as required</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1DB568" w14:textId="01655926" w:rsidR="00245091" w:rsidRPr="00E67921" w:rsidRDefault="00245091" w:rsidP="001545F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Make referrals to </w:t>
+      </w:r>
+      <w:r w:rsidR="004864B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coventry Children and Family Initial Response Service or </w:t>
+      </w:r>
+      <w:r w:rsidR="00F307AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the police </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>where children have been harmed or are at risk of significant har</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m, including any matters relating to Prevent duty</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385796AE" w14:textId="41A31912" w:rsidR="00FF47D0" w:rsidRPr="004872AC" w:rsidRDefault="00D13249" w:rsidP="001545F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Update their knowledge about Coventry Early Help services</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; identify and support families </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB44E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to access relevant services at the right time</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB44E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD8D3BD" w14:textId="52DED3B9" w:rsidR="009B7829" w:rsidRPr="00CB16ED" w:rsidRDefault="009B7829" w:rsidP="001545F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB16ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Work in partnership with other relevant agencies to ascertain the current and previous levels of support a family have received</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB16ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47ACE35A" w14:textId="496D36D3" w:rsidR="00FF47D0" w:rsidRPr="00FF47D0" w:rsidRDefault="00170014" w:rsidP="001545F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF47D0" w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>upport the setting with regards to their responsibilities under the Prevent Duty and provide advice and support on protecting children from radicalisation</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC98180" w14:textId="7DDD1597" w:rsidR="009B7829" w:rsidRPr="00FF47D0" w:rsidRDefault="009B7829" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liaise with the Owner/Manager regarding safeguarding cases and issues</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1ED37E" w14:textId="271E5CE7" w:rsidR="00FB1033" w:rsidRDefault="00FF47D0" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Take responsibility for the accurate and timely recording of safeguarding and child protection concerns</w:t>
+      </w:r>
+      <w:r w:rsidR="008413CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ensuring records are </w:t>
+      </w:r>
+      <w:r w:rsidR="0027266D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>up-to-date and maintained</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1033">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with all relevant information</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5529FA51" w14:textId="5E0F7209" w:rsidR="00FF47D0" w:rsidRPr="00FF47D0" w:rsidRDefault="00FB1033" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF47D0" w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ake overall responsibility for safeguarding and child protection files</w:t>
+      </w:r>
+      <w:r w:rsidR="002B14EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4674D915" w14:textId="520A9F98" w:rsidR="00FF47D0" w:rsidRPr="004E1412" w:rsidRDefault="00FF47D0" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Take responsibility for the transfer of safeguarding files when a child leaves </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1412" w:rsidRPr="004E1412">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the nursery</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1626F111" w14:textId="7C997B5B" w:rsidR="009B7829" w:rsidRPr="00FF47D0" w:rsidRDefault="009B7829" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk95832669"/>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitor children’s attendance and take </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">timely and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>relevant action when children’s attendance patterns change or when a child stops attending</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4A54ACF1" w14:textId="62B7FA31" w:rsidR="00FF47D0" w:rsidRPr="00A45574" w:rsidRDefault="00FF47D0" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Promote supportive engagement with parents and/or carers in safeguarding and promoting the welfare of children</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3A842D" w14:textId="4C83A752" w:rsidR="00934FB2" w:rsidRPr="00C87BF4" w:rsidRDefault="00A45574" w:rsidP="00C87BF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure</w:t>
+      </w:r>
+      <w:r w:rsidR="0003758F" w:rsidRPr="00C87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internet safety</w:t>
+      </w:r>
+      <w:r w:rsidR="0003758F" w:rsidRPr="00C87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of all </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2B28" w:rsidRPr="00C87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>children</w:t>
+      </w:r>
+      <w:r w:rsidR="00934FB2" w:rsidRPr="00C87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3346CC75" w:rsidRPr="00C87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and adults </w:t>
+      </w:r>
+      <w:r w:rsidR="00934FB2" w:rsidRPr="00C87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and stay up to date with relevant publications and guidance regarding online safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C527708" w14:textId="6384799E" w:rsidR="00FF47D0" w:rsidRPr="00934FB2" w:rsidRDefault="00FF47D0" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liaise with the Local Authority Early</w:t>
+      </w:r>
+      <w:r w:rsidR="00F416E9" w:rsidRPr="00934FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Advisors </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84548" w:rsidRPr="00934FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Quality, Improvement and Standards</w:t>
+      </w:r>
+      <w:r w:rsidR="002B14EB" w:rsidRPr="00934FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Team</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84548" w:rsidRPr="00934FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regarding safeguarding cases and issues </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1033" w:rsidRPr="00934FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>when appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4" w:rsidRPr="00934FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F267EAC" w14:textId="77777777" w:rsidR="00A901CE" w:rsidRPr="00FF47D0" w:rsidRDefault="00A901CE" w:rsidP="00A901CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="644"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE0A1CB" w14:textId="197AE9D6" w:rsidR="00A00840" w:rsidRPr="005E4DBF" w:rsidRDefault="003C52E5" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0072652D" w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role of Staff </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCDAF10" w14:textId="2AA8B3DC" w:rsidR="00E80666" w:rsidRPr="003C52E5" w:rsidRDefault="00FF2B6B" w:rsidP="003C52E5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safeguarding is </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1033" w:rsidRPr="00FF2B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>everyone’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All staff will: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255EFAF8" w14:textId="023F470B" w:rsidR="00E80666" w:rsidRPr="00C92A69" w:rsidRDefault="00EF4ED6" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentify indicators of abuse, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exploitation or neglect, with an awareness of safeguarding issues that put children at risk of harm and behaviours associated with these risks</w:t>
+      </w:r>
+      <w:r w:rsidR="002B14EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398F1181" w14:textId="50952A77" w:rsidR="00C92A69" w:rsidRPr="00A9724E" w:rsidRDefault="00C92A69" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maintain a safe environment for all children</w:t>
+      </w:r>
+      <w:r w:rsidR="002B14EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642BAC6B" w14:textId="7DFD875F" w:rsidR="00E80666" w:rsidRPr="00713DDD" w:rsidRDefault="0078032F" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Take appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="002600A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="002B14EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>immediate advice</w:t>
+      </w:r>
+      <w:r w:rsidR="00990FEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/action</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if a child </w:t>
+      </w:r>
+      <w:r w:rsidR="00990FEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discloses </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="000D530B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they are</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being abused, exploited or neglected</w:t>
+      </w:r>
+      <w:r w:rsidR="000D530B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A826E11" w14:textId="058AFD4A" w:rsidR="00E80666" w:rsidRPr="00F60908" w:rsidRDefault="000E1FE7" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adhere to </w:t>
+      </w:r>
+      <w:r w:rsidR="004F67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>safeguarding and child protection policy and systems t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o keep children safe from harm</w:t>
+      </w:r>
+      <w:r w:rsidR="002B14EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B49BB1" w14:textId="4023B322" w:rsidR="00E80666" w:rsidRPr="00F60908" w:rsidRDefault="00437AD8" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eceive </w:t>
+      </w:r>
+      <w:r w:rsidR="002600A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">up-to-date </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safeguarding and child protection training </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>including online safety</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1461">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>training renewed at least every two years</w:t>
+      </w:r>
+      <w:r w:rsidR="002B14EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C5996A" w14:textId="66ACF2E2" w:rsidR="00E80666" w:rsidRPr="00F60908" w:rsidRDefault="00437AD8" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eceive safeguarding updates throughout the year as part of continuous professional developmen</w:t>
+      </w:r>
+      <w:r w:rsidR="004F67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6424A445" w14:textId="607B3D6F" w:rsidR="00437FF0" w:rsidRPr="00F60908" w:rsidRDefault="00437FF0" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e made aware of the process for making referrals to Children’s Services (Social Care) though the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, understand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>statutory assessments and the role that they may be expected to play in such assessments</w:t>
+      </w:r>
+      <w:r w:rsidR="00732509">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBEE918" w14:textId="54FC1B37" w:rsidR="00437FF0" w:rsidRPr="00F60908" w:rsidRDefault="00437FF0" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e required to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>engage with s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ocial workers and other agencies following a referra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l where appropriate and necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73012B7C" w14:textId="23997BF7" w:rsidR="00437FF0" w:rsidRPr="00F60908" w:rsidRDefault="00437FF0" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e prepared to make referrals to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if they have concerns about a child’s welfare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, where appropriate and necessary, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and understand the role that they may be expected to play in such assessments</w:t>
+      </w:r>
+      <w:r w:rsidR="001545F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEE384C" w14:textId="5BD02D10" w:rsidR="00437FF0" w:rsidRPr="00F60908" w:rsidRDefault="00437FF0" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Understand the referral process to the (LADO) and the role they play should they have concerns or allegations are made against any member of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00501102">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F28603" w14:textId="5B7E3A84" w:rsidR="00437FF0" w:rsidRPr="00F60908" w:rsidRDefault="00437FF0" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e prepared to follow whistleblowing procedures or make referrals to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F307AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coventry Children and Family Initial Response Service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/LADO and Ofsted if they have concerns about the Designated Safeguarding Lead or Persons in Charge</w:t>
+      </w:r>
+      <w:r w:rsidR="00501102">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3716EC80" w14:textId="0CECD965" w:rsidR="00E80666" w:rsidRPr="00B70DE3" w:rsidRDefault="007F03E6" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e made aware of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA75D3" w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arly </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA75D3" w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elp </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA75D3" w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">services </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and understand their role i</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB22AC" w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n identifying when early help would be appropriate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DE3" w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>discuss</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DE3" w:rsidRPr="00B70DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all issues with DSL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC4C8EA" w14:textId="64198776" w:rsidR="00E80666" w:rsidRPr="00F60908" w:rsidRDefault="00437FF0" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eek advice from the Designated Safeguarding Lead if they are unsure</w:t>
+      </w:r>
+      <w:r w:rsidR="00487C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about </w:t>
+      </w:r>
+      <w:r w:rsidR="00732509" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any matter related to safeguarding.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E9B90D" w14:textId="755CBEA5" w:rsidR="00783C60" w:rsidRDefault="00EA54D7" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk95832715"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bring to the attention of, and d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iscuss with the DSL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80666" w:rsidRPr="00F60908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any unplanned non-attendance and changes to the child’s attendance pattern</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00501102">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6975B7" w14:textId="77777777" w:rsidR="00EA54D7" w:rsidRDefault="00EA54D7" w:rsidP="00EA54D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507920C9" w14:textId="77777777" w:rsidR="00437FF0" w:rsidRPr="00994EC1" w:rsidRDefault="00437FF0" w:rsidP="00994EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B95E2C6" w14:textId="4776A94A" w:rsidR="007268D1" w:rsidRPr="00994EC1" w:rsidRDefault="007268D1" w:rsidP="00994EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc198802369"/>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Types of Abuse</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00C83793" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30299F9F" w14:textId="77777777" w:rsidR="007268D1" w:rsidRPr="007268D1" w:rsidRDefault="007268D1" w:rsidP="007268D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DD5A7F" w14:textId="7857FD1B" w:rsidR="007268D1" w:rsidRPr="007268D1" w:rsidRDefault="007268D1" w:rsidP="00D41664">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007268D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.1 All staff will be trained in indicators of abuse, exploitation and neglect and should be able to recognise signs of these. We recognise that abuse, exploitation and neglect along with other safeguarding issues are complex and can rarely be covered by one label. Abuse can take many forms and can involve directly inflicting harm on a child or failing to protect a child from harm. The four main types of abuse that staff are trained to recognise are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC9ABBA" w14:textId="7CF0B800" w:rsidR="007268D1" w:rsidRPr="00C67F0B" w:rsidRDefault="004B3E62" w:rsidP="007268D1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7469BE37" wp14:editId="7CF41DE5">
+            <wp:extent cx="5680364" cy="1013113"/>
+            <wp:effectExtent l="19050" t="0" r="34925" b="0"/>
+            <wp:docPr id="1043917521" name="Diagram 3">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{000226DE-728F-4DE3-9227-A427B83A47CE}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId26" r:lo="rId27" r:qs="rId28" r:cs="rId29"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B87C88B" w14:textId="77777777" w:rsidR="00EA54D7" w:rsidRDefault="00D41664" w:rsidP="00D41664">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77FC8" w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The definitions</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5250">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5250" w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>signs and symptoms of the four categories of abuse</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77FC8" w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be found in </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5250">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Appendix 3 - Glossary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C6C46F" w14:textId="1BC7DA49" w:rsidR="007B5250" w:rsidRDefault="00A77FC8" w:rsidP="00D41664">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104A2204" w14:textId="48C12AE5" w:rsidR="00B652D4" w:rsidRDefault="00B652D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C5AAC3" w14:textId="728635B1" w:rsidR="00A77FC8" w:rsidRDefault="00A77FC8" w:rsidP="00D41664">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Staff are also made aware of ot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>her key safeguarding topics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, these are:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195EBD7A" w14:textId="77777777" w:rsidR="00705D97" w:rsidRDefault="00705D97" w:rsidP="00A77FC8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AC0963" w14:textId="77777777" w:rsidR="00D41664" w:rsidRDefault="00705D97" w:rsidP="00D41664">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AB8CA81" wp14:editId="63A2A74B">
+            <wp:extent cx="5504180" cy="3559937"/>
+            <wp:effectExtent l="38100" t="0" r="58420" b="2540"/>
+            <wp:docPr id="927314751" name="Diagram 2">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97B6789E-6DF1-4DBA-806B-2F8C8A7BF391}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId31" r:lo="rId32" r:qs="rId33" r:cs="rId34"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Toc198802370"/>
+    </w:p>
+    <w:p w14:paraId="63D52088" w14:textId="77777777" w:rsidR="00EA54D7" w:rsidRDefault="00EA54D7" w:rsidP="00D41664">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15824C5F" w14:textId="77777777" w:rsidR="003961C8" w:rsidRDefault="003961C8" w:rsidP="00D41664">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7652C374" w14:textId="585E71C4" w:rsidR="00800AC2" w:rsidRPr="00994EC1" w:rsidRDefault="00800AC2" w:rsidP="00994EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk200984877"/>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responding to signs of </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4DBF" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>buse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="3971E104" w14:textId="352D9A9A" w:rsidR="005468ED" w:rsidRDefault="005468ED" w:rsidP="00D41664">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654FDD58" w14:textId="3E5635E7" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="00D41664" w:rsidP="00E44DF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="004763A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All staff will be alert to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">possible </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indicators of abuse and will report any of the following to the D</w:t>
+      </w:r>
+      <w:r w:rsidR="0029426D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SL</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immediately:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EB6D08" w14:textId="0F97AE64" w:rsidR="00E44DF7" w:rsidRPr="00293FB5" w:rsidRDefault="00E44DF7" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any concern or suspicion that a child has sustained an injury outside what is reasonably attributable to normal play</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and exploration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C2B39C" w14:textId="2431F6BC" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="00E44DF7" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any concerning behaviours exhibited by children that may indicated that </w:t>
+      </w:r>
+      <w:r w:rsidR="005468ED" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>they have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been harmed or are at risk of harm, including unusual changes in mood or behaviour, concerning use of language and/or concerning drawings or stories</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D712A21" w14:textId="28AD8772" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="00E44DF7" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any significant changes in attendance or punctuality</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796A389C" w14:textId="2BD3475D" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="00E44DF7" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any significant changes in a child’s presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="002E65F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a</w:t>
+      </w:r>
+      <w:r w:rsidR="002E65F4" w:rsidRPr="002E65F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decline in child</w:t>
+      </w:r>
+      <w:r w:rsidR="002E65F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002E65F4" w:rsidRPr="002E65F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ren’s general well-being</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0AA5FD" w14:textId="11EA3A6D" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="00E44DF7" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any concerns relating to people who may pose a risk of harm to a child</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628EDBB6" w14:textId="06FF0156" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="00E44DF7" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any disclosures/allegations of abuse that children have shared</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8FB840" w14:textId="25DAA598" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="0029426D" w:rsidP="0029426D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00206A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00264A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a child discloses/alleges abuse directly to the Designated Safeguarding Lead or a member of staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF204C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, they will take the following action:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9C2EA4" w14:textId="115DE207" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="003D0A58" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>isten carefully to the child and believe what they say</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB616AE" w14:textId="7FE30459" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="003D0A58" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ot promise confidentiality, as information may need to be passed on</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7390E787" w14:textId="432ACECE" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="003D0A58" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nly ask for clarification if something is unclear and will not ask ‘leading’ questions</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190F097A" w14:textId="5C4C9412" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="003D0A58" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eport </w:t>
+      </w:r>
+      <w:r w:rsidR="00796D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disclosure to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00796D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DSL</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as soon as possible</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EB424B" w14:textId="00D94B36" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="003D0A58" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nly discuss the issue with colleagues that need to know about it</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5B2133" w14:textId="4637D3AE" w:rsidR="00E44DF7" w:rsidRPr="00293FB5" w:rsidRDefault="003D0A58" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA550B" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccurately record </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C7A07" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>factual information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002C7A07" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the disclosur</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA550B" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7C44" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> share this with </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7C44" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DSL</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07" w:rsidRPr="00293FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FA5899" w14:textId="66C08E6E" w:rsidR="007B6C3E" w:rsidRPr="00E44DF7" w:rsidRDefault="003D0A58" w:rsidP="007C7582">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Store records in line</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with GDPR </w:t>
+      </w:r>
+      <w:r w:rsidR="00206A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78421415" w14:textId="268DF36B" w:rsidR="00E1182C" w:rsidRDefault="0029426D" w:rsidP="002C7A07">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00206A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The</w:t>
+      </w:r>
+      <w:r w:rsidR="00206A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DSL</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4F64" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>decide</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the action that needs to be taken following a member of staff raising a concern about a child or following a direct disclosure</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1182C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F154F03" w14:textId="26DC9B64" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="00E44DF7" w:rsidP="002C7A07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The DSL may consider the following options:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F84E362" w14:textId="0424F219" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="00E44DF7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manage support for the child by working with parents directly</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7813F067" w14:textId="4CF3B7D8" w:rsidR="00E44DF7" w:rsidRDefault="00E44DF7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seek advice from </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children and Family Initial Response Service.</w:t>
+      </w:r>
+      <w:r w:rsidR="00540819">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A7F34D" w14:textId="6D6140B7" w:rsidR="00540819" w:rsidRPr="00965DF5" w:rsidRDefault="00965DF5" w:rsidP="00965DF5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete a request for support from the Children and Family Initial Response Service at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="003143D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-            <w:noProof w:val="0"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>effective-support-for-children-families</w:t>
+          <w:t>https://www.childrensresponsiveservices.co.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00AA0CA4" w:rsidR="00AA0CA4" w:rsidP="00AA0CA4" w:rsidRDefault="00AA0CA4" w14:paraId="7CE70331" w14:textId="77777777">
+    <w:p w14:paraId="2FFA9C66" w14:textId="6498C1EE" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="00E44DF7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suggest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Early Help Assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3362A" w:rsidRPr="00994EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3362A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to provide multi-agency help to a family</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77882811" w14:textId="73D259B9" w:rsidR="00D5626A" w:rsidRDefault="00E44DF7" w:rsidP="00757400">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cases where children are deemed to be at significant risk of harm, the DSL will refer cases to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for consideration for statutory intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4ECDFF" w14:textId="61D6E5AF" w:rsidR="00E44DF7" w:rsidRPr="00E44DF7" w:rsidRDefault="00E44DF7" w:rsidP="00757400">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parental consent will be obtained wherever possible before referring cases to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>However, if we are worried that telling parents will mean the child is at greater risk of harm, we may do this without informing them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36417A6B" w14:textId="7A94AF95" w:rsidR="00E44DF7" w:rsidRDefault="00E44DF7" w:rsidP="00757400">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If parents do not consent to a referral but the DSL believes that a child is at significant risk of harm, a referral will still be made to Children’s Services (Social Care) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FF9EC8" w14:textId="7D9C7F87" w:rsidR="00F03AC0" w:rsidRDefault="00082A09" w:rsidP="00757400">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:r w:rsidR="00463529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Appendix 1 Safeguarding flow chart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1469BBD3" w14:textId="57C22C61" w:rsidR="00521CA5" w:rsidRPr="0065434A" w:rsidRDefault="00E44DF7" w:rsidP="00757400">
       <w:pPr>
         <w:ind w:left="426"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For further information about the Coventry Safeguarding Children Partnership’s ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00864BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effective support for children and families’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidance, which will </w:t>
+      </w:r>
+      <w:r w:rsidR="00A434A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidR="00A434A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to make decisions about protecting children, please visit</w:t>
+      </w:r>
+      <w:r w:rsidR="00864BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidRPr="00994EC1" w:rsidR="00521CA5" w:rsidP="00994EC1" w:rsidRDefault="00521CA5" w14:paraId="0B614441" w14:textId="27AB6E77">
+    <w:p w14:paraId="7CE70331" w14:textId="33174113" w:rsidR="00AA0CA4" w:rsidRPr="0065434A" w:rsidRDefault="00CC7D0E" w:rsidP="00AA0CA4">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="0065434A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>‘Effective support for children and families’ guidance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C89F2BF" w14:textId="77777777" w:rsidR="00CC7D0E" w:rsidRPr="00AA0CA4" w:rsidRDefault="00CC7D0E" w:rsidP="00AA0CA4">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B614441" w14:textId="10D692BB" w:rsidR="00521CA5" w:rsidRPr="00E02E91" w:rsidRDefault="00521CA5" w:rsidP="00994EC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk200985105" w:id="6"/>
-      <w:r w:rsidRPr="00994EC1">
+      <w:bookmarkStart w:id="6" w:name="_Hlk200985105"/>
+      <w:r w:rsidRPr="00E02E91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00994EC1" w:rsidR="00F80C45">
+      <w:r w:rsidR="00E858B7" w:rsidRPr="00E02E91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Muti-Agency Safeguarding Hub (M</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00994EC1" w:rsidR="005E4DBF">
+        <w:t>Children and Family Initial Response Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02E91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00994EC1" w:rsidR="00F80C45">
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B95A607" w14:textId="77777777" w:rsidR="00F80C45" w:rsidRPr="00E02E91" w:rsidRDefault="00F80C45" w:rsidP="00E44DF7">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00994EC1">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3903B630" w14:textId="1EA4FA41" w:rsidR="00E44DF7" w:rsidRPr="00E02E91" w:rsidRDefault="00E858B7" w:rsidP="00E44DF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.1 To raise concerns about children, I will contact the Children and Family Initial Response Service by telephone to discuss the referral. I will then complete the online request for support form via the Children's Responsive Services link and submit this. As DSL, I will follow up referrals if I do not receive feedback from Children’s Services (Social Care).  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E02E91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telephone number: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>024</w:t>
+      </w:r>
+      <w:r w:rsidR="00483025" w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7678</w:t>
+      </w:r>
+      <w:r w:rsidR="00483025" w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8555</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80C45" w:rsidP="00E44DF7" w:rsidRDefault="00F80C45" w14:paraId="5B95A607" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="5E7134BD" w14:textId="286341F5" w:rsidR="00E44DF7" w:rsidRPr="00E02E91" w:rsidRDefault="00CC7D0E" w:rsidP="00E44DF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02E91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...57 lines deleted...]
-      <w:r w:rsidRPr="00E44DF7">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Request for support </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E02E91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">MASH Telephone number: </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00483025">
+        <w:t xml:space="preserve"> form:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E02E91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7">
-[...51 lines deleted...]
-        <w:r w:rsidRPr="00E44DF7">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00E44DF7" w:rsidRPr="00E02E91">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.coventry.gov.uk/safeguardingchildren</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E44DF7">
+      <w:r w:rsidR="00E44DF7" w:rsidRPr="00E02E91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E44DF7" w:rsidR="00E44DF7" w:rsidP="00E44DF7" w:rsidRDefault="00E44DF7" w14:paraId="380126AE" w14:textId="2FAFC314">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E44DF7">
+    <w:p w14:paraId="2EDFA2B4" w14:textId="77777777" w:rsidR="0052052C" w:rsidRPr="00E02E91" w:rsidRDefault="0052052C" w:rsidP="0052052C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Request for Support online referral form:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44DF7">
-[...46 lines deleted...]
-        <w:r w:rsidRPr="00E44DF7" w:rsidR="00171EC9">
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E02E91">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Children's Responsive Services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D359633" w14:textId="77777777" w:rsidR="0052052C" w:rsidRPr="00E02E91" w:rsidRDefault="0052052C" w:rsidP="0052052C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54719AB9" w14:textId="77777777" w:rsidR="0052052C" w:rsidRPr="00E02E91" w:rsidRDefault="0052052C" w:rsidP="0052052C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Out of hours Emergency Duty Team: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>024 7683 2222 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8954FD" w14:textId="77777777" w:rsidR="0052052C" w:rsidRPr="00E02E91" w:rsidRDefault="0052052C" w:rsidP="0052052C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2549820D" w14:textId="77777777" w:rsidR="0052052C" w:rsidRPr="00E02E91" w:rsidRDefault="0052052C" w:rsidP="0052052C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prevent/Channel Referrals: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to the Children and Family Initial Response Service and to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E02E91">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>CTU_GATEWAY@west-midlands.pnn.police.uk</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D7BAD" w:rsidR="00E44DF7" w:rsidP="00E44DF7" w:rsidRDefault="009D7BAD" w14:paraId="1F35A9E5" w14:textId="211B5A90">
-[...3 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+    <w:p w14:paraId="100EF435" w14:textId="77777777" w:rsidR="0052052C" w:rsidRDefault="0052052C" w:rsidP="0052052C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="009D7BAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Referrals should be submitted using the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E02E91">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Prevent referral form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D7BAD" w:rsidR="00E44DF7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0052052C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D05A69" w:rsidP="00757400" w:rsidRDefault="00E44DF7" w14:paraId="4EF86244" w14:textId="691B50BE">
+    <w:p w14:paraId="27EC9634" w14:textId="77777777" w:rsidR="0052052C" w:rsidRPr="0052052C" w:rsidRDefault="0052052C" w:rsidP="0052052C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF86244" w14:textId="691B50BE" w:rsidR="00D05A69" w:rsidRDefault="00E44DF7" w:rsidP="00757400">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F020F7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>8.2 If</w:t>
       </w:r>
       <w:r w:rsidRPr="00864BAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> a child’s situation does not appear to be improving following a referral, the DSL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00757400">
+      <w:r w:rsidR="00757400" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="00864BAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">re-refer the child. We will also </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00757400">
+      <w:r w:rsidR="00757400" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">use </w:t>
       </w:r>
       <w:r w:rsidRPr="00864BAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk50709752" w:id="7"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk50709752"/>
       <w:r w:rsidRPr="00864BAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00864BAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://www.coventry.gov.uk/downloads/file/31161/escalation_policy"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00864BAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -10415,195 +10510,195 @@
       </w:r>
       <w:r w:rsidRPr="00864BAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00864BAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure that our concerns have been addressed and that the situation improves for the child. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00F020F7" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="00F020F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B5221" w:rsidP="00AF09A8" w:rsidRDefault="006B5221" w14:paraId="452BC277" w14:textId="77777777">
+    <w:p w14:paraId="452BC277" w14:textId="77777777" w:rsidR="006B5221" w:rsidRDefault="006B5221" w:rsidP="00AF09A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AF09A8" w:rsidR="009577FD" w:rsidP="00AF09A8" w:rsidRDefault="009577FD" w14:paraId="24702E69" w14:textId="77777777">
+    <w:p w14:paraId="24702E69" w14:textId="77777777" w:rsidR="009577FD" w:rsidRPr="00AF09A8" w:rsidRDefault="009577FD" w:rsidP="00AF09A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00994EC1" w:rsidR="00AF09A8" w:rsidP="00994EC1" w:rsidRDefault="00AF09A8" w14:paraId="71DF294E" w14:textId="36653844">
+    <w:p w14:paraId="71DF294E" w14:textId="36653844" w:rsidR="00AF09A8" w:rsidRPr="00994EC1" w:rsidRDefault="00AF09A8" w:rsidP="00994EC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00994EC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidRPr="00994EC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Child Absences</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A04869" w:rsidR="00A04869" w:rsidP="00A04869" w:rsidRDefault="00AF09A8" w14:paraId="0D6F2644" w14:textId="77777777">
+    <w:p w14:paraId="0D6F2644" w14:textId="77777777" w:rsidR="00A04869" w:rsidRPr="00A04869" w:rsidRDefault="00AF09A8" w:rsidP="00A04869">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">9.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04869" w:rsidR="00A04869">
+      <w:r w:rsidR="00A04869" w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Repeated and unexplained absence from the setting can be a concern for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A04869" w:rsidR="00A04869">
+      <w:r w:rsidR="00A04869" w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a number of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A04869" w:rsidR="00A04869">
+      <w:r w:rsidR="00A04869" w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> reasons:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A04869" w:rsidR="00A04869" w:rsidP="00757400" w:rsidRDefault="00A04869" w14:paraId="7C1BB429" w14:textId="77777777">
+    <w:p w14:paraId="7C1BB429" w14:textId="77777777" w:rsidR="00A04869" w:rsidRPr="00A04869" w:rsidRDefault="00A04869" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">it is a potential indicator of abuse or neglect </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A04869" w:rsidR="00A04869" w:rsidP="00757400" w:rsidRDefault="00A04869" w14:paraId="4DDB8CF5" w14:textId="77777777">
+    <w:p w14:paraId="4DDB8CF5" w14:textId="77777777" w:rsidR="00A04869" w:rsidRPr="00A04869" w:rsidRDefault="00A04869" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>it can significantly impact on a child’s progress and / or wellbeing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B13F64" w:rsidR="00D05A69" w:rsidP="00D05A69" w:rsidRDefault="00D05A69" w14:paraId="124DB3E7" w14:textId="353174A0">
+    <w:p w14:paraId="124DB3E7" w14:textId="353174A0" w:rsidR="00D05A69" w:rsidRPr="00B13F64" w:rsidRDefault="00D05A69" w:rsidP="00D05A69">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B13F64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Although </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10628,1779 +10723,1823 @@
       <w:r w:rsidR="00AC68F4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>compulsory</w:t>
       </w:r>
       <w:r w:rsidR="00104222">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> school age</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13F64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, it is vital that we as Early Years providers understand the similarities to children accessing early education. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B13F64" w:rsidR="00D05A69" w:rsidP="00D05A69" w:rsidRDefault="00D05A69" w14:paraId="49FB582B" w14:textId="77777777">
+    <w:p w14:paraId="49FB582B" w14:textId="77777777" w:rsidR="00D05A69" w:rsidRPr="00B13F64" w:rsidRDefault="00D05A69" w:rsidP="00D05A69">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BF7BF9" w:rsidR="00757400" w:rsidP="00D05A69" w:rsidRDefault="00AF09A8" w14:paraId="1D0E4B48" w14:textId="0034180B">
+    <w:p w14:paraId="1D0E4B48" w14:textId="0034180B" w:rsidR="00757400" w:rsidRPr="00BF7BF9" w:rsidRDefault="00AF09A8" w:rsidP="00D05A69">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">9.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B13F64" w:rsidR="00D05A69">
+      <w:r w:rsidR="00D05A69" w:rsidRPr="00B13F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">A child absent from our setting is not </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00757400">
+      <w:r w:rsidR="00757400" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">always </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00D05A69">
+      <w:r w:rsidR="00D05A69" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>a safeguarding matter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00757400">
+      <w:r w:rsidR="00757400" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. There</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00D05A69">
+      <w:r w:rsidR="00D05A69" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be an explanation for a child not attending their expected session. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00757400" w:rsidP="00D05A69" w:rsidRDefault="00757400" w14:paraId="43AACF50" w14:textId="77777777">
+    <w:p w14:paraId="43AACF50" w14:textId="77777777" w:rsidR="00757400" w:rsidRDefault="00757400" w:rsidP="00D05A69">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D05A69" w:rsidP="0078451F" w:rsidRDefault="00D05A69" w14:paraId="30DC664F" w14:textId="44F25FDC">
+    <w:p w14:paraId="30DC664F" w14:textId="44F25FDC" w:rsidR="00D05A69" w:rsidRDefault="00D05A69" w:rsidP="0078451F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B13F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">However, regular attendance is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B13F64" w:rsidR="00463529">
+      <w:r w:rsidR="00463529" w:rsidRPr="00B13F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>important</w:t>
       </w:r>
       <w:r w:rsidR="00757400">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00757400">
+      <w:r w:rsidR="00757400" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>and expected</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00BF7BF9">
+      <w:r w:rsidR="00BF7BF9" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00757400">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>nexplained non-attendance can be an early indicator of risk and vulnerability.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D05A69" w:rsidR="00D05A69" w:rsidP="00D05A69" w:rsidRDefault="00D05A69" w14:paraId="036C7860" w14:textId="77777777">
+    <w:p w14:paraId="036C7860" w14:textId="77777777" w:rsidR="00D05A69" w:rsidRPr="00D05A69" w:rsidRDefault="00D05A69" w:rsidP="00D05A69">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003B4F67" w:rsidR="00D05A69" w:rsidP="00D05A69" w:rsidRDefault="00B13F64" w14:paraId="5FF1FB5A" w14:textId="480BAF8B">
+    <w:p w14:paraId="5FF1FB5A" w14:textId="480BAF8B" w:rsidR="00D05A69" w:rsidRPr="003B4F67" w:rsidRDefault="00B13F64" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of setting]</w:t>
       </w:r>
       <w:r w:rsidR="00A532A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00A532A5">
+      <w:r w:rsidR="00A532A5" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00270E31">
+      <w:r w:rsidR="00270E31" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">always </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">follow up on absences in a timely manner. If a child is absent for a prolonged </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00EE4FAB">
+      <w:r w:rsidR="00EE4FAB" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>period</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, or if a child is absent without notification from the parent or carer, attempts </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="007018A1">
+      <w:r w:rsidR="007018A1" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will be </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>made to contact the child’s parents and/or carers and alternative emergency contacts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003B4F67" w:rsidR="00D05A69" w:rsidP="00D05A69" w:rsidRDefault="007018A1" w14:paraId="22B65F21" w14:textId="035A3221">
+    <w:p w14:paraId="22B65F21" w14:textId="035A3221" w:rsidR="00D05A69" w:rsidRPr="003B4F67" w:rsidRDefault="007018A1" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[ name</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">setting] </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> consider </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">patterns and trends in a child’s absences and their personal circumstances and use their professional judgement when deciding if their absence should be considered as prolonged. Consideration </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00F352B7">
+      <w:r w:rsidR="00F352B7" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">given to the child’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00F352B7">
+      <w:r w:rsidR="00F352B7" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unique circumstances, including their </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7BF9" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="00BF7BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vulnerability, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00F020F7">
+      <w:r w:rsidR="00F020F7" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">parent’s and/or carer’s vulnerability and their home life. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00B13F64">
+      <w:r w:rsidR="00B13F64" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A child’s first absence could be a c</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B4F67" w:rsidR="00D05A69">
+      <w:r w:rsidR="00D05A69" w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ause for concern. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003B4F67" w:rsidR="00D05A69" w:rsidP="00D05A69" w:rsidRDefault="00F020F7" w14:paraId="1513C52F" w14:textId="77777777">
+    <w:p w14:paraId="1513C52F" w14:textId="77777777" w:rsidR="00D05A69" w:rsidRPr="003B4F67" w:rsidRDefault="00F020F7" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any concerns must be referred to local children’s social care services and/or a police welfare check requested. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003B4F67" w:rsidR="00F668B5" w:rsidP="00F668B5" w:rsidRDefault="00F668B5" w14:paraId="0B9C8FA8" w14:textId="1AA03E11">
+    <w:p w14:paraId="0B9C8FA8" w14:textId="1AA03E11" w:rsidR="00F668B5" w:rsidRPr="003B4F67" w:rsidRDefault="00F668B5" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To ensure all children are kept safe, we will monitor all children's attendance</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4F67">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>patterns to ensure they are consistent and are not cause for concern.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF09A8" w:rsidR="00F668B5" w:rsidP="00AF09A8" w:rsidRDefault="002B6807" w14:paraId="79E18812" w14:textId="3BCFBB65">
+    <w:p w14:paraId="79E18812" w14:textId="3BCFBB65" w:rsidR="00F668B5" w:rsidRPr="00AF09A8" w:rsidRDefault="002B6807" w:rsidP="00AF09A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">9.3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F668B5" w:rsidR="00F668B5">
+      <w:r w:rsidR="00F668B5" w:rsidRPr="00F668B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The intention is not to stop parents/carers spending time with their children, and our setting already has systems in place whereby parents and carers inform us of </w:t>
       </w:r>
       <w:r w:rsidR="00B13F64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>any planned absences.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F668B5" w:rsidR="00F668B5">
+      <w:r w:rsidR="00F668B5" w:rsidRPr="00F668B5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A09DE" w:rsidR="005A09DE" w:rsidP="00F668B5" w:rsidRDefault="002B6807" w14:paraId="674A60A5" w14:textId="2D3F7D1E">
+    <w:p w14:paraId="674A60A5" w14:textId="2D3F7D1E" w:rsidR="005A09DE" w:rsidRPr="005A09DE" w:rsidRDefault="002B6807" w:rsidP="00F668B5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F668B5" w:rsidR="00F668B5">
+      <w:r w:rsidR="00F668B5" w:rsidRPr="00F668B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">4 Our setting </w:t>
       </w:r>
       <w:r w:rsidR="00B13F64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>has an Attendance policy</w:t>
       </w:r>
       <w:r w:rsidR="00202470">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or a ‘Child Missing in Early Education</w:t>
       </w:r>
       <w:r w:rsidR="005A09DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’ process</w:t>
       </w:r>
       <w:r w:rsidR="00054087">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F695F" w:rsidR="005A09DE">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005A09DE" w:rsidRPr="00BB7AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>[amend / delete as applicable]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003827ED" w:rsidP="00AF09A8" w:rsidRDefault="003827ED" w14:paraId="748E2538" w14:textId="77777777">
+    <w:p w14:paraId="748E2538" w14:textId="77777777" w:rsidR="003827ED" w:rsidRDefault="003827ED" w:rsidP="00AF09A8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AF09A8" w:rsidR="00D61A01" w:rsidP="00AF09A8" w:rsidRDefault="00F668B5" w14:paraId="43344AB1" w14:textId="507C2263">
+    <w:p w14:paraId="43344AB1" w14:textId="507C2263" w:rsidR="00D61A01" w:rsidRPr="00AF09A8" w:rsidRDefault="00F668B5" w:rsidP="00AF09A8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F668B5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00994EC1" w:rsidR="00AF09A8" w:rsidP="00994EC1" w:rsidRDefault="00AF09A8" w14:paraId="33704DC9" w14:textId="057F7CEF">
+    <w:p w14:paraId="33704DC9" w14:textId="057F7CEF" w:rsidR="00AF09A8" w:rsidRPr="00994EC1" w:rsidRDefault="00AF09A8" w:rsidP="00994EC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00994EC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="00994EC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mental Health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B70698" w:rsidR="00B70698" w:rsidP="00B70698" w:rsidRDefault="00B70698" w14:paraId="247B9A0F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D61A01" w:rsidR="00D61A01" w:rsidP="00D61A01" w:rsidRDefault="002B6807" w14:paraId="482248A9" w14:textId="4AFA6286">
+    <w:p w14:paraId="247B9A0F" w14:textId="77777777" w:rsidR="00B70698" w:rsidRPr="00B70698" w:rsidRDefault="00B70698" w:rsidP="00B70698"/>
+    <w:p w14:paraId="482248A9" w14:textId="4AFA6286" w:rsidR="00D61A01" w:rsidRPr="00D61A01" w:rsidRDefault="002B6807" w:rsidP="00D61A01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1 Our setting recognises that safeguarding and promoting the welfare of children includes preventing the impairment of children’s mental health or development. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D61A01" w:rsidR="00D61A01" w:rsidP="00D61A01" w:rsidRDefault="002B6807" w14:paraId="664A457F" w14:textId="71E98222">
+    <w:p w14:paraId="664A457F" w14:textId="71E98222" w:rsidR="00D61A01" w:rsidRPr="00D61A01" w:rsidRDefault="002B6807" w:rsidP="00D61A01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2 All staff will be aware that</w:t>
       </w:r>
       <w:r w:rsidR="00EE4FAB">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any changes in mental health </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may be an indicator that a child is suffering or is at risk of suffering abuse, neglect or exploitation. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D61A01" w:rsidR="00D61A01" w:rsidP="00D61A01" w:rsidRDefault="002B6807" w14:paraId="4A590BA0" w14:textId="29E90726">
+    <w:p w14:paraId="4A590BA0" w14:textId="29E90726" w:rsidR="00D61A01" w:rsidRPr="00D61A01" w:rsidRDefault="002B6807" w:rsidP="00D61A01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.3 Staff will not attempt to make a diagnosis </w:t>
       </w:r>
       <w:r w:rsidR="00E57A18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">where a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mental health </w:t>
       </w:r>
       <w:r w:rsidR="00E57A18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">concern is identified </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unless they are appropriately trained. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D61A01" w:rsidR="00D61A01" w:rsidP="00D61A01" w:rsidRDefault="002B6807" w14:paraId="551FE7F1" w14:textId="057A91EB">
+    <w:p w14:paraId="551FE7F1" w14:textId="057A91EB" w:rsidR="00D61A01" w:rsidRPr="00D61A01" w:rsidRDefault="002B6807" w:rsidP="00D61A01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.4 We recognise that staff are well-placed to observe behaviour that may indicate that a child is experiencing a </w:t>
       </w:r>
       <w:r w:rsidR="00850D6B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">change in their </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mental health</w:t>
       </w:r>
       <w:r w:rsidR="00850D6B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If staff are concerned that a child </w:t>
       </w:r>
       <w:r w:rsidR="00850D6B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">needs support with their </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mental health, they should talk to their setting Special Educational Needs Coordinator (SENCO) to discuss making a referral for support.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00043BE8" w:rsidP="00AF09A8" w:rsidRDefault="002B6807" w14:paraId="6DFE2B5D" w14:textId="297B713F">
+    <w:p w14:paraId="6DFE2B5D" w14:textId="297B713F" w:rsidR="00043BE8" w:rsidRDefault="002B6807" w:rsidP="00AF09A8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.5 If staff are concerned that a child is experiencing a </w:t>
       </w:r>
       <w:r w:rsidR="00850D6B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">significant change to their </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mental health problem </w:t>
       </w:r>
       <w:r w:rsidR="00850D6B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">which may </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="00850D6B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61A01" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a safeguarding concern, they must report this to the Designated Safeguarding Lead immediately. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk201304508" w:id="8"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk201304508"/>
     </w:p>
-    <w:p w:rsidRPr="00AF09A8" w:rsidR="00FC2B63" w:rsidP="00AF09A8" w:rsidRDefault="00FC2B63" w14:paraId="4C76DDD1" w14:textId="77777777">
+    <w:p w14:paraId="4C76DDD1" w14:textId="77777777" w:rsidR="00FC2B63" w:rsidRPr="00AF09A8" w:rsidRDefault="00FC2B63" w:rsidP="00AF09A8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0095291F" w:rsidR="00AF09A8" w:rsidP="0095291F" w:rsidRDefault="00AF09A8" w14:paraId="6D6540B3" w14:textId="4D82EE60">
+    <w:p w14:paraId="6D6540B3" w14:textId="4D82EE60" w:rsidR="00AF09A8" w:rsidRPr="0095291F" w:rsidRDefault="00AF09A8" w:rsidP="0095291F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095291F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r w:rsidRPr="0095291F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Online Safety</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF09A8" w:rsidR="00AF09A8" w:rsidP="00AF09A8" w:rsidRDefault="00AF09A8" w14:paraId="183853FB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00972059" w:rsidR="00D61A01" w:rsidP="006F6FDB" w:rsidRDefault="002B6807" w14:paraId="36BDC096" w14:textId="7DEA7578">
+    <w:p w14:paraId="183853FB" w14:textId="77777777" w:rsidR="00AF09A8" w:rsidRPr="00AF09A8" w:rsidRDefault="00AF09A8" w:rsidP="00AF09A8"/>
+    <w:p w14:paraId="36BDC096" w14:textId="57A89B40" w:rsidR="00D61A01" w:rsidRPr="00972059" w:rsidRDefault="002B6807" w:rsidP="12FF96DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 Our setting recognises that children need to be safeguarded from potentially harmful and inappropriate online material</w:t>
+      </w:r>
+      <w:r w:rsidR="00610436" w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00972059" w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90F7C" w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>receive</w:t>
+      </w:r>
+      <w:r w:rsidR="00972059" w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training in this area</w:t>
+      </w:r>
+      <w:r w:rsidR="4DB14DB0" w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and keep up to date to relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="3ECC9C33" w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">publications </w:t>
+      </w:r>
+      <w:r w:rsidR="4DB14DB0" w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidR="21ACC938" w:rsidRPr="12FF96DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05AD235E" w14:textId="7DF9A5BB" w:rsidR="00D61A01" w:rsidRPr="00D61A01" w:rsidRDefault="002B6807" w:rsidP="006F6FDB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff and children’s use of the internet will be monitored by the Designated Safeguarding Lead. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E327ED3" w14:textId="77777777" w:rsidR="00D61A01" w:rsidRPr="00D61A01" w:rsidRDefault="00D61A01" w:rsidP="006F6FDB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C0E0293" w14:textId="7088A670" w:rsidR="00FA1559" w:rsidRDefault="002B6807" w:rsidP="006F6FDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parental controls have been activated on networks to prevent access to inappropriate material</w:t>
+      </w:r>
+      <w:r w:rsidR="4ECF496F" w:rsidRPr="12FF96DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5537BD1F" w14:textId="11742EAD" w:rsidR="00D61A01" w:rsidRPr="00D61A01" w:rsidRDefault="002B6807" w:rsidP="006F6FDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parents will be informed if children attempt to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>access</w:t>
+      </w:r>
+      <w:r w:rsidR="00972059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00972059" w:rsidRPr="005A09DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00972059" w:rsidRPr="005A09DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are exposed to</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="005A09DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inappropriate material online in the setting.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565F39DC" w14:textId="0EB08AEF" w:rsidR="00D61A01" w:rsidRPr="00D61A01" w:rsidRDefault="002B6807" w:rsidP="00D61A01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">11.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any concerns about children’s online activity should be directed to the Designated Safeguarding Lead. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3B8078" w14:textId="3F1AC3AB" w:rsidR="00D61A01" w:rsidRPr="00D61A01" w:rsidRDefault="002B6807" w:rsidP="00D61A01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All staff will ensure that their social media profiles are </w:t>
+      </w:r>
+      <w:r w:rsidR="00850D6B" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>private,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it is prohibited for these staff to be ‘friends’ or ‘follow’ parents / young people or children on social media. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB3B81F" w14:textId="5FB8741F" w:rsidR="009B6442" w:rsidRDefault="002B6807" w:rsidP="00D61A01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any contact between parents / young people or children and staff should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00850D6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">made </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">using appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="00850D6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and secure </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00D61A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">channels. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="54E2D443" w14:textId="77777777" w:rsidR="006F36F1" w:rsidRPr="00D61A01" w:rsidRDefault="006F36F1" w:rsidP="00D61A01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF7224D" w14:textId="5F7C0991" w:rsidR="00D61A01" w:rsidRPr="0095291F" w:rsidRDefault="00573C28" w:rsidP="0095291F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="84E290" w:themeColor="accent3" w:themeTint="66"/>
-[...324 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc198802372"/>
+      <w:r w:rsidRPr="0095291F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0095291F">
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="0095291F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Record-Keeping</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="00A40583" w:rsidR="00A40583" w:rsidP="00A40583" w:rsidRDefault="00A40583" w14:paraId="5E3CC5C2" w14:textId="77777777"/>
-    <w:p w:rsidR="00890385" w:rsidP="00573C28" w:rsidRDefault="00890385" w14:paraId="4422C9A8" w14:textId="77777777">
+    <w:p w14:paraId="5E3CC5C2" w14:textId="77777777" w:rsidR="00A40583" w:rsidRPr="00A40583" w:rsidRDefault="00A40583" w:rsidP="00A40583"/>
+    <w:p w14:paraId="4422C9A8" w14:textId="77777777" w:rsidR="00890385" w:rsidRDefault="00890385" w:rsidP="00573C28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk115806201" w:id="10"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk115806201"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00573C28" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00573C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All concerns, discussions and decisions made will be recorded in writing, kept confidential and stored securely.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00890385" w:rsidP="00573C28" w:rsidRDefault="00890385" w14:paraId="68607817" w14:textId="77777777">
+    <w:p w14:paraId="68607817" w14:textId="77777777" w:rsidR="00890385" w:rsidRDefault="00890385" w:rsidP="00573C28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D61A01" w:rsidP="00E5268B" w:rsidRDefault="00890385" w14:paraId="7D905B27" w14:textId="29407F36">
+    <w:p w14:paraId="7D905B27" w14:textId="29407F36" w:rsidR="00D61A01" w:rsidRDefault="00890385" w:rsidP="00E5268B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00573C28" w:rsidR="00D61A01">
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00573C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Information required to keep children safe will be shared with other agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E5268B" w:rsidR="00E5268B" w:rsidP="00E5268B" w:rsidRDefault="00E5268B" w14:paraId="4ABC59AA" w14:textId="77777777">
+    <w:p w14:paraId="4ABC59AA" w14:textId="77777777" w:rsidR="00E5268B" w:rsidRPr="00E5268B" w:rsidRDefault="00E5268B" w:rsidP="00E5268B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00573C28" w:rsidR="00D61A01" w:rsidP="00920393" w:rsidRDefault="00890385" w14:paraId="2605DA1C" w14:textId="36DE6154">
+    <w:p w14:paraId="2605DA1C" w14:textId="36DE6154" w:rsidR="00D61A01" w:rsidRPr="00573C28" w:rsidRDefault="00890385" w:rsidP="00920393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12.3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00573C28" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00573C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In the event that a child moves from our setting, the safeguarding file will be transferred to the new setting securely</w:t>
       </w:r>
-      <w:r w:rsidRPr="00573C28" w:rsidR="00216759">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00216759" w:rsidRPr="00573C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00573C28" w:rsidR="00216759">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00216759" w:rsidRPr="00573C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A meeting with the receiving provider’s Designated Safeguarding Lead will be arranged, if required. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00573C28" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00573C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Once the transfer has been received and documented, we will not retain the safeguarding information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573C28" w:rsidP="00573C28" w:rsidRDefault="00D61A01" w14:paraId="4B0E414F" w14:textId="0EF8CBB8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+    <w:p w14:paraId="4B0E414F" w14:textId="0EF8CBB8" w:rsidR="00573C28" w:rsidRDefault="00D61A01" w:rsidP="00573C28">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk201306306" w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk201306306"/>
       <w:r w:rsidRPr="00D052C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sa</w:t>
       </w:r>
       <w:r w:rsidR="000F2FFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00D052C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ple records transfer form can be found here - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId35">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00D052C0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0056BE"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Records transfer form</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00D052C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2D3547"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D14AA" w:rsidP="00890385" w:rsidRDefault="00890385" w14:paraId="64FFA3EE" w14:textId="02FFC9FD">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+    <w:p w14:paraId="64FFA3EE" w14:textId="07F075B2" w:rsidR="007D14AA" w:rsidRDefault="00890385" w:rsidP="00890385">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12.4 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00573C28" w:rsidR="00D61A01">
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00573C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All data processed is done so in line with the General Data Protection Guidelines </w:t>
       </w:r>
-      <w:r w:rsidRPr="00573C28" w:rsidR="00D61A01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00D61A01" w:rsidRPr="00573C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the Data Protection Act (2018). </w:t>
+        <w:t xml:space="preserve">and the Data Protection Act  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="00A26154" w:rsidP="00A26154" w:rsidRDefault="00A26154" w14:paraId="3815C11B" w14:textId="77777777">
+    <w:p w14:paraId="3815C11B" w14:textId="77777777" w:rsidR="00A26154" w:rsidRDefault="00A26154" w:rsidP="00A26154">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667D47">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Further information regarding information sharing and data processing in relation to safeguarding can be found in:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00667D47" w:rsidR="00A26154" w:rsidP="00A26154" w:rsidRDefault="00A26154" w14:paraId="359DF72F" w14:textId="77777777">
+    <w:p w14:paraId="359DF72F" w14:textId="77777777" w:rsidR="00A26154" w:rsidRPr="00667D47" w:rsidRDefault="00A26154" w:rsidP="00A26154">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId36">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00EA08D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Information sharing Advice for practitioners providing safeguarding services to children, young people, parents and carers (May 2024)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00890385" w:rsidR="006C11B4" w:rsidP="00890385" w:rsidRDefault="006C11B4" w14:paraId="757C5B1A" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+    <w:p w14:paraId="757C5B1A" w14:textId="77777777" w:rsidR="006C11B4" w:rsidRPr="00890385" w:rsidRDefault="006C11B4" w:rsidP="00890385">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00272C24" w:rsidR="00A40583" w:rsidP="00272C24" w:rsidRDefault="00890385" w14:paraId="08C29B42" w14:textId="61763EE6">
+    <w:p w14:paraId="08C29B42" w14:textId="61763EE6" w:rsidR="00A40583" w:rsidRPr="00272C24" w:rsidRDefault="00890385" w:rsidP="00272C24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc198802373" w:id="12"/>
-      <w:bookmarkStart w:name="_Hlk201306358" w:id="13"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc198802373"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk201306358"/>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="00AE6C92">
+      <w:r w:rsidR="00AE6C92" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Use of cameras, photography and images </w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="00E83B50" w:rsidP="00360C9C" w:rsidRDefault="00E83B50" w14:paraId="177B9202" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="00AE6C92" w:rsidP="00AE6C92" w:rsidRDefault="00AE6C92" w14:paraId="754A3967" w14:textId="710E7E94">
+    <w:p w14:paraId="177B9202" w14:textId="77777777" w:rsidR="00E83B50" w:rsidRPr="00AE6C92" w:rsidRDefault="00E83B50" w:rsidP="00360C9C"/>
+    <w:p w14:paraId="754A3967" w14:textId="710E7E94" w:rsidR="00AE6C92" w:rsidRPr="00AE6C92" w:rsidRDefault="00AE6C92" w:rsidP="00AE6C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Most people who take or view photographs or videos of children do so for acceptable reasons. However, due to cases of abuse to children through taking or using images, we must ensure that we have safeguards in place. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="00AE6C92" w:rsidP="00AE6C92" w:rsidRDefault="00AE6C92" w14:paraId="3B892824" w14:textId="77777777">
+    <w:p w14:paraId="3B892824" w14:textId="77777777" w:rsidR="00AE6C92" w:rsidRPr="00AE6C92" w:rsidRDefault="00AE6C92" w:rsidP="00AE6C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To keep our children safe, we will: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D30B8" w:rsidR="00AE6C92" w:rsidP="00E83B50" w:rsidRDefault="00AE6C92" w14:paraId="011FE152" w14:textId="4B14CD9A">
+    <w:p w14:paraId="011FE152" w14:textId="4B14CD9A" w:rsidR="00AE6C92" w:rsidRPr="009D30B8" w:rsidRDefault="00AE6C92" w:rsidP="007C7582">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>always obtain consent from parents/carers for photographs or video recordings to be taken, used, or published (for example</w:t>
       </w:r>
       <w:r w:rsidR="00D60699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006407BA">
@@ -12413,2656 +12552,2554 @@
       </w:r>
       <w:r w:rsidR="00EE31AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D60699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on our website or displays) </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F695F">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00BB7AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[amend / delete as applicable]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D30B8" w:rsidP="00E83B50" w:rsidRDefault="009D30B8" w14:paraId="3FA6925F" w14:textId="41B4B6CB">
+    <w:p w14:paraId="3FA6925F" w14:textId="41B4B6CB" w:rsidR="009D30B8" w:rsidRDefault="009D30B8" w:rsidP="007C7582">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">only take photographs of children when consent has been sought from parents and when the reason for doing so is clear and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE31AC" w:rsidR="008E0E83">
+      <w:r w:rsidR="008E0E83" w:rsidRPr="00EE31AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">has been </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>communicated to parents. Images of children will not be stored on personal mobile phones</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="0087450E" w:rsidP="00E83B50" w:rsidRDefault="00107856" w14:paraId="77E27865" w14:textId="41B556A6">
+    <w:p w14:paraId="77E27865" w14:textId="41B556A6" w:rsidR="0087450E" w:rsidRPr="00AE6C92" w:rsidRDefault="00107856" w:rsidP="007C7582">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>allow p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="0087450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0087450E" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">arents </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="0087450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0087450E" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> withdraw consent at any time and notify </w:t>
       </w:r>
-      <w:r w:rsidRPr="00050A80" w:rsidR="0087450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0087450E" w:rsidRPr="00050A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">us </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="0087450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="0087450E" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if they do not wish their child’s photographs to be used</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="00AE6C92" w:rsidP="00E83B50" w:rsidRDefault="00AE6C92" w14:paraId="72875841" w14:textId="54EA8975">
+    <w:p w14:paraId="72875841" w14:textId="54EA8975" w:rsidR="00AE6C92" w:rsidRPr="00AE6C92" w:rsidRDefault="00AE6C92" w:rsidP="007C7582">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ensure only the setting’s designated cameras are used when photographing or videoing </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C92" w:rsidR="002A701E">
+      <w:r w:rsidR="002A701E" w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>children.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE6C92" w:rsidR="00AE6C92" w:rsidP="00E83B50" w:rsidRDefault="00AE6C92" w14:paraId="4FE7650F" w14:textId="02E5E20A">
+    <w:p w14:paraId="4FE7650F" w14:textId="02E5E20A" w:rsidR="00AE6C92" w:rsidRPr="00AE6C92" w:rsidRDefault="00AE6C92" w:rsidP="007C7582">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ensure that children are appropriately dressed if photographs or videos are to be taken</w:t>
       </w:r>
       <w:r w:rsidR="002A701E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E0E83" w:rsidR="00AE6C92" w:rsidP="008E0E83" w:rsidRDefault="00AE6C92" w14:paraId="1A416DCA" w14:textId="33B30823">
+    <w:p w14:paraId="1A416DCA" w14:textId="33B30823" w:rsidR="00AE6C92" w:rsidRPr="008E0E83" w:rsidRDefault="00AE6C92" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0E83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ensure that children’s names are not displayed alongside any photographs in a public </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0E83" w:rsidR="008E0E83">
+      <w:r w:rsidR="008E0E83" w:rsidRPr="008E0E83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>space.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E0E83" w:rsidR="00AE6C92" w:rsidP="008E0E83" w:rsidRDefault="00AE6C92" w14:paraId="1C5409D9" w14:textId="5A14D7E8">
+    <w:p w14:paraId="1C5409D9" w14:textId="5A14D7E8" w:rsidR="00AE6C92" w:rsidRPr="008E0E83" w:rsidRDefault="00AE6C92" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0E83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ensure that personal devices including cameras, mobile phones, tablets, smart watches, or other such technology are not used to take photographs, video, or audio recordings in our setting without prior explicit written consent from the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0E83" w:rsidR="008E0E83">
+      <w:r w:rsidR="008E0E83" w:rsidRPr="008E0E83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>setting.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0E83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E0E83" w:rsidR="00AE6C92" w:rsidP="008E0E83" w:rsidRDefault="00AE6C92" w14:paraId="352D5B0E" w14:textId="3CB8EC11">
+    <w:p w14:paraId="352D5B0E" w14:textId="3CB8EC11" w:rsidR="00AE6C92" w:rsidRPr="008E0E83" w:rsidRDefault="00AE6C92" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0E83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ensure that all images are stored securely and in accordance with statutory guidance</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0E83" w:rsidR="008E0E83">
+      <w:r w:rsidR="008E0E83" w:rsidRPr="008E0E83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00272C24" w:rsidR="002D6A0A" w:rsidP="00272C24" w:rsidRDefault="000C38B0" w14:paraId="414E84F0" w14:textId="381680CE">
+    <w:p w14:paraId="414E84F0" w14:textId="381680CE" w:rsidR="002D6A0A" w:rsidRPr="00272C24" w:rsidRDefault="000C38B0" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ensure r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="00850D6B">
+      <w:r w:rsidR="00850D6B" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>etention and destruction of p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hotographs of children will be processed in line with the General Data Protection </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00272C24" w:rsidR="008E0E83">
+      <w:r w:rsidR="008E0E83" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regulation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="002D6A0A">
+      <w:r w:rsidR="002D6A0A" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00272C24" w:rsidR="002D6A0A" w:rsidP="00272C24" w:rsidRDefault="002D6A0A" w14:paraId="43D3E756" w14:textId="1D566129">
+    <w:p w14:paraId="43D3E756" w14:textId="1D566129" w:rsidR="002D6A0A" w:rsidRPr="00272C24" w:rsidRDefault="002D6A0A" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ensure where professional photographers are used, that the appropriate checks, such as those with the Disclosure and Barring Service, references and parental consent are obtained prior to photographs being taken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00050A80" w:rsidR="006C11B4" w:rsidP="00050A80" w:rsidRDefault="006C11B4" w14:paraId="62E8CF31" w14:textId="77777777">
+    <w:p w14:paraId="62E8CF31" w14:textId="77777777" w:rsidR="006C11B4" w:rsidRPr="00050A80" w:rsidRDefault="006C11B4" w:rsidP="00050A80">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A40583" w:rsidR="002946CA" w:rsidP="005A5318" w:rsidRDefault="002946CA" w14:paraId="098674B3" w14:textId="0AA8B4C0">
+    <w:p w14:paraId="098674B3" w14:textId="0AA8B4C0" w:rsidR="002946CA" w:rsidRPr="00A40583" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A40583">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff Training </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="0637A2B7" w14:textId="77777777">
+    <w:p w14:paraId="0637A2B7" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E2C4C" w:rsidP="0061511B" w:rsidRDefault="002946CA" w14:paraId="4D82CC00" w14:textId="4FB73746">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+    <w:p w14:paraId="4D82CC00" w14:textId="4FB73746" w:rsidR="008E2C4C" w:rsidRDefault="002946CA" w:rsidP="0061511B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk201306529" w:id="14"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk201306529"/>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00890385">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 In order for staff to be able to understand and </w:t>
       </w:r>
       <w:r w:rsidR="005A5318">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>implement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> their safeguarding and child protection dutie</w:t>
       </w:r>
       <w:r w:rsidR="00287FD9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s, a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ll staff members will be made aware of</w:t>
       </w:r>
       <w:r w:rsidR="00287FD9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> our</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">safeguarding </w:t>
       </w:r>
       <w:r w:rsidR="00D73AD6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">policies and procedures. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F695F" w:rsidR="007621D2" w:rsidP="007621D2" w:rsidRDefault="00890385" w14:paraId="1E5B20E0" w14:textId="77777777">
+    <w:p w14:paraId="1E5B20E0" w14:textId="77777777" w:rsidR="007621D2" w:rsidRPr="009D30B8" w:rsidRDefault="00890385" w:rsidP="007621D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60ADA" w:rsidR="008E2C4C">
+      <w:r w:rsidR="008E2C4C" w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All new staff have a comprehensive </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60ADA" w:rsidR="005A5318">
+      <w:r w:rsidR="005A5318" w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>induction;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60ADA" w:rsidR="008E2C4C">
+      <w:r w:rsidR="008E2C4C" w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this includes reading and understanding:</w:t>
       </w:r>
       <w:r w:rsidR="00731821">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB7AD9" w:rsidR="007621D2">
+      <w:r w:rsidR="007621D2" w:rsidRPr="00BB7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">[amend / delete as applicable]; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="008E2C4C" w:rsidP="008E2C4C" w:rsidRDefault="008E2C4C" w14:paraId="0E0B46CA" w14:textId="77777777">
+    <w:p w14:paraId="0E0B46CA" w14:textId="77777777" w:rsidR="008E2C4C" w:rsidRPr="00A60ADA" w:rsidRDefault="008E2C4C" w:rsidP="008E2C4C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="008E2C4C" w:rsidRDefault="008E2C4C" w14:paraId="61A76090" w14:textId="136DB100">
+    <w:p w14:paraId="20641871" w14:textId="1895BF0A" w:rsidR="00CD5A8E" w:rsidRDefault="008E2C4C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60ADA">
-[...39 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00CD5A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keeping children safe in education </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="008E2C4C" w:rsidRDefault="008E2C4C" w14:paraId="6D306274" w14:textId="787A4DF1">
+    <w:p w14:paraId="6D306274" w14:textId="39C046AC" w:rsidR="008E2C4C" w:rsidRPr="00CD5A8E" w:rsidRDefault="008E2C4C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A60ADA">
+      <w:r w:rsidRPr="00CD5A8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Providers must have regard to the government's statutory guidance ‘Working Together to Safeguard Children</w:t>
       </w:r>
-      <w:r w:rsidR="002B16B4">
+      <w:r w:rsidR="002B16B4" w:rsidRPr="00CD5A8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="001C53F3">
-[...27 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="001C53F3" w:rsidRPr="00CD5A8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E2C4C" w:rsidRDefault="008E2C4C" w14:paraId="07CE80DA" w14:textId="77777777">
+    <w:p w14:paraId="07CE80DA" w14:textId="15704598" w:rsidR="008E2C4C" w:rsidRDefault="008E2C4C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">‘What to do if you’re worried a child is being abused’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0104B" w:rsidRDefault="00E0104B" w14:paraId="05A45968" w14:textId="1DD15654">
+    <w:p w14:paraId="05A45968" w14:textId="1DD15654" w:rsidR="00E0104B" w:rsidRDefault="00E0104B" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Whistleblowing Policy </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F51739" w:rsidP="00F51739" w:rsidRDefault="00F51739" w14:paraId="2EF7C5E1" w14:textId="77777777">
+    <w:p w14:paraId="2EF7C5E1" w14:textId="77777777" w:rsidR="00F51739" w:rsidRDefault="00F51739" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Behaviour Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE31AC" w:rsidR="0061511B" w:rsidP="00F51739" w:rsidRDefault="0061511B" w14:paraId="18EDDBDB" w14:textId="0CD2AEB1">
+    <w:p w14:paraId="18EDDBDB" w14:textId="0CD2AEB1" w:rsidR="0061511B" w:rsidRPr="00EE31AC" w:rsidRDefault="0061511B" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE31AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Attendance Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE31AC" w:rsidR="00F51739" w:rsidP="00F51739" w:rsidRDefault="00F51739" w14:paraId="726F0DAB" w14:textId="77777777">
+    <w:p w14:paraId="726F0DAB" w14:textId="77777777" w:rsidR="00F51739" w:rsidRPr="00EE31AC" w:rsidRDefault="00F51739" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE31AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Missing Children Policy </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE31AC" w:rsidR="008E2C4C" w:rsidP="006C676D" w:rsidRDefault="00F51739" w14:paraId="75EC1B54" w14:textId="36FB0DE8">
+    <w:p w14:paraId="75EC1B54" w14:textId="36FB0DE8" w:rsidR="008E2C4C" w:rsidRPr="00EE31AC" w:rsidRDefault="00F51739" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE31AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Staff Code of Conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE31AC" w:rsidR="00731821" w:rsidP="006C676D" w:rsidRDefault="00731821" w14:paraId="2A35C8A0" w14:textId="0D78B51F">
+    <w:p w14:paraId="2A35C8A0" w14:textId="0D78B51F" w:rsidR="00731821" w:rsidRPr="00EE31AC" w:rsidRDefault="00731821" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE31AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Use of images and digital media</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C676D" w:rsidR="006C676D" w:rsidP="006C676D" w:rsidRDefault="006C676D" w14:paraId="4470E775" w14:textId="77777777">
+    <w:p w14:paraId="4470E775" w14:textId="77777777" w:rsidR="006C676D" w:rsidRPr="006C676D" w:rsidRDefault="006C676D" w:rsidP="006C676D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009D30B8" w:rsidR="007621D2" w:rsidP="007621D2" w:rsidRDefault="00890385" w14:paraId="02C8CB18" w14:textId="77777777">
+    <w:p w14:paraId="02C8CB18" w14:textId="77777777" w:rsidR="007621D2" w:rsidRPr="009D30B8" w:rsidRDefault="00890385" w:rsidP="007621D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14.3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60ADA" w:rsidR="005B2290">
+      <w:r w:rsidR="005B2290" w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A variety of training and learning materials on safeguarding are made available to ensure staff continually develop their understanding and practice around safeguarding, these include:</w:t>
       </w:r>
       <w:r w:rsidR="007621D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F695F" w:rsidR="007621D2">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="002F695F" w:rsidR="007621D2">
+      <w:r w:rsidR="007621D2" w:rsidRPr="00BB7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[amend / delete as applicable]; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B2290" w:rsidP="005B2290" w:rsidRDefault="005B2290" w14:paraId="076632FB" w14:textId="6C2402BA">
+    <w:p w14:paraId="076632FB" w14:textId="6C2402BA" w:rsidR="005B2290" w:rsidRDefault="005B2290" w:rsidP="005B2290">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidP="005B2290" w:rsidRDefault="005B2290" w14:paraId="76BE7EA1" w14:textId="77777777">
+    <w:p w14:paraId="76BE7EA1" w14:textId="77777777" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="005B2290" w:rsidP="005B2290">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidRDefault="005B2290" w14:paraId="050CD037" w14:textId="77777777">
+    <w:p w14:paraId="050CD037" w14:textId="77777777" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="005B2290" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Online learning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidRDefault="005B2290" w14:paraId="579C8CD8" w14:textId="77777777">
+    <w:p w14:paraId="579C8CD8" w14:textId="77777777" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="005B2290" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Posters in the staff room detailing referral processes and key topics</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidRDefault="005B2290" w14:paraId="2BD42385" w14:textId="77777777">
+    <w:p w14:paraId="2BD42385" w14:textId="77777777" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="005B2290" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Staff handbook</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B2290" w:rsidRDefault="005B2290" w14:paraId="0463721F" w14:textId="77777777">
+    <w:p w14:paraId="0463721F" w14:textId="77777777" w:rsidR="005B2290" w:rsidRDefault="005B2290" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Staff induction pack</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidRDefault="005B2290" w14:paraId="761DC9B4" w14:textId="7F76F3C7">
+    <w:p w14:paraId="761DC9B4" w14:textId="7F76F3C7" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="005B2290" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguarding induction checklist </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidRDefault="005B2290" w14:paraId="6FCFF24D" w14:textId="77777777">
+    <w:p w14:paraId="6FCFF24D" w14:textId="77777777" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="005B2290" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Standing agenda item staff meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidRDefault="005B2290" w14:paraId="178F742E" w14:textId="77777777">
+    <w:p w14:paraId="178F742E" w14:textId="77777777" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="005B2290" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Training</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidRDefault="005B2290" w14:paraId="7568B417" w14:textId="1173239D">
+    <w:p w14:paraId="7568B417" w14:textId="1173239D" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="005B2290" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Video</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidRDefault="005B2290" w14:paraId="4CD1DD13" w14:textId="77777777">
+    <w:p w14:paraId="4CD1DD13" w14:textId="77777777" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="005B2290" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>NSPCC website</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidP="005B2290" w:rsidRDefault="005B2290" w14:paraId="2A1B1285" w14:textId="0929FD81">
+    <w:p w14:paraId="2A1B1285" w14:textId="0929FD81" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="005B2290" w:rsidP="005B2290">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A60ADA" w:rsidR="005B2290" w:rsidP="005B2290" w:rsidRDefault="00890385" w14:paraId="4D3F39D1" w14:textId="2078B52A">
+    <w:p w14:paraId="4D3F39D1" w14:textId="2078B52A" w:rsidR="005B2290" w:rsidRPr="00A60ADA" w:rsidRDefault="00890385" w:rsidP="005B2290">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14.4 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60ADA" w:rsidR="005B2290">
+      <w:r w:rsidR="005B2290" w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>All learning and training is recorded on a trainin</w:t>
       </w:r>
       <w:r w:rsidR="005B2290">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">g matrix and is kept in staff members </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60ADA" w:rsidR="005B2290">
+      <w:r w:rsidR="005B2290" w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
       <w:r w:rsidR="005B2290">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> file</w:t>
       </w:r>
       <w:r w:rsidR="00FB7FA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure training is provided at least every two years</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60ADA" w:rsidR="005B2290">
+      <w:r w:rsidR="005B2290" w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Further training and development needs are identified as part of the supervision and appraisal process. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B2290" w:rsidP="005B2290" w:rsidRDefault="00890385" w14:paraId="0D99D408" w14:textId="567F0395">
+    <w:p w14:paraId="0D99D408" w14:textId="567F0395" w:rsidR="005B2290" w:rsidRDefault="00890385" w:rsidP="005B2290">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14.5 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60ADA" w:rsidR="005B2290">
+      <w:r w:rsidR="005B2290" w:rsidRPr="00A60ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>As part of the induction process all new staff must undertake compulsory safeguarding training.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="30CC5B72" w14:textId="77777777">
+    <w:p w14:paraId="30CC5B72" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00272C24" w:rsidR="002946CA" w:rsidP="00272C24" w:rsidRDefault="002946CA" w14:paraId="2ADCE4C7" w14:textId="47178756">
+    <w:p w14:paraId="2ADCE4C7" w14:textId="47178756" w:rsidR="002946CA" w:rsidRPr="00272C24" w:rsidRDefault="002946CA" w:rsidP="00272C24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc198802374" w:id="15"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc198802374"/>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="00890385">
+      <w:r w:rsidR="00890385" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="009B7717">
+      <w:r w:rsidR="009B7717" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="00890385">
+      <w:r w:rsidR="00890385" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Safer Recruitment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="77418141" w14:textId="77777777">
+    <w:p w14:paraId="77418141" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="27088816" w14:textId="01164DC0">
+    <w:p w14:paraId="27088816" w14:textId="01164DC0" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00890385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
       <w:r w:rsidR="001F28A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC58E0" w:rsidR="001F28A2">
+      <w:r w:rsidR="001F28A2" w:rsidRPr="00EC58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[name of setting]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is committed to providing children with a safe environment, in which they can learn. We take safer recruitment seriously and all staff are subject to the following </w:t>
       </w:r>
       <w:r w:rsidR="005A5318">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">suitability </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>checks:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="0D597602" w14:textId="77777777">
+    <w:p w14:paraId="0D597602" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="3C10DF2D" w14:textId="77777777">
+    <w:p w14:paraId="3C10DF2D" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identity check</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="6E4EA0E1" w14:textId="77777777">
+    <w:p w14:paraId="6E4EA0E1" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DBS clearance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="597EC848" w14:textId="77777777">
+    <w:p w14:paraId="597EC848" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Barred List check</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="6FD64566" w14:textId="55BB1DA7">
+    <w:p w14:paraId="6FD64566" w14:textId="55BB1DA7" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reference check (two references required</w:t>
       </w:r>
       <w:r w:rsidR="005A5318">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="0A3152B1" w14:textId="77777777">
+    <w:p w14:paraId="0A3152B1" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Qualification’s check (depending on the post applied for)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="213E14DD" w14:textId="77777777">
+    <w:p w14:paraId="213E14DD" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Right to work in the UK check</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="65B31D7A" w14:textId="77777777">
+    <w:p w14:paraId="65B31D7A" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Further checks for those who have lived outside the UK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="237EBE31" w14:textId="77777777">
+    <w:p w14:paraId="237EBE31" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualification Under the Childcare Act 2006 checks (as required) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="505334B8" w14:textId="35A0DB60">
+    <w:p w14:paraId="505334B8" w14:textId="35A0DB60" w:rsidR="002946CA" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verification of the candidate’s health and suitability may also need to be sought</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0070427A" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00014D77" w14:paraId="0B568E8E" w14:textId="77777777">
+    <w:p w14:paraId="0B568E8E" w14:textId="77777777" w:rsidR="00014D77" w:rsidRPr="0070427A" w:rsidRDefault="00014D77" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00CF33D8" w14:paraId="12A79D81" w14:textId="02F1141D">
+    <w:p w14:paraId="12A79D81" w14:textId="02F1141D" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00CF33D8" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk205372739" w:id="16"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk205372739"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Provider/Management </w:t>
       </w:r>
       <w:r w:rsidR="00B846ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC58E0" w:rsidR="00B846ED">
+      <w:r w:rsidR="00B846ED" w:rsidRPr="00EC58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[name of setting] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are responsible for ensuring that the setting follows safe</w:t>
       </w:r>
       <w:r w:rsidR="005E5E9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> recruitment processes. This includes not allowing anyone whose suitability has not been checked, including through a criminal records check, to have unsupervised contact with children being cared for. </w:t>
       </w:r>
       <w:r w:rsidR="00B846ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00014D77" w14:paraId="43520F04" w14:textId="77777777">
+    <w:p w14:paraId="43520F04" w14:textId="77777777" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00CF33D8" w14:paraId="3E16EC49" w14:textId="6F2CA759">
+    <w:p w14:paraId="3E16EC49" w14:textId="6F2CA759" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00CF33D8" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk205372799" w:id="17"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk205372799"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">An enhanced criminal records check </w:t>
       </w:r>
       <w:r w:rsidR="00B846ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> obtained for every person aged 16 and over (including for unsupervised volunteers, and supervised volunteers who provide personal care) who: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="002A0312" w:rsidRDefault="00014D77" w14:paraId="10739293" w14:textId="4102AF06">
+    <w:p w14:paraId="10739293" w14:textId="4102AF06" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Works directly with children. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="002A0312" w:rsidRDefault="00014D77" w14:paraId="3CCAD404" w14:textId="6D685A0F">
+    <w:p w14:paraId="3CCAD404" w14:textId="6D685A0F" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lives on the premises on which the childcare is provided (unless there is no access to the part of the premises when and where children are cared for) and/or </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014D77" w:rsidP="002A0312" w:rsidRDefault="00014D77" w14:paraId="4C346349" w14:textId="5753D780">
+    <w:p w14:paraId="4C346349" w14:textId="5753D780" w:rsidR="00014D77" w:rsidRDefault="00014D77" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Works on the premises on which the childcare is provided (unless they do not work on the part of the premises where the childcare takes place, or do not work there at times when children are present).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF33D8" w:rsidP="00CF33D8" w:rsidRDefault="00CF33D8" w14:paraId="65AF7936" w14:textId="77777777">
+    <w:p w14:paraId="65AF7936" w14:textId="77777777" w:rsidR="00CF33D8" w:rsidRDefault="00CF33D8" w:rsidP="00CF33D8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="00CF33D8" w:rsidP="002A0312" w:rsidRDefault="00CF33D8" w14:paraId="4FAF8A9C" w14:textId="33822316">
+    <w:p w14:paraId="4FAF8A9C" w14:textId="33822316" w:rsidR="00CF33D8" w:rsidRPr="00D15AE1" w:rsidRDefault="00CF33D8" w:rsidP="002A0312">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> All new members of staff will be required to obtain DBS clearance. We reserve the right to re-check DBS clearance for any member of staff where information is received that indicates that they may pose a risk to children and may request candidates to register on the DBS update service. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00014D77" w14:paraId="10D1CC73" w14:textId="77777777">
+    <w:p w14:paraId="10D1CC73" w14:textId="77777777" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00CF33D8" w14:paraId="5B9D24F4" w14:textId="560DB2AF">
+    <w:p w14:paraId="5B9D24F4" w14:textId="560DB2AF" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00CF33D8" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.5 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00A02DEC">
+      <w:r w:rsidR="00A02DEC" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Provider/Management </w:t>
       </w:r>
       <w:r w:rsidR="00A02DEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC58E0" w:rsidR="00A02DEC">
+      <w:r w:rsidR="00A02DEC" w:rsidRPr="00EC58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[name of setting]</w:t>
       </w:r>
       <w:r w:rsidR="00A02DEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk205372829" w:id="18"/>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:bookmarkStart w:id="18" w:name="_Hlk205372829"/>
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">responsible for ensuring that the setting maintains an accurate </w:t>
       </w:r>
       <w:r w:rsidR="005264D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Single </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Central Record. This includes a record of information about staff qualifications and the identity checks, vetting processes and references that have been completed (including the criminal records check reference number, the date a check was obtained and details of who at the setting obtained it).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00014D77" w14:paraId="369F81ED" w14:textId="77777777">
+    <w:p w14:paraId="369F81ED" w14:textId="77777777" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00CF33D8" w14:paraId="20484069" w14:textId="6BD46E32">
+    <w:p w14:paraId="20484069" w14:textId="6BD46E32" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00CF33D8" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.6 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An additional criminal records check (or checks if more than one country) will also be made for anyone who has lived or worked abroad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00014D77" w14:paraId="0EDBB16C" w14:textId="77777777">
+    <w:p w14:paraId="0EDBB16C" w14:textId="77777777" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00CF33D8" w14:paraId="1D323555" w14:textId="6CFC35D3">
+    <w:p w14:paraId="1D323555" w14:textId="6CFC35D3" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00CF33D8" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.7 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00A02DEC">
+      <w:r w:rsidR="00A02DEC" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Provider/Management </w:t>
       </w:r>
       <w:r w:rsidR="00A02DEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC58E0" w:rsidR="00A02DEC">
+      <w:r w:rsidR="00A02DEC" w:rsidRPr="00EC58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[name of setting]</w:t>
       </w:r>
       <w:r w:rsidR="00A02DEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will ensure that there is at least one person involved in the whole recruitment process who has completed safer recruitment training.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00014D77" w14:paraId="2A34C117" w14:textId="77777777">
+    <w:p w14:paraId="2A34C117" w14:textId="77777777" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C500C8" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00441AE9" w14:paraId="44E06692" w14:textId="7D9041D0">
+    <w:p w14:paraId="44E06692" w14:textId="7D9041D0" w:rsidR="00014D77" w:rsidRPr="00C500C8" w:rsidRDefault="00441AE9" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk205372883" w:id="19"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk205372883"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.8 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Job adverts and job descriptions will explain about safeguarding</w:t>
       </w:r>
       <w:r w:rsidR="00302762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C500C8" w:rsidR="00DE5095">
+      <w:r w:rsidR="00DE5095" w:rsidRPr="00C500C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>roles and expectations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C500C8" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00C500C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00014D77" w14:paraId="6FCBD95C" w14:textId="77777777">
+    <w:p w14:paraId="6FCBD95C" w14:textId="77777777" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B7144" w:rsidP="00014D77" w:rsidRDefault="00441AE9" w14:paraId="272FB45B" w14:textId="77777777">
+    <w:p w14:paraId="272FB45B" w14:textId="77777777" w:rsidR="002B7144" w:rsidRDefault="00441AE9" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.9 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>References are obtained in-line with the statutory requirements of the EYFS.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00441AE9" w14:paraId="2D259C6C" w14:textId="77DE5354">
+    <w:p w14:paraId="2D259C6C" w14:textId="77DE5354" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00441AE9" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he setting </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk205372926" w:id="20"/>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:bookmarkStart w:id="20" w:name="_Hlk205372926"/>
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will also provide references upon request in a timely manner which confirms the applicant’s suitability to work with children and provide the facts (not opinions) of any substantiated safeguarding concerns/allegations that meet the harm threshold, in line with the requirements of the EYFS. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00014D77" w14:paraId="16EE9E39" w14:textId="77777777">
+    <w:p w14:paraId="16EE9E39" w14:textId="77777777" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="002B7144" w14:paraId="5B38B304" w14:textId="39BD1EA3">
+    <w:p w14:paraId="5B38B304" w14:textId="39BD1EA3" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="002B7144" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00A02DEC">
+      <w:r w:rsidR="00A02DEC" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Provider/Management </w:t>
       </w:r>
       <w:r w:rsidR="00A02DEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC58E0" w:rsidR="00A02DEC">
+      <w:r w:rsidR="00A02DEC" w:rsidRPr="00EC58E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[name of setting]</w:t>
       </w:r>
       <w:r w:rsidR="00A02DEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">committed to supporting the statutory guidance from the Department for Education on the application of the Childcare (Disqualification) Regulations 2009 and related obligations under the Childcare Act 2006 in settings. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00014D77" w14:paraId="29389724" w14:textId="77777777">
+    <w:p w14:paraId="29389724" w14:textId="77777777" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="002B7144" w14:paraId="7B0B0F20" w14:textId="28E340C6">
+    <w:p w14:paraId="7B0B0F20" w14:textId="28E340C6" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="002B7144" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.11 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All staff should disclose any reason that may affect their suitability to work with children that could be a transferable risk to their role. This includes staff disclosing any convictions, cautions, court orders, reprimands and warnings that may affect their suitability to work with children (whether received before or during their employment at the setting).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="00014D77" w14:paraId="725030AA" w14:textId="77777777">
+    <w:p w14:paraId="725030AA" w14:textId="77777777" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="00014D77" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="002B7144" w14:paraId="0967D549" w14:textId="79D62F58">
+    <w:p w14:paraId="0967D549" w14:textId="79D62F58" w:rsidR="00014D77" w:rsidRDefault="002B7144" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.12 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00014D77" w:rsidR="00014D77">
-[...5 lines deleted...]
-        <w:t>Safeguarding requirements will be set out in any contracts between organisations and the setting. This will include the need for any DBS checks as appropriate. Any contractors, commissioned services or others working on site will be made aware of our Safeguarding Policy and procedures.</w:t>
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safeguarding requirements will be set out in any contracts between organisations and the setting. This will include the need for any DBS checks as </w:t>
+      </w:r>
+      <w:r w:rsidR="00014D77" w:rsidRPr="00014D77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>appropriate. Any contractors, commissioned services or others working on site will be made aware of our Safeguarding Policy and procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00C44252" w:rsidP="00014D77" w:rsidRDefault="00C44252" w14:paraId="0FFAE9E9" w14:textId="77777777">
+    <w:p w14:paraId="0FFAE9E9" w14:textId="77777777" w:rsidR="00C44252" w:rsidRPr="00014D77" w:rsidRDefault="00C44252" w:rsidP="00014D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p w:rsidRPr="00014D77" w:rsidR="00014D77" w:rsidP="00014D77" w:rsidRDefault="002B7144" w14:paraId="5B9898AF" w14:textId="116E66C9">
+    <w:p w14:paraId="5B9898AF" w14:textId="116E66C9" w:rsidR="00014D77" w:rsidRPr="00014D77" w:rsidRDefault="002B7144" w:rsidP="00014D77">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15.13 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00C44252">
+      <w:r w:rsidR="00C44252" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any visitor to the setting who has not been subject to the necessary checks will be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00C44252">
+      <w:r w:rsidR="00C44252" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>supervised at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00C44252">
+      <w:r w:rsidR="00C44252" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a risk assessment completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6364F" w:rsidRDefault="00E6364F" w14:paraId="458C01DC" w14:textId="7444CC5E">
+    <w:p w14:paraId="458C01DC" w14:textId="7444CC5E" w:rsidR="00E6364F" w:rsidRDefault="00E6364F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00272C24" w:rsidR="002946CA" w:rsidP="00272C24" w:rsidRDefault="00890385" w14:paraId="27302087" w14:textId="70C27E68">
+    <w:p w14:paraId="27302087" w14:textId="70C27E68" w:rsidR="002946CA" w:rsidRPr="00272C24" w:rsidRDefault="00890385" w:rsidP="00272C24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc198802375" w:id="21"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc198802375"/>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Managing Allegations Against Adults who Work with Children </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(in a paid or unpaid capacity)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="7C5C9915" w14:textId="77777777">
+    <w:p w14:paraId="7C5C9915" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="00B71B20" w:rsidRDefault="002946CA" w14:paraId="0769A3C2" w14:textId="3B167EC7">
+    <w:p w14:paraId="0769A3C2" w14:textId="3B167EC7" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="00B71B20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00890385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
@@ -15072,588 +15109,588 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F28A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008058B6" w:rsidR="001F28A2">
+      <w:r w:rsidR="001F28A2" w:rsidRPr="008058B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[name of setting]</w:t>
       </w:r>
       <w:r w:rsidRPr="008058B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">takes all allegations against persons in a position of trust seriously and will manage them in line </w:t>
       </w:r>
       <w:r w:rsidR="00F735F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CSCP Guidance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B71B20" w:rsidP="00B71B20" w:rsidRDefault="00B71B20" w14:paraId="37456C41" w14:textId="77777777">
+    <w:p w14:paraId="37456C41" w14:textId="77777777" w:rsidR="00B71B20" w:rsidRDefault="00B71B20" w:rsidP="00B71B20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F735F1" w:rsidR="002946CA" w:rsidP="00B71B20" w:rsidRDefault="002946CA" w14:paraId="7ABBF6F4" w14:textId="77777777">
+    <w:p w14:paraId="7ABBF6F4" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00F735F1" w:rsidRDefault="002946CA" w:rsidP="00B71B20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F735F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F735F1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ersons in a position of trust include all staff, students, volunteers, agency staff, contractors and those living and/or working on the premises. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000462E3" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="17FDF8A9" w14:textId="77777777">
+    <w:p w14:paraId="17FDF8A9" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="000462E3" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000462E3" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="0539355A" w14:textId="77777777">
+    <w:p w14:paraId="0539355A" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="000462E3" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000462E3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Allegations or concerns may include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="7EC07BE2" w14:textId="12466B72">
+    <w:p w14:paraId="7EC07BE2" w14:textId="12466B72" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff having behaved in a way that has harmed a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>child, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may have harmed a child</w:t>
       </w:r>
       <w:r w:rsidR="00B71B20">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="395D842A" w14:textId="3294A32C">
+    <w:p w14:paraId="395D842A" w14:textId="3294A32C" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Staff possibly committing a criminal offence against or related to a child</w:t>
       </w:r>
       <w:r w:rsidR="00B71B20">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="53A40ADC" w14:textId="0B448FA7">
+    <w:p w14:paraId="53A40ADC" w14:textId="0B448FA7" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Staff behaving towards a child or children in a way that indicates that he or she may pose a risk of harm to children</w:t>
       </w:r>
       <w:r w:rsidR="00B71B20">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A53A1F" w:rsidR="002946CA" w:rsidRDefault="002946CA" w14:paraId="57417E53" w14:textId="77777777">
+    <w:p w14:paraId="57417E53" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00A53A1F" w:rsidRDefault="002946CA" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Staff behaving or possibly behaving in a way that indicates they may not be suitable to work with children</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including behaviour outside of work). This is known as ‘Transferable risk’.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="00B71B20" w:rsidRDefault="002946CA" w14:paraId="14F4BA91" w14:textId="29E659CD">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+    <w:p w14:paraId="14F4BA91" w14:textId="29E659CD" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="00B71B20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00890385">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.2 If a concern or allegation of abuse arises against any member of staff, agency </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1646E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">staff, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1646E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>student, volunteer, contractor or those living and/or working on the premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1646E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> it must be reported to the Registered Person, Manager/ DSL without delay and not discussed directly with the person/s involved.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009016A5" w:rsidR="002946CA" w:rsidP="00463762" w:rsidRDefault="002946CA" w14:paraId="0BA60301" w14:textId="4C524EF1">
+    <w:p w14:paraId="0BA60301" w14:textId="4C524EF1" w:rsidR="002946CA" w:rsidRPr="009016A5" w:rsidRDefault="002946CA" w:rsidP="00463762">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00890385">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.3 If a concern or allegation of abuse arises against the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009016A5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Registered Person, Manager, </w:t>
       </w:r>
       <w:r w:rsidR="009016A5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="009016A5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DSL it must be immediately reported to the LADO and Ofsted.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00791654" w:rsidR="002946CA" w:rsidP="00463762" w:rsidRDefault="002946CA" w14:paraId="292CF76F" w14:textId="18488BCC">
+    <w:p w14:paraId="292CF76F" w14:textId="18488BCC" w:rsidR="002946CA" w:rsidRPr="00791654" w:rsidRDefault="002946CA" w:rsidP="00463762">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00890385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004256DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Concerns relating to a position of trust issue will be referred to the Local Authority Designated Officer (LADO) promptly and within 24 hours. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Immediate referrals can be made via the following link: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="3D1D1572" w14:textId="77777777">
+    <w:p w14:paraId="3D1D1572" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="00D15AE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.coventry.gov.uk/info/206/coventry_safeguarding_children_partnership/2628/local_authority_designated_officer_lado</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004962B4" w:rsidR="002946CA" w:rsidP="00463762" w:rsidRDefault="002946CA" w14:paraId="7E51242C" w14:textId="1280A309">
+    <w:p w14:paraId="7E51242C" w14:textId="1280A309" w:rsidR="002946CA" w:rsidRPr="004962B4" w:rsidRDefault="002946CA" w:rsidP="00463762">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This may be by the Register Person, Manager, Designated Safeguarding Lead or Staff. Advice and guidance can be sort from the LADO where the setting is not sure if the concern or allegation meets the harms threshold for Designated Officer intervention.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="00463762" w:rsidRDefault="002946CA" w14:paraId="09E5A9F1" w14:textId="3993CCD7">
+    <w:p w14:paraId="09E5A9F1" w14:textId="3993CCD7" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="00463762">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00791654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
@@ -15668,96 +15705,96 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F28A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004962B4" w:rsidR="001F28A2">
+      <w:r w:rsidR="001F28A2" w:rsidRPr="004962B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[name of setting]</w:t>
       </w:r>
       <w:r w:rsidRPr="004962B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">understands it is important that the DSL/Manager/Registered Person or any other member of staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>does not</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> start to investigate the allegation and any discussions with the subject of the concern will be kept to a minimum until the Local Authority Designated Officer (LADO) has been informed. The LADO must be consulted on the initial planning and whether the member of staff should be informed of the allegation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="00463762" w:rsidRDefault="002946CA" w14:paraId="4AB54310" w14:textId="2EF48EA9">
+    <w:p w14:paraId="4AB54310" w14:textId="2EF48EA9" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="00463762">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00791654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
@@ -15772,128 +15809,144 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F28A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004962B4" w:rsidR="001F28A2">
+      <w:r w:rsidR="001F28A2" w:rsidRPr="004962B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[name of setting]</w:t>
       </w:r>
       <w:r w:rsidRPr="004962B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">understands concerns must be reported to Ofsted promptly.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="00463762" w:rsidRDefault="002946CA" w14:paraId="26DAA5B7" w14:textId="7D5F3EC7">
+    <w:p w14:paraId="26DAA5B7" w14:textId="20DCBDA9" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="00463762">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00791654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004256DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If a child has suffered or may have suffered abuse or harm, a MASH referral and/or a referral to the police will also be made. </w:t>
+        <w:t xml:space="preserve"> If a child has suffered or may have suffered abuse or harm, a </w:t>
+      </w:r>
+      <w:r w:rsidR="0052052C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children and Family Initial response </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">referral and/or a referral to the police will also be made. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="00463762" w:rsidRDefault="002946CA" w14:paraId="2D141C59" w14:textId="53E14EE6">
+    <w:p w14:paraId="2D141C59" w14:textId="53E14EE6" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="00463762">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00791654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
@@ -15945,96 +15998,96 @@
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">esignated </w:t>
       </w:r>
       <w:r w:rsidR="00F32FC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">fficer will provide information and support to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42985" w:rsidR="00D42985">
+      <w:r w:rsidR="00D42985" w:rsidRPr="00D42985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>name of the setting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42985" w:rsidR="00D42985">
+      <w:r w:rsidR="00D42985" w:rsidRPr="00D42985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD42FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">where a decision has been made to manage the allegation internally. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="00463762" w:rsidRDefault="002946CA" w14:paraId="77904504" w14:textId="66053CE7">
+    <w:p w14:paraId="77904504" w14:textId="66053CE7" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="00463762">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00791654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
@@ -16057,302 +16110,302 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A referral to the Disclosure and Barring Service and/or Ofsted will be made if a person in a position of trust is dismissed or removed from their post </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> safeguarding concerns, irrespective of whether they have resigned. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D42985" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="00C45675" w14:paraId="74B49D9D" w14:textId="37C46092">
+    <w:p w14:paraId="74B49D9D" w14:textId="37C46092" w:rsidR="002946CA" w:rsidRPr="00D42985" w:rsidRDefault="00C45675" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following policy </w:t>
       </w:r>
       <w:r w:rsidR="00C659D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provides further guidance and information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42985" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D42985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="500F9748" w14:textId="2E0433CC">
+    <w:p w14:paraId="500F9748" w14:textId="2E0433CC" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D42985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early Years Procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Managing Allegations against adults who work with children</w:t>
       </w:r>
       <w:r w:rsidR="00D42985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="00C659D1" w14:paraId="012B79C1" w14:textId="5DB69066">
+    <w:p w14:paraId="012B79C1" w14:textId="5DB69066" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="00C659D1" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId38">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Managing Allegations against adults who work with children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="6CE47C8D" w14:textId="612C93FD">
+    <w:p w14:paraId="6CE47C8D" w14:textId="612C93FD" w:rsidR="002946CA" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00272C24" w:rsidR="00FF5646" w:rsidP="00272C24" w:rsidRDefault="00FF5646" w14:paraId="253485C1" w14:textId="49BFEDB3">
+    <w:p w14:paraId="253485C1" w14:textId="49BFEDB3" w:rsidR="00FF5646" w:rsidRPr="00272C24" w:rsidRDefault="00FF5646" w:rsidP="00272C24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Whistleblowing </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5646" w:rsidP="002946CA" w:rsidRDefault="00FF5646" w14:paraId="152E05D0" w14:textId="77777777">
+    <w:p w14:paraId="152E05D0" w14:textId="77777777" w:rsidR="00FF5646" w:rsidRDefault="00FF5646" w:rsidP="002946CA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="00DD5849" w:rsidRDefault="002946CA" w14:paraId="148B0DA9" w14:textId="5A228F14">
+    <w:p w14:paraId="148B0DA9" w14:textId="5A228F14" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="00DD5849">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00791654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
       <w:r w:rsidR="001F28A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005366BE" w:rsidR="001F28A2">
+      <w:r w:rsidR="001F28A2" w:rsidRPr="005366BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[name of setting]</w:t>
       </w:r>
       <w:r w:rsidRPr="005366BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operate a</w:t>
       </w:r>
       <w:r w:rsidR="006278F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n open and </w:t>
       </w:r>
       <w:r w:rsidR="00DD5849">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">positive </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="00DD5849">
+      <w:r w:rsidR="00DD5849" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>culture</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of safeguarding and all staff should report any concerns about poor or unsafe practice, or our safeguarding processes to </w:t>
       </w:r>
       <w:r w:rsidR="00BD7D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7D1F">
@@ -16370,467 +16423,460 @@
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="3597B72E" w14:textId="073BFDC4">
+    <w:p w14:paraId="3597B72E" w14:textId="073BFDC4" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00791654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Appropriate whistleblowing procedures are in place </w:t>
       </w:r>
       <w:r w:rsidR="001A3385">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for all staff (including students and volunteers) to raise concerns about poor o</w:t>
       </w:r>
       <w:r w:rsidR="00623019">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r unsafe practice in </w:t>
       </w:r>
-      <w:r w:rsidRPr="005366BE" w:rsidR="00FC4106">
+      <w:r w:rsidR="00FC4106" w:rsidRPr="005366BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[name of setting]</w:t>
       </w:r>
       <w:r w:rsidR="00310A41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00310A41" w:rsidR="00310A41">
+      <w:r w:rsidR="00310A41" w:rsidRPr="00310A41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">safeguarding provision. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00980718" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="713DDB43" w14:textId="77777777">
+    <w:p w14:paraId="713DDB43" w14:textId="77777777" w:rsidR="00980718" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00791654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7.3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event that an individual is unable to raise an issue with the Designated Safeguarding Lead, they </w:t>
       </w:r>
       <w:r w:rsidR="00980718">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>can find further guidance from:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073031D" w:rsidR="00980718" w:rsidP="0073031D" w:rsidRDefault="00980718" w14:paraId="34539EF0" w14:textId="03D6D327">
+    <w:p w14:paraId="34539EF0" w14:textId="03D6D327" w:rsidR="00980718" w:rsidRPr="0073031D" w:rsidRDefault="00980718" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NSPCC whistleblowing advice line Tel; 0800 0280285 – 08:00 to 20:00, Monday to Friday and 09:00 to 18:00 at weekends. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId39">
-        <w:r w:rsidRPr="0073031D" w:rsidR="00423F2C">
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidR="00423F2C" w:rsidRPr="0073031D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>help@nspcc.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073031D" w:rsidR="00980718" w:rsidP="0073031D" w:rsidRDefault="002337C7" w14:paraId="2BCA5D10" w14:textId="371F4EFD">
+    <w:p w14:paraId="2BCA5D10" w14:textId="371F4EFD" w:rsidR="00980718" w:rsidRPr="0073031D" w:rsidRDefault="002337C7" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ofsted guidance on how to make a complaint: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073031D" w:rsidR="00980718">
+      <w:r w:rsidR="00980718" w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId40">
-        <w:r w:rsidRPr="0073031D" w:rsidR="002843D0">
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="002843D0" w:rsidRPr="0073031D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Complaints procedure - Ofsted</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0073031D" w:rsidR="002843D0">
+      <w:r w:rsidR="002843D0" w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0073031D" w:rsidP="0073031D" w:rsidRDefault="00980718" w14:paraId="7577D673" w14:textId="562E9970">
+    <w:p w14:paraId="7577D673" w14:textId="562E9970" w:rsidR="0073031D" w:rsidRDefault="00980718" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">General guidance on whistleblowing can be found via: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId41">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="0073031D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Whistleblowing for employees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0073031D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A71A1" w:rsidP="002A71A1" w:rsidRDefault="002A71A1" w14:paraId="78891304" w14:textId="77777777">
+    <w:p w14:paraId="78891304" w14:textId="77777777" w:rsidR="002A71A1" w:rsidRDefault="002A71A1" w:rsidP="002A71A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0073031D" w:rsidR="002A71A1" w:rsidP="002A71A1" w:rsidRDefault="002A71A1" w14:paraId="7434C43A" w14:textId="77777777">
+    <w:p w14:paraId="7434C43A" w14:textId="77777777" w:rsidR="002A71A1" w:rsidRPr="0073031D" w:rsidRDefault="002A71A1" w:rsidP="002A71A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002A71A1" w:rsidR="002A71A1" w:rsidP="002A71A1" w:rsidRDefault="002A71A1" w14:paraId="2A1A44FB" w14:textId="0407F09B">
+    <w:p w14:paraId="2A1A44FB" w14:textId="0407F09B" w:rsidR="002A71A1" w:rsidRPr="002A71A1" w:rsidRDefault="002A71A1" w:rsidP="002A71A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A71A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="002A71A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.4 Further information can be found in the Whistleblowing Policy </w:t>
-[...13 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve">.4 Further information can be found in the Whistleblowing Policy  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A71A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>[amend / delete as applicable]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D465DE" w:rsidP="002946CA" w:rsidRDefault="00D465DE" w14:paraId="627D0613" w14:textId="77777777">
+    <w:p w14:paraId="627D0613" w14:textId="77777777" w:rsidR="00D465DE" w:rsidRDefault="00D465DE" w:rsidP="002946CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD4C5E" w:rsidP="196FB46D" w:rsidRDefault="00CD4C5E" w14:paraId="5DEA8E4C" w14:textId="2A47C9FE">
+    <w:p w14:paraId="5DEA8E4C" w14:textId="2A47C9FE" w:rsidR="00CD4C5E" w:rsidRDefault="00CD4C5E" w:rsidP="196FB46D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A71A1" w:rsidP="196FB46D" w:rsidRDefault="002A71A1" w14:paraId="614A8B47" w14:textId="77777777">
+    <w:p w14:paraId="614A8B47" w14:textId="77777777" w:rsidR="002A71A1" w:rsidRDefault="002A71A1" w:rsidP="196FB46D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A71A1" w:rsidP="196FB46D" w:rsidRDefault="002A71A1" w14:paraId="13D13CF4" w14:textId="77777777">
+    <w:p w14:paraId="13D13CF4" w14:textId="77777777" w:rsidR="002A71A1" w:rsidRDefault="002A71A1" w:rsidP="196FB46D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A71A1" w:rsidP="196FB46D" w:rsidRDefault="002A71A1" w14:paraId="194F98D0" w14:textId="77777777">
+    <w:p w14:paraId="194F98D0" w14:textId="77777777" w:rsidR="002A71A1" w:rsidRDefault="002A71A1" w:rsidP="196FB46D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D51E0E" w:rsidP="196FB46D" w:rsidRDefault="00D51E0E" w14:paraId="07016033" w14:textId="77777777">
+    <w:p w14:paraId="07016033" w14:textId="77777777" w:rsidR="00D51E0E" w:rsidRDefault="00D51E0E" w:rsidP="196FB46D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A71A1" w:rsidP="196FB46D" w:rsidRDefault="002A71A1" w14:paraId="0AEDC85B" w14:textId="77777777">
+    <w:p w14:paraId="0AEDC85B" w14:textId="77777777" w:rsidR="002A71A1" w:rsidRDefault="002A71A1" w:rsidP="196FB46D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00272C24" w:rsidR="00830775" w:rsidP="00272C24" w:rsidRDefault="00830775" w14:paraId="7CE5E9A0" w14:textId="0F188560">
+    <w:p w14:paraId="7CE5E9A0" w14:textId="0F188560" w:rsidR="00830775" w:rsidRPr="00272C24" w:rsidRDefault="00830775" w:rsidP="00272C24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16842,3299 +16888,3391 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Promoting safeguarding and welfare in the curriculum</w:t>
       </w:r>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073031D" w:rsidR="0073031D" w:rsidP="0073031D" w:rsidRDefault="0073031D" w14:paraId="210DDE26" w14:textId="77777777"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+    <w:p w14:paraId="210DDE26" w14:textId="77777777" w:rsidR="0073031D" w:rsidRPr="0073031D" w:rsidRDefault="0073031D" w:rsidP="0073031D"/>
+    <w:p w14:paraId="57CD771F" w14:textId="64F1DE66" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="00D465DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00830775">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00AE514D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7D1F" w:rsidR="00BD7D1F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="00BD7D1F" w:rsidRPr="00BD7D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7D1F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">recognise </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the importance of teaching children how to stay safe and look after their mental health and are committed to equipping children with the skills and knowledge to have successful and happy lives. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002946CA" w:rsidP="00D465DE" w:rsidRDefault="002946CA" w14:paraId="345152C8" w14:textId="3FB786F3">
+    <w:p w14:paraId="345152C8" w14:textId="3FB786F3" w:rsidR="002946CA" w:rsidRDefault="002946CA" w:rsidP="00D465DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00830775">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15AE1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2 Safeguarding and safety learning opportunities which are age and stage appropriate will be provided within our curriculum</w:t>
       </w:r>
       <w:r w:rsidR="00DB4CE9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0064797F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7D1F" w:rsidR="0064797F">
+      <w:r w:rsidR="0064797F" w:rsidRPr="00BD7D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000333EC" w:rsidR="0073031D" w:rsidP="000333EC" w:rsidRDefault="0073031D" w14:paraId="021FB1B5" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+    <w:p w14:paraId="021FB1B5" w14:textId="77777777" w:rsidR="0073031D" w:rsidRPr="000333EC" w:rsidRDefault="0073031D" w:rsidP="000333EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00272C24" w:rsidR="00F75435" w:rsidP="00272C24" w:rsidRDefault="003F5305" w14:paraId="7AF85D70" w14:textId="73DAB5A1">
+    <w:p w14:paraId="7AF85D70" w14:textId="73DAB5A1" w:rsidR="00F75435" w:rsidRPr="00272C24" w:rsidRDefault="003F5305" w:rsidP="00272C24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="00F75435">
+      <w:r w:rsidR="00F75435" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="00F75435">
+      <w:r w:rsidR="00F75435" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Looked After </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="00CC4773">
+      <w:r w:rsidR="00CC4773" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Children</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C24" w:rsidR="004D5BFC">
+      <w:r w:rsidR="004D5BFC" w:rsidRPr="00272C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/A Child in Care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="002946CA" w:rsidRDefault="002946CA" w14:paraId="2EE18B1D" w14:textId="77777777">
+    <w:p w14:paraId="2EE18B1D" w14:textId="77777777" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="002946CA" w:rsidP="002946CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002946CA" w:rsidP="00CC7E1B" w:rsidRDefault="003F5305" w14:paraId="1DA2A3D1" w14:textId="3FB88ED8">
+    <w:p w14:paraId="1DA2A3D1" w14:textId="3FB88ED8" w:rsidR="002946CA" w:rsidRDefault="003F5305" w:rsidP="00CC7E1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0076679C" w:rsidR="00CC7E1B">
+      <w:r w:rsidR="00CC7E1B" w:rsidRPr="0076679C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>common reason for children to be</w:t>
       </w:r>
       <w:r w:rsidR="00D3128D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00D3128D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ooked</w:t>
       </w:r>
       <w:r w:rsidR="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00D3128D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is because they have experienced abuse and/or neglect. We recognise that </w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00737A06">
+      <w:r w:rsidR="00737A06" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ooked </w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00737A06">
+      <w:r w:rsidR="00737A06" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">fter </w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00737A06">
+      <w:r w:rsidR="00737A06" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hildren/</w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00737A06">
+      <w:r w:rsidR="00737A06" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00737A06">
+      <w:r w:rsidR="00737A06" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hild in </w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="00737A06">
+      <w:r w:rsidR="00737A06" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may have additional vulnerabilities </w:t>
       </w:r>
-      <w:r w:rsidRPr="0082771B" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="0082771B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by virtue of this </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="004C53D6">
+      <w:r w:rsidR="004C53D6" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[setting name] </w:t>
       </w:r>
       <w:r w:rsidR="004C53D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">committed to working with other agencies to ensure that </w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="004D5BFC">
+      <w:r w:rsidR="004D5BFC" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ooked </w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="004D5BFC">
+      <w:r w:rsidR="004D5BFC" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">fter </w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="004D5BFC">
+      <w:r w:rsidR="004D5BFC" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hildren/</w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="004D5BFC">
+      <w:r w:rsidR="004D5BFC" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="004D5BFC">
+      <w:r w:rsidR="004D5BFC" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hild in </w:t>
       </w:r>
       <w:r w:rsidR="00737A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5BFC" w:rsidR="004D5BFC">
+      <w:r w:rsidR="004D5BFC" w:rsidRPr="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">previously </w:t>
       </w:r>
       <w:r w:rsidR="004D5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>looked-after children</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive the best possible support and care. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="0083335A" w:rsidP="0083335A" w:rsidRDefault="0083335A" w14:paraId="573E80C9" w14:textId="77777777">
+    <w:p w14:paraId="573E80C9" w14:textId="77777777" w:rsidR="0083335A" w:rsidRPr="00D15AE1" w:rsidRDefault="0083335A" w:rsidP="0083335A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D15AE1" w:rsidR="002946CA" w:rsidP="00C94ECC" w:rsidRDefault="003F5305" w14:paraId="136647EE" w14:textId="1FE86BF7">
+    <w:p w14:paraId="136647EE" w14:textId="1FE86BF7" w:rsidR="002946CA" w:rsidRPr="00D15AE1" w:rsidRDefault="003F5305" w:rsidP="00C94ECC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00982DEF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Staff will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the needs of a child when responding to concerns of abuse or when taking a disclosure. We recognise that some children require specialist intervention to communicate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> advice from our SENCO will be sought in these circumstances. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00595717" w:rsidP="00C94ECC" w:rsidRDefault="003F5305" w14:paraId="6319F310" w14:textId="05E66A05">
+    <w:p w14:paraId="6319F310" w14:textId="05E66A05" w:rsidR="00595717" w:rsidRDefault="003F5305" w:rsidP="00C94ECC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0064797F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15AE1" w:rsidR="002946CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidR="002946CA" w:rsidRPr="00D15AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Safeguarding learning opportunities within the curriculum will be appropriately differentiated to ensure all children can access it. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0063538D" w:rsidP="00A13044" w:rsidRDefault="0063538D" w14:paraId="50E3FA08" w14:textId="77777777">
+    <w:p w14:paraId="50E3FA08" w14:textId="77777777" w:rsidR="0063538D" w:rsidRDefault="0063538D" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063538D" w:rsidP="00A13044" w:rsidRDefault="0063538D" w14:paraId="5E9A0BAD" w14:textId="77777777">
+    <w:p w14:paraId="5E9A0BAD" w14:textId="77777777" w:rsidR="0063538D" w:rsidRDefault="0063538D" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063538D" w:rsidP="00A13044" w:rsidRDefault="0063538D" w14:paraId="72C65F2C" w14:textId="77777777">
+    <w:p w14:paraId="72C65F2C" w14:textId="77777777" w:rsidR="0063538D" w:rsidRDefault="0063538D" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063538D" w:rsidP="00A13044" w:rsidRDefault="0063538D" w14:paraId="4A166FAC" w14:textId="77777777">
+    <w:p w14:paraId="4A166FAC" w14:textId="77777777" w:rsidR="0063538D" w:rsidRDefault="0063538D" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063538D" w:rsidP="00A13044" w:rsidRDefault="0063538D" w14:paraId="3E803F33" w14:textId="77777777">
+    <w:p w14:paraId="3E803F33" w14:textId="77777777" w:rsidR="0063538D" w:rsidRDefault="0063538D" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063538D" w:rsidP="00A13044" w:rsidRDefault="0063538D" w14:paraId="3BFFA125" w14:textId="77777777">
+    <w:p w14:paraId="3BFFA125" w14:textId="77777777" w:rsidR="0063538D" w:rsidRDefault="0063538D" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063538D" w:rsidP="00A13044" w:rsidRDefault="0063538D" w14:paraId="1D8AF608" w14:textId="77777777">
+    <w:p w14:paraId="1D8AF608" w14:textId="77777777" w:rsidR="0063538D" w:rsidRDefault="0063538D" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063538D" w:rsidP="00A13044" w:rsidRDefault="0063538D" w14:paraId="5740E484" w14:textId="77777777">
+    <w:p w14:paraId="5740E484" w14:textId="77777777" w:rsidR="0063538D" w:rsidRDefault="0063538D" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063538D" w:rsidP="00A13044" w:rsidRDefault="0063538D" w14:paraId="57071DD4" w14:textId="77777777">
+    <w:p w14:paraId="57071DD4" w14:textId="77777777" w:rsidR="0063538D" w:rsidRDefault="0063538D" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063538D" w:rsidP="00A13044" w:rsidRDefault="0063538D" w14:paraId="5162D367" w14:textId="77777777">
+    <w:p w14:paraId="5162D367" w14:textId="77777777" w:rsidR="0063538D" w:rsidRDefault="0063538D" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A71A1" w:rsidP="00A13044" w:rsidRDefault="002A71A1" w14:paraId="3688972A" w14:textId="77777777">
+    <w:p w14:paraId="3688972A" w14:textId="77777777" w:rsidR="002A71A1" w:rsidRDefault="002A71A1" w:rsidP="00A13044">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00360C9C" w:rsidR="00830775" w:rsidP="00360C9C" w:rsidRDefault="00830775" w14:paraId="09CE933E" w14:textId="4D0019ED">
+    <w:p w14:paraId="09CE933E" w14:textId="4D0019ED" w:rsidR="00830775" w:rsidRPr="00360C9C" w:rsidRDefault="00830775" w:rsidP="00360C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 1: Safeguarding concerns flow chart    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C93A31" w:rsidR="00830775" w:rsidP="002946CA" w:rsidRDefault="00830775" w14:paraId="32B94D13" w14:textId="77777777">
+    <w:p w14:paraId="32B94D13" w14:textId="77777777" w:rsidR="00830775" w:rsidRPr="00C93A31" w:rsidRDefault="00830775" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000661BD" w:rsidP="002946CA" w:rsidRDefault="001953F1" w14:paraId="1E4414F6" w14:textId="748D6EA0">
+    <w:p w14:paraId="1E4414F6" w14:textId="748D6EA0" w:rsidR="000661BD" w:rsidRDefault="001953F1" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7158F233" wp14:editId="1489C98E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6096000" cy="806450"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="31750"/>
                 <wp:wrapNone/>
-                <wp:docPr id="618580157" name="Callout: Down Arrow 7"/>
+                <wp:docPr id="618580157" name="Callout: Down Arrow 7">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00ED77C8-AB1D-41A6-AA2F-0C0CE91773CF}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6096000" cy="806450"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrowCallout">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx2">
                             <a:lumMod val="75000"/>
                             <a:lumOff val="25000"/>
                           </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00AC75C3" w:rsidR="000661BD" w:rsidP="000661BD" w:rsidRDefault="000661BD" w14:paraId="437D2E83" w14:textId="7E984534">
+                          <w:p w14:paraId="437D2E83" w14:textId="7E984534" w:rsidR="000661BD" w:rsidRPr="00AC75C3" w:rsidRDefault="000661BD" w:rsidP="000661BD">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AC75C3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Concerned about a child’s </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AC75C3" w:rsidR="00AC75C3">
+                            <w:r w:rsidR="00AC75C3" w:rsidRPr="00AC75C3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">safety ? </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t80" coordsize="21600,21600" o:spt="80" adj="14400,5400,18000,8100" path="m,l21600,,21600@0@5@0@5@2@4@2,10800,21600@1@2@3@2@3@0,0@0xe" w14:anchorId="7158F233">
+              <v:shapetype w14:anchorId="7158F233" id="_x0000_t80" coordsize="21600,21600" o:spt="80" adj="14400,5400,18000,8100" path="m,l21600,,21600@0@5@0@5@2@4@2,10800,21600@1@2@3@2@3@0,0@0xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="val #2"/>
                   <v:f eqn="val #3"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="sum 21600 0 #3"/>
                   <v:f eqn="prod #0 1 2"/>
                 </v:formulas>
-                <v:path textboxrect="0,0,21600,@0" o:connecttype="custom" o:connectlocs="10800,0;0,@6;10800,21600;21600,@6" o:connectangles="270,180,90,0"/>
+                <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@6;10800,21600;21600,@6" o:connectangles="270,180,90,0" textboxrect="0,0,21600,@0"/>
                 <v:handles>
                   <v:h position="topLeft,#0" yrange="0,@2"/>
                   <v:h position="#1,bottomRight" xrange="0,@3"/>
                   <v:h position="#3,#2" xrange="@1,10800" yrange="@0,21600"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Callout: Down Arrow 7" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.75pt;width:480pt;height:63.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="#215e99 [2431]" strokecolor="#030e13 [484]" strokeweight="1pt" type="#_x0000_t80" adj="14035,10086,16200,10443" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4UuFglwIAAJ8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EadoGdYogRYcB&#10;XVu0HXpWZKkxIIsapcTOfv0o2XGyrtth2MWm+PEoPpG8vGprw7YKfQW24KOTnDNlJZSVfS34t+eb&#10;T+ec+SBsKQxYVfCd8vxq/vHDZeNmagxrMKVCRiDWzxpX8HUIbpZlXq5VLfwJOGXJqAFrEeiIr1mJ&#10;oiH02mTjPJ9mDWDpEKTynrTXnZHPE77WSoZ7rb0KzBSc7hbSF9N3Fb/Z/FLMXlG4dSX7a4h/uEUt&#10;KktJB6hrEQTbYPUbVF1JBA86nEioM9C6kirVQNWM8jfVPK2FU6kWIse7gSb//2Dl3fbJPSDR0Dg/&#10;8yTGKlqNdfzT/VibyNoNZKk2MEnKaX4xzXPiVJLtPJ9OThOb2SHaoQ+fFdQsCgUvobELRGiWwhjY&#10;hMSX2N76QNkpbO8eE3swVXlTGZMOsRnU0iDbCnrG0I5TqNnUX6HsdGen8SrpMUlNT96px3s1waeW&#10;iigp2VGC7FB5ksLOqJjW2EelWVVSrV3CAaEDF1IqG0bpLn4tStWpR3/MmQAjsqbCBuwe4Nca99gd&#10;M71/DFWpp4fgvMv+t+AhImUGG4bgurKA7wEYqqrP3PkTZUfURDG0q5a4idSQZ9SsoNw9IEPoZsw7&#10;eVPRu98KHx4E0lBRq9CiCPf00QaagkMvcbYG/PGePvpTr5OVs4aGtOD++0ag4sx8sTQFF6PJJE51&#10;OkxOz8Z0wGPL6thiN/USqIFGtJKcTGL0D2YvaoT6hfbJImYlk7CSchdcBtwflqFbHrSRpFoskhtN&#10;shPh1j45GcEjz7GXn9sXga5v/kBjcwf7gRazN33f+cZIC4tNAF2loTjw2r8AbYHUvv3Gimvm+Jy8&#10;Dnt1/hMAAP//AwBQSwMEFAAGAAgAAAAhALJFQTDZAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvEPkSdxYukmbSmk6TSCEuCCxoZ3TxLTVGqck6da+PeYEx8+/9ftzuZtcLy4YYudJ&#10;wWqZgUAy3nbUKPg8vtznIGLSZHXvCRXMGGFX3d6UurD+Sh94OaRGcAnFQitoUxoKKaNp0em49AMS&#10;Z18+OJ0YQyNt0Fcud71cZ9lWOt0RX2j1gE8tmvNhdArGZ7vP39+cCaaeT6v5m5BOr0rdLab9I4iE&#10;U/pbhl99VoeKnWo/ko2iV8CPJJ5uQHD4sM2Ya+Z1vgFZlfK/fvUDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAeFLhYJcCAACfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAskVBMNkAAAAGAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;">
+              <v:shape id="Callout: Down Arrow 7" o:spid="_x0000_s1028" type="#_x0000_t80" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.75pt;width:480pt;height:63.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4UuFglwIAAJ8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EadoGdYogRYcB&#10;XVu0HXpWZKkxIIsapcTOfv0o2XGyrtth2MWm+PEoPpG8vGprw7YKfQW24KOTnDNlJZSVfS34t+eb&#10;T+ec+SBsKQxYVfCd8vxq/vHDZeNmagxrMKVCRiDWzxpX8HUIbpZlXq5VLfwJOGXJqAFrEeiIr1mJ&#10;oiH02mTjPJ9mDWDpEKTynrTXnZHPE77WSoZ7rb0KzBSc7hbSF9N3Fb/Z/FLMXlG4dSX7a4h/uEUt&#10;KktJB6hrEQTbYPUbVF1JBA86nEioM9C6kirVQNWM8jfVPK2FU6kWIse7gSb//2Dl3fbJPSDR0Dg/&#10;8yTGKlqNdfzT/VibyNoNZKk2MEnKaX4xzXPiVJLtPJ9OThOb2SHaoQ+fFdQsCgUvobELRGiWwhjY&#10;hMSX2N76QNkpbO8eE3swVXlTGZMOsRnU0iDbCnrG0I5TqNnUX6HsdGen8SrpMUlNT96px3s1waeW&#10;iigp2VGC7FB5ksLOqJjW2EelWVVSrV3CAaEDF1IqG0bpLn4tStWpR3/MmQAjsqbCBuwe4Nca99gd&#10;M71/DFWpp4fgvMv+t+AhImUGG4bgurKA7wEYqqrP3PkTZUfURDG0q5a4idSQZ9SsoNw9IEPoZsw7&#10;eVPRu98KHx4E0lBRq9CiCPf00QaagkMvcbYG/PGePvpTr5OVs4aGtOD++0ag4sx8sTQFF6PJJE51&#10;OkxOz8Z0wGPL6thiN/USqIFGtJKcTGL0D2YvaoT6hfbJImYlk7CSchdcBtwflqFbHrSRpFoskhtN&#10;shPh1j45GcEjz7GXn9sXga5v/kBjcwf7gRazN33f+cZIC4tNAF2loTjw2r8AbYHUvv3Gimvm+Jy8&#10;Dnt1/hMAAP//AwBQSwMEFAAGAAgAAAAhAPrQRJ/aAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FKw0AQhu+C77CM0JvdWGhtYzZFRKuUUmis9012TILZ2ZDZtvHtHU96/OYf/vkmW4++U2ccuA1k&#10;4G6agEKqgmupNnB8f7ldguJoydkuEBr4RoZ1fn2V2dSFCx3wXMRaSQlxag00Mfap1lw16C1PQ48k&#10;2WcYvI2CQ63dYC9S7js9S5KF9rYludDYHp8arL6Kkzewf7vf8pHLzXbVP8ede+Vd8cHGTG7GxwdQ&#10;Ecf4twy/+qIOuTiV4USOVWdAHokynYOScLVIhEvh2XIOOs/0f/38BwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAHhS4WCXAgAAnwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPrQRJ/aAAAABgEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" adj="14035,10086,16200,10443" fillcolor="#215e99 [2431]" strokecolor="#030e13 [484]" strokeweight="1.5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00AC75C3" w:rsidR="000661BD" w:rsidP="000661BD" w:rsidRDefault="000661BD" w14:paraId="437D2E83" w14:textId="7E984534">
+                    <w:p w14:paraId="437D2E83" w14:textId="7E984534" w:rsidR="000661BD" w:rsidRPr="00AC75C3" w:rsidRDefault="000661BD" w:rsidP="000661BD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AC75C3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Concerned about a child’s </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AC75C3" w:rsidR="00AC75C3">
+                      <w:r w:rsidR="00AC75C3" w:rsidRPr="00AC75C3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">safety ? </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000661BD" w:rsidP="002946CA" w:rsidRDefault="000661BD" w14:paraId="4D7E0344" w14:textId="7991D8F3">
+    <w:p w14:paraId="4D7E0344" w14:textId="7991D8F3" w:rsidR="000661BD" w:rsidRDefault="000661BD" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000661BD" w:rsidP="002946CA" w:rsidRDefault="001953F1" w14:paraId="7C5A1533" w14:textId="69F3EA14">
+    <w:p w14:paraId="7C5A1533" w14:textId="69F3EA14" w:rsidR="000661BD" w:rsidRDefault="001953F1" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D67F435" wp14:editId="474668CC">
             <wp:extent cx="6076950" cy="2076450"/>
             <wp:effectExtent l="0" t="0" r="19050" b="0"/>
-            <wp:docPr id="357808238" name="Diagram 6"/>
+            <wp:docPr id="357808238" name="Diagram 6">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D10E9D43-86D8-4064-8BF1-2C93BEF2835C}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId42" r:lo="rId43" r:qs="rId44" r:cs="rId45"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId50" r:lo="rId51" r:qs="rId52" r:cs="rId53"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000661BD" w:rsidP="002946CA" w:rsidRDefault="001953F1" w14:paraId="4DBB1108" w14:textId="40167E6C">
+    <w:p w14:paraId="4DBB1108" w14:textId="40167E6C" w:rsidR="000661BD" w:rsidRDefault="001953F1" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C933DF1" wp14:editId="7ADF11B2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>82550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5988050" cy="685800"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="38100"/>
                 <wp:wrapNone/>
-                <wp:docPr id="912523557" name="Callout: Down Arrow 8"/>
+                <wp:docPr id="912523557" name="Callout: Down Arrow 8">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFBA669A-B41A-4C5B-988D-18FBFA9B4A6C}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5988050" cy="685800"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrowCallout">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx2">
                             <a:lumMod val="75000"/>
                             <a:lumOff val="25000"/>
                           </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00D97AA1" w:rsidR="00D97AA1" w:rsidP="00D97AA1" w:rsidRDefault="008F0E12" w14:paraId="7DA928D7" w14:textId="2252B696">
+                          <w:p w14:paraId="7DA928D7" w14:textId="2252B696" w:rsidR="00D97AA1" w:rsidRPr="00D97AA1" w:rsidRDefault="008F0E12" w:rsidP="00D97AA1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Is the child </w:t>
                             </w:r>
                             <w:r w:rsidR="00D46431">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>at</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> immediate </w:t>
                             </w:r>
                             <w:r w:rsidR="00A97567">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>risk of harm</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">? </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D97AA1" w:rsidR="00D97AA1">
+                            <w:r w:rsidR="00D97AA1" w:rsidRPr="00D97AA1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Callout: Down Arrow 8" style="position:absolute;left:0;text-align:left;margin-left:6.5pt;margin-top:.35pt;width:471.5pt;height:54pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="#215e99 [2431]" strokecolor="#030e13 [484]" strokeweight="1pt" type="#_x0000_t80" adj="14035,10182,16200,10491" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChwv6RmQIAAJ8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kTZsadYogRYcB&#10;XVusHXpWZKk2IIuapMTOfv0oyXGyrtth2EWm+PEoPpO8vOpbRbbCugZ0SScnOSVCc6ga/VLSb083&#10;H+aUOM90xRRoUdKdcPRq8f7dZWcKMYUaVCUsQRDtis6UtPbeFFnmeC1a5k7ACI1GCbZlHq/2Jass&#10;6xC9Vdk0z8+yDmxlLHDhHGqvk5EuIr6Ugvt7KZ3wRJUU3+bjaeO5Dme2uGTFi2WmbvjwDPYPr2hZ&#10;ozHpCHXNPCMb2/wG1TbcggPpTzi0GUjZcBFrwGom+atqHmtmRKwFyXFmpMn9P1h+t300DxZp6Iwr&#10;HIqhil7aNnzxfaSPZO1GskTvCUfl7GI+z2fIKUfb2Xw2zyOb2SHaWOc/CWhJEEpaQaeX1kK3YkrB&#10;xke+2PbWecyOYXv3kNiBaqqbRql4Cc0gVsqSLcPf6PtpDFWb9gtUSXc+y1N6VqAaf3lST/dqhI8t&#10;FVBisqME2aHyKPmdEiGt0l+FJE2FtaaEI0ICZ5wL7SfxLa5mlUjqyR9zRsCALLGwEXsA+LXGPXZi&#10;ZvAPoSL29Bicp+x/Cx4jYmbQfgxuGw32LQCFVQ2Zkz9SdkRNEH2/7pGbkn4MnkGzhmr3YImFNGPO&#10;8JsG//stc/6BWRwqbBVcFP4eD6mgKykMEiU12B9v6YM/9jpaKelwSEvqvm+YFZSozxqn4GJyehqm&#10;Ol5OZ+dTvNhjy/rYojftCrCBJriSDI9i8PdqL0oL7TPuk2XIiiamOeYuKfd2f1n5tDxwI3GxXEY3&#10;nGTD/K1+NDyAB55DLz/1z8yaofk9js0d7AeaFa/6PvmGSA3LjQfZxKE48Dr8AdwCsX2HjRXWzPE9&#10;eh326uInAAAA//8DAFBLAwQUAAYACAAAACEACxOJDtoAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KiTRk3aEKcCJKReW5Dg6MbbxCJeR7HThL9nOcFxdlYzb6r94npxxTFY&#10;TwrSVQICqfHGUqvg/e31YQsiRE1G955QwTcG2Ne3N5UujZ/piNdTbAWHUCi1gi7GoZQyNB06HVZ+&#10;QGLv4kenI8uxlWbUM4e7Xq6TJJdOW+KGTg/40mHzdZocl+T2M3tui49DsJvpeFin2WxSpe7vlqdH&#10;EBGX+PcMv/iMDjUznf1EJoiedcZTooICBLu7Tc7yzOdkW4CsK/mfv/4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAocL+kZkCAACfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEACxOJDtoAAAAHAQAADwAAAAAAAAAAAAAAAADzBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" w14:anchorId="2C933DF1">
+              <v:shape w14:anchorId="2C933DF1" id="Callout: Down Arrow 8" o:spid="_x0000_s1029" type="#_x0000_t80" style="position:absolute;left:0;text-align:left;margin-left:6.5pt;margin-top:.35pt;width:471.5pt;height:54pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChwv6RmQIAAJ8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kTZsadYogRYcB&#10;XVusHXpWZKk2IIuapMTOfv0oyXGyrtth2EWm+PEoPpO8vOpbRbbCugZ0SScnOSVCc6ga/VLSb083&#10;H+aUOM90xRRoUdKdcPRq8f7dZWcKMYUaVCUsQRDtis6UtPbeFFnmeC1a5k7ACI1GCbZlHq/2Jass&#10;6xC9Vdk0z8+yDmxlLHDhHGqvk5EuIr6Ugvt7KZ3wRJUU3+bjaeO5Dme2uGTFi2WmbvjwDPYPr2hZ&#10;ozHpCHXNPCMb2/wG1TbcggPpTzi0GUjZcBFrwGom+atqHmtmRKwFyXFmpMn9P1h+t300DxZp6Iwr&#10;HIqhil7aNnzxfaSPZO1GskTvCUfl7GI+z2fIKUfb2Xw2zyOb2SHaWOc/CWhJEEpaQaeX1kK3YkrB&#10;xke+2PbWecyOYXv3kNiBaqqbRql4Cc0gVsqSLcPf6PtpDFWb9gtUSXc+y1N6VqAaf3lST/dqhI8t&#10;FVBisqME2aHyKPmdEiGt0l+FJE2FtaaEI0ICZ5wL7SfxLa5mlUjqyR9zRsCALLGwEXsA+LXGPXZi&#10;ZvAPoSL29Bicp+x/Cx4jYmbQfgxuGw32LQCFVQ2Zkz9SdkRNEH2/7pGbkn4MnkGzhmr3YImFNGPO&#10;8JsG//stc/6BWRwqbBVcFP4eD6mgKykMEiU12B9v6YM/9jpaKelwSEvqvm+YFZSozxqn4GJyehqm&#10;Ol5OZ+dTvNhjy/rYojftCrCBJriSDI9i8PdqL0oL7TPuk2XIiiamOeYuKfd2f1n5tDxwI3GxXEY3&#10;nGTD/K1+NDyAB55DLz/1z8yaofk9js0d7AeaFa/6PvmGSA3LjQfZxKE48Dr8AdwCsX2HjRXWzPE9&#10;eh326uInAAAA//8DAFBLAwQUAAYACAAAACEA+mzAp90AAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2QkbiwBxLqVphNCICFAk1jZxDFtTFvROFWTbeHtMSc4fv6t35+LVXKDOOAU&#10;ek8aLmcKBFLjbU+thvfq8WIBIkRD1gyeUMM3BliVpyeFya0/0hseNrEVXEIhNxq6GMdcytB06EyY&#10;+RGJs08/ORMZp1bayRy53A3ySqm5dKYnvtCZEe87bL42e6chPX081y/VukpbtX5Yqp0Nr5nV+vws&#10;3d2CiJji3zL86rM6lOxU+z3ZIAbma34lashAcLq8mTPWPFaLDGRZyP/+5Q8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAocL+kZkCAACfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA+mzAp90AAAAHAQAADwAAAAAAAAAAAAAAAADzBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" adj="14035,10182,16200,10491" fillcolor="#215e99 [2431]" strokecolor="#030e13 [484]" strokeweight="1.5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00D97AA1" w:rsidR="00D97AA1" w:rsidP="00D97AA1" w:rsidRDefault="008F0E12" w14:paraId="7DA928D7" w14:textId="2252B696">
+                    <w:p w14:paraId="7DA928D7" w14:textId="2252B696" w:rsidR="00D97AA1" w:rsidRPr="00D97AA1" w:rsidRDefault="008F0E12" w:rsidP="00D97AA1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Is the child </w:t>
                       </w:r>
                       <w:r w:rsidR="00D46431">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>at</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> immediate </w:t>
                       </w:r>
                       <w:r w:rsidR="00A97567">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>risk of harm</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">? </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D97AA1" w:rsidR="00D97AA1">
+                      <w:r w:rsidR="00D97AA1" w:rsidRPr="00D97AA1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A623E" w:rsidP="002946CA" w:rsidRDefault="00831FAD" w14:paraId="778EDD1C" w14:textId="4E6690A4">
+    <w:p w14:paraId="778EDD1C" w14:textId="4E6690A4" w:rsidR="007A623E" w:rsidRDefault="00831FAD" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65CCB6F2" wp14:editId="5B1E509C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1181100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>259715</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1803400" cy="336550"/>
                 <wp:effectExtent l="38100" t="0" r="25400" b="82550"/>
                 <wp:wrapNone/>
-                <wp:docPr id="250619202" name="Straight Arrow Connector 11"/>
+                <wp:docPr id="250619202" name="Straight Arrow Connector 11">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B22AC68F-2732-4252-A70F-1A299D2BBDD7}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1803400" cy="336550"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="6F95F16D">
-                <v:path fillok="f" arrowok="t" o:connecttype="none"/>
+              <v:shapetype w14:anchorId="43C3A78E" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Straight Arrow Connector 11" style="position:absolute;margin-left:93pt;margin-top:20.45pt;width:142pt;height:26.5pt;flip:x;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#156082 [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA2EBxxQEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8l2aVVFm+3DlssD&#10;gorCB7jOOLHkm+xhk/w9Y2c3RYCEQLyMHHvOmTlnJvu7yRp2gpi0dy3fbmrOwEnfade3/OuXt69u&#10;OUsoXCeMd9DyGRK/O7x8sR9DA1d+8KaDyIjEpWYMLR8QQ1NVSQ5gRdr4AI4elY9WIH3GvuqiGInd&#10;muqqrm+q0ccuRC8hJbq9Xx75ofArBRI/KZUAmWk59YYlxhKfcqwOe9H0UYRBy3Mb4h+6sEI7KrpS&#10;3QsU7FvUv1BZLaNPXuFGelt5pbSEooHUbOuf1DwOIkDRQuaksNqU/h+t/Hg6uodINowhNSk8xKxi&#10;UtEyZXR4TzMtuqhTNhXb5tU2mJBJutze1rvXNbkr6W23u7m+Lr5WC0/mCzHhO/CW5UPLE0ah+wGP&#10;3jmakI9LDXH6kJA6IeAFkMHG5YhCmzeuYzgHWiOMWrjeQJ4fpeeU6llAOeFsYIF/BsV0lxstUspu&#10;wdFEdhK0FUJKcLhdmSg7w5Q2ZgXWfwae8zMUyt79DXhFlMre4Qq22vn4u+o4XVpWS/7FgUV3tuDJ&#10;d3MZbbGGFqh4dV72vKE/fhf48y95+A4AAP//AwBQSwMEFAAGAAgAAAAhAMoRqdvfAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoA1QlDnEqfpoDPSDRVoijEy9JIF5HsduG&#10;t+9yguPMjr6dyZeT68UBx9B50nA9S0Ag1d521GjYbcurFESIhqzpPaGGHwywLM7PcpNZf6Q3PGxi&#10;IxhCITMa2hiHTMpQt+hMmPkBiW+ffnQmshwbaUdzZLjr5U2SLKQzHfGH1gz41GL9vdk7pryUj2r1&#10;9fqRrp/X7r0qXbNSTuvLi+nhHkTEKf6F4bc+V4eCO1V+TzaInnW64C1RwzxRIDgwv0vYqDSoWwWy&#10;yOX/BcUJAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAANhAccUBAADaAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyhGp298AAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape id="Straight Arrow Connector 11" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:93pt;margin-top:20.45pt;width:142pt;height:26.5pt;flip:x;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA2EBxxQEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8l2aVVFm+3DlssD&#10;gorCB7jOOLHkm+xhk/w9Y2c3RYCEQLyMHHvOmTlnJvu7yRp2gpi0dy3fbmrOwEnfade3/OuXt69u&#10;OUsoXCeMd9DyGRK/O7x8sR9DA1d+8KaDyIjEpWYMLR8QQ1NVSQ5gRdr4AI4elY9WIH3GvuqiGInd&#10;muqqrm+q0ccuRC8hJbq9Xx75ofArBRI/KZUAmWk59YYlxhKfcqwOe9H0UYRBy3Mb4h+6sEI7KrpS&#10;3QsU7FvUv1BZLaNPXuFGelt5pbSEooHUbOuf1DwOIkDRQuaksNqU/h+t/Hg6uodINowhNSk8xKxi&#10;UtEyZXR4TzMtuqhTNhXb5tU2mJBJutze1rvXNbkr6W23u7m+Lr5WC0/mCzHhO/CW5UPLE0ah+wGP&#10;3jmakI9LDXH6kJA6IeAFkMHG5YhCmzeuYzgHWiOMWrjeQJ4fpeeU6llAOeFsYIF/BsV0lxstUspu&#10;wdFEdhK0FUJKcLhdmSg7w5Q2ZgXWfwae8zMUyt79DXhFlMre4Qq22vn4u+o4XVpWS/7FgUV3tuDJ&#10;d3MZbbGGFqh4dV72vKE/fhf48y95+A4AAP//AwBQSwMEFAAGAAgAAAAhABXN6ALeAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoDURNk8apqkhcQEIi5cDRjd04aryOYrcx&#10;f89yguPMjmbfVLvkRnY1cxg8SnhcCWAGO68H7CV8Hl4eNsBCVKjV6NFI+DYBdvXtTaVK7Rf8MNc2&#10;9oxKMJRKgo1xKjkPnTVOhZWfDNLt5GenIsm553pWC5W7kT8JseZODUgfrJpMY013bi9OwuvUiObd&#10;5Xla3pYu259tG76SlPd3ab8FFk2Kf2H4xSd0qInp6C+oAxtJb9a0JUrIRAGMAlkuyDhKKJ4L4HXF&#10;/y+ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAA2EBxxQEAANoDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAVzegC3gAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#156082 [3204]" strokeweight="1pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A623E" w:rsidP="002946CA" w:rsidRDefault="00831FAD" w14:paraId="39939E31" w14:textId="79F26337">
+    <w:p w14:paraId="39939E31" w14:textId="79F26337" w:rsidR="007A623E" w:rsidRDefault="00831FAD" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23C13E0E" wp14:editId="25B43CDC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3162300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1035050" cy="336550"/>
                 <wp:effectExtent l="0" t="0" r="69850" b="63500"/>
                 <wp:wrapNone/>
-                <wp:docPr id="382546987" name="Straight Arrow Connector 9"/>
+                <wp:docPr id="382546987" name="Straight Arrow Connector 9">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92CB3BE1-FFFD-4AF9-923A-23CBAE26999E}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1035050" cy="336550"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="24ED35CE">
-[...4 lines deleted...]
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="526053C1" id="Straight Arrow Connector 9" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:249pt;margin-top:1.1pt;width:81.5pt;height:26.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4DHGVugEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRbdYWqpvvQBV4Q&#10;rLh8gNcZJ5Z8kz00yd8zdtoUARIC8TLxZc6ZmeOTw8NkDTtDTNq7ljebmjNw0nfa9S3/+uXtq9ec&#10;JRSuE8Y7aPkMiT8cX744jGEPd37wpoPIiMSl/RhaPiCGfVUlOYAVaeMDOLpUPlqBtI191UUxErs1&#10;1V1d31ejj12IXkJKdPq4XPJj4VcKJH5UKgEy03LqDUuMJT7nWB0PYt9HEQYtL22If+jCCu2o6Er1&#10;KFCwb1H/QmW1jD55hRvpbeWV0hLKDDRNU/80zedBBCizkDgprDKl/0crP5xP7imSDGNI+xSeYp5i&#10;UtHmL/XHpiLWvIoFEzJJh0293dU70lTS3XZ7v6M10VQ3dIgJ34G3LC9anjAK3Q948s7Ru/jYFMXE&#10;+X3CBXgF5NLG5YhCmzeuYzgHMg9GLVxv4FInp1S3tssKZwML/BMoprvcaClTHAUnE9lZkBeElOCw&#10;WZkoO8OUNmYF1n8GXvIzFIrb/ga8Ikpl73AFW+18/F11nK4tqyX/qsAyd5bg2XdzedAiDdmmvMnF&#10;4tmXP+4L/PYjHr8DAAD//wMAUEsDBBQABgAIAAAAIQCgQ8Ig3gAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT4NAFITvJv6HzTPxZhewJZTyaMRoYtKTVD1v2S0Q2V2yuxT89z5P9jiZycw3xX7R&#10;A7so53trEOJVBEyZxsretAgfx9eHDJgPwkgxWKMQfpSHfXl7U4hc2tm8q0sdWkYlxucCoQthzDn3&#10;Tae08Cs7KkPe2TotAknXcunETOV64EkUpVyL3tBCJ0b13Knmu540QvR4rA4vrprF17ZeV9lbPDWH&#10;T8T7u+VpByyoJfyH4Q+f0KEkppOdjPRsQFhvM/oSEJIEGPlpGpM+IWw2CfCy4NcHyl8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAOAxxlboBAADQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoEPCIN4AAAAIAQAADwAAAAAAAAAAAAAAAAAUBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="#156082 [3204]" strokeweight="1pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001953F1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1393AEE7" wp14:editId="27FB2DFE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-374650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>109220</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1524000" cy="1276350"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="964035243" name="Rectangle 14"/>
+                <wp:docPr id="964035243" name="Rectangle 14">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60193698-35C9-4E6A-9870-3FE42287B512}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1524000" cy="1276350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="002A71A1" w:rsidR="00952906" w:rsidP="00952906" w:rsidRDefault="00952906" w14:paraId="08A5E4B8" w14:textId="77777777">
+                          <w:p w14:paraId="08A5E4B8" w14:textId="77777777" w:rsidR="00952906" w:rsidRPr="002A71A1" w:rsidRDefault="00952906" w:rsidP="00952906">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002A71A1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>NO</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="002A71A1" w:rsidR="00952906" w:rsidP="002A71A1" w:rsidRDefault="00952906" w14:paraId="5F441406" w14:textId="311C0472">
+                          <w:p w14:paraId="5F441406" w14:textId="311C0472" w:rsidR="00952906" w:rsidRPr="002A71A1" w:rsidRDefault="00952906" w:rsidP="002A71A1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002A71A1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Establish what level of </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="002A71A1" w:rsidR="001953F1">
+                            <w:r w:rsidR="001953F1" w:rsidRPr="002A71A1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>support</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002A71A1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> is required.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00952906" w:rsidP="00952906" w:rsidRDefault="00952906" w14:paraId="73A78515" w14:textId="77777777">
+                          <w:p w14:paraId="73A78515" w14:textId="77777777" w:rsidR="00952906" w:rsidRDefault="00952906" w:rsidP="00952906">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 14" style="position:absolute;left:0;text-align:left;margin-left:-29.5pt;margin-top:8.6pt;width:120pt;height:100.5pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="#4ea72e [3209]" strokecolor="#0b1807 [489]" strokeweight="1pt" w14:anchorId="1393AEE7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1WCC4ZAIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azpN2COkXQosOA&#10;oi3WDj0rslQbkEWNUmJnXz9KdpyiKzZg2MUmRfKRfCJ1ftG3hu0U+gZsyYuTnDNlJVSNfS7598fr&#10;D58480HYShiwquR75fnF6v27884t1QxqMJVCRiDWLztX8joEt8wyL2vVCn8CTlkyasBWBFLxOatQ&#10;dITemmyW56dZB1g5BKm8p9OrwchXCV9rJcOd1l4FZkpOtYX0xfTdxG+2OhfLZxSubuRYhviHKlrR&#10;WEo6QV2JINgWm9+g2kYieNDhREKbgdaNVKkH6qbIX3XzUAunUi9EjncTTf7/wcrb3YO7R6Khc37p&#10;SYxd9Brb+Kf6WJ/I2k9kqT4wSYfFYjbPc+JUkq2YnZ1+XCQ6s2O4Qx++KGhZFEqOdBuJJLG78YFS&#10;kuvBhZRjAUkKe6NiDcZ+U5o1FaWcpeg0G+rSINsJulUhpbLhdDDVolLDcbGIxQ1JpoiUMgFGZN0Y&#10;M2EXf8IeYEb/GKrSaE3B+d+Dp4iUGWyYgtvGAr4FYEIxNqAH/wNJAzWRpdBveuKm5PPoGU82UO3v&#10;kSEMo+6dvG6I/Rvhw71Amm26MdrXcEcfbaArOYwSZzXgz7fOoz+NHFk562hXSu5/bAUqzsxXS8P4&#10;uZjP43IlZb44m5GCLy2blxa7bS+BLq6gl8HJJEb/YA6iRmifaK3XMSuZhJWUu+Qy4EG5DMMO08Mg&#10;1Xqd3GihnAg39sHJCB55jtP12D8JdOMIBpreWzjslVi+msTBN0ZaWG8D6CaN6ZHX8QZoGdMojQ9H&#10;3PaXevI6Pm+rXwAAAP//AwBQSwMEFAAGAAgAAAAhAB5wPMrfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0trwzAQhO+F/gexhd4S2YK0jmM5hELIqZSmj7NiKbaJtDKW/Eh/fTen9rgzw+w3xXZ2&#10;lo2mD61HCekyAWaw8rrFWsLnx36RAQtRoVbWo5FwNQG25f1doXLtJ3w34zHWjEow5EpCE2OXcx6q&#10;xjgVlr4zSN7Z905FOvua615NVO4sF0nyxJ1qkT40qjMvjakux8FJeJsO17Nw9vVn1djdePi+fA37&#10;RMrHh3m3ARbNHP/CcMMndCiJ6eQH1IFZCYvVmrZEMp4FsFsgS0k4SRBpJoCXBf8/ofwFAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA9VgguGQCAAAmBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHnA8yt8AAAAKAQAADwAAAAAAAAAAAAAAAAC+BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;">
+              <v:rect w14:anchorId="1393AEE7" id="Rectangle 14" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-29.5pt;margin-top:8.6pt;width:120pt;height:100.5pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1WCC4ZAIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azpN2COkXQosOA&#10;oi3WDj0rslQbkEWNUmJnXz9KdpyiKzZg2MUmRfKRfCJ1ftG3hu0U+gZsyYuTnDNlJVSNfS7598fr&#10;D58480HYShiwquR75fnF6v27884t1QxqMJVCRiDWLztX8joEt8wyL2vVCn8CTlkyasBWBFLxOatQ&#10;dITemmyW56dZB1g5BKm8p9OrwchXCV9rJcOd1l4FZkpOtYX0xfTdxG+2OhfLZxSubuRYhviHKlrR&#10;WEo6QV2JINgWm9+g2kYieNDhREKbgdaNVKkH6qbIX3XzUAunUi9EjncTTf7/wcrb3YO7R6Khc37p&#10;SYxd9Brb+Kf6WJ/I2k9kqT4wSYfFYjbPc+JUkq2YnZ1+XCQ6s2O4Qx++KGhZFEqOdBuJJLG78YFS&#10;kuvBhZRjAUkKe6NiDcZ+U5o1FaWcpeg0G+rSINsJulUhpbLhdDDVolLDcbGIxQ1JpoiUMgFGZN0Y&#10;M2EXf8IeYEb/GKrSaE3B+d+Dp4iUGWyYgtvGAr4FYEIxNqAH/wNJAzWRpdBveuKm5PPoGU82UO3v&#10;kSEMo+6dvG6I/Rvhw71Amm26MdrXcEcfbaArOYwSZzXgz7fOoz+NHFk562hXSu5/bAUqzsxXS8P4&#10;uZjP43IlZb44m5GCLy2blxa7bS+BLq6gl8HJJEb/YA6iRmifaK3XMSuZhJWUu+Qy4EG5DMMO08Mg&#10;1Xqd3GihnAg39sHJCB55jtP12D8JdOMIBpreWzjslVi+msTBN0ZaWG8D6CaN6ZHX8QZoGdMojQ9H&#10;3PaXevI6Pm+rXwAAAP//AwBQSwMEFAAGAAgAAAAhAFuwqL3eAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFxQ68RqS0jjVIDEkQNNPsCNt0nUeB3Fbhv4erYnOO7MaPZNsZvd&#10;IC44hd6ThnSZgEBqvO2p1VBXH4sMRIiGrBk8oYZvDLAr7+8Kk1t/pS+87GMruIRCbjR0MY65lKHp&#10;0Jmw9CMSe0c/ORP5nFppJ3PlcjdIlSQb6UxP/KEzI7532Jz2Z6ehsfWpepNz+KzValZZW62e1j9a&#10;Pz7Mr1sQEef4F4YbPqNDyUwHfyYbxKBhsX7hLZGNZwXiFshSFg4aVJopkGUh/08ofwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD1WCC4ZAIAACYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbsKi93gAAAAoBAAAPAAAAAAAAAAAAAAAAAL4EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="#4ea72e [3209]" strokecolor="#0b1807 [489]" strokeweight="1.5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="002A71A1" w:rsidR="00952906" w:rsidP="00952906" w:rsidRDefault="00952906" w14:paraId="08A5E4B8" w14:textId="77777777">
+                    <w:p w14:paraId="08A5E4B8" w14:textId="77777777" w:rsidR="00952906" w:rsidRPr="002A71A1" w:rsidRDefault="00952906" w:rsidP="00952906">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002A71A1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>NO</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="002A71A1" w:rsidR="00952906" w:rsidP="002A71A1" w:rsidRDefault="00952906" w14:paraId="5F441406" w14:textId="311C0472">
+                    <w:p w14:paraId="5F441406" w14:textId="311C0472" w:rsidR="00952906" w:rsidRPr="002A71A1" w:rsidRDefault="00952906" w:rsidP="002A71A1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002A71A1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Establish what level of </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002A71A1" w:rsidR="001953F1">
+                      <w:r w:rsidR="001953F1" w:rsidRPr="002A71A1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>support</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002A71A1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> is required.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00952906" w:rsidP="00952906" w:rsidRDefault="00952906" w14:paraId="73A78515" w14:textId="77777777">
+                    <w:p w14:paraId="73A78515" w14:textId="77777777" w:rsidR="00952906" w:rsidRDefault="00952906" w:rsidP="00952906">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001953F1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FCF4B91" wp14:editId="2BB6E2BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4356100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1866900" cy="1866900"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="343029151" name="Rectangle 10"/>
+                <wp:docPr id="343029151" name="Rectangle 10">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE72B4FB-521E-4175-8420-3C1516E71115}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1866900" cy="1866900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="002A71A1" w:rsidR="00530101" w:rsidP="00530101" w:rsidRDefault="00530101" w14:paraId="6C836E4C" w14:textId="031D0557">
+                          <w:p w14:paraId="6C836E4C" w14:textId="031D0557" w:rsidR="00530101" w:rsidRPr="002A71A1" w:rsidRDefault="00530101" w:rsidP="00530101">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002A71A1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>YES</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00530101" w:rsidP="00530101" w:rsidRDefault="00135A9A" w14:paraId="600E2080" w14:textId="7C07C5CB">
+                          <w:p w14:paraId="600E2080" w14:textId="7C07C5CB" w:rsidR="00530101" w:rsidRDefault="00135A9A" w:rsidP="00530101">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D46431">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Call the police on 999</w:t>
                             </w:r>
                             <w:r w:rsidR="00D46431">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidR="00B4703F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00D46431" w:rsidR="00B4703F" w:rsidP="00530101" w:rsidRDefault="00B4703F" w14:paraId="05D6C2DB" w14:textId="1854EADE">
+                          <w:p w14:paraId="05D6C2DB" w14:textId="59E7E47B" w:rsidR="00B4703F" w:rsidRPr="009E438D" w:rsidRDefault="00B4703F" w:rsidP="00530101">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="009E438D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Contact MASH or Emergency Duty team </w:t>
+                              <w:t xml:space="preserve">Contact </w:t>
                             </w:r>
-                            <w:r w:rsidR="0050051B">
+                            <w:r w:rsidR="009E438D" w:rsidRPr="009E438D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Children and Family Initial Response Service</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009E438D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> or Emergency Duty team </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0050051B" w:rsidRPr="009E438D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>too.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 10" style="position:absolute;left:0;text-align:left;margin-left:343pt;margin-top:4.15pt;width:147pt;height:147pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1031" fillcolor="red" strokecolor="#030e13 [484]" strokeweight="1pt" w14:anchorId="5FCF4B91" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPjJSMewIAAFoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HbdcGdYqgRYYB&#10;RVesHXpWZCk2IIsapcTJfv0o+ZGgK3YY5oNMiuTHh0je3O5bw3YKfQO25MVZzpmyEqrGbkr+42X1&#10;6YozH4SthAGrSn5Qnt8uPn646dxczaAGUylkBGL9vHMlr0Nw8yzzslat8GfglCWhBmxFIBY3WYWi&#10;I/TWZLM8v8w6wMohSOU93d73Qr5I+ForGb5p7VVgpuQUW0gnpnMdz2xxI+YbFK5u5BCG+IcoWtFY&#10;cjpB3Ysg2BabP6DaRiJ40OFMQpuB1o1UKQfKpsjfZPNcC6dSLlQc76Yy+f8HKx93z+4JqQyd83NP&#10;ZMxir7GNf4qP7VOxDlOx1D4wSZfF1eXldU41lSQbGcLJjuYOffiioGWRKDnSa6Qiid2DD73qqBK9&#10;eTBNtWqMSQxu1ncG2U7Qy61WOX3xsQj9RC07Bp2ocDAqGhv7XWnWVBTmLHlM/aQmPCGlsqHoRbWo&#10;VO+muDjxEjswWiSfCTAiawpvwh4ARs0eZMTugx30o6lK7TgZ538LrDeeLJJnsGEybhsL+B6AoawG&#10;z70+hX9SmkiG/XpPtSn5RdSMN2uoDk/IEPrx8E6uGnqxB+HDk0CaB3plmvHwjQ5toCs5DBRnNeCv&#10;9+6jPrUpSTnraL5K7n9uBSrOzFdLDXxdnJ/HgUzM+cXnGTF4KlmfSuy2vQNqhIK2iZOJjPrBjKRG&#10;aF9pFSyjVxIJK8l3yWXAkbkL/dzTMpFquUxqNIROhAf77GQEj3WOHfmyfxXohrYN1PGPMM6imL/p&#10;3l43WlpYbgPoJrX2sa7DC9AAp1Yalk3cEKd80jquxMVvAAAA//8DAFBLAwQUAAYACAAAACEAHdeA&#10;6t8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCF7G7NhDTNJsiioeCFpp6&#10;8LjNPpNg9r2Q3bbJv3c96XGYYeabYjO5Xpxx9B2ThoeFAoFUs+2o0fBxeL3PQPhgyJqeCTXM6GFT&#10;Xl8VJrd8oT2eq9CIWEI+NxraEIZcSl+36Ixf8IAUvS8enQlRjo20o7nEctfLpVKpdKajuNCaAZ9b&#10;rL+rk9Nwx9u3F3aPrrfzblu/H7jaz59a395MT2sQAafwF4Zf/IgOZWQ68omsF72GNEvjl6AhS0BE&#10;f5WpqI8aErVMQJaF/P+g/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPjJSMewIAAFoF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAd14Dq3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;">
+              <v:rect w14:anchorId="5FCF4B91" id="Rectangle 10" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:343pt;margin-top:4.15pt;width:147pt;height:147pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPjJSMewIAAFoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HbdcGdYqgRYYB&#10;RVesHXpWZCk2IIsapcTJfv0o+ZGgK3YY5oNMiuTHh0je3O5bw3YKfQO25MVZzpmyEqrGbkr+42X1&#10;6YozH4SthAGrSn5Qnt8uPn646dxczaAGUylkBGL9vHMlr0Nw8yzzslat8GfglCWhBmxFIBY3WYWi&#10;I/TWZLM8v8w6wMohSOU93d73Qr5I+ForGb5p7VVgpuQUW0gnpnMdz2xxI+YbFK5u5BCG+IcoWtFY&#10;cjpB3Ysg2BabP6DaRiJ40OFMQpuB1o1UKQfKpsjfZPNcC6dSLlQc76Yy+f8HKx93z+4JqQyd83NP&#10;ZMxir7GNf4qP7VOxDlOx1D4wSZfF1eXldU41lSQbGcLJjuYOffiioGWRKDnSa6Qiid2DD73qqBK9&#10;eTBNtWqMSQxu1ncG2U7Qy61WOX3xsQj9RC07Bp2ocDAqGhv7XWnWVBTmLHlM/aQmPCGlsqHoRbWo&#10;VO+muDjxEjswWiSfCTAiawpvwh4ARs0eZMTugx30o6lK7TgZ538LrDeeLJJnsGEybhsL+B6AoawG&#10;z70+hX9SmkiG/XpPtSn5RdSMN2uoDk/IEPrx8E6uGnqxB+HDk0CaB3plmvHwjQ5toCs5DBRnNeCv&#10;9+6jPrUpSTnraL5K7n9uBSrOzFdLDXxdnJ/HgUzM+cXnGTF4KlmfSuy2vQNqhIK2iZOJjPrBjKRG&#10;aF9pFSyjVxIJK8l3yWXAkbkL/dzTMpFquUxqNIROhAf77GQEj3WOHfmyfxXohrYN1PGPMM6imL/p&#10;3l43WlpYbgPoJrX2sa7DC9AAp1Yalk3cEKd80jquxMVvAAAA//8DAFBLAwQUAAYACAAAACEA0etk&#10;098AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7vbBkJM81JUFAQVbCvS&#10;4zb7mgSz+2J226T/3vWkx2GGmW+K1WQ7caLBt+wQ5jMFglzFpnU1wsf26SYD4YN2RnfsCOFMHlbl&#10;5UWhc8OjW9NpE2oRS5zPNUITQp9L6auGrPYz7slF78CD1SHKoZZm0GMst51cKJVKq1sXFxrd00ND&#10;1dfmaBG278/8yPPd/fnlTX0faHxd82eFeH013S1BBJrCXxh+8SM6lJFpz0dnvOgQ0iyNXwJCloCI&#10;/m2mot4jJGqRgCwL+f9B+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPjJSMewIAAFoF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDR62TT3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="red" strokecolor="#030e13 [484]" strokeweight="1.5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="002A71A1" w:rsidR="00530101" w:rsidP="00530101" w:rsidRDefault="00530101" w14:paraId="6C836E4C" w14:textId="031D0557">
+                    <w:p w14:paraId="6C836E4C" w14:textId="031D0557" w:rsidR="00530101" w:rsidRPr="002A71A1" w:rsidRDefault="00530101" w:rsidP="00530101">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002A71A1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>YES</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00530101" w:rsidP="00530101" w:rsidRDefault="00135A9A" w14:paraId="600E2080" w14:textId="7C07C5CB">
+                    <w:p w14:paraId="600E2080" w14:textId="7C07C5CB" w:rsidR="00530101" w:rsidRDefault="00135A9A" w:rsidP="00530101">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D46431">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Call the police on 999</w:t>
                       </w:r>
                       <w:r w:rsidR="00D46431">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidR="00B4703F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00D46431" w:rsidR="00B4703F" w:rsidP="00530101" w:rsidRDefault="00B4703F" w14:paraId="05D6C2DB" w14:textId="1854EADE">
+                    <w:p w14:paraId="05D6C2DB" w14:textId="59E7E47B" w:rsidR="00B4703F" w:rsidRPr="009E438D" w:rsidRDefault="00B4703F" w:rsidP="00530101">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="009E438D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Contact MASH or Emergency Duty team </w:t>
+                        <w:t xml:space="preserve">Contact </w:t>
                       </w:r>
-                      <w:r w:rsidR="0050051B">
+                      <w:r w:rsidR="009E438D" w:rsidRPr="009E438D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Children and Family Initial Response Service</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009E438D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> or Emergency Duty team </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0050051B" w:rsidRPr="009E438D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>too.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE6EBC" w:rsidP="002946CA" w:rsidRDefault="00CE6EBC" w14:paraId="4F1B19F4" w14:textId="2202CBCE">
+    <w:p w14:paraId="4F1B19F4" w14:textId="2202CBCE" w:rsidR="00CE6EBC" w:rsidRDefault="00CE6EBC" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D10E9" w:rsidP="002946CA" w:rsidRDefault="00D833B2" w14:paraId="2594E3F9" w14:textId="75D5B161">
+    <w:p w14:paraId="2594E3F9" w14:textId="75D5B161" w:rsidR="001D10E9" w:rsidRDefault="00D833B2" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D4AED18" wp14:editId="2AA37BFF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1669774</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>131473</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2044700" cy="1252330"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="24130"/>
                 <wp:wrapNone/>
-                <wp:docPr id="376373395" name="Rectangle: Rounded Corners 13"/>
+                <wp:docPr id="376373395" name="Rectangle: Rounded Corners 13">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7B4EA56-5E67-4431-895B-2C4050A36A36}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2044700" cy="1252330"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="001953F1" w:rsidP="002A71A1" w:rsidRDefault="001953F1" w14:paraId="6E5A9E1C" w14:textId="2BB1EFDA">
+                          <w:p w14:paraId="6E5A9E1C" w14:textId="2BB1EFDA" w:rsidR="001953F1" w:rsidRDefault="001953F1" w:rsidP="002A71A1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002A71A1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Early Help Services</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="002A71A1" w:rsidR="008E060F">
+                            <w:r w:rsidR="008E060F" w:rsidRPr="002A71A1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r w:rsidR="008E060F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="002A71A1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>O</w:t>
                             </w:r>
                             <w:r w:rsidR="008E060F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>nline request for support</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000B2B39" w:rsidP="002A71A1" w:rsidRDefault="00296870" w14:paraId="283E9C37" w14:textId="5CD8A0E7">
+                          <w:p w14:paraId="283E9C37" w14:textId="5CD8A0E7" w:rsidR="000B2B39" w:rsidRDefault="00296870" w:rsidP="002A71A1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Coventry </w:t>
                             </w:r>
                             <w:r w:rsidR="008E060F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Family Hub website</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="008E060F" w:rsidP="001953F1" w:rsidRDefault="008E060F" w14:paraId="28E6E065" w14:textId="6BED2AE7">
+                          <w:p w14:paraId="28E6E065" w14:textId="6BED2AE7" w:rsidR="008E060F" w:rsidRDefault="008E060F" w:rsidP="001953F1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="001953F1" w:rsidP="001953F1" w:rsidRDefault="001953F1" w14:paraId="5EADF8D5" w14:textId="77777777">
+                          <w:p w14:paraId="5EADF8D5" w14:textId="77777777" w:rsidR="001953F1" w:rsidRDefault="001953F1" w:rsidP="001953F1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="001953F1" w:rsidR="001953F1" w:rsidP="001953F1" w:rsidRDefault="001953F1" w14:paraId="772B679E" w14:textId="77777777">
+                          <w:p w14:paraId="772B679E" w14:textId="77777777" w:rsidR="001953F1" w:rsidRPr="001953F1" w:rsidRDefault="001953F1" w:rsidP="001953F1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect id="Rectangle: Rounded Corners 13" style="position:absolute;left:0;text-align:left;margin-left:131.5pt;margin-top:10.35pt;width:161pt;height:98.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1032" fillcolor="#4ea72e [3209]" strokecolor="#0b1807 [489]" strokeweight="1pt" arcsize="10923f" w14:anchorId="1D4AED18" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8w34gaAIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP3DAMfp+0/xDlfbQ9DthO9NAJxDQJ&#10;AQImnnNpQiulcebkrr39+jlpr4cY2qRpL20c25/tz3bOL/rWsK1C34AteXGUc6ashKqxLyX//nT9&#10;6TNnPghbCQNWlXynPL9Yfvxw3rmFmkENplLICMT6RedKXofgFlnmZa1a4Y/AKUtKDdiKQCK+ZBWK&#10;jtBbk83y/DTrACuHIJX3dHs1KPky4WutZLjT2qvATMkpt5C+mL7r+M2W52LxgsLVjRzTEP+QRSsa&#10;S0EnqCsRBNtg8xtU20gEDzocSWgz0LqRKtVA1RT5m2oea+FUqoXI8W6iyf8/WHm7fXT3SDR0zi88&#10;HWMVvcY2/ik/1ieydhNZqg9M0uUsn8/PcuJUkq6YncyOjxOd2cHdoQ9fFbQsHkqOsLHVA7UkMSW2&#10;Nz5QXLLf25FwyCKdws6omIixD0qzpopxk3caEHVpkG0FtVZIqWw4HVS1qNRwXZzklOEQZPJIIRNg&#10;RNaNMRN28SfsAWa0j64qzdfknP/defJIkcGGybltLOB7ACYUYwF6sN+TNFATWQr9uiduSn4aLePN&#10;GqrdPTKEYd69k9cNteBG+HAvkAac2kZLG+7oow10JYfxxFkN+PO9+2hPc0dazjpamJL7HxuBijPz&#10;zdJEfinm87hhSZifnM1IwNea9WuN3bSXQI0r6HlwMh2jfTD7o0Zon2m3VzEqqYSVFLvkMuBeuAzD&#10;ItPrINVqlcxoq5wIN/bRyQgeeY7T9dQ/C3TjHAYa4VvYL5dYvJnEwTZ6WlhtAugmjemB17EDtJFp&#10;lMbXI678azlZHd645S8AAAD//wMAUEsDBBQABgAIAAAAIQA+j45D4gAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcFLsZu2JK0xmyKiIKIHo1C8bbLTJJidjbvbNv57x5PeZt48&#10;3nyv2E52EEf0oXekYDFPQCA1zvTUKnh/e7jagAhRk9GDI1TwjQG25flZoXPjTvSKxyq2gkMo5FpB&#10;F+OYSxmaDq0Oczci8W3vvNWRV99K4/WJw+0gl0mSSat74g+dHvGuw+azOlgFo0/39uP56/7RvJjV&#10;bDfLdnX1pNTlxXR7AyLiFP/M8IvP6FAyU+0OZIIYFCyzFXeJPCRrEGxINykLNQuL9TXIspD/K5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHzDfiBoAgAAKwUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD6PjkPiAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAwgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
+              <v:roundrect w14:anchorId="1D4AED18" id="Rectangle: Rounded Corners 13" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:131.5pt;margin-top:10.35pt;width:161pt;height:98.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8w34gaAIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP3DAMfp+0/xDlfbQ9DthO9NAJxDQJ&#10;AQImnnNpQiulcebkrr39+jlpr4cY2qRpL20c25/tz3bOL/rWsK1C34AteXGUc6ashKqxLyX//nT9&#10;6TNnPghbCQNWlXynPL9Yfvxw3rmFmkENplLICMT6RedKXofgFlnmZa1a4Y/AKUtKDdiKQCK+ZBWK&#10;jtBbk83y/DTrACuHIJX3dHs1KPky4WutZLjT2qvATMkpt5C+mL7r+M2W52LxgsLVjRzTEP+QRSsa&#10;S0EnqCsRBNtg8xtU20gEDzocSWgz0LqRKtVA1RT5m2oea+FUqoXI8W6iyf8/WHm7fXT3SDR0zi88&#10;HWMVvcY2/ik/1ieydhNZqg9M0uUsn8/PcuJUkq6YncyOjxOd2cHdoQ9fFbQsHkqOsLHVA7UkMSW2&#10;Nz5QXLLf25FwyCKdws6omIixD0qzpopxk3caEHVpkG0FtVZIqWw4HVS1qNRwXZzklOEQZPJIIRNg&#10;RNaNMRN28SfsAWa0j64qzdfknP/defJIkcGGybltLOB7ACYUYwF6sN+TNFATWQr9uiduSn4aLePN&#10;GqrdPTKEYd69k9cNteBG+HAvkAac2kZLG+7oow10JYfxxFkN+PO9+2hPc0dazjpamJL7HxuBijPz&#10;zdJEfinm87hhSZifnM1IwNea9WuN3bSXQI0r6HlwMh2jfTD7o0Zon2m3VzEqqYSVFLvkMuBeuAzD&#10;ItPrINVqlcxoq5wIN/bRyQgeeY7T9dQ/C3TjHAYa4VvYL5dYvJnEwTZ6WlhtAugmjemB17EDtJFp&#10;lMbXI678azlZHd645S8AAAD//wMAUEsDBBQABgAIAAAAIQBhxGbU4QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3bSSNo3ZlCIEhSK00YO9bbNjEszOhuymjf/e8VRvM28e&#10;b76XbSbbiTMOvnWkYD6LQCBVzrRUK/h4Lx4SED5oMrpzhAp+0MMmv73JdGrchQ54LkMtOIR8qhU0&#10;IfSplL5q0Go/cz0S377cYHXgdailGfSFw20nF1G0lFa3xB8a3eNzg9V3OVoFo0l2VVvsDsXri9uW&#10;8ec+vB33St3fTdsnEAGncDXDHz6jQ85MJzeS8aJTsFg+cpfAQ7QCwYY4iVk4sTBfrUHmmfxfIf8F&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfMN+IGgCAAArBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYcRm1OEAAAAKAQAADwAAAAAAAAAAAAAA&#10;AADCBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" fillcolor="#4ea72e [3209]" strokecolor="#0b1807 [489]" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="001953F1" w:rsidP="002A71A1" w:rsidRDefault="001953F1" w14:paraId="6E5A9E1C" w14:textId="2BB1EFDA">
+                    <w:p w14:paraId="6E5A9E1C" w14:textId="2BB1EFDA" w:rsidR="001953F1" w:rsidRDefault="001953F1" w:rsidP="002A71A1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002A71A1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Early Help Services</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002A71A1" w:rsidR="008E060F">
+                      <w:r w:rsidR="008E060F" w:rsidRPr="002A71A1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r w:rsidR="008E060F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="002A71A1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>O</w:t>
                       </w:r>
                       <w:r w:rsidR="008E060F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>nline request for support</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="000B2B39" w:rsidP="002A71A1" w:rsidRDefault="00296870" w14:paraId="283E9C37" w14:textId="5CD8A0E7">
+                    <w:p w14:paraId="283E9C37" w14:textId="5CD8A0E7" w:rsidR="000B2B39" w:rsidRDefault="00296870" w:rsidP="002A71A1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Coventry </w:t>
                       </w:r>
                       <w:r w:rsidR="008E060F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Family Hub website</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="008E060F" w:rsidP="001953F1" w:rsidRDefault="008E060F" w14:paraId="28E6E065" w14:textId="6BED2AE7">
+                    <w:p w14:paraId="28E6E065" w14:textId="6BED2AE7" w:rsidR="008E060F" w:rsidRDefault="008E060F" w:rsidP="001953F1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="001953F1" w:rsidP="001953F1" w:rsidRDefault="001953F1" w14:paraId="5EADF8D5" w14:textId="77777777">
+                    <w:p w14:paraId="5EADF8D5" w14:textId="77777777" w:rsidR="001953F1" w:rsidRDefault="001953F1" w:rsidP="001953F1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="001953F1" w:rsidR="001953F1" w:rsidP="001953F1" w:rsidRDefault="001953F1" w14:paraId="772B679E" w14:textId="77777777">
+                    <w:p w14:paraId="772B679E" w14:textId="77777777" w:rsidR="001953F1" w:rsidRPr="001953F1" w:rsidRDefault="001953F1" w:rsidP="001953F1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2340B462" wp14:editId="36C51E93">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1130300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>270510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="488950" cy="577850"/>
                 <wp:effectExtent l="0" t="0" r="82550" b="50800"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1315449467" name="Straight Arrow Connector 18"/>
+                <wp:docPr id="1315449467" name="Straight Arrow Connector 18">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9F35CB8-1C04-415B-B7FB-639BF91977E5}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="488950" cy="577850"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 18" style="position:absolute;margin-left:89pt;margin-top:21.3pt;width:38.5pt;height:45.5pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#156082 [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6c8MSvAEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Qrli1R033oAi8I&#10;Vlw+wOuME0u+yR6a5O8ZO22KACGBeJn4MufMmePJ/n6yhp0gJu1dy7ebmjNw0nfa9S3/+uXtix1n&#10;CYXrhPEOWj5D4veH58/2Y2jgxg/edBAZkbjUjKHlA2JoqirJAaxIGx/A0aXy0QqkbeyrLoqR2K2p&#10;bur6VTX62IXoJaREpw/LJT8UfqVA4kelEiAzLSdtWGIs8SnH6rAXTR9FGLQ8yxD/oMIK7ajoSvUg&#10;ULBvUf9CZbWMPnmFG+lt5ZXSEkoP1M22/qmbz4MIUHohc1JYbUr/j1Z+OB3dYyQbxpCaFB5j7mJS&#10;0eYv6WNTMWtezYIJmaTDl7vd61uyVNLV7d3djtbEUl3BISZ8B96yvGh5wih0P+DRO0fP4uO2GCZO&#10;7xMuwAsgVzYuRxTavHEdwznQ7GDUwvUGznVySnVVXVY4G1jgn0Ax3ZHOpUwZKDiayE6CRkFICQ63&#10;KxNlZ5jSxqzAuuj7I/Ccn6FQhu1vwCuiVPYOV7DVzsffVcfpIlkt+RcHlr6zBU++m8t7Fmtoasqb&#10;nCc8j+WP+wK//oeH7wAAAP//AwBQSwMEFAAGAAgAAAAhAGZ4d7/eAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ0pDCXEqhESPIAoHuLnx1o4ar6PYTQJfz3KC4+yMZt9U&#10;m9l3YsQhtoEUXC8yEEhNMC1ZBe9vT1drEDFpMroLhAq+MMKmPj+rdGnCRK847pIVXEKx1ApcSn0p&#10;ZWwceh0XoUdi7xAGrxPLwUoz6InLfSfzLCuk1y3xB6d7fHTYHHcnr+DFfow+p20rD3ef31v7bI5u&#10;SkpdXswP9yASzukvDL/4jA41M+3DiUwUHevbNW9JCm7yAgQH8tWKD3t2lssCZF3J/xPqHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6c8MSvAEAAM8DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBmeHe/3gAAAAoBAAAPAAAAAAAAAAAAAAAAABYE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" w14:anchorId="00319256">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="54DDB104" id="Straight Arrow Connector 18" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:89pt;margin-top:21.3pt;width:38.5pt;height:45.5pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6c8MSvAEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Qrli1R033oAi8I&#10;Vlw+wOuME0u+yR6a5O8ZO22KACGBeJn4MufMmePJ/n6yhp0gJu1dy7ebmjNw0nfa9S3/+uXtix1n&#10;CYXrhPEOWj5D4veH58/2Y2jgxg/edBAZkbjUjKHlA2JoqirJAaxIGx/A0aXy0QqkbeyrLoqR2K2p&#10;bur6VTX62IXoJaREpw/LJT8UfqVA4kelEiAzLSdtWGIs8SnH6rAXTR9FGLQ8yxD/oMIK7ajoSvUg&#10;ULBvUf9CZbWMPnmFG+lt5ZXSEkoP1M22/qmbz4MIUHohc1JYbUr/j1Z+OB3dYyQbxpCaFB5j7mJS&#10;0eYv6WNTMWtezYIJmaTDl7vd61uyVNLV7d3djtbEUl3BISZ8B96yvGh5wih0P+DRO0fP4uO2GCZO&#10;7xMuwAsgVzYuRxTavHEdwznQ7GDUwvUGznVySnVVXVY4G1jgn0Ax3ZHOpUwZKDiayE6CRkFICQ63&#10;KxNlZ5jSxqzAuuj7I/Ccn6FQhu1vwCuiVPYOV7DVzsffVcfpIlkt+RcHlr6zBU++m8t7Fmtoasqb&#10;nCc8j+WP+wK//oeH7wAAAP//AwBQSwMEFAAGAAgAAAAhAK8GiJDfAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06QNaYhTEQQSUk+k0LMbmyQiXke204S/ZznBcXZGs2+K&#10;/WIGdtHO9xYFrFcRMI2NVT22At6PL3cZMB8kKjlY1AK+tYd9eX1VyFzZGd/0pQ4toxL0uRTQhTDm&#10;nPum00b6lR01kvdpnZGBpGu5cnKmcjPwOIpSbmSP9KGTo37qdPNVT0ZAlByrw7OrZnna1Zsqe11P&#10;zeFDiNub5fEBWNBL+AvDLz6hQ0lMZzuh8mwgfZ/RliBgE6fAKBBvt3Q4k5MkKfCy4P8nlD8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+nPDErwBAADPAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArwaIkN8AAAAKAQAADwAAAAAAAAAAAAAAAAAW&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#156082 [3204]" strokeweight="1pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D10E9" w:rsidP="002946CA" w:rsidRDefault="001D10E9" w14:paraId="34816688" w14:textId="2AA51727">
+    <w:p w14:paraId="34816688" w14:textId="2AA51727" w:rsidR="001D10E9" w:rsidRDefault="001D10E9" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D10E9" w:rsidP="002946CA" w:rsidRDefault="00D833B2" w14:paraId="3D4B302B" w14:textId="29B82F1D">
+    <w:p w14:paraId="3D4B302B" w14:textId="29B82F1D" w:rsidR="001D10E9" w:rsidRDefault="00D833B2" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19F4254F" wp14:editId="5FC28024">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19F4254F" wp14:editId="054FC892">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>247650</wp:posOffset>
+                  <wp:posOffset>254267</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>234950</wp:posOffset>
+                  <wp:posOffset>235397</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6350" cy="984250"/>
-                <wp:effectExtent l="76200" t="0" r="88900" b="63500"/>
+                <wp:extent cx="45719" cy="565347"/>
+                <wp:effectExtent l="38100" t="0" r="50165" b="63500"/>
                 <wp:wrapNone/>
-                <wp:docPr id="33420522" name="Straight Arrow Connector 19"/>
+                <wp:docPr id="33420522" name="Straight Arrow Connector 19">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E486903C-34EE-47D0-9EAD-DD50CB5FE838}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
-                        <a:xfrm flipH="1">
+                        <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6350" cy="984250"/>
+                          <a:ext cx="45719" cy="565347"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 19" style="position:absolute;margin-left:19.5pt;margin-top:18.5pt;width:.5pt;height:77.5pt;flip:x;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#156082 [3204]" strokeweight=".5pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXvMsQwgEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDIDrJZoMnuY5XFA&#10;sAL2A7xOO7Hkl+xmkvw9bWcmiwAhLeLScuyu6urqzv5msoadICbtXcu3m5ozcNJ32vUtv//27sU1&#10;ZwmF64TxDlo+Q+I3h+fP9mNoYOcHbzqIjEhcasbQ8gExNFWV5ABWpI0P4OhR+WgF0mfsqy6Kkdit&#10;qXZ1fVWNPnYhegkp0e3t8sgPhV8pkPhZqQTITMtJG5YYS3zIsTrsRdNHEQYtzzLEP6iwQjsqulLd&#10;ChTse9S/UVkto09e4UZ6W3mltITSA3WzrX/p5usgApReyJwUVpvS/6OVn05HdxfJhjGkJoW7mLuY&#10;VLRMGR0+0ExLX6SUTcW2ebUNJmSSLq9eviZrJT28uX61ozOxVQtJJgsx4XvwluVDyxNGofsBj945&#10;Go+PSwFx+phwAV4AGWxcjii0ees6hnOgHcKohesNnOvklOpRfTnhbGCBfwHFdEcqlzJlseBoIjsJ&#10;WgkhJTjcrkyUnWFKG7MC62LAX4Hn/AyFsnRPAa+IUtk7XMFWOx//VB2ni2S15F8cWPrOFjz4bi5z&#10;LdbQ9pSZnDc9r+fP3wX++D8efgAAAP//AwBQSwMEFAAGAAgAAAAhAJAl743eAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjNgVBE+JU/DQHekCiVBVHJ16StPE6it02vD3L&#10;CU6j1Yxmv8mWo+vECYfQetJwPVMgkCpvW6o1bD+KqwWIEA1Z03lCDd8YYJlPLjKTWn+mdzxtYi24&#10;hEJqNDQx9qmUoWrQmTDzPRJ7X35wJvI51NIO5szlrpNzpe6kMy3xh8b0+NxgddgcHbe8Fk/Jav/2&#10;uVi/rN2uLFy9SpzWl9Px8QFExDH+heEXn9EhZ6bSH8kG0Wm4SXhKZL1nZf9WsZacS+YKZJ7J/wPy&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCXvMsQwgEAANcDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCQJe+N3gAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAABwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" w14:anchorId="48B0E5D2">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="71F87E31" id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:20pt;margin-top:18.55pt;width:3.6pt;height:44.5pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhRFKJvgEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0lKt6XRZvuwBV4Q&#10;VFw+wHXGiSXHtsbDJvl7bGc3iwAhFfEy8WXOzJnjk939NBh2BAza2YZXm5IzsNK12nYN//b13as3&#10;nAUSthXGWWj4DIHf71++2I2+hivXO9MCsljEhnr0De+JfF0UQfYwiLBxHmy8VA4HQXGLXdGiGGP1&#10;wRRXZXlTjA5bj05CCPH0Ybnk+1xfKZD0SakAxEzDIzfKEXN8SrHY70TdofC9lica4h9YDELb2HQt&#10;9SBIsO+ofys1aIkuOEUb6YbCKaUl5BniNFX5yzRfeuEhzxLFCX6VKfy/svLj8WAfMcow+lAH/4hp&#10;iknhkL6RH5uyWPMqFkzEZDy83t5Wd5zJeLO92b6+vk1aFhesx0DvwQ0sLRoeCIXuejo4a+OrOKyy&#10;XuL4IdACPANSY2NTJKHNW9symn20DqEWtjNw6pNSigvpvKLZwAL/DIrpNtJc2mQ/wcEgO4roBCEl&#10;WKrWSjE7wZQ2ZgWWmd9fgaf8BIXsteeAV0Tu7Cyt4EFbh3/qTtOZslryzwoscycJnlw75+fM0kTT&#10;5Dc5GTy58ud9hl9+w/0PAAAA//8DAFBLAwQUAAYACAAAACEAWBXn0t4AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidNGpLiFMRBBJST6TA2Y1NEhGvI9tpwt+znOhxNKOZ&#10;N8V+sQM7Gx96hxKSlQBmsHG6x1bC+/HlbgcsRIVaDQ6NhB8TYF9eXxUq127GN3OuY8uoBEOuJHQx&#10;jjnnoemMVWHlRoPkfTlvVSTpW669mqncDjwVYsOt6pEWOjWap8403/VkJYj1sTo8+2pWn/d1Vu1e&#10;k6k5fEh5e7M8PgCLZon/YfjDJ3QoienkJtSBDRIyQVeihPU2AUZ+tk2BnSiXbhLgZcEvD5S/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFEUom+AQAAzgMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFgV59LeAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;GAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#156082 [3204]" strokeweight="1pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D10E9" w:rsidP="002946CA" w:rsidRDefault="001D10E9" w14:paraId="3F1D822A" w14:textId="14FD0739">
+    <w:p w14:paraId="3F1D822A" w14:textId="14FD0739" w:rsidR="001D10E9" w:rsidRDefault="001D10E9" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE6EBC" w:rsidP="002946CA" w:rsidRDefault="00CE6EBC" w14:paraId="0ACBA6C7" w14:textId="3A9EBD4C">
+    <w:p w14:paraId="0ACBA6C7" w14:textId="7EC2886D" w:rsidR="00CE6EBC" w:rsidRDefault="00FA5FA0" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7925F706" wp14:editId="5BA431D6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7925F706" wp14:editId="11B761B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-349250</wp:posOffset>
+                  <wp:posOffset>-347730</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>208915</wp:posOffset>
+                  <wp:posOffset>263972</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5219700" cy="2146300"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
+                <wp:extent cx="5344733" cy="2640169"/>
+                <wp:effectExtent l="0" t="0" r="27940" b="27305"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1894194711" name="Rectangle: Rounded Corners 17"/>
+                <wp:docPr id="1894194711" name="Rectangle: Rounded Corners 17">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4D01681-698C-4B9A-A45A-D28EBD99774A}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5219700" cy="2146300"/>
+                          <a:ext cx="5344733" cy="2640169"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="002A71A1" w:rsidR="008D1B72" w:rsidP="008D1B72" w:rsidRDefault="00960E53" w14:paraId="0567971E" w14:textId="5EC7F6DB">
+                          <w:p w14:paraId="0A78747B" w14:textId="77777777" w:rsidR="007C22A6" w:rsidRDefault="007C22A6" w:rsidP="008D1B72">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
-                              <w:rPr>
-[...4 lines deleted...]
-                            <w:r w:rsidRPr="002A71A1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Contact MASH for advice</w:t>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Contact  the </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="002A71A1" w:rsidR="008D1B72">
+                            <w:r w:rsidRPr="007C22A6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>:</w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>Children and Family Initial Response Service</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003A2BB0" w:rsidP="008D1B72" w:rsidRDefault="008D1B72" w14:paraId="1C698DA4" w14:textId="3FD26488">
+                          <w:p w14:paraId="754AD1CA" w14:textId="67C465FA" w:rsidR="007C22A6" w:rsidRPr="007C22A6" w:rsidRDefault="007C22A6" w:rsidP="007C22A6">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="720"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007C22A6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>InitialResponseService@coventry.gov.uk</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C698DA4" w14:textId="74890627" w:rsidR="003A2BB0" w:rsidRPr="007C22A6" w:rsidRDefault="008D1B72" w:rsidP="007C22A6">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008D1B72">
+                            <w:r w:rsidRPr="007C22A6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">MASH@coventry.gov.uk </w:t>
+                              <w:t>or 024 7678 8555</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="008D1B72">
-[...9 lines deleted...]
-                            <w:r w:rsidRPr="008D1B72">
+                          </w:p>
+                          <w:p w14:paraId="489F86A8" w14:textId="622F1EF1" w:rsidR="00642C99" w:rsidRDefault="00642C99" w:rsidP="008D1B72">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>024 7678 8555</w:t>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00642C99">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>•</w:t>
                             </w:r>
+                            <w:r w:rsidRPr="00642C99">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t xml:space="preserve">Complete a request for support from the Children and Family Initial Response Service at </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId55" w:history="1">
+                              <w:r w:rsidRPr="003143D8">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t>https://www.childrensresponsiveservices.co.uk/</w:t>
+                              </w:r>
+                            </w:hyperlink>
                           </w:p>
-                          <w:p w:rsidR="008D1B72" w:rsidP="008D1B72" w:rsidRDefault="008D1B72" w14:paraId="1E8BB1BE" w14:textId="77777777">
+                          <w:p w14:paraId="1AA0E049" w14:textId="77777777" w:rsidR="00642C99" w:rsidRDefault="00642C99" w:rsidP="008D1B72">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00960E53" w:rsidP="00960E53" w:rsidRDefault="003A2BB0" w14:paraId="355D8BF3" w14:textId="02D0BDE5">
+                          <w:p w14:paraId="7F826C04" w14:textId="551F9F1E" w:rsidR="008F7564" w:rsidRDefault="00960E53" w:rsidP="00FA5FA0">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00960E53">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Complete an online </w:t>
+                              <w:t xml:space="preserve">. </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00960E53" w:rsidR="00960E53">
-[...33 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidR="0030093A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Consent should be sought from parents</w:t>
                             </w:r>
                             <w:r w:rsidR="00866116">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">, unless </w:t>
                             </w:r>
                             <w:r w:rsidR="00DB06C6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">doing so would put the child at immediate risk or harm. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00960E53" w:rsidR="00DB06C6" w:rsidP="00960E53" w:rsidRDefault="00D97FED" w14:paraId="545DA54B" w14:textId="169B8657">
+                          <w:p w14:paraId="545DA54B" w14:textId="169B8657" w:rsidR="00DB06C6" w:rsidRPr="00960E53" w:rsidRDefault="00D97FED" w:rsidP="00960E53">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D97FED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Always</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D97FED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> follow up if you have not heard back from the professional within an agreed timescale.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect id="Rectangle: Rounded Corners 17" style="position:absolute;left:0;text-align:left;margin-left:-27.5pt;margin-top:16.45pt;width:411pt;height:169pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1033" fillcolor="#4ea72e [3209]" strokecolor="#0b1807 [489]" strokeweight="1pt" arcsize="10923f" w14:anchorId="7925F706" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCliB7oZgIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpCoyKFFUgpkkI&#10;EDDx7Do2ieT4vLPbpPv1OztpihjapGkvyZ3v7vP583c+v+hbw7YKfQO25MVRzpmyEqrGvpT8+9P1&#10;py+c+SBsJQxYVfKd8vxi+fHDeecWagY1mEohIxDrF50reR2CW2SZl7VqhT8CpywFNWArArn4klUo&#10;OkJvTTbL85OsA6wcglTe0+rVEOTLhK+1kuFOa68CMyWn3kL6Yvqu4zdbnovFCwpXN3JsQ/xDF61o&#10;LG06QV2JINgGm9+g2kYieNDhSEKbgdaNVOkMdJoif3Oax1o4lc5C5Hg30eT/H6y83T66eyQaOucX&#10;nsx4il5jG//UH+sTWbuJLNUHJmnxeFacnebEqaTYrJiffCaHcLJDuUMfvipoWTRKjrCx1QNdSWJK&#10;bG98GPL3eVR86CJZYWdUbMTYB6VZU9G+s1SdBKIuDbKtoKsVUiobToZQLSo1LBfH+dTUVJFaTIAR&#10;WTfGTNjFn7CHXsf8WKqSvqbi/O/FU0XaGWyYitvGAr4HYEIxsqqH/D1JAzWRpdCve+Km5KcxM66s&#10;odrdI0MY9O6dvG7oCm6ED/cCSeB0bTS04Y4+2kBXchgtzmrAn++tx3zSHUU562hgSu5/bAQqzsw3&#10;S4o8K+bzOGHJmR+fzsjB15H164jdtJdAF1fQ8+BkMmN+MHtTI7TPNNuruCuFhJW0d8llwL1zGYZB&#10;ptdBqtUqpdFUORFu7KOTETzyHNX11D8LdKMOA0n4FvbDJRZvlDjkxkoLq00A3SSZHngdb4AmMklp&#10;fD3iyL/2U9bhjVv+AgAA//8DAFBLAwQUAAYACAAAACEAkT/+ROIAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBS2k3tiRpYzZFREFED8ZC8bbJTpNgdjZmt238944nPc6bx3vf&#10;y7eT7cUJR985UnCziEAg1c501CjYvT/O1yB80GR07wgVfKOHbXF5kevMuDO94akMjeAQ8plW0IYw&#10;ZFL6ukWr/cINSPw7uNHqwOfYSDPqM4fbXi6jKJFWd8QNrR7wvsX6szxaBcMYH+zHy9fDk3k1q9l+&#10;luyr8lmp66vp7hZEwCn8meEXn9GhYKbKHcl40SuYxzFvCQpWyw0INqRJykLFQhptQBa5/D+h+AEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCliB7oZgIAACsFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCRP/5E4gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AMAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+              <v:roundrect w14:anchorId="7925F706" id="Rectangle: Rounded Corners 17" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:-27.4pt;margin-top:20.8pt;width:420.85pt;height:207.9pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGm/CnagIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQppUBFiioQ0yQE&#10;CJh4dh2bRHJ83tlt2v36nZ00RQxt0rSX5Oy7+3z+7jtfXG5bwzYKfQO25MVRzpmyEqrGvpb8+/PN&#10;lzPOfBC2EgasKvlOeX65+PzponNzNYEaTKWQEYj1886VvA7BzbPMy1q1wh+BU5acGrAVgZb4mlUo&#10;OkJvTTbJ81nWAVYOQSrvafe6d/JFwtdayXCvtVeBmZJTbSF9MX1X8ZstLsT8FYWrGzmUIf6hilY0&#10;lg4doa5FEGyNzW9QbSMRPOhwJKHNQOtGqnQHuk2Rv7vNUy2cSnchcrwbafL/D1bebZ7cAxINnfNz&#10;T2a8xVZjG/9UH9smsnYjWWobmKTNk+Pp9PT4mDNJvslsmhez80hndkh36MNXBS2LRskR1rZ6pJYk&#10;psTm1oc+fh9HyYcqkhV2RsVCjH1UmjUVnTtJ2Ukg6sog2whqrZBS2TDrXbWoVL9dnOR56jEVNWak&#10;EhNgRNaNMSN28SfsvtYhPqaqpK8xOf978piRTgYbxuS2sYAfAZhQDKzqPn5PUk9NZClsV1vipuSn&#10;MTLurKDaPSBD6PXunbxpqAW3wocHgSRwGgUa2nBPH22gKzkMFmc14M+P9mM86Y68nHU0MCX3P9YC&#10;FWfmmyVFnhfTaZywtJienE5ogW89q7ceu26vgBpX0PPgZDJjfDB7UyO0LzTby3gquYSVdHbJZcD9&#10;4ir0g0yvg1TLZQqjqXIi3NonJyN45Dmq63n7ItANOgwk4TvYD5eYv1NiHxszLSzXAXSTZHrgdegA&#10;TWSS0vB6xJF/u05Rhzdu8QsAAP//AwBQSwMEFAAGAAgAAAAhAFPf0K7iAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7qSRpjNmUIgSFIrTRg9622TEJZmdLdtPGf+940uO8&#10;ebz3vWIz20GccfS9IwWrZQQCqXGmp1bB22u1yED4oMnowREq+EYPm/L6qtC5cRc64LkOreAQ8rlW&#10;0IVwyqX0TYdW+6U7IfHv041WBz7HVppRXzjcDvIuilJpdU/c0OkTPnbYfNWTVTCZbNf01e5QPT+5&#10;bZ2878PLx16p25t5+wAi4Bz+zPCLz+hQMtPRTWS8GBQskpjRg4J4lYJgwzpL70EcWUjWMciykP8n&#10;lD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABpvwp2oCAAArBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAU9/QruIAAAAKAQAADwAAAAAAAAAA&#10;AAAAAADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="#4ea72e [3209]" strokecolor="#0b1807 [489]" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="002A71A1" w:rsidR="008D1B72" w:rsidP="008D1B72" w:rsidRDefault="00960E53" w14:paraId="0567971E" w14:textId="5EC7F6DB">
+                    <w:p w14:paraId="0A78747B" w14:textId="77777777" w:rsidR="007C22A6" w:rsidRDefault="007C22A6" w:rsidP="008D1B72">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
-                        <w:rPr>
-[...4 lines deleted...]
-                      <w:r w:rsidRPr="002A71A1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Contact MASH for advice</w:t>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Contact  the </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002A71A1" w:rsidR="008D1B72">
+                      <w:r w:rsidRPr="007C22A6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>:</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>Children and Family Initial Response Service</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003A2BB0" w:rsidP="008D1B72" w:rsidRDefault="008D1B72" w14:paraId="1C698DA4" w14:textId="3FD26488">
+                    <w:p w14:paraId="754AD1CA" w14:textId="67C465FA" w:rsidR="007C22A6" w:rsidRPr="007C22A6" w:rsidRDefault="007C22A6" w:rsidP="007C22A6">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="720"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007C22A6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>InitialResponseService@coventry.gov.uk</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1C698DA4" w14:textId="74890627" w:rsidR="003A2BB0" w:rsidRPr="007C22A6" w:rsidRDefault="008D1B72" w:rsidP="007C22A6">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="008D1B72">
+                      <w:r w:rsidRPr="007C22A6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">MASH@coventry.gov.uk </w:t>
+                        <w:t>or 024 7678 8555</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="008D1B72">
-[...9 lines deleted...]
-                      <w:r w:rsidRPr="008D1B72">
+                    </w:p>
+                    <w:p w14:paraId="489F86A8" w14:textId="622F1EF1" w:rsidR="00642C99" w:rsidRDefault="00642C99" w:rsidP="008D1B72">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>024 7678 8555</w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00642C99">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>•</w:t>
                       </w:r>
+                      <w:r w:rsidRPr="00642C99">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t xml:space="preserve">Complete a request for support from the Children and Family Initial Response Service at </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId56" w:history="1">
+                        <w:r w:rsidRPr="003143D8">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <w:t>https://www.childrensresponsiveservices.co.uk/</w:t>
+                        </w:r>
+                      </w:hyperlink>
                     </w:p>
-                    <w:p w:rsidR="008D1B72" w:rsidP="008D1B72" w:rsidRDefault="008D1B72" w14:paraId="1E8BB1BE" w14:textId="77777777">
+                    <w:p w14:paraId="1AA0E049" w14:textId="77777777" w:rsidR="00642C99" w:rsidRDefault="00642C99" w:rsidP="008D1B72">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00960E53" w:rsidP="00960E53" w:rsidRDefault="003A2BB0" w14:paraId="355D8BF3" w14:textId="02D0BDE5">
+                    <w:p w14:paraId="7F826C04" w14:textId="551F9F1E" w:rsidR="008F7564" w:rsidRDefault="00960E53" w:rsidP="00FA5FA0">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00960E53">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Complete an online </w:t>
+                        <w:t xml:space="preserve">. </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00960E53" w:rsidR="00960E53">
-[...33 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidR="0030093A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Consent should be sought from parents</w:t>
                       </w:r>
                       <w:r w:rsidR="00866116">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, unless </w:t>
                       </w:r>
                       <w:r w:rsidR="00DB06C6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">doing so would put the child at immediate risk or harm. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00960E53" w:rsidR="00DB06C6" w:rsidP="00960E53" w:rsidRDefault="00D97FED" w14:paraId="545DA54B" w14:textId="169B8657">
+                    <w:p w14:paraId="545DA54B" w14:textId="169B8657" w:rsidR="00DB06C6" w:rsidRPr="00960E53" w:rsidRDefault="00D97FED" w:rsidP="00960E53">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D97FED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Always</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D97FED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> follow up if you have not heard back from the professional within an agreed timescale.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401E41" w:rsidP="002946CA" w:rsidRDefault="00401E41" w14:paraId="64BEADB3" w14:textId="5B8339C7">
+    <w:p w14:paraId="6019095F" w14:textId="15CD4451" w:rsidR="00D357BC" w:rsidRDefault="00D357BC" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC5688" w:rsidP="002946CA" w:rsidRDefault="00CC5688" w14:paraId="2F7505E8" w14:textId="77777777">
+    <w:p w14:paraId="64BEADB3" w14:textId="5B8339C7" w:rsidR="00401E41" w:rsidRDefault="00401E41" w:rsidP="002946CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002635BC" w:rsidR="002C7722" w:rsidP="00360C9C" w:rsidRDefault="002C7722" w14:paraId="1F1A3842" w14:textId="4AE96B18"/>
-    <w:p w:rsidRPr="002C7722" w:rsidR="00851134" w:rsidP="00851134" w:rsidRDefault="002C7722" w14:paraId="1D9F1ABF" w14:textId="77777777">
+    <w:p w14:paraId="2F7505E8" w14:textId="77777777" w:rsidR="00CC5688" w:rsidRDefault="00CC5688" w:rsidP="002946CA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1A3842" w14:textId="4AE96B18" w:rsidR="002C7722" w:rsidRPr="002635BC" w:rsidRDefault="002C7722" w:rsidP="00360C9C"/>
+    <w:p w14:paraId="1D9F1ABF" w14:textId="77777777" w:rsidR="00851134" w:rsidRPr="002C7722" w:rsidRDefault="002C7722" w:rsidP="00851134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7722">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An allegation may relate to a person who works with children who has:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C7722" w:rsidR="00851134" w:rsidP="00851134" w:rsidRDefault="00851134" w14:paraId="7BD1E022" w14:textId="77777777">
+    <w:p w14:paraId="7BD1E022" w14:textId="77777777" w:rsidR="00851134" w:rsidRPr="002C7722" w:rsidRDefault="00851134" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7722">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">behaved in a way that has harmed a child, or may have harmed </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C7722" w:rsidR="00851134" w:rsidP="00851134" w:rsidRDefault="00851134" w14:paraId="3D9074E2" w14:textId="77777777">
+    <w:p w14:paraId="3D9074E2" w14:textId="77777777" w:rsidR="00851134" w:rsidRPr="002C7722" w:rsidRDefault="00851134" w:rsidP="00851134">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="644"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7722">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a child;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00851134" w:rsidP="00851134" w:rsidRDefault="00851134" w14:paraId="69E0D7BE" w14:textId="77777777">
+    <w:p w14:paraId="69E0D7BE" w14:textId="77777777" w:rsidR="00851134" w:rsidRDefault="00851134" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7722">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibly committed a criminal offence against or related </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD6D2D" w:rsidP="00FD6D2D" w:rsidRDefault="00FD6D2D" w14:paraId="20DD9064" w14:textId="77777777">
+    <w:p w14:paraId="20DD9064" w14:textId="77777777" w:rsidR="00FD6D2D" w:rsidRDefault="00FD6D2D" w:rsidP="00FD6D2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A71A1" w:rsidP="002A71A1" w:rsidRDefault="002A71A1" w14:paraId="7FAC258A" w14:textId="77777777">
+    <w:p w14:paraId="7FAC258A" w14:textId="77777777" w:rsidR="002A71A1" w:rsidRDefault="002A71A1" w:rsidP="002A71A1">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008C53DB" w:rsidR="0046415C" w:rsidP="002A71A1" w:rsidRDefault="0046415C" w14:paraId="617BAEAB" w14:textId="0773C729">
+    <w:p w14:paraId="617BAEAB" w14:textId="0773C729" w:rsidR="0046415C" w:rsidRPr="008C53DB" w:rsidRDefault="0046415C" w:rsidP="002A71A1">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C53DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="60E8B6B4" w14:textId="77777777">
+    <w:p w14:paraId="60E8B6B4" w14:textId="77777777" w:rsidR="0046415C" w:rsidRDefault="0046415C" w:rsidP="0046415C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005C1E73" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="5AB5F666" w14:textId="77777777">
+    <w:p w14:paraId="5AB5F666" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="005C1E73" w:rsidRDefault="0046415C" w:rsidP="0046415C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk190855393" w:id="22"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk190855393"/>
       <w:r w:rsidRPr="005C1E73">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Early Years Procedure, Managing Allegations Against Adults who Work with Children </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005C1E73">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>in a paid or unpaid capacity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) Flow Chart </w:t>
       </w:r>
       <w:r w:rsidRPr="005C1E73">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p w:rsidRPr="00294DA1" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="11BA8D2F" w14:textId="77777777">
+    <w:p w14:paraId="11BA8D2F" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00294DA1" w:rsidRDefault="0046415C" w:rsidP="0046415C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E759E9" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="3CC70DA8" w14:textId="77777777">
+    <w:p w14:paraId="3CC70DA8" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00E759E9" w:rsidRDefault="0046415C" w:rsidP="0046415C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E759E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An allegation may relate to a person who works with children who has:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E759E9" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="3B63A7BE" w14:textId="77777777">
+    <w:p w14:paraId="3B63A7BE" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00E759E9" w:rsidRDefault="0046415C" w:rsidP="0046415C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00294DA1" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="79270953" w14:textId="77777777">
+    <w:p w14:paraId="79270953" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00294DA1" w:rsidRDefault="0046415C" w:rsidP="007C7582">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00E759E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ehaved in a way that has harmed a child or may have harmed</w:t>
@@ -20142,171 +20280,177 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00294DA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a child</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00294DA1" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="699DA52B" w14:textId="77777777">
+    <w:p w14:paraId="699DA52B" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00294DA1" w:rsidRDefault="0046415C" w:rsidP="007C7582">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E759E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibly committed a criminal offence against or related </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to a child or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046415C" w:rsidP="00385D01" w:rsidRDefault="00385D01" w14:paraId="5FD651BD" w14:textId="46D4AE8F">
+    <w:p w14:paraId="5FD651BD" w14:textId="46D4AE8F" w:rsidR="0046415C" w:rsidRDefault="00385D01" w:rsidP="007C7582">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E759E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F0B6BC4" wp14:editId="45971D26">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F0B6BC4" wp14:editId="45971D26">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5327996</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>47568</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1064575" cy="2486833"/>
                 <wp:effectExtent l="0" t="0" r="21590" b="27940"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:docPr id="2" name="Rectangle 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFDE094C-279F-4C7A-BACE-DF5D69ACD44E}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1064575" cy="2486833"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill rotWithShape="1">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="ED7D31">
                                 <a:satMod val="103000"/>
                                 <a:lumMod val="102000"/>
                                 <a:tint val="94000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="50000">
                               <a:srgbClr val="ED7D31">
                                 <a:satMod val="110000"/>
                                 <a:lumMod val="100000"/>
                                 <a:shade val="100000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="ED7D31">
                                 <a:lumMod val="99000"/>
                                 <a:satMod val="120000"/>
                                 <a:shade val="78000"/>
                               </a:srgbClr>
                             </a:gs>
                           </a:gsLst>
                           <a:lin ang="5400000" scaled="0"/>
                         </a:gradFill>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="ED7D31"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="00BC1971" w:rsidRDefault="0046415C" w14:paraId="5647F95B" w14:textId="267219D8">
+                          <w:p w14:paraId="5647F95B" w14:textId="267219D8" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="00BC1971">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">It is your duty to report concerns to the Manager or </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -20322,57 +20466,57 @@
                               <w:t>If you feel that your concern has not been dealt with appropriately you have a duty to report your concern directly.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" style="position:absolute;left:0;text-align:left;margin-left:419.55pt;margin-top:3.75pt;width:83.8pt;height:195.8pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1034" fillcolor="#f18c55" strokecolor="#ed7d31" strokeweight=".5pt" w14:anchorId="2F0B6BC4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeZPg36wIAAIwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtq5tUlQZwiadRjQ&#10;tQXaoc+MLNsCZEmTlEv39aMkO0m7osCGvTgSSVGHR+TJ5ed9K8mWWye0KujgLKeEK6ZLoeqC/ni8&#10;/jSlxHlQJUiteEGfuaOfFx8/XO7MnA91o2XJLcEkys13pqCN92aeZY41vAV3pg1X6Ky0bcHj1tZZ&#10;aWGH2VuZDfP8PNtpWxqrGXcOravkpIuYv6o483dV5bgnsqCIzcevjd91+GaLS5jXFkwjWAcD/gFF&#10;C0LhpYdUK/BANlb8kaoVzGqnK3/GdJvpqhKMxxqwmkH+qpqHBgyPtSA5zhxocv8vLbvdPph7izTs&#10;jJs7XIYq9pVtwy/iI/tI1vOBLL73hKFxkJ+PJxcTShj6huPp+XQ0CnRmx+PGOv+V65aERUEtvkYk&#10;CbY3zqfQPqTjrrwWUhKr/ZPwTSwfL0rEOjwToxwxGhnIo9nZen0lLdkCPvCX1cVqlMId+O+6TOZB&#10;Psrz7qnlpj2xYwd1di+UT9GzcWfEQrrssajand4+waC/QDCI4bHZXiI42l0DJe8B9+Z3McSk74M4&#10;vWw2C5AjhhfsBBJ6+xHDxbSzvgEBTXX/HFIoAmHYJ4E3TEQcA8nLrl9CqIX4rIE+qciuoOejCcYx&#10;wHmvJHhctgYPOFVTArJGIWHepufVUhwOv/XWqYvcaVhoqRW4JnEZXanqVnjUGinagobiUtEIUKoA&#10;jUe16BrzOAxh5ffrPRGIcBoSBctal8/3NjRqqJM4w64FXnsDzt+DRQVBI6qiv8NPJTXWrLsVJY22&#10;v96yh3gcbPRSskNFQkJ+bsBySuQ3hQ0/G4zHmNbHDY7eEDf21LM+9ahNe6VxJgYRXVyGeC/7ZWV1&#10;+4TiuQy3ogsUw7sT9d3myielRPllfLmMYShbBvyNejCsH81A+OP+CazpBt2jRtzqXr1g/mreU2zg&#10;XOnlxutKRDE48orzFjYoeWnykjwHTT3dx6jjn8jiNwAAAP//AwBQSwMEFAAGAAgAAAAhAN2Np0ff&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdrUHbxGxKETyJtNZS6m2S&#10;XZNgdjZkt23qr3d60uPwHt/7Jl+MrhNHO4TWk4bpRIGwVHnTUq1h+/FyNwcRIpLBzpPVcLYBFsX1&#10;VY6Z8Sd6t8dNrAVDKGSooYmxz6QMVWMdhonvLXH25QeHkc+hlmbAE8NdJ++VepQOW+KFBnv73Njq&#10;e3NwGmb7H7lapSo5b9efate+rt+wXGp9ezMun0BEO8a/Mlz0WR0Kdir9gUwQnYZ5kk65yrAHEJec&#10;12YgSg1Jyokscvn/heIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnmT4N+sCAACMBgAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3Y2nR98AAAAK&#10;AQAADwAAAAAAAAAAAAAAAABFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFEGAAAA&#10;AA==&#10;">
-                <v:fill type="gradient" color2="#e56b17" colors="0 #f18c55;.5 #f67b28;1 #e56b17" focus="100%" rotate="t">
+              <v:rect w14:anchorId="2F0B6BC4" id="Rectangle 2" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:419.55pt;margin-top:3.75pt;width:83.8pt;height:195.8pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeZPg36wIAAIwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtq5tUlQZwiadRjQ&#10;tQXaoc+MLNsCZEmTlEv39aMkO0m7osCGvTgSSVGHR+TJ5ed9K8mWWye0KujgLKeEK6ZLoeqC/ni8&#10;/jSlxHlQJUiteEGfuaOfFx8/XO7MnA91o2XJLcEkys13pqCN92aeZY41vAV3pg1X6Ky0bcHj1tZZ&#10;aWGH2VuZDfP8PNtpWxqrGXcOravkpIuYv6o483dV5bgnsqCIzcevjd91+GaLS5jXFkwjWAcD/gFF&#10;C0LhpYdUK/BANlb8kaoVzGqnK3/GdJvpqhKMxxqwmkH+qpqHBgyPtSA5zhxocv8vLbvdPph7izTs&#10;jJs7XIYq9pVtwy/iI/tI1vOBLL73hKFxkJ+PJxcTShj6huPp+XQ0CnRmx+PGOv+V65aERUEtvkYk&#10;CbY3zqfQPqTjrrwWUhKr/ZPwTSwfL0rEOjwToxwxGhnIo9nZen0lLdkCPvCX1cVqlMId+O+6TOZB&#10;Psrz7qnlpj2xYwd1di+UT9GzcWfEQrrssajand4+waC/QDCI4bHZXiI42l0DJe8B9+Z3McSk74M4&#10;vWw2C5AjhhfsBBJ6+xHDxbSzvgEBTXX/HFIoAmHYJ4E3TEQcA8nLrl9CqIX4rIE+qciuoOejCcYx&#10;wHmvJHhctgYPOFVTArJGIWHepufVUhwOv/XWqYvcaVhoqRW4JnEZXanqVnjUGinagobiUtEIUKoA&#10;jUe16BrzOAxh5ffrPRGIcBoSBctal8/3NjRqqJM4w64FXnsDzt+DRQVBI6qiv8NPJTXWrLsVJY22&#10;v96yh3gcbPRSskNFQkJ+bsBySuQ3hQ0/G4zHmNbHDY7eEDf21LM+9ahNe6VxJgYRXVyGeC/7ZWV1&#10;+4TiuQy3ogsUw7sT9d3myielRPllfLmMYShbBvyNejCsH81A+OP+CazpBt2jRtzqXr1g/mreU2zg&#10;XOnlxutKRDE48orzFjYoeWnykjwHTT3dx6jjn8jiNwAAAP//AwBQSwMEFAAGAAgAAAAhAN2Np0ff&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdrUHbxGxKETyJtNZS6m2S&#10;XZNgdjZkt23qr3d60uPwHt/7Jl+MrhNHO4TWk4bpRIGwVHnTUq1h+/FyNwcRIpLBzpPVcLYBFsX1&#10;VY6Z8Sd6t8dNrAVDKGSooYmxz6QMVWMdhonvLXH25QeHkc+hlmbAE8NdJ++VepQOW+KFBnv73Njq&#10;e3NwGmb7H7lapSo5b9efate+rt+wXGp9ezMun0BEO8a/Mlz0WR0Kdir9gUwQnYZ5kk65yrAHEJec&#10;12YgSg1Jyokscvn/heIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnmT4N+sCAACMBgAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3Y2nR98AAAAK&#10;AQAADwAAAAAAAAAAAAAAAABFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFEGAAAA&#10;AA==&#10;" fillcolor="#f18c55" strokecolor="#ed7d31" strokeweight=".5pt">
+                <v:fill color2="#e56b17" rotate="t" colors="0 #f18c55;.5 #f67b28;1 #e56b17" focus="100%" type="gradient">
                   <o:fill v:ext="view" type="gradientUnscaled"/>
                 </v:fill>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="00BC1971" w:rsidRDefault="0046415C" w14:paraId="5647F95B" w14:textId="267219D8">
+                    <w:p w14:paraId="5647F95B" w14:textId="267219D8" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="00BC1971">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">It is your duty to report concerns to the Manager or </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -20381,200 +20525,206 @@
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>If you feel that your concern has not been dealt with appropriately you have a duty to report your concern directly.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0046415C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E759E9" w:rsidR="0046415C">
+      <w:r w:rsidR="0046415C" w:rsidRPr="00E759E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ehaved towards a child or children in a way that indicates </w:t>
       </w:r>
       <w:r w:rsidR="0046415C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00294DA1" w:rsidR="0046415C" w:rsidP="00385D01" w:rsidRDefault="0046415C" w14:paraId="3C0AA7D0" w14:textId="69218ABF">
+    <w:p w14:paraId="3C0AA7D0" w14:textId="69218ABF" w:rsidR="0046415C" w:rsidRPr="00294DA1" w:rsidRDefault="0046415C" w:rsidP="00385D01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="349"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294DA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may pose a risk of harm to children.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00294DA1" w:rsidR="0046415C" w:rsidP="00385D01" w:rsidRDefault="0046415C" w14:paraId="7FD49C78" w14:textId="77777777">
+    <w:p w14:paraId="7FD49C78" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00294DA1" w:rsidRDefault="0046415C" w:rsidP="007C7582">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00294DA1">
         <w:rPr>
           <w:rStyle w:val="fontstyle31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ehaved or may have behaved in a way that indicates</w:t>
       </w:r>
       <w:r w:rsidRPr="00294DA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00294DA1">
         <w:rPr>
           <w:rStyle w:val="fontstyle31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>they may not be suitable to work with children.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="1A83937E" w14:textId="77777777">
+    <w:p w14:paraId="1A83937E" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="718C0742" wp14:editId="2D114FC7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="718C0742" wp14:editId="2D114FC7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>122115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5084885" cy="656823"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="Rectangle 13"/>
+                <wp:docPr id="13" name="Rectangle 13">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30BCAA55-89B8-401C-AE04-4D443E490284}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5084885" cy="656823"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="223607EE" w14:textId="0D7960B1">
+                          <w:p w14:paraId="223607EE" w14:textId="0D7960B1" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">If an allegation is made against any adult who </w:t>
                             </w:r>
                             <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>comes into contact with</w:t>
@@ -20589,878 +20739,624 @@
                               <w:t xml:space="preserve"> children in either a paid or unpaid capacity in the setting.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 13" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:9.6pt;width:400.4pt;height:51.7pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1035" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="718C0742" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzX3SnkAIAADwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uk2RAiNigQUVWi&#10;gAQV54nXm7XkV20nu/TXd2znBfRUdQ/eeXke38z48qpXkmy588Loig7PBpRwzUwt9LqiP59vv0wp&#10;8QF0DdJoXtFX7unV/POny87O+Mi0RtbcEXSi/ayzFW1DsLOi8KzlCvyZsVyjsjFOQUDWrYvaQYfe&#10;lSxGg8Gk6IyrrTOMe4/SZVbSefLfNJyFh6bxPBBZUcwtpNOlcxXPYn4Js7UD2wq2SwP+IQsFQmPQ&#10;g6slBCAbJz64UoI5400TzphRhWkawXiqAasZDt5V89SC5akWBMfbA0z+/7ll99sn++gQhs76mUcy&#10;VtE3TsU/5kf6BNbrASzeB8JQWA6m4+m0pIShblJOpqOvEc3ieNs6H75xo0gkKuqwGQkj2N75kE33&#10;JjGYN1LUt0LKxMQB4DfSkS1g64AxrsMwXZcb9cPUWT4Z4JebiGJsdRaP92LMJo1S9JRyexNEatLh&#10;0I7O0QdhgOPXSAhIKltX1Os1JSDXONcsuBT6zW3v1qtDguX1xfWyzEYt1DznUZ7mkc0/ZhExWIJv&#10;85UUIlekRMDdkEJVdBodpUKxIqkjQjxN9w7JY/MiFfpVTwSWcBEdRcnK1K+PjjiTF8Bbdisw7B34&#10;8AgOJx4BwC0OD3g00iAqZkdR0hr3+2/yaI+DiFpKOtwgROzXBhynRH7XOKIXw/E4rlxixuX5CBl3&#10;qlmdavRG3Rjs9BDfC8sSGe2D3JONM+oFl30Ro6IKNMPYuTc75ibkzcbngvHFIpnhmlkId/rJsug8&#10;IhcBf+5fwNndZAac6Xuz3zaYvRvQbBtvarPYBNOINL1HXLGnkcEVTd3dPSfxDTjlk9Xx0Zv/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAO1UgH9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KiNVUIJcaoKUQkJCYnCB7j2NomI12nspuHvWU5w3JnR7JtqPYdeTDimLpKB24UCgeSi&#10;76gx8PmxvVmBSNmSt30kNPCNCdb15UVlSx/P9I7TLjeCSyiV1kCb81BKmVyLwaZFHJDYO8Qx2Mzn&#10;2Eg/2jOXh15qpQoZbEf8obUDPrXovnanYOCwnLb4dsTl88urG+/m++PG6cKY66t58wgi45z/wvCL&#10;z+hQM9M+nsgn0RvgIZnVBw2C3ZVSPGTPgtYFyLqS//nrHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDzX3SnkAIAADwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA7VSAf3AAAAAcBAAAPAAAAAAAAAAAAAAAAAOoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
+              <v:rect w14:anchorId="718C0742" id="Rectangle 13" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:9.6pt;width:400.4pt;height:51.7pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzX3SnkAIAADwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uk2RAiNigQUVWi&#10;gAQV54nXm7XkV20nu/TXd2znBfRUdQ/eeXke38z48qpXkmy588Loig7PBpRwzUwt9LqiP59vv0wp&#10;8QF0DdJoXtFX7unV/POny87O+Mi0RtbcEXSi/ayzFW1DsLOi8KzlCvyZsVyjsjFOQUDWrYvaQYfe&#10;lSxGg8Gk6IyrrTOMe4/SZVbSefLfNJyFh6bxPBBZUcwtpNOlcxXPYn4Js7UD2wq2SwP+IQsFQmPQ&#10;g6slBCAbJz64UoI5400TzphRhWkawXiqAasZDt5V89SC5akWBMfbA0z+/7ll99sn++gQhs76mUcy&#10;VtE3TsU/5kf6BNbrASzeB8JQWA6m4+m0pIShblJOpqOvEc3ieNs6H75xo0gkKuqwGQkj2N75kE33&#10;JjGYN1LUt0LKxMQB4DfSkS1g64AxrsMwXZcb9cPUWT4Z4JebiGJsdRaP92LMJo1S9JRyexNEatLh&#10;0I7O0QdhgOPXSAhIKltX1Os1JSDXONcsuBT6zW3v1qtDguX1xfWyzEYt1DznUZ7mkc0/ZhExWIJv&#10;85UUIlekRMDdkEJVdBodpUKxIqkjQjxN9w7JY/MiFfpVTwSWcBEdRcnK1K+PjjiTF8Bbdisw7B34&#10;8AgOJx4BwC0OD3g00iAqZkdR0hr3+2/yaI+DiFpKOtwgROzXBhynRH7XOKIXw/E4rlxixuX5CBl3&#10;qlmdavRG3Rjs9BDfC8sSGe2D3JONM+oFl30Ro6IKNMPYuTc75ibkzcbngvHFIpnhmlkId/rJsug8&#10;IhcBf+5fwNndZAac6Xuz3zaYvRvQbBtvarPYBNOINL1HXLGnkcEVTd3dPSfxDTjlk9Xx0Zv/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAO1UgH9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KiNVUIJcaoKUQkJCYnCB7j2NomI12nspuHvWU5w3JnR7JtqPYdeTDimLpKB24UCgeSi&#10;76gx8PmxvVmBSNmSt30kNPCNCdb15UVlSx/P9I7TLjeCSyiV1kCb81BKmVyLwaZFHJDYO8Qx2Mzn&#10;2Eg/2jOXh15qpQoZbEf8obUDPrXovnanYOCwnLb4dsTl88urG+/m++PG6cKY66t58wgi45z/wvCL&#10;z+hQM9M+nsgn0RvgIZnVBw2C3ZVSPGTPgtYFyLqS//nrHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDzX3SnkAIAADwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA7VSAf3AAAAAcBAAAPAAAAAAAAAAAAAAAAAOoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="223607EE" w14:textId="0D7960B1">
+                    <w:p w14:paraId="223607EE" w14:textId="0D7960B1" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">If an allegation is made against any adult who </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>comes into contact with</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> children in either a paid or unpaid capacity in the setting.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004626E8">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="44BE11D4" w14:textId="77777777">
+    <w:p w14:paraId="44BE11D4" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="4061"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="4ABECFAD" w14:textId="77777777"/>
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="1531FBA3" w14:textId="77777777">
+    <w:p w14:paraId="4ABECFAD" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C"/>
+    <w:p w14:paraId="1531FBA3" w14:textId="71E80FFF" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="002D5B96" w:rsidP="0046415C">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1961A926" wp14:editId="2D8F1FD1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A621BE3" wp14:editId="65C91FD3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>268247</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5084885" cy="817540"/>
+                <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Rectangle 5">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8178DFE8-AF32-453F-86F2-8203648521B6}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5084885" cy="817540"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="60000"/>
+                            <a:lumOff val="40000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="5B9BD5">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0DDAF035" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="002D5B96" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002D5B96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Childcare provider contacts the</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="233DE451" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="002D5B96" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002D5B96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  1.  LADO@coventry.gov.uk</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="186CC0B5" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="002D5B96" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002D5B96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">    2.  Ofsted 0300 123 3155 </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId57" w:anchor="how-to-tell-ofsted" w:history="1">
+                              <w:r w:rsidRPr="002D5B96">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>Online Notification Form</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4A621BE3" id="Rectangle 5" o:spid="_x0000_s1036" style="position:absolute;margin-left:0;margin-top:21.1pt;width:400.4pt;height:64.35pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHN9bkjwIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uNshAiNigQUVWi&#10;BQkqzhOvnbXkV20nu/TXd+zNC+ipag4bz8Pz+OYbX133WpEt90FaU9PybEQJN8w20qxr+vP57suU&#10;khDBNKCs4TV95YFezz9/uurcjI9ta1XDPcEgJsw6V9M2RjcrisBariGcWccNGoX1GiKKfl00HjqM&#10;rlUxHo3Oi876xnnLeAioXQ5GOs/xheAsPggReCSqplhbzF+fv6v0LeZXMFt7cK1kuzLgH6rQIA0m&#10;PYRaQgSy8fJDKC2Zt8GKeMasLqwQkvHcA3ZTjt5189SC47kXBCe4A0zh/4VlP7ZP7tEjDJ0Ls4DH&#10;1EUvvE7/WB/pM1ivB7B4HwlDZTWaTqbTihKGtml5UU0ymsXxtvMhfuVWk3SoqcdhZIxgex8iZkTX&#10;vUtKFqySzZ1UKguJAPxWebIFHB0wxk0s83W10d9tM+jPR/gbhohqHPWgnuzVmCJTKUXKCd8kUYZ0&#10;SNrxBcYgDJB+QkHEo3ZNTYNZUwJqjbxm0efUb24Hv14dCqxuLm+W1eDUQsOHOqrTOgb3j1UkDJYQ&#10;2uFKTjF0pGXE3VBSI74p0B5fZRJCPLN7h+RxeOkU+1VPJLZQ5itJtbLN66Mn3g4bEBy7k5j3HkJ8&#10;BI+URwRwjeMDfoSyCIvdnShprf/9N33yRyailZIOVwgh+7UBzylR3wxy9LKcICdIzMKkuhij4E8t&#10;q1OL2ehbi6Mu8cFwLB+Tf1T7o/BWv+C2L1JWNIFhmHsYzk64jcNq43vB+GKR3XDPHMR78+RYCp6g&#10;S4g/9y/g3Y6aEUn9w+7XDWbvGDr4ppvGLjbRCpnpe8QVh5oE3NE83t17kh6BUzl7HV+9+R8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDh6wdO3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwFIXf&#10;Bf9DuIJvLrHUbXZNxxAHgiA4/QFZcteWNTddk3X133t9co+HczjnO+V68p0YcYhtIA2PMwUCyQbX&#10;Uq3h+2v7sAQRkyFnukCo4QcjrKvbm9IULlzoE8ddqgWXUCyMhialvpAy2ga9ibPQI7F3CIM3ieVQ&#10;SzeYC5f7TmZKzaU3LfFCY3p8adAed2ev4ZCPW/w4Yf769m6Hp2lx2thsrvX93bRZgUg4pf8w/OEz&#10;OlTMtA9nclF0GvhI0pBnGQh2l0rxkT3HFuoZZFXKa/7qFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAIc31uSPAgAAPQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAOHrB07cAAAABwEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0DDAF035" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="002D5B96" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002D5B96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Childcare provider contacts the</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="233DE451" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="002D5B96" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002D5B96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  1.  LADO@coventry.gov.uk</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="186CC0B5" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="002D5B96" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002D5B96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">    2.  Ofsted 0300 123 3155 </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId58" w:anchor="how-to-tell-ofsted" w:history="1">
+                        <w:r w:rsidRPr="002D5B96">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>Online Notification Form</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0046415C" w:rsidRPr="004626E8">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1961A926" wp14:editId="2D8F1FD1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2540957</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>62185</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6350" cy="269875"/>
                 <wp:effectExtent l="95250" t="19050" r="69850" b="53975"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Straight Arrow Connector 4"/>
+                <wp:docPr id="4" name="Straight Arrow Connector 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ACFF28B-F92E-435E-AE2E-4D0F42504172}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6350" cy="269875"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="002060"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 4" style="position:absolute;margin-left:200.1pt;margin-top:4.9pt;width:.5pt;height:21.25pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#002060" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPO5oVxwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKutpSo6R5alguC&#10;lVh+wNRxEkv+0nho2n/P2CndBW6IHJyxx/Nm5s3z9uHsrDhpTCb4Vi4XtRTaq9AZP7Ty+/Pju40U&#10;icB3YIPXrbzoJB92b99sp9joVRiD7TQKBvGpmWIrR6LYVFVSo3aQFiFqz84+oAPiLQ5VhzAxurPV&#10;qq7X1RSwixiUTolPD7NT7gp+32tFX/s+aRK2lVwblRXLesxrtdtCMyDE0ahrGfAPVTgwnpPeoA5A&#10;IH6g+QvKGYUhhZ4WKrgq9L1RuvTA3SzrP7r5NkLUpRcmJ8UbTen/waovp71/QqZhiqlJ8QlzF+ce&#10;Xf5zfeJcyLrcyNJnEooP13f3TKhix2r9YfP+PlNZvYRGTPRJByey0cpECGYYaR+856EEXBa64PQ5&#10;0Rz4KyDn9eHRWFtmY72YWnm3WdY5G7BEegvEposdw/pBCrADa08RFsgUrOlyeAZKOBz3FsUJ8vzr&#10;Vb0uI+c6f7uWcx8gjfO94pqV4QyxPK1xrdzU+ZuPCYz96DtBl8iaJjTgB6uvDFifM+sivmt3L9xm&#10;6xi6S6G8yjsebCHuKsKsnNd7tl8/ld1PAAAA//8DAFBLAwQUAAYACAAAACEAabyXRN0AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBSE74L/ITzBm5tsXRetTRcRF0FRsIrL3tLm2Rabl9Jk&#10;2/rvfZ7c4zDDNzPZZnadGHEIrScNy4UCgVR521Kt4eN9e3ENIkRD1nSeUMMPBtjkpyeZSa2f6A3H&#10;ItaCIRRSo6GJsU+lDFWDzoSF75HY+/KDM5HlUEs7mInhrpOJUmvpTEvc0Jge7xusvouD03D1Wdot&#10;FjhOD3v5+vJkH59tv9P6/Gy+uwURcY7/Yfibz9Mh502lP5ANotOwUirhqIYbfsD+Si1ZlwxPLkHm&#10;mTw+kP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADzuaFccBAAByAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAabyXRN0AAAAIAQAADwAAAAAA&#10;AAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" w14:anchorId="1C1144A4">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="4A98DC4E" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:200.1pt;margin-top:4.9pt;width:.5pt;height:21.25pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPO5oVxwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKutpSo6R5alguC&#10;lVh+wNRxEkv+0nho2n/P2CndBW6IHJyxx/Nm5s3z9uHsrDhpTCb4Vi4XtRTaq9AZP7Ty+/Pju40U&#10;icB3YIPXrbzoJB92b99sp9joVRiD7TQKBvGpmWIrR6LYVFVSo3aQFiFqz84+oAPiLQ5VhzAxurPV&#10;qq7X1RSwixiUTolPD7NT7gp+32tFX/s+aRK2lVwblRXLesxrtdtCMyDE0ahrGfAPVTgwnpPeoA5A&#10;IH6g+QvKGYUhhZ4WKrgq9L1RuvTA3SzrP7r5NkLUpRcmJ8UbTen/waovp71/QqZhiqlJ8QlzF+ce&#10;Xf5zfeJcyLrcyNJnEooP13f3TKhix2r9YfP+PlNZvYRGTPRJByey0cpECGYYaR+856EEXBa64PQ5&#10;0Rz4KyDn9eHRWFtmY72YWnm3WdY5G7BEegvEposdw/pBCrADa08RFsgUrOlyeAZKOBz3FsUJ8vzr&#10;Vb0uI+c6f7uWcx8gjfO94pqV4QyxPK1xrdzU+ZuPCYz96DtBl8iaJjTgB6uvDFifM+sivmt3L9xm&#10;6xi6S6G8yjsebCHuKsKsnNd7tl8/ld1PAAAA//8DAFBLAwQUAAYACAAAACEAabyXRN0AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBSE74L/ITzBm5tsXRetTRcRF0FRsIrL3tLm2Rabl9Jk&#10;2/rvfZ7c4zDDNzPZZnadGHEIrScNy4UCgVR521Kt4eN9e3ENIkRD1nSeUMMPBtjkpyeZSa2f6A3H&#10;ItaCIRRSo6GJsU+lDFWDzoSF75HY+/KDM5HlUEs7mInhrpOJUmvpTEvc0Jge7xusvouD03D1Wdot&#10;FjhOD3v5+vJkH59tv9P6/Gy+uwURcY7/Yfibz9Mh502lP5ANotOwUirhqIYbfsD+Si1ZlwxPLkHm&#10;mTw+kP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADzuaFccBAAByAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAabyXRN0AAAAIAQAADwAAAAAA&#10;AAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#002060" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="398F633F" w14:textId="77777777">
+    <w:p w14:paraId="398F633F" w14:textId="5A5B0BFF" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C"/>
+    <w:p w14:paraId="4CDF4938" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C"/>
+    <w:p w14:paraId="2D08C150" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A621BE3" wp14:editId="30D4BBC4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C34220C" wp14:editId="4EBDA32B">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2548988</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8646</wp:posOffset>
-[...271 lines deleted...]
-                  <wp:posOffset>257559</wp:posOffset>
+                  <wp:posOffset>187191</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6927" cy="270164"/>
                 <wp:effectExtent l="95250" t="19050" r="69850" b="53975"/>
                 <wp:wrapNone/>
-                <wp:docPr id="16" name="Straight Arrow Connector 16"/>
+                <wp:docPr id="16" name="Straight Arrow Connector 16">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62FCBDC2-3407-4172-8DBE-78653020E83D}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6927" cy="270164"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="002060"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 16" style="position:absolute;margin-left:203.3pt;margin-top:20.3pt;width:.55pt;height:21.25pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#002060" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7dpT/xwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzft/lY1C1R0z20LBcE&#10;KwE/YOrYiSV/aWya9t8zdkp3gRsiB2fs8byZefO8fTxbw04So/au582q5kw64Qftxp5///Z0t+Es&#10;JnADGO9kzy8y8sfd2zfbOXSy9ZM3g0RGIC52c+j5lFLoqiqKSVqIKx+kI6fyaCHRFsdqQJgJ3Zqq&#10;ret1NXscAnohY6TTw+Lku4KvlBTpi1JRJmZ6TrWlsmJZj3mtdlvoRoQwaXEtA/6hCgvaUdIb1AES&#10;sB+o/4KyWqCPXqWV8LbySmkhSw/UTVP/0c3XCYIsvRA5Mdxoiv8PVnw+7d0zEg1ziF0Mz5i7OCu0&#10;+U/1sXMh63IjS54TE3S4ft8+cCbI0T7UzfpdprJ6CQ0Y00fpLctGz2NC0OOU9t45GorHptAFp08x&#10;LYG/AnJe55+0MWU2xrG55/ebpqbxCSCJKAOJTBsGgnUjZ2BG0p5IWCCjN3rI4Rko4njcG2QnyPOv&#10;23pdRk51/nYt5z5AnJZ7xbUow+pE8jTa9nxT5285TqDNBzewdAmk6YQa3GjklQHjcmZZxHft7oXb&#10;bB39cCmUV3lHgy3EXUWYlfN6T/brp7L7CQAA//8DAFBLAwQUAAYACAAAACEAzKH+f98AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwUrEMBCG74LvEEbw5iara3epTRcRF0FZwSqKt2kztsVmUpps&#10;W9/e6EVvM8zHP9+fbWfbiZEG3zrWsFwoEMSVMy3XGl6ed2cbED4gG+wck4Yv8rDNj48yTI2b+InG&#10;ItQihrBPUUMTQp9K6auGLPqF64nj7cMNFkNch1qaAacYbjt5rlQiLbYcPzTY001D1WdxsBouX0uz&#10;o4LG6fZdPu7vzd2D6d+0Pj2Zr69ABJrDHww/+lEd8uhUugMbLzoNK5UkEf0dQERgpdZrEKWGzcUS&#10;ZJ7J/w3ybwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7dpT/xwEAAHIDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDMof5/3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAACEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" w14:anchorId="4F54951A">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="1A0A9F09" id="Straight Arrow Connector 16" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:200.7pt;margin-top:14.75pt;width:.55pt;height:21.25pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7dpT/xwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzft/lY1C1R0z20LBcE&#10;KwE/YOrYiSV/aWya9t8zdkp3gRsiB2fs8byZefO8fTxbw04So/au582q5kw64Qftxp5///Z0t+Es&#10;JnADGO9kzy8y8sfd2zfbOXSy9ZM3g0RGIC52c+j5lFLoqiqKSVqIKx+kI6fyaCHRFsdqQJgJ3Zqq&#10;ret1NXscAnohY6TTw+Lku4KvlBTpi1JRJmZ6TrWlsmJZj3mtdlvoRoQwaXEtA/6hCgvaUdIb1AES&#10;sB+o/4KyWqCPXqWV8LbySmkhSw/UTVP/0c3XCYIsvRA5Mdxoiv8PVnw+7d0zEg1ziF0Mz5i7OCu0&#10;+U/1sXMh63IjS54TE3S4ft8+cCbI0T7UzfpdprJ6CQ0Y00fpLctGz2NC0OOU9t45GorHptAFp08x&#10;LYG/AnJe55+0MWU2xrG55/ebpqbxCSCJKAOJTBsGgnUjZ2BG0p5IWCCjN3rI4Rko4njcG2QnyPOv&#10;23pdRk51/nYt5z5AnJZ7xbUow+pE8jTa9nxT5285TqDNBzewdAmk6YQa3GjklQHjcmZZxHft7oXb&#10;bB39cCmUV3lHgy3EXUWYlfN6T/brp7L7CQAA//8DAFBLAwQUAAYACAAAACEA5M4icN8AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPTUvEMBCG74L/IYzgzU22dP2oTRcRF0FZwSqKt7QZ22IzKU22&#10;rf/e8aS3GebhnefNt4vrxYRj6DxpWK8UCKTa244aDa8vu7NLECEasqb3hBq+McC2OD7KTWb9TM84&#10;lbERHEIhMxraGIdMylC36ExY+QGJb59+dCbyOjbSjmbmcNfLRKlz6UxH/KE1A962WH+VB6dh81bZ&#10;HZY4zXcf8mn/YO8f7fCu9enJcnMNIuIS/2D41Wd1KNip8geyQfQaUrVOGdWQXG1AMJCqhIdKw0Wi&#10;QBa5/N+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7dpT/xwEAAHIDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDkziJw3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAACEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" strokecolor="#002060" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="00BC1971" w14:paraId="43ECD6FB" w14:textId="7CAE599C">
+    <w:p w14:paraId="43ECD6FB" w14:textId="5B6F83D3" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="002D5B96" w:rsidP="0046415C">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C2EF317" wp14:editId="220B4C12">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D8C0568" wp14:editId="60BA7E2C">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5327561</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>243662</wp:posOffset>
-[...240 lines deleted...]
-                  <wp:posOffset>170684</wp:posOffset>
+                  <wp:posOffset>113611</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5084445" cy="1244991"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="12700"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Rectangle 7"/>
+                <wp:docPr id="7" name="Rectangle 7">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19BC908A-8077-4841-A3AA-9A15D4B29AD4}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5084445" cy="1244991"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="1F29ABF5" w14:textId="77777777">
+                          <w:p w14:paraId="1F29ABF5" w14:textId="77777777" w:rsidR="0046415C" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008F30B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">LADO to be consulted on initial planning </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(promptly &amp; within 24 hours) </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008F30B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">and whether the member of staff/person concerned is to be informed of the allegation; the LADO will ask you to </w:t>
                             </w:r>
                             <w:r w:rsidRPr="009B5124">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">complete </w:t>
                             </w:r>
-                            <w:hyperlink w:history="1" r:id="rId49">
+                            <w:hyperlink r:id="rId59" w:history="1">
                               <w:r w:rsidRPr="009B5124">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="0056BE"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>online reporting form</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="008F30B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="008F30B8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="1CB6A56E" w14:textId="77777777">
+                          <w:p w14:paraId="1CB6A56E" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="008F30B8" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008F30B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">If there is an offence or on-going risk to the child, you must make a referral to </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -21473,155 +21369,155 @@
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Social Care</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008F30B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 024 76788555 or contact the Emergency Duty Team - Out of Hours 76832222 and/or the Police) </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00F87222" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="25F5351E" w14:textId="77777777">
+                          <w:p w14:paraId="25F5351E" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00F87222" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 7" style="position:absolute;margin-left:0;margin-top:13.45pt;width:400.35pt;height:98.05pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1038" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="6D8C0568" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9+bFrkAIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uNNkAiNigQUVWi&#10;BQkqzhOvN2vJr9pOdumv79jOC+ip6h688/I8vpnx1fWgJNly54XRNS3PRpRwzUwj9LqmP5/vvlxS&#10;4gPoBqTRvKav3NPr+edPV72d8bHpjGy4I+hE+1lva9qFYGdF4VnHFfgzY7lGZWucgoCsWxeNgx69&#10;K1mMR6Pzojeusc4w7j1Kl1lJ58l/23IWHtrW80BkTTG3kE6XzlU8i/kVzNYObCfYLg34hywUCI1B&#10;D66WEIBsnPjgSgnmjDdtOGNGFaZtBeOpBqymHL2r5qkDy1MtCI63B5j8/3PLfmyf7KNDGHrrZx7J&#10;WMXQOhX/mB8ZElivB7D4EAhD4WR0WVXVhBKGunJcVdNpGeEsjtet8+ErN4pEoqYOu5FAgu29D9l0&#10;bxKjeSNFcyekTEycAH4rHdkC9g4Y4zqU6brcqO+myfLzEX65iyjGXmdxtRdjNmmWoqeU25sgUpM+&#10;Jn+BPggDnL9WQkBS2aamXq8pAbnGwWbBpdBvbnu3Xh0SnNxMb5aTbNRBw3Mek9M8svnHLCIGS/Bd&#10;vpJC5IqUCLgcUqiaXkZHqVCsSOqIEE/jvUPy2L1IhWE1EIEllOPoKYpWpnl9dMSZvALesjuBce/B&#10;h0dwOPOIAO5xeMCjlQZhMTuKks6433+TR3scRdRS0uMOIWS/NuA4JfKbxiGdllUVly4x1eRijIw7&#10;1axONXqjbg22usQXw7JERvsg92TrjHrBdV/EqKgCzTB2bs6OuQ15t/HBYHyxSGa4aBbCvX6yLDqP&#10;0EXEn4cXcHY3mgGn+ofZ7xvM3k1oto03tVlsgmlFGt8jrtjUyOCSpvbuHpT4Cpzyyer47M3/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAylogI90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KhNKGmbxqkqRCUkJCQKH+Da2yQiXqexm4a/ZznBcWdGM2/LzeQ7MeIQ20Aa7mcKBJIN&#10;rqVaw+fH7m4JIiZDznSBUMM3RthU11elKVy40DuO+1QLLqFYGA1NSn0hZbQNehNnoUdi7xgGbxKf&#10;Qy3dYC5c7juZKZVLb1rihcb0+NSg/dqfvYbjfNzh2wnnzy+vdnicFqetzXKtb2+m7RpEwin9heEX&#10;n9GhYqZDOJOLotPAjyQNWb4Cwe5SqQWIAwvZgwJZlfI/f/UDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA/fmxa5ACAAA+BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAylogI90AAAAHAQAADwAAAAAAAAAAAAAAAADqBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;">
+              <v:rect w14:anchorId="6D8C0568" id="Rectangle 7" o:spid="_x0000_s1037" style="position:absolute;margin-left:0;margin-top:8.95pt;width:400.35pt;height:98.05pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGWJgmjwIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uNNkAiNigQUVWi&#10;BQkqzhOvN2vJr9pOdumv79jOC+ip6h688/I8vpnx1fWgJNly54XRNS3PRpRwzUwj9LqmP5/vvlxS&#10;4gPoBqTRvKav3NPr+edPV72d8bHpjGy4I+hE+1lva9qFYGdF4VnHFfgzY7lGZWucgoCsWxeNgx69&#10;K1mMR6Pzojeusc4w7j1Kl1lJ58l/23IWHtrW80BkTTG3kE6XzlU8i/kVzNYObCfYLg34hywUCI1B&#10;D66WEIBsnPjgSgnmjDdtOGNGFaZtBeOpBqymHL2r5qkDy1MtCI63B5j8/3PLfmyf7KNDGHrrZx7J&#10;WMXQOhX/mB8ZElivB7D4EAhD4WR0WVXVhBKGunJcVdNpGeEsjtet8+ErN4pEoqYOu5FAgu29D9l0&#10;bxKjeSNFcyekTEycAH4rHdkC9g4Y4zqU6brcqO+myfLzEX65iyjGXmdxtRdjNmmWoqeU25sgUpM+&#10;Jn+BPggDnL9WQkBS2aamXq8pAbnGwWbBpdBvbnu3Xh0SnNxMb5aTbNRBw3Mek9M8svnHLCIGS/Bd&#10;vpJC5IqUCLgcUqiaXkZHqVCsSOqIEE/jvUPy2L1IhWE1EIEllKklUbQyzeujI87kFfCW3QmMew8+&#10;PILDmUcEcI/DAx6tNAiL2VGUdMb9/ps82uMoopaSHncIIfu1Accpkd80Dum0rKq4dImpJhdjZNyp&#10;ZnWq0Rt1a7DVJb4YliUy2ge5J1tn1Auu+yJGRRVohrFzc3bMbci7jQ8G44tFMsNFsxDu9ZNl0XmE&#10;LiL+PLyAs7vRDDjVP8x+32D2bkKzbbypzWITTCvS+B5xxaZGBpc0tXf3oMRX4JRPVsdnb/4HAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCjn2nn3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN0oNCXEqSpEJSQkJAof4NrbJCJep7Gbhr9nOcFxZ0Yzb6vN7Hsx4Ri7QBqWCwUCyQbX&#10;UaPh82N3twYRkyFn+kCo4RsjbOrrq8qULlzoHad9agSXUCyNhjaloZQy2ha9iYswILF3DKM3ic+x&#10;kW40Fy73vcyUWklvOuKF1gz41KL92p+9hmM+7fDthPnzy6sd7+fitLXZSuvbm3n7CCLhnP7C8IvP&#10;6FAz0yGcyUXRa+BHEqvFAwh210oVIA4asmWuQNaV/M9f/wAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDGWJgmjwIAAD4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCjn2nn3QAAAAcBAAAPAAAAAAAAAAAAAAAAAOkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="1F29ABF5" w14:textId="77777777">
+                    <w:p w14:paraId="1F29ABF5" w14:textId="77777777" w:rsidR="0046415C" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F30B8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">LADO to be consulted on initial planning </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(promptly &amp; within 24 hours) </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008F30B8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">and whether the member of staff/person concerned is to be informed of the allegation; the LADO will ask you to </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009B5124">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">complete </w:t>
                       </w:r>
-                      <w:hyperlink w:history="1" r:id="rId50">
+                      <w:hyperlink r:id="rId60" w:history="1">
                         <w:r w:rsidRPr="009B5124">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="0056BE"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>online reporting form</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="008F30B8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="008F30B8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="1CB6A56E" w14:textId="77777777">
+                    <w:p w14:paraId="1CB6A56E" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="008F30B8" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F30B8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">If there is an offence or on-going risk to the child, you must make a referral to </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
@@ -21634,469 +21530,746 @@
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Social Care</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008F30B8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 024 76788555 or contact the Emergency Duty Team - Out of Hours 76832222 and/or the Police) </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00F87222" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="25F5351E" w14:textId="77777777">
+                    <w:p w14:paraId="25F5351E" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00F87222" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BC1971" w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="227D577C" wp14:editId="533C801B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C2EF317" wp14:editId="0F77E9E7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5327561</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>243662</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1064260" cy="2142186"/>
+                <wp:effectExtent l="0" t="0" r="21590" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Rectangle 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73564DC2-163C-43B1-814C-B8530C9057A2}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1064260" cy="2142186"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="ED7D31"/>
+                        </a:solidFill>
+                        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="window" lastClr="FFFFFF"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="26233C38" w14:textId="77777777" w:rsidR="00BC1971" w:rsidRDefault="00BC1971" w:rsidP="0046415C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4B0396AA" w14:textId="1A54112A" w:rsidR="0046415C" w:rsidRPr="00BC1971" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC1971">
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                              <w:t>REMEMBER</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="63B7DEA2" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00BC1971" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC1971">
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                              <w:t>Is the child safe?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1FE4D5C1" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00BC1971" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC1971">
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                              <w:t>Document everything</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="28E90BFB" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00BC1971" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC1971">
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                              <w:t>Do not investigate</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0F7D5EE0" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00BC1971" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4C2EF317" id="Rectangle 3" o:spid="_x0000_s1038" style="position:absolute;margin-left:419.5pt;margin-top:19.2pt;width:83.8pt;height:168.7pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxkjN0cQIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N1rqOI5gOTDsuigQ&#10;JAGSImeaIi0C3ErSltyv75BS7CTNqagO1AxnOMvjG85veiXRgTkvjK5xcZFjxDQ1jdC7Gv982nyZ&#10;YeQD0Q2RRrMaH5nHN4vPn+adrVhpWiMb5hAE0b7qbI3bEGyVZZ62TBF/YSzTYOTGKRJAdbuscaSD&#10;6EpmZZ5Ps864xjpDmfewux6MeJHic85ouOfcs4BkjaG2kFaX1m1cs8WcVDtHbCvoWAb5hyoUERqS&#10;nkKtSSBo78RfoZSgznjDwwU1KjOcC8pSD9BNkb/r5rEllqVeABxvTzD5/xeW3h0e7YMDGDrrKw9i&#10;7KLnTsU/1If6BNbxBBbrA6KwWeTTSTkFTCnYymJSFrNphDM7H7fOh+/MKBSFGju4jQQSOdz6MLi+&#10;uMRs3kjRbISUSXG77Uo6dCBwc9/WV+uvxRj9jZvUqINarvPLWAkBBnFJAojKNjX2eocRkTugJg0u&#10;5X5z2h/9KQeQqjEdRpL4AJs13qTvo6Sx6DXx7VBcihjdSKVEADZLoWo8y+M3npY6Wlni49j6Ge4o&#10;hX7bIwEVF2U8Ere2pjk+OOTMwFlv6UZA3lso74E4ICk0DIMX7mHh0gAKZpQwao37/dF+9AfugBWj&#10;DkgPCP3aE8eg6x8aWHVdTCZxSpIyubwqQXGvLdvXFr1XKwO3U8CIW5rE6B/ki8idUc8wn8uYFUxE&#10;U8g93MWorMIwjDDhlC2XyQ0mw5Jwqx8tjcEjdBHxp/6ZODtyKQAN78zLgJDqHaUG33hSm+U+GC4S&#10;3864Ak+jAlOVGDu+AHFsX+vJ6/xOLf4AAAD//wMAUEsDBBQABgAIAAAAIQBMynwW3wAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqAMNIYQ4FaoEEu2JgsTVibdJRLyObLdJ&#10;+Xq2Jzju7GjmTbma7SCO6EPvSMHtIgGB1DjTU6vg8+PlJgcRoiajB0eo4IQBVtXlRakL4yZ6x+Mu&#10;toJDKBRaQRfjWEgZmg6tDgs3IvFv77zVkU/fSuP1xOF2kHdJkkmre+KGTo+47rD53h2sgiyc3Hrz&#10;tU/fkql5TeXPdoO1V+r6an5+AhFxjn9mOOMzOlTMVLsDmSAGBfnykbdEBcs8BXE2cF0Gombl4T4H&#10;WZXy/4bqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALGSM3RxAgAA7wQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEzKfBbfAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" fillcolor="#ed7d31" strokecolor="window" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="26233C38" w14:textId="77777777" w:rsidR="00BC1971" w:rsidRDefault="00BC1971" w:rsidP="0046415C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4B0396AA" w14:textId="1A54112A" w:rsidR="0046415C" w:rsidRPr="00BC1971" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC1971">
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                        <w:t>REMEMBER</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63B7DEA2" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00BC1971" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC1971">
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                        <w:t>Is the child safe?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1FE4D5C1" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00BC1971" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC1971">
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                        <w:t>Document everything</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="28E90BFB" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00BC1971" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC1971">
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                        <w:t>Do not investigate</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0F7D5EE0" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00BC1971" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70002882" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+      <w:r w:rsidRPr="004626E8">
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511EEE73" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+      <w:r w:rsidRPr="004626E8">
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAE88EC" w14:textId="6397933C" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C"/>
+    <w:p w14:paraId="04C782BB" w14:textId="7BDDD486" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="227D577C" wp14:editId="533C801B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2576195</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>221337</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7034" cy="295421"/>
                 <wp:effectExtent l="95250" t="19050" r="69215" b="47625"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1300565554" name="Straight Arrow Connector 1"/>
+                <wp:docPr id="1300565554" name="Straight Arrow Connector 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{654E9D4F-C10B-4791-B886-179DCF5F4A9F}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7034" cy="295421"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="38100">
                           <a:solidFill>
                             <a:srgbClr val="002060"/>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 1" style="position:absolute;margin-left:202.85pt;margin-top:17.45pt;width:.55pt;height:23.25pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#002060" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXgwq23wEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzf2aTdZVmqpnvoslwQ&#10;rPj4Aa4zTiw5tjUemvbfM3balAVxAHFxYs+8mfeex+v7w+DEHjDZ4Bu5uKqlAK9Da33XyG9fH1/d&#10;SZFI+Va54KGRR0jyfvPyxXqMK1iGPrgWUHARn1ZjbGRPFFdVlXQPg0pXIYLnoAk4KOItdlWLauTq&#10;g6uWdX1bjQHbiEFDSnz6MAXlptQ3BjR9MiYBCddI5kZlxbLu8lpt1mrVoYq91Sca6h9YDMp6bjqX&#10;elCkxHe0v5UarMaQgqErHYYqGGM1FA2sZlH/ouZLryIULWxOirNN6f+V1R/3W/+EbMMY0yrFJ8wq&#10;DgaH/GV+4lDMOs5mwYGE5sM39fWNFJoDy7evb5aLbGV1gUZM9B7CIPJPIxOhsl1P2+A9X0rARbFL&#10;7T8kmoBnQO7rvBgbeX23qOuSloKz7aN1LgcTdrutQ7FX+U7rZX1brpF7P0sjZd073wo6Rp47Qqt8&#10;5+DE0nkme1Fc/ujoYGr+GYywLWucSJZhhLml0ho8nfU6z9kZZpjeDDzRzlP8J+ApP0OhDOrfgGdE&#10;6Rw8zeDB+oCTac+70+FM2Uz5Zwcm3dmCXWiPZRaKNTxx5UZPryOP9M/7Ar+84c0PAAAA//8DAFBL&#10;AwQUAAYACAAAACEAyEig2+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzg&#10;zU1Wu+taO11EXAQXBaso3tJmbItNUppsW/+940mPw3y8971sO9tOjDSE1juE5UKBIFd507oa4fVl&#10;d7YBEaJ2RnfeEcI3Bdjmx0eZTo2f3DONRawFh7iQaoQmxj6VMlQNWR0WvifHv08/WB35HGppBj1x&#10;uO3kuVJraXXruKHRPd02VH0VB4uweivNjgoap7sP+fT4YO73pn9HPD2Zb65BRJrjHwy/+qwOOTuV&#10;/uBMEB1ColaXjCJcJFcgGEjUmreUCJtlAjLP5P8F+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAF4MKtt8BAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyEig2+AAAAAJAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" w14:anchorId="470F87AF">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="16644D25" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:202.85pt;margin-top:17.45pt;width:.55pt;height:23.25pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXgwq23wEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzf2aTdZVmqpnvoslwQ&#10;rPj4Aa4zTiw5tjUemvbfM3balAVxAHFxYs+8mfeex+v7w+DEHjDZ4Bu5uKqlAK9Da33XyG9fH1/d&#10;SZFI+Va54KGRR0jyfvPyxXqMK1iGPrgWUHARn1ZjbGRPFFdVlXQPg0pXIYLnoAk4KOItdlWLauTq&#10;g6uWdX1bjQHbiEFDSnz6MAXlptQ3BjR9MiYBCddI5kZlxbLu8lpt1mrVoYq91Sca6h9YDMp6bjqX&#10;elCkxHe0v5UarMaQgqErHYYqGGM1FA2sZlH/ouZLryIULWxOirNN6f+V1R/3W/+EbMMY0yrFJ8wq&#10;DgaH/GV+4lDMOs5mwYGE5sM39fWNFJoDy7evb5aLbGV1gUZM9B7CIPJPIxOhsl1P2+A9X0rARbFL&#10;7T8kmoBnQO7rvBgbeX23qOuSloKz7aN1LgcTdrutQ7FX+U7rZX1brpF7P0sjZd073wo6Rp47Qqt8&#10;5+DE0nkme1Fc/ujoYGr+GYywLWucSJZhhLml0ho8nfU6z9kZZpjeDDzRzlP8J+ApP0OhDOrfgGdE&#10;6Rw8zeDB+oCTac+70+FM2Uz5Zwcm3dmCXWiPZRaKNTxx5UZPryOP9M/7Ar+84c0PAAAA//8DAFBL&#10;AwQUAAYACAAAACEAyEig2+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzg&#10;zU1Wu+taO11EXAQXBaso3tJmbItNUppsW/+940mPw3y8971sO9tOjDSE1juE5UKBIFd507oa4fVl&#10;d7YBEaJ2RnfeEcI3Bdjmx0eZTo2f3DONRawFh7iQaoQmxj6VMlQNWR0WvifHv08/WB35HGppBj1x&#10;uO3kuVJraXXruKHRPd02VH0VB4uweivNjgoap7sP+fT4YO73pn9HPD2Zb65BRJrjHwy/+qwOOTuV&#10;/uBMEB1ColaXjCJcJFcgGEjUmreUCJtlAjLP5P8F+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAF4MKtt8BAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyEig2+AAAAAJAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="#002060" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="74EEEDDD" w14:textId="71C6BC4D">
+    <w:p w14:paraId="74EEEDDD" w14:textId="71C6BC4D" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23D79A91" wp14:editId="25F11136">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23D79A91" wp14:editId="7670244A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>163535</wp:posOffset>
+                  <wp:posOffset>146023</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5084445" cy="1143000"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Rectangle 9"/>
+                <wp:docPr id="9" name="Rectangle 9">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62E948C0-A85C-4E60-ACBE-032B2F9C44DF}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5084445" cy="1143000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="57AD5DD0" w14:textId="77777777">
+                          <w:p w14:paraId="57AD5DD0" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Position of Trust (POT) meeting may be convened to consider allegation and plan any further enquiries/investigation – this is a multi-agency meeting which may include the Police and Ofsted and is chaired by the LADO to exchange information and to decide on formal investigation processes. There are occasions when investigations are in process before a POT is convened these are usually when the allegation has been made directly to the Police.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 9" style="position:absolute;margin-left:0;margin-top:12.9pt;width:400.35pt;height:90pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1039" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="23D79A91" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHCGjdkAIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtP3DAQvlfqf7B8L0mWLIUVWbSwoqpE&#10;AQkqzrOOs7HkV23vJvTXd+xkH0BPVS/JvDwz/uYbX171SpItd14YXdHiJKeEa2ZqodcV/fl8++Wc&#10;Eh9A1yCN5hV95Z5ezT9/uuzsjE9Ma2TNHcEk2s86W9E2BDvLMs9arsCfGMs1OhvjFARU3TqrHXSY&#10;XclskudnWWdcbZ1h3Hu0Lgcnnaf8TcNZeGgazwORFcXeQvq69F3Fbza/hNnagW0FG9uAf+hCgdBY&#10;dJ9qCQHIxokPqZRgznjThBNmVGaaRjCe7oC3KfJ3t3lqwfJ0FwTH2z1M/v+lZffbJ/voEIbO+plH&#10;Md6ib5yKf+yP9Ams1z1YvA+EoXGan5dlOaWEoa8oytM8T3Bmh+PW+fCNG0WiUFGH00ggwfbOByyJ&#10;obuQWM0bKepbIWVSIgP4jXRkCzg7YIzrUKTjcqN+mHqwn2HVcYpoxlkP5nJnxhKJSzFTKvimiNSk&#10;w+YnXzEHYYD8ayQEFJWtK+r1mhKQayQ2Cy6VfnPau/Vq3+D0+uJ6OR2CWqj50Mf0uI8h/GMXEYMl&#10;+HY4kkoMvFQi4HJIoSp6HhPt8JU6IsQTvUckD9OLUuhXPRF4heI0ZoqmlalfHx1xZlgBb9mtwLp3&#10;4MMjOOQ8IoB7HB7w00iDsJhRoqQ17vff7DEeqYheSjrcIYTs1wYcp0R+10jSi6Is49IlpZx+naDi&#10;jj2rY4/eqBuDoy7wxbAsiTE+yJ3YOKNecN0XsSq6QDOsPQxnVG7CsNv4YDC+WKQwXDQL4U4/WRaT&#10;R+gi4s/9Czg7UjMgq+/Nbt9g9o6hQ2w8qc1iE0wjEn0PuOJQo4JLmsY7PijxFTjWU9Th2Zv/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAn8x+h9sAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3KhN1D+FOFWFqISEhETLA7j2NomI16ntpuHtWU5wnJnVzLfVZvK9GDGmLpCGx5kCgWSD&#10;66jR8HnYPaxBpGzImT4QavjGBJv69qYypQtX+sBxnxvBJZRKo6HNeSilTLZFb9IsDEicnUL0JrOM&#10;jXTRXLnc97JQaim96YgXWjPgc4v2a3/xGk7zcYfvZ5y/vL7ZuJhW560tllrf303bJxAZp/x3DL/4&#10;jA41Mx3DhVwSvQZ+JGsoFszP6VqpFYgjG4odWVfyP3/9AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAcIaN2QAgAAPgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJ/MfofbAAAABwEAAA8AAAAAAAAAAAAAAAAA6gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+              <v:rect w14:anchorId="23D79A91" id="Rectangle 9" o:spid="_x0000_s1039" style="position:absolute;margin-left:0;margin-top:11.5pt;width:400.35pt;height:90pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHCGjdkAIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtP3DAQvlfqf7B8L0mWLIUVWbSwoqpE&#10;AQkqzrOOs7HkV23vJvTXd+xkH0BPVS/JvDwz/uYbX171SpItd14YXdHiJKeEa2ZqodcV/fl8++Wc&#10;Eh9A1yCN5hV95Z5ezT9/uuzsjE9Ma2TNHcEk2s86W9E2BDvLMs9arsCfGMs1OhvjFARU3TqrHXSY&#10;XclskudnWWdcbZ1h3Hu0Lgcnnaf8TcNZeGgazwORFcXeQvq69F3Fbza/hNnagW0FG9uAf+hCgdBY&#10;dJ9qCQHIxokPqZRgznjThBNmVGaaRjCe7oC3KfJ3t3lqwfJ0FwTH2z1M/v+lZffbJ/voEIbO+plH&#10;Md6ib5yKf+yP9Ams1z1YvA+EoXGan5dlOaWEoa8oytM8T3Bmh+PW+fCNG0WiUFGH00ggwfbOByyJ&#10;obuQWM0bKepbIWVSIgP4jXRkCzg7YIzrUKTjcqN+mHqwn2HVcYpoxlkP5nJnxhKJSzFTKvimiNSk&#10;w+YnXzEHYYD8ayQEFJWtK+r1mhKQayQ2Cy6VfnPau/Vq3+D0+uJ6OR2CWqj50Mf0uI8h/GMXEYMl&#10;+HY4kkoMvFQi4HJIoSp6HhPt8JU6IsQTvUckD9OLUuhXPRF4heI0ZoqmlalfHx1xZlgBb9mtwLp3&#10;4MMjOOQ8IoB7HB7w00iDsJhRoqQ17vff7DEeqYheSjrcIYTs1wYcp0R+10jSi6Is49IlpZx+naDi&#10;jj2rY4/eqBuDoy7wxbAsiTE+yJ3YOKNecN0XsSq6QDOsPQxnVG7CsNv4YDC+WKQwXDQL4U4/WRaT&#10;R+gi4s/9Czg7UjMgq+/Nbt9g9o6hQ2w8qc1iE0wjEn0PuOJQo4JLmsY7PijxFTjWU9Th2Zv/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAf+GKTdwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UoDMRBF&#10;3wX/IYzgm01ca1vWzZYiFgRBsPoBaTLdXdxMtkm6Xf/e8ck+DXPvcOfcaj35XowYUxdIw/1MgUCy&#10;wXXUaPj63N6tQKRsyJk+EGr4wQTr+vqqMqULZ/rAcZcbwSGUSqOhzXkopUy2RW/SLAxI7B1C9Cbz&#10;GhvpojlzuO9lodRCetMRf2jNgM8t2u/dyWs4zMctvh9x/vL6ZuPjtDxubLHQ+vZm2jyByDjl/2P4&#10;w2d0qJlpH07kkug1cJGsoXjgye5KqSWIPQuKFVlX8pK//gUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAHCGjdkAIAAD4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB/4YpN3AAAAAcBAAAPAAAAAAAAAAAAAAAAAOoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="57AD5DD0" w14:textId="77777777">
+                    <w:p w14:paraId="57AD5DD0" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Position of Trust (POT) meeting may be convened to consider allegation and plan any further enquiries/investigation – this is a multi-agency meeting which may include the Police and Ofsted and is chaired by the LADO to exchange information and to decide on formal investigation processes. There are occasions when investigations are in process before a POT is convened these are usually when the allegation has been made directly to the Police.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="0D281E64" w14:textId="1589D2D4"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="00595A5F" w14:paraId="4A7A051D" w14:textId="5A3CDC5F">
+    <w:p w14:paraId="0D281E64" w14:textId="1589D2D4" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C"/>
+    <w:p w14:paraId="57229368" w14:textId="46DDD225" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C"/>
+    <w:p w14:paraId="647DD5A5" w14:textId="1C45726D" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C"/>
+    <w:p w14:paraId="4A7A051D" w14:textId="5A3CDC5F" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="00595A5F" w:rsidP="0046415C">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A69A3C3" wp14:editId="2E33D836">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A69A3C3" wp14:editId="2E33D836">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3872248</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>117116</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="233116" cy="265073"/>
                 <wp:effectExtent l="19050" t="19050" r="71755" b="40005"/>
                 <wp:wrapNone/>
-                <wp:docPr id="18" name="Straight Arrow Connector 18"/>
+                <wp:docPr id="18" name="Straight Arrow Connector 18">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E9627AC-C1A2-49E7-9141-F341F56855C2}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="233116" cy="265073"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 18" style="position:absolute;margin-left:304.9pt;margin-top:9.2pt;width:18.35pt;height:20.85pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0e2841 [3215]" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+uQ7bxgEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b/wRLAuMOD0k7S7D&#10;VmDrD2Bl2RagL0hc7Pz7UbKXdtttmA8yJYqP5OPT4X42ml1kiMrZllebkjNpheuUHVr+/P3xbs9Z&#10;RLAdaGdly68y8vvj+3eHyTeydqPTnQyMQGxsJt/yEdE3RRHFKA3EjfPSkrN3wQDSNgxFF2AidKOL&#10;uix3xeRC54MTMkY6PS9Ofsz4fS8Ffu37KJHpllNtmNeQ15e0FscDNEMAPyqxlgH/UIUBZSnpDeoM&#10;COxHUH9BGSWCi67HjXCmcH2vhMw9UDdV+Uc330bwMvdC5ER/oyn+P1jx5XKyT4FomHxson8KqYu5&#10;Dyb9qT42Z7KuN7LkjEzQYb3dVtWOM0Gueveh/LhNZBavwT5E/CSdYcloecQAahjx5KylsbhQZcLg&#10;8jniEvgrIGW27lFpnaejLZtavt1XJQ1QAImk14BkGt8RrB04Az2Q+gSGDBmdVl0KT0BZSfKkA7sA&#10;aQDnei3zt1sp9RniuFzKrkUaRiHpUyvT8n2ZvuUYQekH2zG8ehI1BgV20HJF1jYllll9a3Ov5Cbr&#10;xXXXzHmRdjTZzNuqwiSdt3uy376V408AAAD//wMAUEsDBBQABgAIAAAAIQDGFC5h3gAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF3UhJLGqSIQByQ4tEScndhNIux1FLtJ&#10;4OvZnuC4eqOZt/l+cZZNZgy9RwnrlQBmsPG6x1ZC9fFytwUWokKtrEcj4dsE2BfXV7nKtJ/xYKZj&#10;bBmVYMiUhC7GIeM8NJ1xKqz8YJDYyY9ORTrHlutRzVTuLL8XIuVO9UgLnRrMU2ear+PZSajfmrL8&#10;ebevc2Knz0pUyfNDOkh5e7OUO2DRLPEvDBd9UoeCnGp/Rh2YlZCKR1KPBLYbYBRIN2kCrL6QNfAi&#10;5/8/KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvrkO28YBAABzAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxhQuYd4AAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" w14:anchorId="3673198F">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="6221FD08" id="Straight Arrow Connector 18" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:304.9pt;margin-top:9.2pt;width:18.35pt;height:20.85pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+uQ7bxgEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b/wRLAuMOD0k7S7D&#10;VmDrD2Bl2RagL0hc7Pz7UbKXdtttmA8yJYqP5OPT4X42ml1kiMrZllebkjNpheuUHVr+/P3xbs9Z&#10;RLAdaGdly68y8vvj+3eHyTeydqPTnQyMQGxsJt/yEdE3RRHFKA3EjfPSkrN3wQDSNgxFF2AidKOL&#10;uix3xeRC54MTMkY6PS9Ofsz4fS8Ffu37KJHpllNtmNeQ15e0FscDNEMAPyqxlgH/UIUBZSnpDeoM&#10;COxHUH9BGSWCi67HjXCmcH2vhMw9UDdV+Uc330bwMvdC5ER/oyn+P1jx5XKyT4FomHxson8KqYu5&#10;Dyb9qT42Z7KuN7LkjEzQYb3dVtWOM0Gueveh/LhNZBavwT5E/CSdYcloecQAahjx5KylsbhQZcLg&#10;8jniEvgrIGW27lFpnaejLZtavt1XJQ1QAImk14BkGt8RrB04Az2Q+gSGDBmdVl0KT0BZSfKkA7sA&#10;aQDnei3zt1sp9RniuFzKrkUaRiHpUyvT8n2ZvuUYQekH2zG8ehI1BgV20HJF1jYllll9a3Ov5Cbr&#10;xXXXzHmRdjTZzNuqwiSdt3uy376V408AAAD//wMAUEsDBBQABgAIAAAAIQDGFC5h3gAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF3UhJLGqSIQByQ4tEScndhNIux1FLtJ&#10;4OvZnuC4eqOZt/l+cZZNZgy9RwnrlQBmsPG6x1ZC9fFytwUWokKtrEcj4dsE2BfXV7nKtJ/xYKZj&#10;bBmVYMiUhC7GIeM8NJ1xKqz8YJDYyY9ORTrHlutRzVTuLL8XIuVO9UgLnRrMU2ear+PZSajfmrL8&#10;ebevc2Knz0pUyfNDOkh5e7OUO2DRLPEvDBd9UoeCnGp/Rh2YlZCKR1KPBLYbYBRIN2kCrL6QNfAi&#10;5/8/KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvrkO28YBAABzAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxhQuYd4AAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#0e2841 [3215]" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F0A4DE4" wp14:editId="3307118A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F0A4DE4" wp14:editId="3307118A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1101859</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>116903</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="256886" cy="262947"/>
                 <wp:effectExtent l="38100" t="19050" r="29210" b="41910"/>
                 <wp:wrapNone/>
-                <wp:docPr id="17" name="Straight Arrow Connector 17"/>
+                <wp:docPr id="17" name="Straight Arrow Connector 17">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F559053-6CB0-45CD-9D6C-74984E478C76}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="256886" cy="262947"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 17" style="position:absolute;margin-left:86.75pt;margin-top:9.2pt;width:20.25pt;height:20.7pt;flip:x;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0e2841 [3215]" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZTM8azQEAAH0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIAJURN99CycECw&#10;EvADZh07seQv2UOT/nvGTikL3BA5WDMez5uZNy/7u8UadpYxae96vt3UnEkn/KDd2PNvX+9ftJwl&#10;BDeA8U72/CITvzs8f7afQycbP3kzyMgIxKVuDj2fEENXVUlM0kLa+CAdBZWPFpDcOFZDhJnQrama&#10;ut5Vs49DiF7IlOj2tAb5oeArJQV+VipJZKbn1BuWM5bzMZ/VYQ/dGCFMWlzbgH/owoJ2VPQGdQIE&#10;9j3qv6CsFtEnr3AjvK28UlrIMgNNs63/mObLBEGWWYicFG40pf8HKz6dj+4hEg1zSF0KDzFPsaho&#10;mTI6fKCdlrmoU7YU2i432uSCTNBl83rXtjvOBIWaXfP21ZtMa7XCZLgQE76X3rJs9DxhBD1OePTO&#10;0YJ8XEvA+WPCNfFnQk52/l4bU/ZkHJt7/rLd1rRKASQXZQDJtGEgWDdyBmYkHQqMpevkjR5yegYq&#10;mpJHE9kZSA24NNc2f3uVS58gTeujElpFYjWSUo22PW/r/K3XCNq8cwPDSyB5Y9TgRiOvyMblwrLo&#10;8DrcL5qz9eiHS2G/yh7tuPB21WMW0VOf7Kd/zeEHAAAA//8DAFBLAwQUAAYACAAAACEAy0LtzNwA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/CQBCG7yb+h82YeJMtCFpKt0RN9CAnkR8wdIdu&#10;ZT9qdynl3zue9DZv5sn7Ua5HZ8VAfWyDVzCdZCDI10G3vlGw+3y9y0HEhF6jDZ4UXCjCurq+KrHQ&#10;4ew/aNimRrCJjwUqMCl1hZSxNuQwTkJHnn+H0DtMLPtG6h7PbO6snGXZg3TYek4w2NGLofq4PTkF&#10;9u0ri91FHw/2e7l5HvR7YwIqdXszPq1AJBrTHwy/9bk6VNxpH05eR2FZP94vGOUjn4NgYDad87i9&#10;gsUyB1mV8v+C6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZTM8azQEAAH0DAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDLQu3M3AAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" w14:anchorId="03A6C552">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="52BD675B" id="Straight Arrow Connector 17" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:86.75pt;margin-top:9.2pt;width:20.25pt;height:20.7pt;flip:x;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZTM8azQEAAH0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIAJURN99CycECw&#10;EvADZh07seQv2UOT/nvGTikL3BA5WDMez5uZNy/7u8UadpYxae96vt3UnEkn/KDd2PNvX+9ftJwl&#10;BDeA8U72/CITvzs8f7afQycbP3kzyMgIxKVuDj2fEENXVUlM0kLa+CAdBZWPFpDcOFZDhJnQrama&#10;ut5Vs49DiF7IlOj2tAb5oeArJQV+VipJZKbn1BuWM5bzMZ/VYQ/dGCFMWlzbgH/owoJ2VPQGdQIE&#10;9j3qv6CsFtEnr3AjvK28UlrIMgNNs63/mObLBEGWWYicFG40pf8HKz6dj+4hEg1zSF0KDzFPsaho&#10;mTI6fKCdlrmoU7YU2i432uSCTNBl83rXtjvOBIWaXfP21ZtMa7XCZLgQE76X3rJs9DxhBD1OePTO&#10;0YJ8XEvA+WPCNfFnQk52/l4bU/ZkHJt7/rLd1rRKASQXZQDJtGEgWDdyBmYkHQqMpevkjR5yegYq&#10;mpJHE9kZSA24NNc2f3uVS58gTeujElpFYjWSUo22PW/r/K3XCNq8cwPDSyB5Y9TgRiOvyMblwrLo&#10;8DrcL5qz9eiHS2G/yh7tuPB21WMW0VOf7Kd/zeEHAAAA//8DAFBLAwQUAAYACAAAACEAy0LtzNwA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/CQBCG7yb+h82YeJMtCFpKt0RN9CAnkR8wdIdu&#10;ZT9qdynl3zue9DZv5sn7Ua5HZ8VAfWyDVzCdZCDI10G3vlGw+3y9y0HEhF6jDZ4UXCjCurq+KrHQ&#10;4ew/aNimRrCJjwUqMCl1hZSxNuQwTkJHnn+H0DtMLPtG6h7PbO6snGXZg3TYek4w2NGLofq4PTkF&#10;9u0ri91FHw/2e7l5HvR7YwIqdXszPq1AJBrTHwy/9bk6VNxpH05eR2FZP94vGOUjn4NgYDad87i9&#10;gsUyB1mV8v+C6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZTM8azQEAAH0DAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDLQu3M3AAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#0e2841 [3215]" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="46231223" w14:textId="61899F87">
+    <w:p w14:paraId="46231223" w14:textId="61899F87" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="0046415C" w:rsidP="0046415C">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0496E5B7" wp14:editId="584D5BAC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0496E5B7" wp14:editId="584D5BAC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55782</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2278380" cy="961622"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Rectangle 11"/>
+                <wp:docPr id="11" name="Rectangle 11">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85F84E27-59E2-4BCF-8FAE-4840896C07A5}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2278380" cy="961622"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="30F4D55F" w14:textId="79D600C0">
+                          <w:p w14:paraId="30F4D55F" w14:textId="79D600C0" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Allegation is unfounded</w:t>
                             </w:r>
                             <w:r w:rsidR="00595A5F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>. S</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00505BAB">
@@ -22117,99 +22290,99 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>o support member of staff</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> returning to work</w:t>
                             </w:r>
                             <w:r w:rsidR="00BC1971">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. Contact </w:t>
                             </w:r>
-                            <w:hyperlink w:history="1" r:id="rId51">
-                              <w:r w:rsidRPr="004D08AC" w:rsidR="00BC1971">
+                            <w:hyperlink r:id="rId61" w:history="1">
+                              <w:r w:rsidR="00BC1971" w:rsidRPr="004D08AC">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                   <w:b/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>EYqis@coventry.gov.uk</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="00BC1971">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00BC1971">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> if further support required</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 11" style="position:absolute;margin-left:0;margin-top:4.4pt;width:179.4pt;height:75.7pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1040" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="0496E5B7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCidcwGkQIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5vdJiFEbFAgoqpE&#10;AQkqzhOvN2vJr9pOsvTXd2znBfRUdQ/eeXke38z48qpXkmy488LompZnA0q4ZqYRelXTn8+3XyaU&#10;+AC6AWk0r+kr9/Rq9vnT5dZOeWU6IxvuCDrRfrq1Ne1CsNOi8KzjCvyZsVyjsjVOQUDWrYrGwRa9&#10;K1lUg8G42BrXWGcY9x6li6yks+S/bTkLD23reSCypphbSKdL5zKexewSpisHthNslwb8QxYKhMag&#10;B1cLCEDWTnxwpQRzxps2nDGjCtO2gvFUA1ZTDt5V89SB5akWBMfbA0z+/7ll95sn++gQhq31U49k&#10;rKJvnYp/zI/0CazXA1i8D4ShsKrOJ18niClD3cW4HFdVRLM43rbOh2/cKBKJmjpsRsIINnc+ZNO9&#10;SQzmjRTNrZAyMXEA+I10ZAPYOmCM61Cm63Ktfpgmy8cD/HITUYytzuLhXozZpFGKnlJub4JITbY4&#10;tNU5+iAMcPxaCQFJZZuaer2iBOQK55oFl0K/ue3danlIcHR9cb0YZaMOGp7zGJ3mkc0/ZhExWIDv&#10;8pUUIlekRMDdkELVdBIdpUKxIqkjQjxN9w7JY/MiFfplTwSWUA6jpyhamub10RFn8gZ4y24Fxr0D&#10;Hx7B4cgjArjG4QGPVhqExewoSjrjfv9NHu1xElFLyRZXCCH7tQbHKZHfNc7oRTkcxp1LzHB0XiHj&#10;TjXLU41eqxuDrS7xwbAskdE+yD3ZOqNecNvnMSqqQDOMnZuzY25CXm18Lxifz5MZ7pmFcKefLIvO&#10;I3QR8ef+BZzdjWbAob43+3WD6bsJzbbxpjbzdTCtSON7xBWbGhnc0dTe3XsSH4FTPlkdX73ZHwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhACLjqLXbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLw0AQ&#10;hN8F/8Oxgm/2YmzTkuZSilgQBMHqD7jebZNgbi+9u6bx37t90rdZZpj5ttpMrhcjhth5UvA4y0Ag&#10;GW87ahR8fe4eViBi0mR17wkV/GCETX17U+nS+gt94LhPjeASiqVW0KY0lFJG06LTceYHJPaOPjid&#10;+AyNtEFfuNz1Ms+yQjrdES+0esDnFs33/uwUHOfjDt9POH95fTNhMS1PW5MXSt3fTds1iIRT+gvD&#10;FZ/RoWamgz+TjaJXwI8kBSvGZ/NpcRUHThVZDrKu5H/8+hcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCidcwGkQIAAD0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAi46i12wAAAAYBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
+              <v:rect w14:anchorId="0496E5B7" id="Rectangle 11" o:spid="_x0000_s1040" style="position:absolute;margin-left:0;margin-top:4.4pt;width:179.4pt;height:75.7pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCidcwGkQIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5vdJiFEbFAgoqpE&#10;AQkqzhOvN2vJr9pOsvTXd2znBfRUdQ/eeXke38z48qpXkmy488LompZnA0q4ZqYRelXTn8+3XyaU&#10;+AC6AWk0r+kr9/Rq9vnT5dZOeWU6IxvuCDrRfrq1Ne1CsNOi8KzjCvyZsVyjsjVOQUDWrYrGwRa9&#10;K1lUg8G42BrXWGcY9x6li6yks+S/bTkLD23reSCypphbSKdL5zKexewSpisHthNslwb8QxYKhMag&#10;B1cLCEDWTnxwpQRzxps2nDGjCtO2gvFUA1ZTDt5V89SB5akWBMfbA0z+/7ll95sn++gQhq31U49k&#10;rKJvnYp/zI/0CazXA1i8D4ShsKrOJ18niClD3cW4HFdVRLM43rbOh2/cKBKJmjpsRsIINnc+ZNO9&#10;SQzmjRTNrZAyMXEA+I10ZAPYOmCM61Cm63Ktfpgmy8cD/HITUYytzuLhXozZpFGKnlJub4JITbY4&#10;tNU5+iAMcPxaCQFJZZuaer2iBOQK55oFl0K/ue3danlIcHR9cb0YZaMOGp7zGJ3mkc0/ZhExWIDv&#10;8pUUIlekRMDdkELVdBIdpUKxIqkjQjxN9w7JY/MiFfplTwSWUA6jpyhamub10RFn8gZ4y24Fxr0D&#10;Hx7B4cgjArjG4QGPVhqExewoSjrjfv9NHu1xElFLyRZXCCH7tQbHKZHfNc7oRTkcxp1LzHB0XiHj&#10;TjXLU41eqxuDrS7xwbAskdE+yD3ZOqNecNvnMSqqQDOMnZuzY25CXm18Lxifz5MZ7pmFcKefLIvO&#10;I3QR8ef+BZzdjWbAob43+3WD6bsJzbbxpjbzdTCtSON7xBWbGhnc0dTe3XsSH4FTPlkdX73ZHwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhACLjqLXbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLw0AQ&#10;hN8F/8Oxgm/2YmzTkuZSilgQBMHqD7jebZNgbi+9u6bx37t90rdZZpj5ttpMrhcjhth5UvA4y0Ag&#10;GW87ahR8fe4eViBi0mR17wkV/GCETX17U+nS+gt94LhPjeASiqVW0KY0lFJG06LTceYHJPaOPjid&#10;+AyNtEFfuNz1Ms+yQjrdES+0esDnFs33/uwUHOfjDt9POH95fTNhMS1PW5MXSt3fTds1iIRT+gvD&#10;FZ/RoWamgz+TjaJXwI8kBSvGZ/NpcRUHThVZDrKu5H/8+hcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCidcwGkQIAAD0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAi46i12wAAAAYBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="30F4D55F" w14:textId="79D600C0">
+                    <w:p w14:paraId="30F4D55F" w14:textId="79D600C0" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Allegation is unfounded</w:t>
                       </w:r>
                       <w:r w:rsidR="00595A5F">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>. S</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00505BAB">
@@ -22230,134 +22403,140 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>o support member of staff</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> returning to work</w:t>
                       </w:r>
                       <w:r w:rsidR="00BC1971">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. Contact </w:t>
                       </w:r>
-                      <w:hyperlink w:history="1" r:id="rId52">
-                        <w:r w:rsidRPr="004D08AC" w:rsidR="00BC1971">
+                      <w:hyperlink r:id="rId62" w:history="1">
+                        <w:r w:rsidR="00BC1971" w:rsidRPr="004D08AC">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                             <w:b/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>EYqis@coventry.gov.uk</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00BC1971">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00BC1971">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> if further support required</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CA9D8FE" wp14:editId="2AF65574">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CA9D8FE" wp14:editId="2AF65574">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2439768</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>77274</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3312795" cy="727075"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="15875"/>
                 <wp:wrapNone/>
-                <wp:docPr id="12" name="Rectangle 12"/>
+                <wp:docPr id="12" name="Rectangle 12">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F62F02E-97E9-4FA2-9F4E-7FB364389413}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3312795" cy="727075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="3BAA6B10" w14:textId="77777777">
+                          <w:p w14:paraId="3BAA6B10" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Allegation</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00341A79">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -22427,54 +22606,54 @@
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 12" style="position:absolute;margin-left:192.1pt;margin-top:6.1pt;width:260.85pt;height:57.25pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1041" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="4CA9D8FE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQKt6rkAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sNCYGIDQpEVJUo&#10;IAHiPPF6s5b8qu1kl/76ju28gJ6q5rDxPDyPb77x5VWvJNlw54XRFS1PBpRwzUwt9KqiL8+3384p&#10;8QF0DdJoXtE37unV7OuXy85O+dC0RtbcEQyi/bSzFW1DsNOi8KzlCvyJsVyjsTFOQUDRrYraQYfR&#10;lSyGg8FZ0RlXW2cY9x61i2yksxS/aTgLD03jeSCyolhbSF+Xvsv4LWaXMF05sK1g2zLgH6pQIDQm&#10;3YdaQACyduJTKCWYM9404YQZVZimEYynHrCbcvChm6cWLE+9IDje7mHy/y8su9882UeHMHTWTz0e&#10;Yxd941T8x/pIn8B624PF+0AYKk9Py+HkYkwJQ9tkOBlMxhHN4nDbOh++c6NIPFTU4TASRrC58yG7&#10;7lxiMm+kqG+FlEmIBOA30pEN4OiAMa5Dma7Ltfpp6qw/G+AvDxHVOOqsHu3UWE2iUoyUanuXRGrS&#10;IWmxdqQGA6RfIyHgUdm6ol6vKAG5Ql6z4FLqd7e9Wy33BY6vL64X4+zUQs1zHePjOrL75yoiBgvw&#10;bb6SUuSOlAi4G1Koip7HQKlR7EjqiBBP7N4ieRhePIV+2ROBLZRpJFG1NPXboyPO5A3wlt0KzHsH&#10;PjyCQ8ojArjG4QE/jTQIi9meKGmN+/03ffRHJqKVkg5XCCH7tQbHKZE/NHL0ohyN4s4lYTSeDFFw&#10;x5blsUWv1Y3BUZf4YFiWjtE/yN2xcUa94rbPY1Y0gWaYOw9nK9yEvNr4XjA+nyc33DML4U4/WRaD&#10;R+gi4s/9Kzi7pWZAUt+b3brB9ANDs2+8qc18HUwjEn0PuOJQo4A7msa7fU/iI3AsJ6/Dqzf7AwAA&#10;//8DAFBLAwQUAAYACAAAACEAIUmFLeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrDQBBF&#10;3wX/YRnBN7sxpmkbsylFLAhCweoHbHenSTA7m2a3afx7p0/6NMzcy51zy/XkOjHiEFpPCh5nCQgk&#10;421LtYKvz+3DEkSImqzuPKGCHwywrm5vSl1Yf6EPHPexFhxCodAKmhj7QspgGnQ6zHyPxNrRD05H&#10;Xoda2kFfONx1Mk2SXDrdEn9odI8vDZrv/dkpOGbjFncnzF7f3s0wnxanjUlzpe7vps0ziIhT/DPD&#10;FZ/RoWKmgz+TDaJT8LTMUraykPJkwyqZr0Acrod8AbIq5f8K1S8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAUCreq5ACAAA9BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAIUmFLeAAAAAKAQAADwAAAAAAAAAAAAAAAADqBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;">
+              <v:rect w14:anchorId="4CA9D8FE" id="Rectangle 12" o:spid="_x0000_s1041" style="position:absolute;margin-left:192.1pt;margin-top:6.1pt;width:260.85pt;height:57.25pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQKt6rkAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sNCYGIDQpEVJUo&#10;IAHiPPF6s5b8qu1kl/76ju28gJ6q5rDxPDyPb77x5VWvJNlw54XRFS1PBpRwzUwt9KqiL8+3384p&#10;8QF0DdJoXtE37unV7OuXy85O+dC0RtbcEQyi/bSzFW1DsNOi8KzlCvyJsVyjsTFOQUDRrYraQYfR&#10;lSyGg8FZ0RlXW2cY9x61i2yksxS/aTgLD03jeSCyolhbSF+Xvsv4LWaXMF05sK1g2zLgH6pQIDQm&#10;3YdaQACyduJTKCWYM9404YQZVZimEYynHrCbcvChm6cWLE+9IDje7mHy/y8su9882UeHMHTWTz0e&#10;Yxd941T8x/pIn8B624PF+0AYKk9Py+HkYkwJQ9tkOBlMxhHN4nDbOh++c6NIPFTU4TASRrC58yG7&#10;7lxiMm+kqG+FlEmIBOA30pEN4OiAMa5Dma7Ltfpp6qw/G+AvDxHVOOqsHu3UWE2iUoyUanuXRGrS&#10;IWmxdqQGA6RfIyHgUdm6ol6vKAG5Ql6z4FLqd7e9Wy33BY6vL64X4+zUQs1zHePjOrL75yoiBgvw&#10;bb6SUuSOlAi4G1Koip7HQKlR7EjqiBBP7N4ieRhePIV+2ROBLZRpJFG1NPXboyPO5A3wlt0KzHsH&#10;PjyCQ8ojArjG4QE/jTQIi9meKGmN+/03ffRHJqKVkg5XCCH7tQbHKZE/NHL0ohyN4s4lYTSeDFFw&#10;x5blsUWv1Y3BUZf4YFiWjtE/yN2xcUa94rbPY1Y0gWaYOw9nK9yEvNr4XjA+nyc33DML4U4/WRaD&#10;R+gi4s/9Kzi7pWZAUt+b3brB9ANDs2+8qc18HUwjEn0PuOJQo4A7msa7fU/iI3AsJ6/Dqzf7AwAA&#10;//8DAFBLAwQUAAYACAAAACEAIUmFLeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrDQBBF&#10;3wX/YRnBN7sxpmkbsylFLAhCweoHbHenSTA7m2a3afx7p0/6NMzcy51zy/XkOjHiEFpPCh5nCQgk&#10;421LtYKvz+3DEkSImqzuPKGCHwywrm5vSl1Yf6EPHPexFhxCodAKmhj7QspgGnQ6zHyPxNrRD05H&#10;Xoda2kFfONx1Mk2SXDrdEn9odI8vDZrv/dkpOGbjFncnzF7f3s0wnxanjUlzpe7vps0ziIhT/DPD&#10;FZ/RoWKmgz+TDaJT8LTMUraykPJkwyqZr0Acrod8AbIq5f8K1S8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAUCreq5ACAAA9BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAIUmFLeAAAAAKAQAADwAAAAAAAAAAAAAAAADqBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="3BAA6B10" w14:textId="77777777">
+                    <w:p w14:paraId="3BAA6B10" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Allegation</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00341A79">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -22531,3473 +22710,3459 @@
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> EYA to provide ongoing support.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="4A7B9212" w14:textId="2BFE9436"/>
-    <w:p w:rsidRPr="004626E8" w:rsidR="00742E47" w:rsidP="0046415C" w:rsidRDefault="00742E47" w14:paraId="0D0FD019" w14:textId="74A56C95">
+    <w:p w14:paraId="4A7B9212" w14:textId="2BFE9436" w:rsidR="0046415C" w:rsidRDefault="0046415C" w:rsidP="0046415C"/>
+    <w:p w14:paraId="0D0FD019" w14:textId="74A56C95" w:rsidR="00742E47" w:rsidRPr="004626E8" w:rsidRDefault="00742E47" w:rsidP="0046415C">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4738FA10" wp14:editId="698529E4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4738FA10" wp14:editId="698529E4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4106545</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>243205</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6350" cy="269875"/>
                 <wp:effectExtent l="95250" t="19050" r="69850" b="53975"/>
                 <wp:wrapNone/>
-                <wp:docPr id="19" name="Straight Arrow Connector 19"/>
+                <wp:docPr id="19" name="Straight Arrow Connector 19">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{457F1743-EE86-4223-8FE6-FCA35EE97904}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6350" cy="269875"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="002060"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 19" style="position:absolute;margin-left:323.35pt;margin-top:19.15pt;width:.5pt;height:21.25pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#002060" strokeweight="3pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPO5oVxwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKutpSo6R5alguC&#10;lVh+wNRxEkv+0nho2n/P2CndBW6IHJyxx/Nm5s3z9uHsrDhpTCb4Vi4XtRTaq9AZP7Ty+/Pju40U&#10;icB3YIPXrbzoJB92b99sp9joVRiD7TQKBvGpmWIrR6LYVFVSo3aQFiFqz84+oAPiLQ5VhzAxurPV&#10;qq7X1RSwixiUTolPD7NT7gp+32tFX/s+aRK2lVwblRXLesxrtdtCMyDE0ahrGfAPVTgwnpPeoA5A&#10;IH6g+QvKGYUhhZ4WKrgq9L1RuvTA3SzrP7r5NkLUpRcmJ8UbTen/waovp71/QqZhiqlJ8QlzF+ce&#10;Xf5zfeJcyLrcyNJnEooP13f3TKhix2r9YfP+PlNZvYRGTPRJByey0cpECGYYaR+856EEXBa64PQ5&#10;0Rz4KyDn9eHRWFtmY72YWnm3WdY5G7BEegvEposdw/pBCrADa08RFsgUrOlyeAZKOBz3FsUJ8vzr&#10;Vb0uI+c6f7uWcx8gjfO94pqV4QyxPK1xrdzU+ZuPCYz96DtBl8iaJjTgB6uvDFifM+sivmt3L9xm&#10;6xi6S6G8yjsebCHuKsKsnNd7tl8/ld1PAAAA//8DAFBLAwQUAAYACAAAACEA70/omuAAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsEzBm93U1jTETIqIRVAUjGLpbZMdk2B2NmS3&#10;SXx715MeZ+bjn+/PdrPpxEiDay0jrJYRCOLK6pZrhPe3/WUCwnnFWnWWCeGbHOzy87NMpdpO/Epj&#10;4WsRQtilCqHxvk+ldFVDRrml7YnD7dMORvkwDrXUg5pCuOnkVRTF0qiWw4dG9XTXUPVVnAzC9Uep&#10;91TQON0f5cvzo3540v0B8WIx396A8DT7Pxh+9YM65MGptCfWTnQI8SbeBhRhnaxBBCDebMOiREii&#10;BGSeyf8N8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADzuaFccBAAByAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA70/omuAAAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" w14:anchorId="6B583FAD">
-                <v:stroke joinstyle="miter" endarrow="block"/>
+              <v:shape w14:anchorId="58C2D34B" id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:323.35pt;margin-top:19.15pt;width:.5pt;height:21.25pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPO5oVxwEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKutpSo6R5alguC&#10;lVh+wNRxEkv+0nho2n/P2CndBW6IHJyxx/Nm5s3z9uHsrDhpTCb4Vi4XtRTaq9AZP7Ty+/Pju40U&#10;icB3YIPXrbzoJB92b99sp9joVRiD7TQKBvGpmWIrR6LYVFVSo3aQFiFqz84+oAPiLQ5VhzAxurPV&#10;qq7X1RSwixiUTolPD7NT7gp+32tFX/s+aRK2lVwblRXLesxrtdtCMyDE0ahrGfAPVTgwnpPeoA5A&#10;IH6g+QvKGYUhhZ4WKrgq9L1RuvTA3SzrP7r5NkLUpRcmJ8UbTen/waovp71/QqZhiqlJ8QlzF+ce&#10;Xf5zfeJcyLrcyNJnEooP13f3TKhix2r9YfP+PlNZvYRGTPRJByey0cpECGYYaR+856EEXBa64PQ5&#10;0Rz4KyDn9eHRWFtmY72YWnm3WdY5G7BEegvEposdw/pBCrADa08RFsgUrOlyeAZKOBz3FsUJ8vzr&#10;Vb0uI+c6f7uWcx8gjfO94pqV4QyxPK1xrdzU+ZuPCYz96DtBl8iaJjTgB6uvDFifM+sivmt3L9xm&#10;6xi6S6G8yjsebCHuKsKsnNd7tl8/ld1PAAAA//8DAFBLAwQUAAYACAAAACEA70/omuAAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsEzBm93U1jTETIqIRVAUjGLpbZMdk2B2NmS3&#10;SXx715MeZ+bjn+/PdrPpxEiDay0jrJYRCOLK6pZrhPe3/WUCwnnFWnWWCeGbHOzy87NMpdpO/Epj&#10;4WsRQtilCqHxvk+ldFVDRrml7YnD7dMORvkwDrXUg5pCuOnkVRTF0qiWw4dG9XTXUPVVnAzC9Uep&#10;91TQON0f5cvzo3540v0B8WIx396A8DT7Pxh+9YM65MGptCfWTnQI8SbeBhRhnaxBBCDebMOiREii&#10;BGSeyf8N8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADzuaFccBAAByAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA70/omuAAAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#002060" strokeweight="3pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004626E8" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="00742E47" w14:paraId="019F8FB7" w14:textId="07A663F4">
+    <w:p w14:paraId="019F8FB7" w14:textId="07A663F4" w:rsidR="0046415C" w:rsidRPr="004626E8" w:rsidRDefault="00742E47" w:rsidP="0046415C">
       <w:r w:rsidRPr="004626E8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3629DBE6" wp14:editId="43779721">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3629DBE6" wp14:editId="43779721">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>20955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>228600</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5781675" cy="1096010"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="27940"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Rectangle 14"/>
+                <wp:docPr id="14" name="Rectangle 14">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{901004FD-77E6-4CFA-8EA8-03F707D1612A}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5781675" cy="1096010"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="60000"/>
                             <a:lumOff val="40000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="13DA1E94" w14:textId="77777777">
+                          <w:p w14:paraId="13DA1E94" w14:textId="77777777" w:rsidR="0046415C" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Manager/Senior Officer to make a referral to DBS</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>. Inform Ofsted, who will then take necessary action. The Manager/ Senior Officer will act upon any advice given.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00B46566" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="31D3DE78" w14:textId="77777777">
+                          <w:p w14:paraId="31D3DE78" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00B46566" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00505BAB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>DBS -</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F663EB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>03000 200 190</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="280A7F1B" w14:textId="77777777">
+                          <w:p w14:paraId="280A7F1B" w14:textId="77777777" w:rsidR="0046415C" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink w:history="1" r:id="rId53">
+                            <w:hyperlink r:id="rId63" w:history="1">
                               <w:r w:rsidRPr="00041452">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                   <w:b/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="35BAFCA9" w14:textId="77777777">
+                          <w:p w14:paraId="35BAFCA9" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="_x0000_s1042" style="position:absolute;margin-left:1.65pt;margin-top:18pt;width:455.25pt;height:86.3pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt" w14:anchorId="3629DBE6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsbx1kjwIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFlPGzEQfq/U/2D5vWw2ygERGxSIqCpR&#10;QALE88TrzVryVdvJLv31Hdu5gD5V3QfvXJ7jmxlfXvVKki13Xhhd0fJsQAnXzNRCryv68nz77ZwS&#10;H0DXII3mFX3jnl7Nv3657OyMD01rZM0dQSfazzpb0TYEOysKz1quwJ8ZyzUqG+MUBGTduqgddOhd&#10;yWI4GEyKzrjaOsO49yhdZiWdJ/9Nw1l4aBrPA5EVxdxCOl06V/Es5pcwWzuwrWC7NOAfslAgNAY9&#10;uFpCALJx4pMrJZgz3jThjBlVmKYRjKcasJpy8KGapxYsT7UgON4eYPL/zy273z7ZR4cwdNbPPJKx&#10;ir5xKv4xP9InsN4OYPE+EIbC8fS8nEzHlDDUlYOLCeYf4SyO163z4Ts3ikSiog67kUCC7Z0P2XRv&#10;EqN5I0V9K6RMTJwAfiMd2QL2DhjjOpTputyon6bO8skAv9xFFGOvs3i0F2M2aZaip5TbuyBSkw6T&#10;H07RB2GA89dICEgqW1fU6zUlINc42Cy4FPrdbe/Wq0OC4+uL6+U4G7VQ85zH+DSPbP45i4jBEnyb&#10;r6QQuSIlAi6HFKqi59HRHl+pI0I8jfcOyWP3IhX6VU8EllBOoqcoWpn67dERZ/IKeMtuBca9Ax8e&#10;weHMIwK4x+EBj0YahMXsKEpa437/TR7tcRRRS0mHO4SQ/dqA45TIHxqH9KIcjeLSJWY0ng6Rcaea&#10;1alGb9SNwVaX+GJYlshoH+SebJxRr7juixgVVaAZxs7N2TE3Ie82PhiMLxbJDBfNQrjTT5ZF5xG6&#10;iPhz/wrO7kYz4FTfm/2+wezDhGbbeFObxSaYRqTxPeKKTY0MLmlq7+5Bia/AKZ+sjs/e/A8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBZ1KU23gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8NAEITf&#10;Bf/DsYJv9tKkxjbNpRSxIAgFqz/gerdNgrm9NHdN4793fdKnZZhhdr5yM7lOjDiE1pOC+SwBgWS8&#10;balW8Pmxe1iCCFGT1Z0nVPCNATbV7U2pC+uv9I7jIdaCSygUWkETY19IGUyDToeZ75HYO/nB6chy&#10;qKUd9JXLXSfTJMml0y3xh0b3+Nyg+TpcnILTYtzh/oyLl9c3MzxOT+etSXOl7u+m7RpExCn+heF3&#10;Pk+Hijcd/YVsEJ2CLOMgn5yJ2F7NMyY5KkiTZQ6yKuV/gOoHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEALG8dZI8CAAA+BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAWdSlNt4AAAAIAQAADwAAAAAAAAAAAAAAAADpBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;">
+              <v:rect w14:anchorId="3629DBE6" id="_x0000_s1042" style="position:absolute;margin-left:1.65pt;margin-top:18pt;width:455.25pt;height:86.3pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsbx1kjwIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFlPGzEQfq/U/2D5vWw2ygERGxSIqCpR&#10;QALE88TrzVryVdvJLv31Hdu5gD5V3QfvXJ7jmxlfXvVKki13Xhhd0fJsQAnXzNRCryv68nz77ZwS&#10;H0DXII3mFX3jnl7Nv3657OyMD01rZM0dQSfazzpb0TYEOysKz1quwJ8ZyzUqG+MUBGTduqgddOhd&#10;yWI4GEyKzrjaOsO49yhdZiWdJ/9Nw1l4aBrPA5EVxdxCOl06V/Es5pcwWzuwrWC7NOAfslAgNAY9&#10;uFpCALJx4pMrJZgz3jThjBlVmKYRjKcasJpy8KGapxYsT7UgON4eYPL/zy273z7ZR4cwdNbPPJKx&#10;ir5xKv4xP9InsN4OYPE+EIbC8fS8nEzHlDDUlYOLCeYf4SyO163z4Ts3ikSiog67kUCC7Z0P2XRv&#10;EqN5I0V9K6RMTJwAfiMd2QL2DhjjOpTputyon6bO8skAv9xFFGOvs3i0F2M2aZaip5TbuyBSkw6T&#10;H07RB2GA89dICEgqW1fU6zUlINc42Cy4FPrdbe/Wq0OC4+uL6+U4G7VQ85zH+DSPbP45i4jBEnyb&#10;r6QQuSIlAi6HFKqi59HRHl+pI0I8jfcOyWP3IhX6VU8EllBOoqcoWpn67dERZ/IKeMtuBca9Ax8e&#10;weHMIwK4x+EBj0YahMXsKEpa437/TR7tcRRRS0mHO4SQ/dqA45TIHxqH9KIcjeLSJWY0ng6Rcaea&#10;1alGb9SNwVaX+GJYlshoH+SebJxRr7juixgVVaAZxs7N2TE3Ie82PhiMLxbJDBfNQrjTT5ZF5xG6&#10;iPhz/wrO7kYz4FTfm/2+wezDhGbbeFObxSaYRqTxPeKKTY0MLmlq7+5Bia/AKZ+sjs/e/A8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBZ1KU23gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8NAEITf&#10;Bf/DsYJv9tKkxjbNpRSxIAgFqz/gerdNgrm9NHdN4793fdKnZZhhdr5yM7lOjDiE1pOC+SwBgWS8&#10;balW8Pmxe1iCCFGT1Z0nVPCNATbV7U2pC+uv9I7jIdaCSygUWkETY19IGUyDToeZ75HYO/nB6chy&#10;qKUd9JXLXSfTJMml0y3xh0b3+Nyg+TpcnILTYtzh/oyLl9c3MzxOT+etSXOl7u+m7RpExCn+heF3&#10;Pk+Hijcd/YVsEJ2CLOMgn5yJ2F7NMyY5KkiTZQ6yKuV/gOoHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEALG8dZI8CAAA+BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAWdSlNt4AAAAIAQAADwAAAAAAAAAAAAAAAADpBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" fillcolor="#45b0e1 [1940]" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="13DA1E94" w14:textId="77777777">
+                    <w:p w14:paraId="13DA1E94" w14:textId="77777777" w:rsidR="0046415C" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Manager/Senior Officer to make a referral to DBS</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>. Inform Ofsted, who will then take necessary action. The Manager/ Senior Officer will act upon any advice given.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00B46566" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="31D3DE78" w14:textId="77777777">
+                    <w:p w14:paraId="31D3DE78" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00B46566" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00505BAB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>DBS -</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F663EB">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>03000 200 190</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="280A7F1B" w14:textId="77777777">
+                    <w:p w14:paraId="280A7F1B" w14:textId="77777777" w:rsidR="0046415C" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink w:history="1" r:id="rId54">
+                      <w:hyperlink r:id="rId64" w:history="1">
                         <w:r w:rsidRPr="00041452">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                             <w:b/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w:rsidRPr="00505BAB" w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="35BAFCA9" w14:textId="77777777">
+                    <w:p w14:paraId="35BAFCA9" w14:textId="77777777" w:rsidR="0046415C" w:rsidRPr="00505BAB" w:rsidRDefault="0046415C" w:rsidP="0046415C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046415C" w:rsidP="0046415C" w:rsidRDefault="0046415C" w14:paraId="6159046B" w14:textId="6A5CDD65"/>
-    <w:p w:rsidR="00B41AEE" w:rsidP="00360C9C" w:rsidRDefault="00EF3271" w14:paraId="7604CCA1" w14:textId="482B44ED">
+    <w:p w14:paraId="6159046B" w14:textId="6A5CDD65" w:rsidR="0046415C" w:rsidRDefault="0046415C" w:rsidP="0046415C"/>
+    <w:p w14:paraId="7604CCA1" w14:textId="482B44ED" w:rsidR="00B41AEE" w:rsidRDefault="00EF3271" w:rsidP="00360C9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360C9C" w:rsidR="007B5250">
+      <w:r w:rsidR="007B5250" w:rsidRPr="00360C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ppendix 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00360C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360C9C" w:rsidR="007B5250">
+      <w:r w:rsidR="007B5250" w:rsidRPr="00360C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00360C9C" w:rsidR="000D107F">
+      <w:r w:rsidR="000D107F" w:rsidRPr="00360C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Glossary </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2215"/>
         <w:gridCol w:w="6801"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="5764B63F" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="5764B63F" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="513331F0" w14:textId="77777777">
+          <w:p w14:paraId="513331F0" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A Child</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="340FA61F" w14:textId="77777777">
+          <w:p w14:paraId="340FA61F" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A person who has not yet reached their 18</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> birthday.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="21E3FF44" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="21E3FF44" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="4DB07790" w14:textId="77777777">
+          <w:p w14:paraId="4DB07790" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="05E79FA4" w14:textId="61D2684D">
+          <w:p w14:paraId="05E79FA4" w14:textId="61D2684D" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A form of maltreatment of a child. Somebody may abuse or neglect a child by inflicting harm, or by failing to act to prevent harm. Children may be abused in a family or in an institutional or community setting by those who know them or</w:t>
             </w:r>
             <w:r w:rsidR="000D5F36">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">by others (e.g. via the internet). They may be abused by an adult or adults or another child or </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>by others (e.g. via the internet). They may be abused by an adult or adults or another child or children.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="68DD4D5E" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="68DD4D5E" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="42C49F61" w14:textId="77777777">
+          <w:p w14:paraId="42C49F61" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Bullying &amp; Cyberbullying</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="0C23379D" w14:textId="77777777">
+          <w:p w14:paraId="0C23379D" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behaviour that is:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="3E1940AD" w14:textId="77777777">
+          <w:p w14:paraId="3E1940AD" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>repeated</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="69D300FD" w14:textId="77777777">
+          <w:p w14:paraId="69D300FD" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>intended to hurt someone either physically or emotionally</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="5ED9E970" w14:textId="77777777">
+          <w:p w14:paraId="5ED9E970" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>often aimed at certain groups, for example because of race, religion, gender or sexual orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="0BE6890E" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="0BE6890E" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="0CEE0DA1" w14:textId="77777777">
+          <w:p w14:paraId="0CEE0DA1" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Child Protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="238DA458" w14:textId="77777777">
+          <w:p w14:paraId="238DA458" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Activity that is undertaken to protect specific children who are suffering, or are likely to suffer, significant harm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="71024079" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="71024079" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="2624A3B2" w14:textId="77777777">
+          <w:p w14:paraId="2624A3B2" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Child sexual exploitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="66A8B3AF" w14:textId="77777777">
+          <w:p w14:paraId="66A8B3AF" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Child sexual exploitation is a form of child sexual abuse. It occurs where an individual or group takes advantage of an imbalance of power to coerce, manipulate or deceive a child or young person under the age of 18 into sexual activity (a) in exchange for something the victim needs or wants, and/or (b) for the financial advantage or increased status of the perpetrator or facilitator. The victim may have been sexually exploited even if the sexual activity appears consensual. Child sexual exploitation does not always involve physical contact; it can also occur </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>through the use of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> technology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="31A79857" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="31A79857" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="7E70647B" w14:textId="77777777">
+          <w:p w14:paraId="7E70647B" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Children with Special Educational Needs and/or disabilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="38CBACB5" w14:textId="77777777">
+          <w:p w14:paraId="38CBACB5" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SEN - a child or young person has SEN if they have a learning difficulty or disability which calls for special educational provision to be made for him or her.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="78AD767D" w14:textId="77777777">
+          <w:p w14:paraId="78AD767D" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Disability - a physical or mental impairment which has a long-term and substantial adverse effect on their ability to carry out normal day-to-day activities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="5B586400" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="5B586400" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="058C100F" w14:textId="77777777">
+          <w:p w14:paraId="058C100F" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contextual Safeguarding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="6950C9BE" w14:textId="77777777">
+          <w:p w14:paraId="6950C9BE" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contextual Safeguarding is an approach to understanding, and responding to, young people’s experiences of significant harm beyond their families. It recognises that the different relationships that young people form in their neighbourhoods, schools and online can feature violence and abuse.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="00FD5BC5" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="00FD5BC5" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="69013601" w14:textId="77777777">
+          <w:p w14:paraId="69013601" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Criminal Exploitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="6E81B4AE" w14:textId="77777777">
+          <w:p w14:paraId="6E81B4AE" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Involves young people under the age of 18 in exploitative situations, relationships or contexts, where they may be manipulated or coerced into committing crime on behalf of an individual or gang in return for gifts, these may include: friendship or peer acceptance, but also cigarettes, drugs, alcohol or even food and accommodation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="50D9666C" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="50D9666C" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="12B63F0E" w14:textId="77777777">
+          <w:p w14:paraId="12B63F0E" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Domestic Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="749DAF2F" w14:textId="77777777">
+          <w:p w14:paraId="749DAF2F" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">any incident or pattern of incidents of controlling, coercive, threatening behaviour, violence or abuse between those aged 16 or over who are, or have been, intimate partners or family </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>members regardless of gender or sexuality. The abuse can encompass, but is not limited to:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="7709DFBE" w14:textId="1A12062A">
+          <w:p w14:paraId="7709DFBE" w14:textId="1A12062A" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>psychological, physical, sexual, financial and emotional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="2F88CDBB" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="2F88CDBB" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="3F3B1460" w14:textId="77777777">
+          <w:p w14:paraId="3F3B1460" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:spacing w:after="200" w:line="286" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Early Help</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="58898A3B" w14:textId="77777777">
+          <w:p w14:paraId="58898A3B" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Intervening early and as soon as possible to tackle problems emerging for children, young people and families with a population most at risk of developing problems. Effective intervention may occur at any point in a child or young person’s life.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="2D4BB38B" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="2D4BB38B" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="2E493FAC" w14:textId="77777777">
+          <w:p w14:paraId="2E493FAC" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:spacing w:after="200" w:line="286" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Emotional Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="4B1C80ED" w14:textId="77777777">
+          <w:p w14:paraId="4B1C80ED" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The persistent emotional maltreatment of a child such as to cause severe and adverse effects on the child’s emotional development. It may involve conveying to a child that they are worthless or unloved, inadequate, or valued only insofar as they meet the needs of another person. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="1F8ADCF7" w14:textId="77777777">
+          <w:p w14:paraId="1F8ADCF7" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">It may include not giving the child opportunities to express their views, deliberately silencing them or ‘making fun’ of what they say or how they communicate. It may feature age or developmentally inappropriate expectations being imposed on children. These may include interactions that are beyond a child’s developmental capability as well as overprotection and limitation of exploration and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>learning, or</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> preventing the child participating in normal social interaction. It may involve seeing or hearing the ill-treatment of another. It may involve serious bullying (including cyberbullying), causing children frequently to feel frightened or in danger, or the exploitation or corruption of children. Some level of emotional abuse is involved in all types of maltreatment of a child, although it may occur alone.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="1FD41FD7" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="1FD41FD7" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="4C339DBB" w14:textId="77777777">
+          <w:p w14:paraId="4C339DBB" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Female Genital Mutilation (FGM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="7336FEA6" w14:textId="77777777">
+          <w:p w14:paraId="7336FEA6" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Female genital mutilation (FGM) is a procedure where the female genitals are deliberately cut, injured or changed, but where there's no medical reason for this to be done.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="5EF2B617" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="5EF2B617" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="27D6468F" w14:textId="77777777">
+          <w:p w14:paraId="27D6468F" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Gangs &amp; Youth Violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="625DB26A" w14:textId="77777777">
+          <w:p w14:paraId="625DB26A" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Defining a gang is difficult; They tend to fall into three categories; peer groups, street gangs and organised crime groups. It can be common for groups of children and young people to </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>gather together</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> in public places to socialise, and although some peer group gatherings can lead to increased antisocial behaviour and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>low level</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> youth offending, these activities should not be confused with the serious violence of a Street Gang.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="3F927DE0" w14:textId="77777777">
+          <w:p w14:paraId="3F927DE0" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="71F3CD65" w14:textId="77777777">
+          <w:p w14:paraId="71F3CD65" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A Street Gang can be described as a relatively durable, predominantly street-based group of children who see themselves (and are seen by others) as a discernible group for whom crime and violence is integral to the group's identity.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="311B7F6C" w14:textId="77777777">
+          <w:p w14:paraId="311B7F6C" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="06F42316" w14:textId="77777777">
+          <w:p w14:paraId="06F42316" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>An organised criminal group is a group of individuals normally led by adults for whom involvement in crime is for personal gain (financial or otherwise).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="5AD2B2CB" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="5AD2B2CB" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="20408BEA" w14:textId="77777777">
+          <w:p w14:paraId="20408BEA" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Hate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="674457A3" w14:textId="77777777">
+          <w:p w14:paraId="674457A3" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Hostility or prejudice based on one of the following things:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="43E2FAEE" w14:textId="77777777">
+          <w:p w14:paraId="43E2FAEE" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Disability</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="75C159D2" w14:textId="77777777">
+          <w:p w14:paraId="75C159D2" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Race</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="159FB392" w14:textId="77777777">
+          <w:p w14:paraId="159FB392" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Religion</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="2AB89945" w14:textId="77777777">
+          <w:p w14:paraId="2AB89945" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Transgender identity</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="06DCAC82" w14:textId="77777777">
+          <w:p w14:paraId="06DCAC82" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Sexual orientation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="38350704" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="38350704" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="6021FF18" w14:textId="77777777">
+          <w:p w14:paraId="6021FF18" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Honour-based violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="13442466" w14:textId="77777777">
+          <w:p w14:paraId="13442466" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Honour based violence is a violent crime or incident which may have been committed to protect or defend the honour of the family or community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="28EA0788" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="28EA0788" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="655AF380" w14:textId="77777777">
+          <w:p w14:paraId="655AF380" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Neglect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="6D3C678A" w14:textId="77777777">
+          <w:p w14:paraId="6D3C678A" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Neglect is the persistent failure to meet a child’s basic physical and/or psychological needs, likely to result in the serious impairment of the child’s health or development. Neglect may occur during pregnancy </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>as a result of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> maternal substance abuse. Once a child is born, neglect may involve a parent or carer failing to: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="415D0481" w14:textId="77777777">
+          <w:p w14:paraId="415D0481" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Protect a child from physical and emotional harm or danger. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="2882ADF1" w14:textId="77777777">
+          <w:p w14:paraId="2882ADF1" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure adequate supervision (including the use of inadequate </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>care-givers</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="3857D1AA" w14:textId="77777777">
+          <w:p w14:paraId="3857D1AA" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure access to appropriate medical care or treatment. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="1C133BCE" w14:textId="77777777">
+          <w:p w14:paraId="1C133BCE" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">It may also include neglect of, or unresponsiveness to, a child’s basic emotional needs. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="5A73C2FE" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="5A73C2FE" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="007F19C4" w14:paraId="352FC100" w14:textId="5E102A37">
+          <w:p w14:paraId="352FC100" w14:textId="5E102A37" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="007F19C4" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Child on Child </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA19EE" w:rsidR="00DA19EE">
+            <w:r w:rsidR="00DA19EE" w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="007F19C4" w14:paraId="040BF99E" w14:textId="65127515">
+          <w:p w14:paraId="040BF99E" w14:textId="65127515" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="007F19C4" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Child on child </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA19EE" w:rsidR="00DA19EE">
+            <w:r w:rsidR="00DA19EE" w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">abuse occurs when a young person is exploited, bullied and / or harmed by their peers who are the same or similar age; everyone directly involved in </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>child</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA19EE" w:rsidR="00DA19EE">
+            <w:r w:rsidR="00DA19EE" w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>child</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA19EE" w:rsidR="00DA19EE">
+            <w:r w:rsidR="00DA19EE" w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>abuse is under the age of 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="220875E1" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="220875E1" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="260C64A4" w14:textId="77777777">
+          <w:p w14:paraId="260C64A4" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Physical Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="447D9D4D" w14:textId="77777777">
+          <w:p w14:paraId="447D9D4D" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A form of abuse which may involve hitting, shaking, throwing, poisoning, burning or scalding, drowning, suffocating or otherwise causing physical harm to a child. Physical harm may also be caused when a parent or carer fabricates the symptoms of, or deliberately induces, illness in a child.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="13DBC433" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="13DBC433" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="399F0996" w14:textId="77777777">
+          <w:p w14:paraId="399F0996" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Private Fostering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="253F98F5" w14:textId="77777777">
+          <w:p w14:paraId="253F98F5" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A private fostering arrangement is one that is made privately (without the involvement of a local authority) for the care of a child under the age of 16 years (under 18, if disabled) by someone other than a parent or close relative, in their own home, with the intention that it should last for 28 days or more. (Close family relative is defined as a ‘grandparent, brother, sister, uncle or aunt’ and includes half-siblings and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>step-parents</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>; it does not include great-aunts or uncles, great grandparents or cousins.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="67A5BAAA" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="67A5BAAA" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="7102A028" w14:textId="77777777">
+          <w:p w14:paraId="7102A028" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Radicalisation &amp; Extremism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="0CC71140" w14:textId="77777777">
+          <w:p w14:paraId="0CC71140" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Radicalisation refers to the process by which a person comes to support terrorism and forms of extremism leading to terrorism.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="4BED7B52" w14:textId="77777777">
+          <w:p w14:paraId="4BED7B52" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="70A0E608" w14:textId="77777777">
+          <w:p w14:paraId="70A0E608" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremism is vocal or active opposition to fundamental British values, including democracy, the rule of law, individual liberty and mutual respect and tolerance of different faiths and beliefs. We also include in our definition of extremism calls for </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>the death of members of our armed forces, whether in this country or overseas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="27FF599A" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="27FF599A" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="5BF6EC0A" w14:textId="77777777">
+          <w:p w14:paraId="5BF6EC0A" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Relationship Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="2ACA2522" w14:textId="77777777">
+          <w:p w14:paraId="2ACA2522" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Teen relationship abuse consists of the same patterns of coercive and controlling behaviour as domestic abuse. These patterns might include some or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>all of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the following: sexual abuse, physical abuse, financial abuse, emotional abuse and psychological abuse.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="1E707443" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="1E707443" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="0A1D3108" w14:textId="77777777">
+          <w:p w14:paraId="0A1D3108" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Safeguarding and promoting the welfare of children</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="1CEEA958" w14:textId="77777777">
+          <w:p w14:paraId="1CEEA958" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protecting children from </w:t>
+              <w:t>Protecting children from maltreatment;</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="0AE3599B" w14:textId="77777777">
+          <w:p w14:paraId="0AE3599B" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventing impairment of children’s health or </w:t>
+              <w:t>Preventing impairment of children’s health or development;</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="4EF15178" w14:textId="77777777">
+          <w:p w14:paraId="4EF15178" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ensuring that children grow up in circumstances consistent with the provision of safe and effective care</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="1ACF5159" w14:textId="77777777">
+          <w:p w14:paraId="1ACF5159" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="007C7582">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Taking action to enable all children to have the best outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="01F5FC27" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="01F5FC27" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="5B28F944" w14:textId="77777777">
+          <w:p w14:paraId="5B28F944" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Sexting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="4DEF981E" w14:textId="77777777">
+          <w:p w14:paraId="4DEF981E" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexting is when someone shares sexual, naked or semi-naked images or videos of themselves or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>others, or</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sends sexually explicit messages.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="7BAB9EBF" w14:textId="77777777">
+          <w:p w14:paraId="7BAB9EBF" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>They can be sent using mobiles, tablets, smartphones, and laptops - any device that allows you to share media and messages.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="206367FC" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="206367FC" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="54D713E5" w14:textId="77777777">
+          <w:p w14:paraId="54D713E5" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Sexual Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="5A232D15" w14:textId="77777777">
+          <w:p w14:paraId="5A232D15" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Involves forcing or enticing a child or young person to take part in sexual activities, not necessarily involving a high level of violence, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>whether or not</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the child is aware of what is happening. The activities may involve physical contact, including assault by penetration (for example rape or oral sex) or non-penetrative acts such as masturbation, kissing, rubbing and touching outside of clothing. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="128556E6" w14:textId="77777777">
+          <w:p w14:paraId="128556E6" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>They may also include non-contact activities, such as involving children in looking at, or in the production of, sexual images, watching sexual activities, encouraging children to behave in sexually inappropriate ways, or grooming a child in preparation for abuse (including via the internet). Sexual abuse is not solely perpetrated by adult males. Women can also commit acts of sexual abuse, as can other children</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidTr="0046415C" w14:paraId="659825EA" w14:textId="77777777">
+      <w:tr w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w14:paraId="659825EA" w14:textId="77777777" w:rsidTr="0046415C">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="2098EB64" w14:textId="77777777">
+          <w:p w14:paraId="2098EB64" w14:textId="77777777" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Trafficking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA19EE" w:rsidR="00DA19EE" w:rsidP="00DA19EE" w:rsidRDefault="00DA19EE" w14:paraId="258B21B0" w14:textId="0D9425C4">
+          <w:p w14:paraId="258B21B0" w14:textId="0D9425C4" w:rsidR="00DA19EE" w:rsidRPr="00DA19EE" w:rsidRDefault="00DA19EE" w:rsidP="00DA19EE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Trafficking in persons shall mean the recruitment, transportation, transfer, harbouring or receipt of persons, by means of the threat or use of force or other forms of coercion, of abduction, of fraud, of deception, of abuse of power or of a position of vulnerability or of the giving or receiving of payments or benefits to achieve the consent of a person having control of another person, for the purpose of exploitation. Exploitation </w:t>
             </w:r>
             <w:r w:rsidR="00295D44">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">may </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">include, the exploitation of the </w:t>
             </w:r>
             <w:r w:rsidRPr="009A5A15">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>prostitution</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of others or other forms of sexual exploitation, forced labour or services, slavery or practices </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>similar to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA19EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> slavery, servitude or removal of organs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0046415C" w:rsidP="002946CA" w:rsidRDefault="0046415C" w14:paraId="1859359E" w14:textId="77777777">
+    <w:p w14:paraId="1859359E" w14:textId="77777777" w:rsidR="0046415C" w:rsidRDefault="0046415C" w:rsidP="002946CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC1971" w:rsidP="002946CA" w:rsidRDefault="00BC1971" w14:paraId="0561ADD8" w14:textId="77777777">
+    <w:p w14:paraId="0561ADD8" w14:textId="77777777" w:rsidR="00BC1971" w:rsidRDefault="00BC1971" w:rsidP="002946CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F60B22" w:rsidP="00026181" w:rsidRDefault="00F60B22" w14:paraId="5A9691AE" w14:textId="77777777">
+    <w:p w14:paraId="5A9691AE" w14:textId="77777777" w:rsidR="00F60B22" w:rsidRDefault="00F60B22" w:rsidP="00026181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F60B22">
-          <w:footerReference w:type="default" r:id="rId55"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+          <w:headerReference w:type="default" r:id="rId65"/>
+          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009160F6" w:rsidR="009D04A3" w:rsidP="00026181" w:rsidRDefault="00435BEC" w14:paraId="122FE2C4" w14:textId="7FC3B5C5">
+    <w:p w14:paraId="122FE2C4" w14:textId="7FC3B5C5" w:rsidR="009D04A3" w:rsidRPr="009160F6" w:rsidRDefault="00435BEC" w:rsidP="00026181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009160F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00D33860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="009160F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009160F6" w:rsidR="003527EF">
+      <w:r w:rsidR="003527EF" w:rsidRPr="009160F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="009160F6" w:rsidR="004675B3">
+      <w:r w:rsidR="004675B3" w:rsidRPr="009160F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[setting name] </w:t>
       </w:r>
-      <w:r w:rsidRPr="009160F6" w:rsidR="009160F6">
+      <w:r w:rsidR="009160F6" w:rsidRPr="009160F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Safeguarding Training Record</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F60B22" w:rsidR="00161368" w:rsidP="00026181" w:rsidRDefault="00F60B22" w14:paraId="0E56416B" w14:textId="7A3A021A">
+    <w:p w14:paraId="0E56416B" w14:textId="080FBEE7" w:rsidR="00161368" w:rsidRPr="00F60B22" w:rsidRDefault="00F60B22" w:rsidP="00026181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To comply with the requirements of the EY</w:t>
       </w:r>
       <w:r w:rsidR="00205DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">FS Statutory Framework (September 2025), </w:t>
+        <w:t xml:space="preserve">FS Statutory Framework </w:t>
+      </w:r>
+      <w:r w:rsidR="003F73C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00101573">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>safeguarding policies must include d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F60B22" w:rsidR="00C72BB7">
+        <w:t>afeguarding policies must include d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72BB7" w:rsidRPr="00F60B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>etail of how safeguarding training is delivered and how practitioners are supported to put this into practice</w:t>
       </w:r>
       <w:r w:rsidR="00101573">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Appendix 5 can be used to </w:t>
       </w:r>
       <w:r w:rsidR="009D04A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">complete these details. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F0007" w:rsidP="00026181" w:rsidRDefault="003F0007" w14:paraId="62C466BF" w14:textId="77777777">
+    <w:p w14:paraId="62C466BF" w14:textId="77777777" w:rsidR="003F0007" w:rsidRDefault="003F0007" w:rsidP="00026181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13953" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="2455"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1470"/>
         <w:gridCol w:w="3321"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006808A4" w:rsidR="008D3B1A" w:rsidTr="008D3B1A" w14:paraId="17299BEE" w14:textId="3747A8D2">
+      <w:tr w:rsidR="008D3B1A" w:rsidRPr="006808A4" w14:paraId="17299BEE" w14:textId="3747A8D2" w:rsidTr="008D3B1A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43ABA" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="008D3B1A" w14:paraId="4048499A" w14:textId="0B633123">
+          <w:p w14:paraId="4048499A" w14:textId="0B633123" w:rsidR="008D3B1A" w:rsidRPr="00E43ABA" w:rsidRDefault="008D3B1A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E43ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Staff safeguarding training</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> schedule</w:t>
             </w:r>
             <w:r w:rsidR="00120D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and attendees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="008D3B1A" w14:paraId="241C42E2" w14:textId="5DE4E7C0">
+          <w:p w14:paraId="241C42E2" w14:textId="5DE4E7C0" w:rsidR="008D3B1A" w:rsidRDefault="008D3B1A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Delivered by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="008D3B1A" w14:paraId="5931F4D0" w14:textId="2D5EACE9">
+          <w:p w14:paraId="5931F4D0" w14:textId="2D5EACE9" w:rsidR="008D3B1A" w:rsidRDefault="008D3B1A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Type of training</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B4755E" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="008D3B1A" w14:paraId="4E7B50EB" w14:textId="591CEB49">
+          <w:p w14:paraId="4E7B50EB" w14:textId="591CEB49" w:rsidR="008D3B1A" w:rsidRPr="00B4755E" w:rsidRDefault="008D3B1A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Team meeting/webinar/e-learning/consultant/safeguarding organisation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006808A4" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="008D3B1A" w14:paraId="303C5F87" w14:textId="5E9D2AAE">
+          <w:p w14:paraId="303C5F87" w14:textId="5E9D2AAE" w:rsidR="008D3B1A" w:rsidRPr="006808A4" w:rsidRDefault="008D3B1A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006808A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Date completed </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006808A4" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="00EC7170" w14:paraId="532452EF" w14:textId="09F2D75A">
+          <w:p w14:paraId="532452EF" w14:textId="09F2D75A" w:rsidR="008D3B1A" w:rsidRPr="006808A4" w:rsidRDefault="00EC7170" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Follow Up Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3B1A" w:rsidTr="008D3B1A" w14:paraId="4204ADF7" w14:textId="74E1B2C7">
+      <w:tr w:rsidR="008D3B1A" w14:paraId="4204ADF7" w14:textId="74E1B2C7" w:rsidTr="008D3B1A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="0085540A" w14:paraId="5825E5D9" w14:textId="2FF94136">
+          <w:p w14:paraId="5825E5D9" w14:textId="2FF94136" w:rsidR="008D3B1A" w:rsidRDefault="0085540A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">E.g. </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A18CB" w:rsidR="000A18CB">
+            <w:r w:rsidR="000A18CB" w:rsidRPr="000A18CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Level 1 safeguarding refresher</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007F6665" w:rsidP="00CF635C" w:rsidRDefault="007F6665" w14:paraId="3B109740" w14:textId="77777777">
+          <w:p w14:paraId="3B109740" w14:textId="77777777" w:rsidR="007F6665" w:rsidRDefault="007F6665" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000A18CB" w:rsidR="00120D5A" w:rsidP="00CF635C" w:rsidRDefault="00120D5A" w14:paraId="324FC3CA" w14:textId="76153CCD">
+          <w:p w14:paraId="324FC3CA" w14:textId="76153CCD" w:rsidR="00120D5A" w:rsidRPr="000A18CB" w:rsidRDefault="00120D5A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A18CB" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="000A18CB" w14:paraId="3AF4A39D" w14:textId="2B75FD89">
+          <w:p w14:paraId="3AF4A39D" w14:textId="2B75FD89" w:rsidR="008D3B1A" w:rsidRPr="000A18CB" w:rsidRDefault="000A18CB" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A18CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CSCP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A18CB" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="000A18CB" w14:paraId="16F3160C" w14:textId="14A00572">
+          <w:p w14:paraId="16F3160C" w14:textId="14A00572" w:rsidR="008D3B1A" w:rsidRPr="000A18CB" w:rsidRDefault="000A18CB" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A18CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A18CB" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="000A18CB" w14:paraId="3916FD6A" w14:textId="361F265B">
+          <w:p w14:paraId="3916FD6A" w14:textId="361F265B" w:rsidR="008D3B1A" w:rsidRPr="000A18CB" w:rsidRDefault="000A18CB" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A18CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>01/09/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="000A18CB" w14:paraId="36B621C2" w14:textId="77777777">
+          <w:p w14:paraId="36B621C2" w14:textId="77777777" w:rsidR="008D3B1A" w:rsidRDefault="000A18CB" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Include questions in supervision and staff meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000A18CB" w:rsidR="000A18CB" w:rsidP="00CF635C" w:rsidRDefault="000A18CB" w14:paraId="11946738" w14:textId="7BE472F7">
+          <w:p w14:paraId="11946738" w14:textId="7BE472F7" w:rsidR="000A18CB" w:rsidRPr="000A18CB" w:rsidRDefault="000A18CB" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Individual support </w:t>
             </w:r>
             <w:r w:rsidR="00DF3487">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>from line manager when required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3B1A" w:rsidTr="008D3B1A" w14:paraId="311505A8" w14:textId="05A15264">
+      <w:tr w:rsidR="008D3B1A" w14:paraId="311505A8" w14:textId="05A15264" w:rsidTr="008D3B1A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="0085540A" w14:paraId="20C661C9" w14:textId="6A490CF0">
+          <w:p w14:paraId="20C661C9" w14:textId="6A490CF0" w:rsidR="008D3B1A" w:rsidRDefault="0085540A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">E.g. </w:t>
             </w:r>
-            <w:r w:rsidRPr="007F6665" w:rsidR="00FE756C">
+            <w:r w:rsidR="00FE756C" w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intr</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F6665" w:rsidR="00120D5A">
+            <w:r w:rsidR="00120D5A" w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oduction to safeguarding in the early years</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007F6665" w:rsidR="007F6665" w:rsidP="00CF635C" w:rsidRDefault="007F6665" w14:paraId="105F15F1" w14:textId="77777777">
+          <w:p w14:paraId="105F15F1" w14:textId="77777777" w:rsidR="007F6665" w:rsidRPr="007F6665" w:rsidRDefault="007F6665" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="007F6665" w:rsidR="00120D5A" w:rsidP="00CF635C" w:rsidRDefault="00120D5A" w14:paraId="4892AA22" w14:textId="3467F084">
+          <w:p w14:paraId="4892AA22" w14:textId="3467F084" w:rsidR="00120D5A" w:rsidRPr="007F6665" w:rsidRDefault="00120D5A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F6665" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="00120D5A" w14:paraId="3D56EED9" w14:textId="3C3A34D3">
+          <w:p w14:paraId="3D56EED9" w14:textId="3C3A34D3" w:rsidR="008D3B1A" w:rsidRPr="007F6665" w:rsidRDefault="00120D5A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NSPCC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F6665" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="00120D5A" w14:paraId="7AC82AA4" w14:textId="4DA39813">
+          <w:p w14:paraId="7AC82AA4" w14:textId="4DA39813" w:rsidR="008D3B1A" w:rsidRPr="007F6665" w:rsidRDefault="00120D5A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Online</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F6665" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="00120D5A" w14:paraId="3D95A62E" w14:textId="6B8BCF63">
+          <w:p w14:paraId="3D95A62E" w14:textId="6B8BCF63" w:rsidR="008D3B1A" w:rsidRPr="007F6665" w:rsidRDefault="00120D5A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>01/09/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F6665" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="007F6665" w14:paraId="75083985" w14:textId="77777777">
+          <w:p w14:paraId="75083985" w14:textId="77777777" w:rsidR="008D3B1A" w:rsidRPr="007F6665" w:rsidRDefault="007F6665" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Follow up questions and answer any queries</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007F6665" w:rsidR="007F6665" w:rsidP="00CF635C" w:rsidRDefault="007F6665" w14:paraId="18E26ECB" w14:textId="0E95747C">
+          <w:p w14:paraId="18E26ECB" w14:textId="0E95747C" w:rsidR="007F6665" w:rsidRPr="007F6665" w:rsidRDefault="007F6665" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6665">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signpost to relevant documents and where they are displayed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3B1A" w:rsidTr="008D3B1A" w14:paraId="022ECFB4" w14:textId="69BA7ED1">
+      <w:tr w:rsidR="008D3B1A" w14:paraId="022ECFB4" w14:textId="69BA7ED1" w:rsidTr="008D3B1A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006808A4" w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="008D3B1A" w14:paraId="0E86DACC" w14:textId="29593DAB">
+          <w:p w14:paraId="0E86DACC" w14:textId="29593DAB" w:rsidR="008D3B1A" w:rsidRPr="006808A4" w:rsidRDefault="008D3B1A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="008D3B1A" w14:paraId="6E3008D3" w14:textId="77777777">
+          <w:p w14:paraId="6E3008D3" w14:textId="77777777" w:rsidR="008D3B1A" w:rsidRDefault="008D3B1A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="008D3B1A" w14:paraId="53F5E20C" w14:textId="58C08EB8">
+          <w:p w14:paraId="53F5E20C" w14:textId="58C08EB8" w:rsidR="008D3B1A" w:rsidRDefault="008D3B1A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="008D3B1A" w14:paraId="668472A3" w14:textId="7D62D798">
+          <w:p w14:paraId="668472A3" w14:textId="7D62D798" w:rsidR="008D3B1A" w:rsidRDefault="008D3B1A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3B1A" w:rsidP="00CF635C" w:rsidRDefault="008D3B1A" w14:paraId="329FF6A3" w14:textId="77777777">
+          <w:p w14:paraId="329FF6A3" w14:textId="77777777" w:rsidR="008D3B1A" w:rsidRDefault="008D3B1A" w:rsidP="00CF635C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003F0007" w:rsidP="00026181" w:rsidRDefault="003F0007" w14:paraId="10810277" w14:textId="77777777">
+    <w:p w14:paraId="10810277" w14:textId="77777777" w:rsidR="003F0007" w:rsidRDefault="003F0007" w:rsidP="00026181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BE7BA8" w:rsidR="00CF635C" w:rsidP="00026181" w:rsidRDefault="00CF635C" w14:paraId="5E734CF3" w14:textId="77777777">
+    <w:p w14:paraId="5E734CF3" w14:textId="77777777" w:rsidR="00CF635C" w:rsidRPr="00BE7BA8" w:rsidRDefault="00CF635C" w:rsidP="00026181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00BE7BA8" w:rsidR="00CF635C" w:rsidSect="00F60B22">
+    <w:sectPr w:rsidR="00CF635C" w:rsidRPr="00BE7BA8" w:rsidSect="00F60B22">
+      <w:headerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A563A8" w:rsidP="00A20136" w:rsidRDefault="00A563A8" w14:paraId="3D8540A0" w14:textId="77777777">
+    <w:p w14:paraId="7625AD32" w14:textId="77777777" w:rsidR="008B4AFB" w:rsidRDefault="008B4AFB" w:rsidP="00A20136">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A563A8" w:rsidP="00A20136" w:rsidRDefault="00A563A8" w14:paraId="5A7C36A7" w14:textId="77777777">
+    <w:p w14:paraId="24BC553E" w14:textId="77777777" w:rsidR="008B4AFB" w:rsidRDefault="008B4AFB" w:rsidP="00A20136">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -26014,263 +26179,542 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TrebuchetMS">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="31A36983" w14:textId="3E0159F3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64C4A055" w14:textId="65AAF575" w:rsidR="005969AF" w:rsidRDefault="005969AF" w:rsidP="00A20136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B508530" wp14:editId="7B1245F2">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-773054</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>128851</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1621790" cy="920750"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="311491246" name="Picture 28">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5510ADF9-F004-43D4-8513-1E15C304E351}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1621790" cy="920750"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00D731B5">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F1E4B03" wp14:editId="68307E24">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-773054</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>128851</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1621790" cy="920750"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="766404732" name="Picture 28">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF0FCBC7-7D46-4DF1-878F-258FE29E41DB}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1621790" cy="920750"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
       <w:t>Coventry City Council</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="61A4BC21" w14:textId="217464F1">
+  <w:p w14:paraId="6647CFE4" w14:textId="77777777" w:rsidR="005969AF" w:rsidRDefault="005969AF" w:rsidP="00A20136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>Early Years: Quality, Improvement and Standards Team</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="08BB9295" w14:textId="1A4DEA8C">
+  <w:p w14:paraId="6BFF570F" w14:textId="4E488857" w:rsidR="005969AF" w:rsidRDefault="004157D0" w:rsidP="00A20136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:t>August 2025</w:t>
+      <w:t xml:space="preserve">August </w:t>
+    </w:r>
+    <w:r w:rsidR="005969AF">
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A20136" w:rsidRDefault="00A20136" w14:paraId="0DF04133" w14:textId="77777777">
+  <w:p w14:paraId="3DBBD69B" w14:textId="77777777" w:rsidR="005969AF" w:rsidRDefault="005969AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A563A8" w:rsidP="00A20136" w:rsidRDefault="00A563A8" w14:paraId="6E544BA3" w14:textId="77777777">
+    <w:p w14:paraId="310C777D" w14:textId="77777777" w:rsidR="008B4AFB" w:rsidRDefault="008B4AFB" w:rsidP="00A20136">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A563A8" w:rsidP="00A20136" w:rsidRDefault="00A563A8" w14:paraId="570F6F94" w14:textId="77777777">
+    <w:p w14:paraId="22AE7751" w14:textId="77777777" w:rsidR="008B4AFB" w:rsidRDefault="008B4AFB" w:rsidP="00A20136">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="005969AF" w14:paraId="265BF3D5" w14:textId="77777777" w:rsidTr="226810A4">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="37598DC7" w14:textId="77777777" w:rsidR="005969AF" w:rsidRDefault="005969AF" w:rsidP="226810A4">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="01A0DD6B" w14:textId="77777777" w:rsidR="005969AF" w:rsidRDefault="005969AF" w:rsidP="226810A4">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="135B0859" w14:textId="77777777" w:rsidR="005969AF" w:rsidRDefault="005969AF" w:rsidP="226810A4">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="30A60BE2" w14:textId="77777777" w:rsidR="005969AF" w:rsidRDefault="005969AF" w:rsidP="226810A4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3008"/>
+      <w:gridCol w:w="3009"/>
+      <w:gridCol w:w="3009"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="005969AF" w14:paraId="3E68C008" w14:textId="77777777" w:rsidTr="226810A4">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4650" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="21820EC6" w14:textId="77777777" w:rsidR="005969AF" w:rsidRDefault="005969AF" w:rsidP="226810A4">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4650" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="157D77CE" w14:textId="77777777" w:rsidR="005969AF" w:rsidRDefault="005969AF" w:rsidP="226810A4">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4650" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0969E451" w14:textId="77777777" w:rsidR="005969AF" w:rsidRDefault="005969AF" w:rsidP="226810A4">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="539BCD1E" w14:textId="77777777" w:rsidR="005969AF" w:rsidRDefault="005969AF" w:rsidP="226810A4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="062D7AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FDEBC8E"/>
     <w:lvl w:ilvl="0" w:tplc="3892C9B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66485B5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5A1A1F3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CCEE6988">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFB68C06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5A5CE8C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DB609C74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="82AA5104">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="90267670">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="074F11CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90628ECA"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -26432,3814 +26876,3015 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E23008C"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E6B5149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E306FF8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="195A38DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9B45472"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19FA5083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D3EED8C0"/>
+    <w:tmpl w:val="078E274E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2946" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3666" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4386" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B9A1039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="324E4266"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DAF73D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0176860E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4244" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21CA01B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="729C4E7E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="261E15A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D5434F0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="283D655F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DB89868"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C2532CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="374A84AC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31013048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11FEC244"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D8D1141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F666034"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E0B5ACE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB0AC616"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41290961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBD00C72"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DC58A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83D4EA94"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42492D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2C26006"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="442178B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62444A6C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A712216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF160C88"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A7E0BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24D2F95E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B947F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECECD77A"/>
     <w:lvl w:ilvl="0" w:tplc="EE82AB26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59F8F0B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4BB2708A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BB9A8706">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5C78C498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="80D86870">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E8EADE8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DB0CE5E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="79787904">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF11C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C7ABE62"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53C60EB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22E40A14"/>
     <w:lvl w:ilvl="0" w:tplc="E40E9DB8">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6F7D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="528C3D7E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="625A3471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F70061D6"/>
     <w:lvl w:ilvl="0" w:tplc="E586F4AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C33430CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="49DE3F2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4F3E8DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="142EAC10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4D74DF3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A900092C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="412C9398">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BEDA5D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68B70F20"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEB63E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D51E77C4"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="38E8AEB8"/>
+    <w:lvl w:ilvl="0" w:tplc="40CADF62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3E603AC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7EE6DF8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79A8A8A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="AA40D144" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="9BD49860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C8CD7F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6EA08EE8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="CAA4870C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E404F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2A261F4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E62724D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6905340"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4244" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70570F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A38837B0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30281,177 +29926,290 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706C1CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="600050D4"/>
     <w:lvl w:ilvl="0" w:tplc="EB942E88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="749E7CAA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15C6BFE8"/>
+    <w:lvl w:ilvl="0" w:tplc="B45E02C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F644134E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="19FADC08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B1024DC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7152B04A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="ADB808E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C092226A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7E4A43B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2222E630">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76850EEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9322F36E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -30515,51 +30273,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A82D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFCE8F4E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -30604,290 +30362,290 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B35D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1B42BFC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78B87E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1B63C42"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A915F93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9322F36E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -30951,1468 +30709,1659 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="281612430">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="1" w16cid:durableId="1003357626">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1254705577">
+  <w:num w:numId="2" w16cid:durableId="1018771870">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="749667008">
+  <w:num w:numId="3" w16cid:durableId="105152441">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1122118079">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1122387194">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1139691090">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1176113420">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1188563046">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1254705577">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1260916166">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1332829643">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1344554959">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1373339219">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1424452792">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1547646737">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1373339219">
-[...20 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1652756362">
+  <w:num w:numId="16" w16cid:durableId="1652756362">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="801656849">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="17" w16cid:durableId="172427068">
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1724522814">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1835292520">
+  <w:num w:numId="19" w16cid:durableId="1757703858">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1813326698">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1835292520">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="184173179">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2087798966">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2147313065">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="281612430">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="519515726">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="553079428">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="585504590">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="613366314">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1547646737">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="30" w16cid:durableId="666519709">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1176113420">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="31" w16cid:durableId="713165598">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="983123849">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="32" w16cid:durableId="714889690">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="172427068">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="33" w16cid:durableId="740522453">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1122387194">
+  <w:num w:numId="34" w16cid:durableId="749667008">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="801656849">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1260916166">
-[...26 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="12266215">
+  <w:num w:numId="36" w16cid:durableId="874468707">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="713165598">
-[...26 lines deleted...]
-  <w:num w:numId="44" w16cid:durableId="1122118079">
+  <w:num w:numId="37" w16cid:durableId="907150742">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="27"/>
+  <w:numIdMacAtCleanup w:val="36"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="38"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00715F72"/>
     <w:rsid w:val="0000135D"/>
     <w:rsid w:val="00006C0E"/>
     <w:rsid w:val="00011D8B"/>
     <w:rsid w:val="00014D77"/>
     <w:rsid w:val="000239F1"/>
     <w:rsid w:val="00026181"/>
     <w:rsid w:val="00027A54"/>
     <w:rsid w:val="00031307"/>
     <w:rsid w:val="00031ED4"/>
     <w:rsid w:val="000333EC"/>
     <w:rsid w:val="00033E7E"/>
+    <w:rsid w:val="00034220"/>
     <w:rsid w:val="00034EE8"/>
     <w:rsid w:val="00035991"/>
     <w:rsid w:val="00036005"/>
     <w:rsid w:val="0003658F"/>
     <w:rsid w:val="000371C0"/>
+    <w:rsid w:val="0003758F"/>
     <w:rsid w:val="0003771D"/>
     <w:rsid w:val="000378AC"/>
     <w:rsid w:val="000378DD"/>
     <w:rsid w:val="0003792B"/>
     <w:rsid w:val="0004007C"/>
     <w:rsid w:val="00043BE8"/>
     <w:rsid w:val="000462E3"/>
+    <w:rsid w:val="000466A3"/>
     <w:rsid w:val="00047D7B"/>
     <w:rsid w:val="00050A80"/>
     <w:rsid w:val="00052C08"/>
+    <w:rsid w:val="00053F21"/>
     <w:rsid w:val="00054087"/>
     <w:rsid w:val="00056C60"/>
     <w:rsid w:val="000576ED"/>
     <w:rsid w:val="000661BD"/>
     <w:rsid w:val="00066304"/>
     <w:rsid w:val="00076FB0"/>
     <w:rsid w:val="00077D6C"/>
     <w:rsid w:val="00077F50"/>
     <w:rsid w:val="00080312"/>
     <w:rsid w:val="00082A09"/>
     <w:rsid w:val="00083D14"/>
     <w:rsid w:val="000849C5"/>
     <w:rsid w:val="00086118"/>
+    <w:rsid w:val="000868BA"/>
     <w:rsid w:val="00096B00"/>
     <w:rsid w:val="000A18CB"/>
     <w:rsid w:val="000A27B1"/>
     <w:rsid w:val="000A4E68"/>
     <w:rsid w:val="000B2B39"/>
     <w:rsid w:val="000B30F1"/>
     <w:rsid w:val="000B6248"/>
     <w:rsid w:val="000B6F8D"/>
     <w:rsid w:val="000C093A"/>
     <w:rsid w:val="000C23E8"/>
     <w:rsid w:val="000C2B5C"/>
     <w:rsid w:val="000C38B0"/>
+    <w:rsid w:val="000D04BD"/>
     <w:rsid w:val="000D107F"/>
     <w:rsid w:val="000D206B"/>
     <w:rsid w:val="000D530B"/>
     <w:rsid w:val="000D5BC5"/>
     <w:rsid w:val="000D5F36"/>
     <w:rsid w:val="000D6ED8"/>
+    <w:rsid w:val="000D6FBD"/>
+    <w:rsid w:val="000D740E"/>
+    <w:rsid w:val="000D7889"/>
     <w:rsid w:val="000E01A7"/>
     <w:rsid w:val="000E1548"/>
     <w:rsid w:val="000E16BC"/>
     <w:rsid w:val="000E1FE7"/>
     <w:rsid w:val="000E252E"/>
     <w:rsid w:val="000E381D"/>
+    <w:rsid w:val="000E397E"/>
+    <w:rsid w:val="000E5F97"/>
     <w:rsid w:val="000E6B54"/>
     <w:rsid w:val="000E74F8"/>
     <w:rsid w:val="000F2FFC"/>
     <w:rsid w:val="000F61BD"/>
     <w:rsid w:val="000F6FAE"/>
     <w:rsid w:val="00101573"/>
     <w:rsid w:val="00102335"/>
     <w:rsid w:val="001029BD"/>
     <w:rsid w:val="00104222"/>
     <w:rsid w:val="00104D9E"/>
     <w:rsid w:val="00107856"/>
+    <w:rsid w:val="001111F9"/>
     <w:rsid w:val="00113120"/>
     <w:rsid w:val="001154E7"/>
     <w:rsid w:val="00116458"/>
     <w:rsid w:val="00116ECF"/>
     <w:rsid w:val="00120D5A"/>
     <w:rsid w:val="00121E74"/>
     <w:rsid w:val="00126177"/>
     <w:rsid w:val="00126242"/>
     <w:rsid w:val="00126656"/>
     <w:rsid w:val="00135A9A"/>
     <w:rsid w:val="00141846"/>
+    <w:rsid w:val="00142BE9"/>
+    <w:rsid w:val="00144A43"/>
     <w:rsid w:val="001525A4"/>
     <w:rsid w:val="001545F4"/>
+    <w:rsid w:val="001602E2"/>
     <w:rsid w:val="00161368"/>
     <w:rsid w:val="00161C24"/>
     <w:rsid w:val="0016433C"/>
     <w:rsid w:val="00167198"/>
     <w:rsid w:val="00170014"/>
     <w:rsid w:val="00171EC9"/>
     <w:rsid w:val="00172EAF"/>
+    <w:rsid w:val="00174868"/>
     <w:rsid w:val="00177226"/>
     <w:rsid w:val="0018064C"/>
     <w:rsid w:val="0018186C"/>
+    <w:rsid w:val="001859AB"/>
     <w:rsid w:val="00191F4D"/>
     <w:rsid w:val="0019324C"/>
     <w:rsid w:val="00194CC1"/>
     <w:rsid w:val="00194E39"/>
     <w:rsid w:val="00194EA3"/>
     <w:rsid w:val="001953F1"/>
     <w:rsid w:val="00196B08"/>
     <w:rsid w:val="0019740A"/>
     <w:rsid w:val="001A1336"/>
     <w:rsid w:val="001A2F0C"/>
     <w:rsid w:val="001A3385"/>
+    <w:rsid w:val="001A438F"/>
     <w:rsid w:val="001A4432"/>
     <w:rsid w:val="001A7783"/>
     <w:rsid w:val="001A77C6"/>
+    <w:rsid w:val="001B0AFC"/>
     <w:rsid w:val="001B5BA3"/>
     <w:rsid w:val="001B6499"/>
     <w:rsid w:val="001C0020"/>
     <w:rsid w:val="001C53F3"/>
+    <w:rsid w:val="001C6073"/>
     <w:rsid w:val="001C6173"/>
     <w:rsid w:val="001D10A6"/>
     <w:rsid w:val="001D10E9"/>
     <w:rsid w:val="001D38BC"/>
     <w:rsid w:val="001D6C29"/>
+    <w:rsid w:val="001E1F08"/>
     <w:rsid w:val="001E2FB0"/>
     <w:rsid w:val="001E49B5"/>
     <w:rsid w:val="001F097C"/>
-    <w:rsid w:val="001F205D"/>
     <w:rsid w:val="001F28A2"/>
     <w:rsid w:val="001F352A"/>
     <w:rsid w:val="001F3E57"/>
     <w:rsid w:val="001F4BA9"/>
     <w:rsid w:val="001F5A65"/>
+    <w:rsid w:val="0020033F"/>
     <w:rsid w:val="002018AF"/>
     <w:rsid w:val="00202470"/>
+    <w:rsid w:val="002041F8"/>
+    <w:rsid w:val="00205819"/>
     <w:rsid w:val="00205C6E"/>
     <w:rsid w:val="00205DBB"/>
     <w:rsid w:val="00206A1E"/>
     <w:rsid w:val="00210E53"/>
     <w:rsid w:val="002114AC"/>
     <w:rsid w:val="00211DDC"/>
     <w:rsid w:val="00216759"/>
     <w:rsid w:val="00216A97"/>
     <w:rsid w:val="00217794"/>
     <w:rsid w:val="00221896"/>
     <w:rsid w:val="002221B8"/>
     <w:rsid w:val="00223873"/>
+    <w:rsid w:val="00223C96"/>
     <w:rsid w:val="00226424"/>
+    <w:rsid w:val="002278B6"/>
     <w:rsid w:val="0023205B"/>
     <w:rsid w:val="002326E3"/>
     <w:rsid w:val="002337C7"/>
     <w:rsid w:val="0023393B"/>
     <w:rsid w:val="00234686"/>
+    <w:rsid w:val="00235F5E"/>
     <w:rsid w:val="00237F7A"/>
     <w:rsid w:val="00240914"/>
+    <w:rsid w:val="00240A97"/>
     <w:rsid w:val="002411EA"/>
     <w:rsid w:val="00242F73"/>
     <w:rsid w:val="00243626"/>
     <w:rsid w:val="00243BF2"/>
+    <w:rsid w:val="0024470E"/>
     <w:rsid w:val="00245091"/>
     <w:rsid w:val="002453D4"/>
     <w:rsid w:val="002469A0"/>
     <w:rsid w:val="00250CA7"/>
     <w:rsid w:val="00251ACB"/>
     <w:rsid w:val="002600A4"/>
     <w:rsid w:val="00260E6F"/>
     <w:rsid w:val="002635BC"/>
     <w:rsid w:val="00264289"/>
     <w:rsid w:val="00264A09"/>
     <w:rsid w:val="00265742"/>
+    <w:rsid w:val="00265ECB"/>
     <w:rsid w:val="00270412"/>
     <w:rsid w:val="0027061F"/>
     <w:rsid w:val="00270E31"/>
     <w:rsid w:val="002714EC"/>
     <w:rsid w:val="0027266D"/>
     <w:rsid w:val="00272C24"/>
     <w:rsid w:val="00274271"/>
     <w:rsid w:val="002758E1"/>
+    <w:rsid w:val="00280F82"/>
     <w:rsid w:val="002843D0"/>
     <w:rsid w:val="00284429"/>
+    <w:rsid w:val="00284D98"/>
     <w:rsid w:val="00286219"/>
     <w:rsid w:val="00287F31"/>
     <w:rsid w:val="00287FD9"/>
     <w:rsid w:val="00293FB5"/>
     <w:rsid w:val="0029426D"/>
     <w:rsid w:val="002946CA"/>
     <w:rsid w:val="00294DA4"/>
     <w:rsid w:val="00295D44"/>
     <w:rsid w:val="00296870"/>
     <w:rsid w:val="00297679"/>
     <w:rsid w:val="002A0312"/>
+    <w:rsid w:val="002A03E3"/>
     <w:rsid w:val="002A59BD"/>
     <w:rsid w:val="002A701E"/>
     <w:rsid w:val="002A71A1"/>
     <w:rsid w:val="002B14EB"/>
     <w:rsid w:val="002B16B4"/>
     <w:rsid w:val="002B1AFF"/>
     <w:rsid w:val="002B1EF9"/>
     <w:rsid w:val="002B3A74"/>
     <w:rsid w:val="002B4214"/>
     <w:rsid w:val="002B6807"/>
+    <w:rsid w:val="002B6BFA"/>
     <w:rsid w:val="002B7144"/>
     <w:rsid w:val="002C21C6"/>
     <w:rsid w:val="002C47F4"/>
     <w:rsid w:val="002C4F75"/>
     <w:rsid w:val="002C7722"/>
     <w:rsid w:val="002C7A07"/>
     <w:rsid w:val="002C7B3F"/>
     <w:rsid w:val="002C7CEE"/>
     <w:rsid w:val="002D03AF"/>
     <w:rsid w:val="002D444E"/>
     <w:rsid w:val="002D55FD"/>
+    <w:rsid w:val="002D5B96"/>
     <w:rsid w:val="002D6A0A"/>
     <w:rsid w:val="002E08A0"/>
     <w:rsid w:val="002E245C"/>
     <w:rsid w:val="002E38F1"/>
     <w:rsid w:val="002E4282"/>
     <w:rsid w:val="002E6241"/>
     <w:rsid w:val="002E65F4"/>
     <w:rsid w:val="002F0FA6"/>
     <w:rsid w:val="002F271C"/>
     <w:rsid w:val="002F28AF"/>
     <w:rsid w:val="002F2A04"/>
     <w:rsid w:val="002F3778"/>
     <w:rsid w:val="002F4151"/>
-    <w:rsid w:val="002F695F"/>
     <w:rsid w:val="0030093A"/>
     <w:rsid w:val="00302762"/>
     <w:rsid w:val="0030709F"/>
     <w:rsid w:val="0031057C"/>
     <w:rsid w:val="00310849"/>
     <w:rsid w:val="00310A41"/>
     <w:rsid w:val="00321326"/>
     <w:rsid w:val="00321CA3"/>
     <w:rsid w:val="003230BA"/>
     <w:rsid w:val="00323B48"/>
     <w:rsid w:val="003263A2"/>
     <w:rsid w:val="003273DD"/>
+    <w:rsid w:val="00331B10"/>
+    <w:rsid w:val="00332503"/>
     <w:rsid w:val="003350AB"/>
     <w:rsid w:val="00336341"/>
+    <w:rsid w:val="00342793"/>
     <w:rsid w:val="003443C0"/>
     <w:rsid w:val="00345FE1"/>
     <w:rsid w:val="003527EF"/>
     <w:rsid w:val="003543D2"/>
     <w:rsid w:val="00354A66"/>
+    <w:rsid w:val="00357DC5"/>
     <w:rsid w:val="003607C0"/>
     <w:rsid w:val="00360C9C"/>
     <w:rsid w:val="00360CD0"/>
     <w:rsid w:val="00362B26"/>
     <w:rsid w:val="00362E7E"/>
     <w:rsid w:val="00372711"/>
+    <w:rsid w:val="003728AB"/>
+    <w:rsid w:val="0037480E"/>
     <w:rsid w:val="00374BC0"/>
     <w:rsid w:val="003827ED"/>
     <w:rsid w:val="00384D47"/>
     <w:rsid w:val="00385D01"/>
     <w:rsid w:val="003961C8"/>
     <w:rsid w:val="00396241"/>
     <w:rsid w:val="003A0210"/>
+    <w:rsid w:val="003A1289"/>
+    <w:rsid w:val="003A1654"/>
     <w:rsid w:val="003A247F"/>
     <w:rsid w:val="003A2BB0"/>
     <w:rsid w:val="003A309F"/>
     <w:rsid w:val="003A4C03"/>
     <w:rsid w:val="003A5A31"/>
     <w:rsid w:val="003A6CB8"/>
     <w:rsid w:val="003A7DB8"/>
     <w:rsid w:val="003B3182"/>
     <w:rsid w:val="003B4F67"/>
     <w:rsid w:val="003C246C"/>
     <w:rsid w:val="003C2D6A"/>
     <w:rsid w:val="003C52E5"/>
     <w:rsid w:val="003D0A58"/>
     <w:rsid w:val="003D1933"/>
     <w:rsid w:val="003D2E3A"/>
+    <w:rsid w:val="003D39F7"/>
     <w:rsid w:val="003D49A5"/>
     <w:rsid w:val="003D6FD6"/>
     <w:rsid w:val="003E1F4E"/>
+    <w:rsid w:val="003E21C4"/>
     <w:rsid w:val="003E3248"/>
     <w:rsid w:val="003E4DCF"/>
     <w:rsid w:val="003E6022"/>
     <w:rsid w:val="003F0007"/>
+    <w:rsid w:val="003F26D8"/>
     <w:rsid w:val="003F5305"/>
     <w:rsid w:val="003F6166"/>
     <w:rsid w:val="003F6E5F"/>
+    <w:rsid w:val="003F73C8"/>
     <w:rsid w:val="004001A7"/>
+    <w:rsid w:val="00400D54"/>
     <w:rsid w:val="00401E41"/>
     <w:rsid w:val="00404D14"/>
     <w:rsid w:val="00406EC8"/>
     <w:rsid w:val="00407DC6"/>
     <w:rsid w:val="0041290C"/>
     <w:rsid w:val="00412C43"/>
     <w:rsid w:val="0041377F"/>
+    <w:rsid w:val="004157D0"/>
     <w:rsid w:val="0042359F"/>
     <w:rsid w:val="00423F2C"/>
     <w:rsid w:val="00424571"/>
     <w:rsid w:val="004256DB"/>
     <w:rsid w:val="00425D23"/>
     <w:rsid w:val="00426422"/>
     <w:rsid w:val="00427A3A"/>
     <w:rsid w:val="004340F8"/>
     <w:rsid w:val="00434924"/>
     <w:rsid w:val="00435BEC"/>
     <w:rsid w:val="00436B06"/>
     <w:rsid w:val="00437AD8"/>
     <w:rsid w:val="00437FF0"/>
     <w:rsid w:val="00441AE9"/>
     <w:rsid w:val="00444AB0"/>
     <w:rsid w:val="004466CE"/>
     <w:rsid w:val="004502B7"/>
     <w:rsid w:val="00450473"/>
     <w:rsid w:val="00450FBA"/>
     <w:rsid w:val="004519CE"/>
     <w:rsid w:val="00453D2B"/>
     <w:rsid w:val="00457953"/>
     <w:rsid w:val="0046175D"/>
     <w:rsid w:val="0046201C"/>
     <w:rsid w:val="00463529"/>
     <w:rsid w:val="00463762"/>
     <w:rsid w:val="0046415C"/>
     <w:rsid w:val="004675B3"/>
     <w:rsid w:val="00470306"/>
     <w:rsid w:val="00471611"/>
     <w:rsid w:val="00472BF3"/>
     <w:rsid w:val="00474595"/>
     <w:rsid w:val="004763A2"/>
     <w:rsid w:val="00480A19"/>
     <w:rsid w:val="00483025"/>
     <w:rsid w:val="00484DAA"/>
+    <w:rsid w:val="004864B9"/>
     <w:rsid w:val="004872AC"/>
     <w:rsid w:val="00487AC1"/>
     <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004931A3"/>
     <w:rsid w:val="004962B4"/>
     <w:rsid w:val="004968EF"/>
     <w:rsid w:val="004A341C"/>
     <w:rsid w:val="004A375A"/>
     <w:rsid w:val="004A7057"/>
+    <w:rsid w:val="004A7A33"/>
+    <w:rsid w:val="004B138E"/>
     <w:rsid w:val="004B20E5"/>
     <w:rsid w:val="004B3E62"/>
     <w:rsid w:val="004B4629"/>
     <w:rsid w:val="004B4ABD"/>
     <w:rsid w:val="004B6955"/>
     <w:rsid w:val="004B757B"/>
     <w:rsid w:val="004B7858"/>
     <w:rsid w:val="004C3C84"/>
     <w:rsid w:val="004C538D"/>
     <w:rsid w:val="004C53D6"/>
+    <w:rsid w:val="004C748B"/>
     <w:rsid w:val="004D100B"/>
+    <w:rsid w:val="004D4C5A"/>
+    <w:rsid w:val="004D4DAF"/>
     <w:rsid w:val="004D5872"/>
     <w:rsid w:val="004D5BFC"/>
     <w:rsid w:val="004E1412"/>
     <w:rsid w:val="004E3CEE"/>
     <w:rsid w:val="004E56B1"/>
     <w:rsid w:val="004E6B77"/>
     <w:rsid w:val="004E6DBD"/>
+    <w:rsid w:val="004E7254"/>
+    <w:rsid w:val="004E7B9C"/>
     <w:rsid w:val="004E7D6A"/>
     <w:rsid w:val="004F1461"/>
     <w:rsid w:val="004F2438"/>
     <w:rsid w:val="004F2B6E"/>
+    <w:rsid w:val="004F44A1"/>
     <w:rsid w:val="004F5348"/>
     <w:rsid w:val="004F67D7"/>
     <w:rsid w:val="0050051B"/>
+    <w:rsid w:val="005008E7"/>
     <w:rsid w:val="00501102"/>
     <w:rsid w:val="00504759"/>
     <w:rsid w:val="0050532E"/>
     <w:rsid w:val="00505562"/>
     <w:rsid w:val="005059B5"/>
     <w:rsid w:val="005079A8"/>
     <w:rsid w:val="00507D0F"/>
+    <w:rsid w:val="005109C3"/>
     <w:rsid w:val="00510C2B"/>
     <w:rsid w:val="00510C49"/>
     <w:rsid w:val="00515040"/>
     <w:rsid w:val="005179C2"/>
     <w:rsid w:val="00517D4F"/>
+    <w:rsid w:val="0052052C"/>
     <w:rsid w:val="00520C54"/>
     <w:rsid w:val="00521CA5"/>
+    <w:rsid w:val="005244F8"/>
     <w:rsid w:val="0052573B"/>
+    <w:rsid w:val="00525BD4"/>
     <w:rsid w:val="005264D0"/>
     <w:rsid w:val="00530101"/>
     <w:rsid w:val="005308E8"/>
     <w:rsid w:val="00531B08"/>
     <w:rsid w:val="00533E60"/>
     <w:rsid w:val="00535458"/>
     <w:rsid w:val="005366BE"/>
     <w:rsid w:val="00540819"/>
     <w:rsid w:val="005468ED"/>
     <w:rsid w:val="00550A09"/>
     <w:rsid w:val="00553A91"/>
     <w:rsid w:val="00553DD9"/>
     <w:rsid w:val="00554019"/>
     <w:rsid w:val="005544C0"/>
     <w:rsid w:val="0055477A"/>
     <w:rsid w:val="00557233"/>
+    <w:rsid w:val="00561580"/>
+    <w:rsid w:val="00563DA6"/>
     <w:rsid w:val="00563F39"/>
     <w:rsid w:val="00564B23"/>
     <w:rsid w:val="0057220F"/>
     <w:rsid w:val="00573C28"/>
     <w:rsid w:val="00576124"/>
     <w:rsid w:val="005809BB"/>
     <w:rsid w:val="00581260"/>
     <w:rsid w:val="00581C07"/>
     <w:rsid w:val="00582051"/>
     <w:rsid w:val="005832B8"/>
     <w:rsid w:val="00584493"/>
     <w:rsid w:val="005845FE"/>
     <w:rsid w:val="005852FE"/>
     <w:rsid w:val="00585966"/>
     <w:rsid w:val="0058600E"/>
     <w:rsid w:val="005873D3"/>
     <w:rsid w:val="00591439"/>
+    <w:rsid w:val="005952A7"/>
     <w:rsid w:val="00595717"/>
     <w:rsid w:val="00595A5F"/>
+    <w:rsid w:val="005969AF"/>
     <w:rsid w:val="0059753C"/>
     <w:rsid w:val="005A09DE"/>
     <w:rsid w:val="005A0E77"/>
     <w:rsid w:val="005A2E2B"/>
     <w:rsid w:val="005A35FE"/>
     <w:rsid w:val="005A4ED2"/>
     <w:rsid w:val="005A5318"/>
     <w:rsid w:val="005A5D50"/>
     <w:rsid w:val="005A6FE0"/>
     <w:rsid w:val="005A7281"/>
     <w:rsid w:val="005B0897"/>
     <w:rsid w:val="005B17C4"/>
     <w:rsid w:val="005B2290"/>
     <w:rsid w:val="005B2E64"/>
     <w:rsid w:val="005C05A8"/>
     <w:rsid w:val="005C06A8"/>
+    <w:rsid w:val="005C094D"/>
     <w:rsid w:val="005C31FE"/>
     <w:rsid w:val="005C4B48"/>
     <w:rsid w:val="005D165C"/>
     <w:rsid w:val="005D1F12"/>
     <w:rsid w:val="005E1F67"/>
     <w:rsid w:val="005E44AB"/>
     <w:rsid w:val="005E4DBF"/>
     <w:rsid w:val="005E5E9E"/>
     <w:rsid w:val="005E64C1"/>
+    <w:rsid w:val="005F019E"/>
     <w:rsid w:val="005F177F"/>
     <w:rsid w:val="005F227E"/>
+    <w:rsid w:val="005F2312"/>
     <w:rsid w:val="005F7608"/>
     <w:rsid w:val="005F77B3"/>
     <w:rsid w:val="00600466"/>
     <w:rsid w:val="00601AAB"/>
     <w:rsid w:val="00601B2D"/>
     <w:rsid w:val="00603C8B"/>
     <w:rsid w:val="006054E3"/>
     <w:rsid w:val="00610436"/>
     <w:rsid w:val="00610781"/>
     <w:rsid w:val="00614638"/>
     <w:rsid w:val="0061511B"/>
     <w:rsid w:val="0061521F"/>
     <w:rsid w:val="0061749C"/>
     <w:rsid w:val="00620D0E"/>
     <w:rsid w:val="00621FB4"/>
     <w:rsid w:val="00623019"/>
     <w:rsid w:val="00624FE7"/>
     <w:rsid w:val="00625476"/>
     <w:rsid w:val="006269A8"/>
     <w:rsid w:val="006278F5"/>
     <w:rsid w:val="00633537"/>
+    <w:rsid w:val="00635273"/>
     <w:rsid w:val="0063538D"/>
     <w:rsid w:val="00636F22"/>
     <w:rsid w:val="00637FC5"/>
     <w:rsid w:val="006407BA"/>
+    <w:rsid w:val="00642C99"/>
     <w:rsid w:val="006460E0"/>
     <w:rsid w:val="0064797F"/>
     <w:rsid w:val="00650864"/>
     <w:rsid w:val="00651168"/>
     <w:rsid w:val="00651527"/>
     <w:rsid w:val="00653C61"/>
     <w:rsid w:val="006541A0"/>
     <w:rsid w:val="006541D0"/>
+    <w:rsid w:val="0065434A"/>
     <w:rsid w:val="00661744"/>
     <w:rsid w:val="00662779"/>
     <w:rsid w:val="00662F97"/>
     <w:rsid w:val="006633D4"/>
     <w:rsid w:val="006636A1"/>
     <w:rsid w:val="00663C22"/>
     <w:rsid w:val="00664602"/>
     <w:rsid w:val="00664B8E"/>
     <w:rsid w:val="00666B3A"/>
     <w:rsid w:val="00671A1C"/>
     <w:rsid w:val="00672752"/>
     <w:rsid w:val="00673BE9"/>
     <w:rsid w:val="00674FF1"/>
     <w:rsid w:val="00675C34"/>
     <w:rsid w:val="00677203"/>
     <w:rsid w:val="006808A4"/>
+    <w:rsid w:val="0069557C"/>
     <w:rsid w:val="006A2AEB"/>
+    <w:rsid w:val="006A53DD"/>
+    <w:rsid w:val="006A70BF"/>
+    <w:rsid w:val="006B31DA"/>
     <w:rsid w:val="006B3302"/>
     <w:rsid w:val="006B33D2"/>
     <w:rsid w:val="006B5221"/>
     <w:rsid w:val="006B56A5"/>
     <w:rsid w:val="006B5F01"/>
     <w:rsid w:val="006C0287"/>
     <w:rsid w:val="006C11B4"/>
     <w:rsid w:val="006C2DE2"/>
     <w:rsid w:val="006C4075"/>
+    <w:rsid w:val="006C5101"/>
     <w:rsid w:val="006C536A"/>
+    <w:rsid w:val="006C5ABD"/>
     <w:rsid w:val="006C676D"/>
     <w:rsid w:val="006D01A7"/>
     <w:rsid w:val="006D28BF"/>
     <w:rsid w:val="006D5470"/>
     <w:rsid w:val="006D741A"/>
+    <w:rsid w:val="006E2618"/>
+    <w:rsid w:val="006E35D4"/>
     <w:rsid w:val="006E4D23"/>
     <w:rsid w:val="006E4F64"/>
     <w:rsid w:val="006E6CAD"/>
     <w:rsid w:val="006F2459"/>
     <w:rsid w:val="006F36F1"/>
     <w:rsid w:val="006F3EDB"/>
     <w:rsid w:val="006F453D"/>
     <w:rsid w:val="006F6FDB"/>
     <w:rsid w:val="00700550"/>
     <w:rsid w:val="007018A1"/>
     <w:rsid w:val="007048AF"/>
     <w:rsid w:val="00705D97"/>
     <w:rsid w:val="00713DDD"/>
     <w:rsid w:val="00715F72"/>
     <w:rsid w:val="00722509"/>
     <w:rsid w:val="00722F44"/>
     <w:rsid w:val="007231EC"/>
     <w:rsid w:val="0072480E"/>
     <w:rsid w:val="00725B02"/>
     <w:rsid w:val="00725E8A"/>
     <w:rsid w:val="0072652D"/>
     <w:rsid w:val="007268D1"/>
     <w:rsid w:val="00727550"/>
     <w:rsid w:val="0073031D"/>
     <w:rsid w:val="00731821"/>
     <w:rsid w:val="00732509"/>
     <w:rsid w:val="007356AA"/>
     <w:rsid w:val="0073628E"/>
     <w:rsid w:val="00737A06"/>
     <w:rsid w:val="0074249B"/>
     <w:rsid w:val="00742E47"/>
+    <w:rsid w:val="00744856"/>
     <w:rsid w:val="00744A69"/>
     <w:rsid w:val="00752DE4"/>
     <w:rsid w:val="00753A36"/>
     <w:rsid w:val="00756403"/>
     <w:rsid w:val="00757400"/>
     <w:rsid w:val="00760750"/>
     <w:rsid w:val="00760FCF"/>
     <w:rsid w:val="0076168C"/>
     <w:rsid w:val="007621D2"/>
     <w:rsid w:val="00762B33"/>
     <w:rsid w:val="007634E1"/>
     <w:rsid w:val="0076679C"/>
+    <w:rsid w:val="007707A3"/>
     <w:rsid w:val="00770D74"/>
     <w:rsid w:val="007731CA"/>
     <w:rsid w:val="007737CA"/>
+    <w:rsid w:val="0077394B"/>
+    <w:rsid w:val="00773B1F"/>
     <w:rsid w:val="007766BF"/>
     <w:rsid w:val="0078032F"/>
     <w:rsid w:val="00783C60"/>
     <w:rsid w:val="0078451F"/>
     <w:rsid w:val="00784943"/>
     <w:rsid w:val="00790E2A"/>
     <w:rsid w:val="00791654"/>
+    <w:rsid w:val="007925C5"/>
     <w:rsid w:val="0079281E"/>
     <w:rsid w:val="00796D2B"/>
     <w:rsid w:val="007A25D7"/>
     <w:rsid w:val="007A6147"/>
     <w:rsid w:val="007A623E"/>
     <w:rsid w:val="007A7D6F"/>
     <w:rsid w:val="007B12AF"/>
     <w:rsid w:val="007B27F8"/>
     <w:rsid w:val="007B5250"/>
+    <w:rsid w:val="007B6752"/>
     <w:rsid w:val="007B6C3E"/>
+    <w:rsid w:val="007C0252"/>
     <w:rsid w:val="007C05B3"/>
+    <w:rsid w:val="007C22A6"/>
     <w:rsid w:val="007C6ABE"/>
     <w:rsid w:val="007C7547"/>
+    <w:rsid w:val="007C7582"/>
     <w:rsid w:val="007C76D0"/>
     <w:rsid w:val="007D0572"/>
     <w:rsid w:val="007D0C3C"/>
     <w:rsid w:val="007D14AA"/>
     <w:rsid w:val="007D3FE5"/>
+    <w:rsid w:val="007D4622"/>
     <w:rsid w:val="007D4E98"/>
+    <w:rsid w:val="007D582F"/>
     <w:rsid w:val="007E347A"/>
-    <w:rsid w:val="007F0297"/>
+    <w:rsid w:val="007E5468"/>
     <w:rsid w:val="007F03E6"/>
     <w:rsid w:val="007F19C4"/>
+    <w:rsid w:val="007F2BA4"/>
+    <w:rsid w:val="007F37C2"/>
     <w:rsid w:val="007F6665"/>
     <w:rsid w:val="007F6C9F"/>
     <w:rsid w:val="00800AC2"/>
     <w:rsid w:val="00803356"/>
     <w:rsid w:val="008058B6"/>
+    <w:rsid w:val="00810C47"/>
     <w:rsid w:val="00812F05"/>
     <w:rsid w:val="0081570B"/>
     <w:rsid w:val="00822997"/>
     <w:rsid w:val="00823958"/>
     <w:rsid w:val="0082409A"/>
     <w:rsid w:val="0082771B"/>
     <w:rsid w:val="0082775E"/>
     <w:rsid w:val="00830775"/>
     <w:rsid w:val="00830F12"/>
     <w:rsid w:val="00831FAD"/>
     <w:rsid w:val="00832242"/>
     <w:rsid w:val="0083335A"/>
+    <w:rsid w:val="00833FCF"/>
     <w:rsid w:val="008355F7"/>
     <w:rsid w:val="00835E26"/>
     <w:rsid w:val="008413CB"/>
     <w:rsid w:val="0084586E"/>
     <w:rsid w:val="008468D7"/>
     <w:rsid w:val="00850D6B"/>
     <w:rsid w:val="00851134"/>
     <w:rsid w:val="00851B38"/>
     <w:rsid w:val="00852E52"/>
     <w:rsid w:val="00854F4A"/>
     <w:rsid w:val="00855281"/>
     <w:rsid w:val="0085540A"/>
     <w:rsid w:val="00855D08"/>
     <w:rsid w:val="00856491"/>
     <w:rsid w:val="008578B7"/>
     <w:rsid w:val="00860E14"/>
     <w:rsid w:val="008629E3"/>
+    <w:rsid w:val="008643EB"/>
     <w:rsid w:val="00864BAB"/>
     <w:rsid w:val="00866116"/>
     <w:rsid w:val="0087450E"/>
     <w:rsid w:val="00875629"/>
     <w:rsid w:val="008759DE"/>
     <w:rsid w:val="008769BC"/>
     <w:rsid w:val="00877227"/>
     <w:rsid w:val="00882CFB"/>
     <w:rsid w:val="00883829"/>
+    <w:rsid w:val="00887AB9"/>
     <w:rsid w:val="00890385"/>
     <w:rsid w:val="0089212E"/>
     <w:rsid w:val="00892CC7"/>
     <w:rsid w:val="0089612E"/>
     <w:rsid w:val="00896ED7"/>
+    <w:rsid w:val="008A0C67"/>
     <w:rsid w:val="008A1CCF"/>
     <w:rsid w:val="008A5785"/>
     <w:rsid w:val="008A57D3"/>
     <w:rsid w:val="008A5F40"/>
     <w:rsid w:val="008A7C44"/>
     <w:rsid w:val="008B20A1"/>
     <w:rsid w:val="008B3B3C"/>
+    <w:rsid w:val="008B4AFB"/>
     <w:rsid w:val="008B6660"/>
     <w:rsid w:val="008B6893"/>
     <w:rsid w:val="008B69C6"/>
     <w:rsid w:val="008D0CBE"/>
     <w:rsid w:val="008D0F23"/>
     <w:rsid w:val="008D1B72"/>
     <w:rsid w:val="008D3B1A"/>
     <w:rsid w:val="008D5AD1"/>
     <w:rsid w:val="008D7E68"/>
     <w:rsid w:val="008E060F"/>
     <w:rsid w:val="008E0E83"/>
     <w:rsid w:val="008E1BBA"/>
     <w:rsid w:val="008E2C4C"/>
+    <w:rsid w:val="008E436F"/>
     <w:rsid w:val="008E4785"/>
     <w:rsid w:val="008E647A"/>
+    <w:rsid w:val="008E6F62"/>
     <w:rsid w:val="008F0913"/>
     <w:rsid w:val="008F0E12"/>
+    <w:rsid w:val="008F15F8"/>
     <w:rsid w:val="008F1F5D"/>
     <w:rsid w:val="008F3189"/>
     <w:rsid w:val="008F3A2C"/>
+    <w:rsid w:val="008F4328"/>
     <w:rsid w:val="008F4C89"/>
     <w:rsid w:val="008F6A30"/>
     <w:rsid w:val="008F7564"/>
     <w:rsid w:val="00901085"/>
     <w:rsid w:val="009016A5"/>
     <w:rsid w:val="0090296A"/>
+    <w:rsid w:val="00907090"/>
     <w:rsid w:val="00911CFE"/>
     <w:rsid w:val="009125E9"/>
     <w:rsid w:val="00913B16"/>
     <w:rsid w:val="009160F6"/>
     <w:rsid w:val="00920393"/>
+    <w:rsid w:val="0092091A"/>
+    <w:rsid w:val="0092155D"/>
     <w:rsid w:val="009267EC"/>
+    <w:rsid w:val="00930E89"/>
     <w:rsid w:val="0093223A"/>
     <w:rsid w:val="00933D2B"/>
     <w:rsid w:val="00934C38"/>
+    <w:rsid w:val="00934FB2"/>
     <w:rsid w:val="00936023"/>
     <w:rsid w:val="00944055"/>
     <w:rsid w:val="00945CA1"/>
+    <w:rsid w:val="009520BE"/>
     <w:rsid w:val="009521B4"/>
     <w:rsid w:val="00952906"/>
     <w:rsid w:val="0095291F"/>
     <w:rsid w:val="00952F12"/>
     <w:rsid w:val="00953BA1"/>
     <w:rsid w:val="009577FD"/>
     <w:rsid w:val="00960DDF"/>
     <w:rsid w:val="00960E53"/>
     <w:rsid w:val="00965AB3"/>
+    <w:rsid w:val="00965DF5"/>
     <w:rsid w:val="00966AD6"/>
     <w:rsid w:val="0097042C"/>
     <w:rsid w:val="00972059"/>
     <w:rsid w:val="00976218"/>
     <w:rsid w:val="00980718"/>
+    <w:rsid w:val="00981C71"/>
     <w:rsid w:val="00982C79"/>
     <w:rsid w:val="00982DEF"/>
     <w:rsid w:val="00987E8D"/>
+    <w:rsid w:val="009902FF"/>
     <w:rsid w:val="00990FEF"/>
+    <w:rsid w:val="00992D0A"/>
     <w:rsid w:val="00992DD7"/>
     <w:rsid w:val="00994EC1"/>
+    <w:rsid w:val="009959EB"/>
     <w:rsid w:val="009A14F9"/>
     <w:rsid w:val="009A2A1E"/>
     <w:rsid w:val="009A5A15"/>
     <w:rsid w:val="009A6FEA"/>
     <w:rsid w:val="009A7C81"/>
     <w:rsid w:val="009B1962"/>
     <w:rsid w:val="009B5808"/>
     <w:rsid w:val="009B58FE"/>
     <w:rsid w:val="009B6442"/>
+    <w:rsid w:val="009B7580"/>
     <w:rsid w:val="009B7717"/>
     <w:rsid w:val="009B7829"/>
     <w:rsid w:val="009C42F0"/>
     <w:rsid w:val="009C5FF5"/>
     <w:rsid w:val="009D04A3"/>
     <w:rsid w:val="009D164A"/>
     <w:rsid w:val="009D2497"/>
     <w:rsid w:val="009D30B8"/>
     <w:rsid w:val="009D5E61"/>
     <w:rsid w:val="009D7BAD"/>
+    <w:rsid w:val="009E267C"/>
+    <w:rsid w:val="009E438D"/>
     <w:rsid w:val="009E5125"/>
+    <w:rsid w:val="009E5386"/>
     <w:rsid w:val="009F3CC9"/>
+    <w:rsid w:val="009F3D2D"/>
     <w:rsid w:val="00A00840"/>
     <w:rsid w:val="00A00981"/>
     <w:rsid w:val="00A026A5"/>
     <w:rsid w:val="00A029DD"/>
     <w:rsid w:val="00A02DEC"/>
     <w:rsid w:val="00A04869"/>
     <w:rsid w:val="00A04AB7"/>
     <w:rsid w:val="00A056D0"/>
     <w:rsid w:val="00A10D08"/>
     <w:rsid w:val="00A13044"/>
     <w:rsid w:val="00A147DA"/>
     <w:rsid w:val="00A169C4"/>
     <w:rsid w:val="00A16EBC"/>
     <w:rsid w:val="00A20136"/>
+    <w:rsid w:val="00A20FA0"/>
     <w:rsid w:val="00A24330"/>
     <w:rsid w:val="00A24A68"/>
     <w:rsid w:val="00A25A54"/>
     <w:rsid w:val="00A25BEE"/>
     <w:rsid w:val="00A26154"/>
     <w:rsid w:val="00A40583"/>
     <w:rsid w:val="00A421A9"/>
     <w:rsid w:val="00A434A0"/>
+    <w:rsid w:val="00A45574"/>
     <w:rsid w:val="00A52F7D"/>
     <w:rsid w:val="00A532A5"/>
     <w:rsid w:val="00A53A1F"/>
     <w:rsid w:val="00A55267"/>
     <w:rsid w:val="00A5603E"/>
-    <w:rsid w:val="00A563A8"/>
     <w:rsid w:val="00A610D5"/>
     <w:rsid w:val="00A612BA"/>
     <w:rsid w:val="00A61A0D"/>
     <w:rsid w:val="00A61FD3"/>
+    <w:rsid w:val="00A63616"/>
     <w:rsid w:val="00A721CC"/>
     <w:rsid w:val="00A75DA2"/>
     <w:rsid w:val="00A77FC8"/>
     <w:rsid w:val="00A80D35"/>
     <w:rsid w:val="00A82A34"/>
     <w:rsid w:val="00A834D6"/>
     <w:rsid w:val="00A8459B"/>
     <w:rsid w:val="00A84876"/>
+    <w:rsid w:val="00A861DE"/>
     <w:rsid w:val="00A8735A"/>
     <w:rsid w:val="00A901CE"/>
     <w:rsid w:val="00A90F7C"/>
     <w:rsid w:val="00A9724E"/>
     <w:rsid w:val="00A97567"/>
     <w:rsid w:val="00A9765C"/>
     <w:rsid w:val="00AA0CA4"/>
+    <w:rsid w:val="00AA13E8"/>
+    <w:rsid w:val="00AA2A1E"/>
+    <w:rsid w:val="00AA2B28"/>
     <w:rsid w:val="00AA3905"/>
+    <w:rsid w:val="00AA3A3A"/>
     <w:rsid w:val="00AA4312"/>
     <w:rsid w:val="00AA5E15"/>
+    <w:rsid w:val="00AA6EE0"/>
+    <w:rsid w:val="00AB1435"/>
     <w:rsid w:val="00AB16F9"/>
     <w:rsid w:val="00AB22AC"/>
-    <w:rsid w:val="00AB340D"/>
+    <w:rsid w:val="00AB3297"/>
+    <w:rsid w:val="00AC0182"/>
     <w:rsid w:val="00AC2505"/>
     <w:rsid w:val="00AC2BA2"/>
+    <w:rsid w:val="00AC5DE1"/>
     <w:rsid w:val="00AC68F4"/>
     <w:rsid w:val="00AC75C3"/>
+    <w:rsid w:val="00AD369E"/>
     <w:rsid w:val="00AD4223"/>
     <w:rsid w:val="00AD496D"/>
     <w:rsid w:val="00AD6A8F"/>
     <w:rsid w:val="00AE0203"/>
     <w:rsid w:val="00AE3A68"/>
     <w:rsid w:val="00AE514D"/>
     <w:rsid w:val="00AE6C92"/>
     <w:rsid w:val="00AE7D69"/>
     <w:rsid w:val="00AF09A8"/>
     <w:rsid w:val="00AF28DD"/>
     <w:rsid w:val="00AF2BDF"/>
     <w:rsid w:val="00AF2C93"/>
     <w:rsid w:val="00AF3EBB"/>
     <w:rsid w:val="00AF4E41"/>
     <w:rsid w:val="00AF51A1"/>
     <w:rsid w:val="00AF54B2"/>
     <w:rsid w:val="00AF78CD"/>
     <w:rsid w:val="00AF78E4"/>
     <w:rsid w:val="00B031BD"/>
     <w:rsid w:val="00B04C4B"/>
     <w:rsid w:val="00B04F06"/>
     <w:rsid w:val="00B04F88"/>
     <w:rsid w:val="00B076F0"/>
+    <w:rsid w:val="00B12037"/>
     <w:rsid w:val="00B13F64"/>
+    <w:rsid w:val="00B155FE"/>
+    <w:rsid w:val="00B17D61"/>
     <w:rsid w:val="00B22AFE"/>
     <w:rsid w:val="00B261C5"/>
     <w:rsid w:val="00B302E0"/>
     <w:rsid w:val="00B3420E"/>
+    <w:rsid w:val="00B34A8E"/>
     <w:rsid w:val="00B41AEE"/>
     <w:rsid w:val="00B42362"/>
+    <w:rsid w:val="00B4460F"/>
     <w:rsid w:val="00B44D78"/>
     <w:rsid w:val="00B4703F"/>
     <w:rsid w:val="00B4755E"/>
     <w:rsid w:val="00B52812"/>
     <w:rsid w:val="00B53507"/>
     <w:rsid w:val="00B536B2"/>
     <w:rsid w:val="00B56DF1"/>
     <w:rsid w:val="00B652D4"/>
     <w:rsid w:val="00B65DC7"/>
     <w:rsid w:val="00B661E5"/>
     <w:rsid w:val="00B668BB"/>
     <w:rsid w:val="00B67066"/>
     <w:rsid w:val="00B67D40"/>
     <w:rsid w:val="00B70698"/>
     <w:rsid w:val="00B70DE3"/>
     <w:rsid w:val="00B71B20"/>
     <w:rsid w:val="00B73934"/>
+    <w:rsid w:val="00B746E9"/>
     <w:rsid w:val="00B74DC3"/>
     <w:rsid w:val="00B75192"/>
     <w:rsid w:val="00B75F86"/>
     <w:rsid w:val="00B7639D"/>
     <w:rsid w:val="00B8299E"/>
+    <w:rsid w:val="00B83493"/>
     <w:rsid w:val="00B84548"/>
+    <w:rsid w:val="00B84599"/>
     <w:rsid w:val="00B846ED"/>
     <w:rsid w:val="00B8786D"/>
     <w:rsid w:val="00B87EFA"/>
     <w:rsid w:val="00B935E5"/>
     <w:rsid w:val="00B96B03"/>
     <w:rsid w:val="00B97712"/>
     <w:rsid w:val="00BA550B"/>
     <w:rsid w:val="00BA5CFD"/>
     <w:rsid w:val="00BA6AD9"/>
     <w:rsid w:val="00BB0971"/>
+    <w:rsid w:val="00BB6788"/>
     <w:rsid w:val="00BB7AD9"/>
     <w:rsid w:val="00BC1971"/>
+    <w:rsid w:val="00BC331B"/>
     <w:rsid w:val="00BC36E3"/>
     <w:rsid w:val="00BC3A14"/>
     <w:rsid w:val="00BC4931"/>
     <w:rsid w:val="00BC6793"/>
+    <w:rsid w:val="00BC6BF9"/>
+    <w:rsid w:val="00BC7CDD"/>
     <w:rsid w:val="00BD084C"/>
     <w:rsid w:val="00BD42FC"/>
     <w:rsid w:val="00BD7D1F"/>
     <w:rsid w:val="00BE491E"/>
     <w:rsid w:val="00BE7BA8"/>
     <w:rsid w:val="00BE7D37"/>
     <w:rsid w:val="00BF204C"/>
     <w:rsid w:val="00BF38AE"/>
     <w:rsid w:val="00BF63A8"/>
     <w:rsid w:val="00BF7BF9"/>
     <w:rsid w:val="00C0510F"/>
     <w:rsid w:val="00C1137D"/>
     <w:rsid w:val="00C11621"/>
     <w:rsid w:val="00C11EB2"/>
     <w:rsid w:val="00C17B60"/>
     <w:rsid w:val="00C17F51"/>
     <w:rsid w:val="00C22487"/>
     <w:rsid w:val="00C24716"/>
     <w:rsid w:val="00C268DD"/>
     <w:rsid w:val="00C31A88"/>
     <w:rsid w:val="00C3541B"/>
     <w:rsid w:val="00C44252"/>
     <w:rsid w:val="00C452F3"/>
+    <w:rsid w:val="00C4544B"/>
     <w:rsid w:val="00C45675"/>
     <w:rsid w:val="00C467CC"/>
     <w:rsid w:val="00C500C8"/>
+    <w:rsid w:val="00C501C3"/>
     <w:rsid w:val="00C51FB9"/>
     <w:rsid w:val="00C539F6"/>
     <w:rsid w:val="00C61164"/>
-    <w:rsid w:val="00C649C7"/>
     <w:rsid w:val="00C659D1"/>
     <w:rsid w:val="00C6678A"/>
     <w:rsid w:val="00C67F0B"/>
     <w:rsid w:val="00C705CA"/>
     <w:rsid w:val="00C72BB7"/>
     <w:rsid w:val="00C759F0"/>
     <w:rsid w:val="00C8047E"/>
     <w:rsid w:val="00C81CE2"/>
     <w:rsid w:val="00C83793"/>
     <w:rsid w:val="00C84211"/>
     <w:rsid w:val="00C84BF6"/>
     <w:rsid w:val="00C878AF"/>
+    <w:rsid w:val="00C87BF4"/>
     <w:rsid w:val="00C9074E"/>
+    <w:rsid w:val="00C91445"/>
+    <w:rsid w:val="00C91F62"/>
+    <w:rsid w:val="00C92A34"/>
     <w:rsid w:val="00C92A69"/>
     <w:rsid w:val="00C93A31"/>
+    <w:rsid w:val="00C941E4"/>
     <w:rsid w:val="00C94ECC"/>
     <w:rsid w:val="00CA13DB"/>
     <w:rsid w:val="00CA1ADA"/>
+    <w:rsid w:val="00CA2664"/>
     <w:rsid w:val="00CA326A"/>
     <w:rsid w:val="00CA4087"/>
     <w:rsid w:val="00CA53C1"/>
     <w:rsid w:val="00CA71B1"/>
     <w:rsid w:val="00CA73AF"/>
     <w:rsid w:val="00CB16ED"/>
     <w:rsid w:val="00CB1C94"/>
+    <w:rsid w:val="00CB5C45"/>
     <w:rsid w:val="00CC33F1"/>
     <w:rsid w:val="00CC4773"/>
     <w:rsid w:val="00CC5688"/>
     <w:rsid w:val="00CC6943"/>
+    <w:rsid w:val="00CC7842"/>
+    <w:rsid w:val="00CC7D0E"/>
     <w:rsid w:val="00CC7E1B"/>
     <w:rsid w:val="00CD0BE3"/>
     <w:rsid w:val="00CD221D"/>
     <w:rsid w:val="00CD23D3"/>
     <w:rsid w:val="00CD4C5E"/>
+    <w:rsid w:val="00CD5A8E"/>
     <w:rsid w:val="00CD7066"/>
     <w:rsid w:val="00CD7EEC"/>
     <w:rsid w:val="00CE1569"/>
     <w:rsid w:val="00CE4D7A"/>
     <w:rsid w:val="00CE5F79"/>
     <w:rsid w:val="00CE66EE"/>
     <w:rsid w:val="00CE6EBC"/>
     <w:rsid w:val="00CF12FB"/>
     <w:rsid w:val="00CF1BE6"/>
     <w:rsid w:val="00CF33D8"/>
     <w:rsid w:val="00CF3E7A"/>
     <w:rsid w:val="00CF635C"/>
     <w:rsid w:val="00CF70B8"/>
+    <w:rsid w:val="00CF7B24"/>
     <w:rsid w:val="00CF7C6C"/>
+    <w:rsid w:val="00D005DE"/>
     <w:rsid w:val="00D01B3B"/>
+    <w:rsid w:val="00D03B4C"/>
     <w:rsid w:val="00D052C0"/>
     <w:rsid w:val="00D05A69"/>
     <w:rsid w:val="00D078D9"/>
     <w:rsid w:val="00D10C27"/>
     <w:rsid w:val="00D13249"/>
     <w:rsid w:val="00D138AE"/>
     <w:rsid w:val="00D14FAC"/>
     <w:rsid w:val="00D15AE1"/>
     <w:rsid w:val="00D16927"/>
     <w:rsid w:val="00D2047B"/>
+    <w:rsid w:val="00D22E59"/>
+    <w:rsid w:val="00D243E9"/>
     <w:rsid w:val="00D3128D"/>
+    <w:rsid w:val="00D32685"/>
     <w:rsid w:val="00D33860"/>
     <w:rsid w:val="00D34872"/>
     <w:rsid w:val="00D352F5"/>
     <w:rsid w:val="00D357BC"/>
     <w:rsid w:val="00D404D3"/>
     <w:rsid w:val="00D41664"/>
     <w:rsid w:val="00D42706"/>
     <w:rsid w:val="00D42985"/>
     <w:rsid w:val="00D46119"/>
     <w:rsid w:val="00D46431"/>
     <w:rsid w:val="00D465DE"/>
     <w:rsid w:val="00D50B1D"/>
     <w:rsid w:val="00D50BAF"/>
     <w:rsid w:val="00D517A2"/>
     <w:rsid w:val="00D51E0E"/>
     <w:rsid w:val="00D522E7"/>
     <w:rsid w:val="00D53049"/>
     <w:rsid w:val="00D55A4A"/>
     <w:rsid w:val="00D5626A"/>
     <w:rsid w:val="00D56BED"/>
     <w:rsid w:val="00D60699"/>
     <w:rsid w:val="00D61A01"/>
     <w:rsid w:val="00D6371F"/>
     <w:rsid w:val="00D644FC"/>
     <w:rsid w:val="00D658B9"/>
     <w:rsid w:val="00D66B41"/>
+    <w:rsid w:val="00D731B5"/>
     <w:rsid w:val="00D73AD6"/>
     <w:rsid w:val="00D77642"/>
+    <w:rsid w:val="00D77873"/>
     <w:rsid w:val="00D80EF2"/>
     <w:rsid w:val="00D833B2"/>
     <w:rsid w:val="00D8466A"/>
     <w:rsid w:val="00D96EFE"/>
     <w:rsid w:val="00D97AA1"/>
     <w:rsid w:val="00D97FED"/>
+    <w:rsid w:val="00DA127F"/>
     <w:rsid w:val="00DA15C2"/>
     <w:rsid w:val="00DA189D"/>
     <w:rsid w:val="00DA19EE"/>
     <w:rsid w:val="00DA3425"/>
     <w:rsid w:val="00DA55A0"/>
     <w:rsid w:val="00DB06C6"/>
     <w:rsid w:val="00DB0EDA"/>
     <w:rsid w:val="00DB1FDE"/>
     <w:rsid w:val="00DB44E3"/>
     <w:rsid w:val="00DB4CE9"/>
+    <w:rsid w:val="00DB5E75"/>
     <w:rsid w:val="00DB60AC"/>
     <w:rsid w:val="00DC0448"/>
     <w:rsid w:val="00DC0FE9"/>
     <w:rsid w:val="00DC15A4"/>
     <w:rsid w:val="00DC23FF"/>
     <w:rsid w:val="00DC4A7D"/>
     <w:rsid w:val="00DD037A"/>
     <w:rsid w:val="00DD170F"/>
     <w:rsid w:val="00DD1C06"/>
     <w:rsid w:val="00DD22EF"/>
     <w:rsid w:val="00DD2A92"/>
     <w:rsid w:val="00DD2AFB"/>
     <w:rsid w:val="00DD39ED"/>
     <w:rsid w:val="00DD4F64"/>
     <w:rsid w:val="00DD5849"/>
     <w:rsid w:val="00DD6CF9"/>
     <w:rsid w:val="00DE080C"/>
     <w:rsid w:val="00DE27E3"/>
+    <w:rsid w:val="00DE3C01"/>
     <w:rsid w:val="00DE5095"/>
     <w:rsid w:val="00DF0F12"/>
     <w:rsid w:val="00DF3487"/>
     <w:rsid w:val="00DF3EBC"/>
+    <w:rsid w:val="00DF6A63"/>
     <w:rsid w:val="00DF7FEE"/>
     <w:rsid w:val="00E00790"/>
     <w:rsid w:val="00E0104B"/>
+    <w:rsid w:val="00E02E91"/>
     <w:rsid w:val="00E0364C"/>
     <w:rsid w:val="00E05670"/>
     <w:rsid w:val="00E058FC"/>
     <w:rsid w:val="00E05BF0"/>
     <w:rsid w:val="00E062D7"/>
     <w:rsid w:val="00E079B2"/>
     <w:rsid w:val="00E1182C"/>
     <w:rsid w:val="00E12707"/>
     <w:rsid w:val="00E165EC"/>
     <w:rsid w:val="00E211DB"/>
     <w:rsid w:val="00E2457F"/>
     <w:rsid w:val="00E250A9"/>
     <w:rsid w:val="00E25992"/>
     <w:rsid w:val="00E306CD"/>
     <w:rsid w:val="00E30DA7"/>
     <w:rsid w:val="00E3567B"/>
     <w:rsid w:val="00E35906"/>
     <w:rsid w:val="00E412B2"/>
     <w:rsid w:val="00E41766"/>
+    <w:rsid w:val="00E42EEA"/>
     <w:rsid w:val="00E43ABA"/>
     <w:rsid w:val="00E44DF7"/>
     <w:rsid w:val="00E46DFA"/>
     <w:rsid w:val="00E50EF0"/>
     <w:rsid w:val="00E5268B"/>
     <w:rsid w:val="00E53309"/>
     <w:rsid w:val="00E5382C"/>
     <w:rsid w:val="00E55BDC"/>
     <w:rsid w:val="00E55E2C"/>
     <w:rsid w:val="00E57113"/>
+    <w:rsid w:val="00E57334"/>
     <w:rsid w:val="00E5741B"/>
     <w:rsid w:val="00E57987"/>
     <w:rsid w:val="00E57A18"/>
     <w:rsid w:val="00E6364F"/>
     <w:rsid w:val="00E63BEE"/>
     <w:rsid w:val="00E670E8"/>
     <w:rsid w:val="00E676A8"/>
     <w:rsid w:val="00E67921"/>
     <w:rsid w:val="00E70824"/>
     <w:rsid w:val="00E7134D"/>
+    <w:rsid w:val="00E75AE0"/>
     <w:rsid w:val="00E80666"/>
     <w:rsid w:val="00E8097F"/>
     <w:rsid w:val="00E81223"/>
-    <w:rsid w:val="00E82FA6"/>
+    <w:rsid w:val="00E827DF"/>
+    <w:rsid w:val="00E82B5A"/>
+    <w:rsid w:val="00E8388E"/>
     <w:rsid w:val="00E83ACF"/>
     <w:rsid w:val="00E83B50"/>
+    <w:rsid w:val="00E858B7"/>
     <w:rsid w:val="00E85EB4"/>
     <w:rsid w:val="00E94E9C"/>
     <w:rsid w:val="00E96C62"/>
+    <w:rsid w:val="00E976C6"/>
     <w:rsid w:val="00EA2287"/>
     <w:rsid w:val="00EA2410"/>
+    <w:rsid w:val="00EA2F0E"/>
     <w:rsid w:val="00EA34C6"/>
     <w:rsid w:val="00EA54D7"/>
     <w:rsid w:val="00EA75D3"/>
     <w:rsid w:val="00EB0147"/>
     <w:rsid w:val="00EB0732"/>
     <w:rsid w:val="00EC0412"/>
     <w:rsid w:val="00EC4F5F"/>
     <w:rsid w:val="00EC58E0"/>
     <w:rsid w:val="00EC7170"/>
     <w:rsid w:val="00EC74A2"/>
+    <w:rsid w:val="00ED1B8B"/>
     <w:rsid w:val="00ED2BD1"/>
     <w:rsid w:val="00ED40F8"/>
     <w:rsid w:val="00ED7224"/>
     <w:rsid w:val="00ED7676"/>
     <w:rsid w:val="00EE0AED"/>
     <w:rsid w:val="00EE1418"/>
     <w:rsid w:val="00EE1613"/>
     <w:rsid w:val="00EE31AC"/>
     <w:rsid w:val="00EE4F48"/>
     <w:rsid w:val="00EE4FAB"/>
     <w:rsid w:val="00EE545A"/>
     <w:rsid w:val="00EE7A7D"/>
     <w:rsid w:val="00EF0A90"/>
     <w:rsid w:val="00EF1F26"/>
     <w:rsid w:val="00EF3271"/>
     <w:rsid w:val="00EF4ED6"/>
     <w:rsid w:val="00EF6430"/>
     <w:rsid w:val="00EF75C2"/>
     <w:rsid w:val="00EF7AFF"/>
+    <w:rsid w:val="00EF7FD0"/>
     <w:rsid w:val="00F020F7"/>
     <w:rsid w:val="00F03AC0"/>
     <w:rsid w:val="00F0730B"/>
     <w:rsid w:val="00F10012"/>
+    <w:rsid w:val="00F13506"/>
     <w:rsid w:val="00F1646E"/>
     <w:rsid w:val="00F20328"/>
     <w:rsid w:val="00F221AD"/>
     <w:rsid w:val="00F227C9"/>
     <w:rsid w:val="00F2335E"/>
+    <w:rsid w:val="00F239CA"/>
     <w:rsid w:val="00F30642"/>
+    <w:rsid w:val="00F307AA"/>
     <w:rsid w:val="00F32B47"/>
     <w:rsid w:val="00F32FC6"/>
     <w:rsid w:val="00F3362A"/>
     <w:rsid w:val="00F33BA9"/>
     <w:rsid w:val="00F352B7"/>
+    <w:rsid w:val="00F4062F"/>
     <w:rsid w:val="00F416E9"/>
     <w:rsid w:val="00F42DBF"/>
     <w:rsid w:val="00F4507A"/>
     <w:rsid w:val="00F47292"/>
     <w:rsid w:val="00F515DC"/>
     <w:rsid w:val="00F51739"/>
     <w:rsid w:val="00F51B12"/>
     <w:rsid w:val="00F53E90"/>
     <w:rsid w:val="00F540F4"/>
     <w:rsid w:val="00F563AB"/>
     <w:rsid w:val="00F60908"/>
     <w:rsid w:val="00F60B22"/>
     <w:rsid w:val="00F628AC"/>
+    <w:rsid w:val="00F63F54"/>
     <w:rsid w:val="00F668B5"/>
     <w:rsid w:val="00F735F1"/>
     <w:rsid w:val="00F73F1B"/>
     <w:rsid w:val="00F75435"/>
+    <w:rsid w:val="00F75F82"/>
+    <w:rsid w:val="00F77DE7"/>
     <w:rsid w:val="00F80C45"/>
     <w:rsid w:val="00F81545"/>
     <w:rsid w:val="00F830E1"/>
     <w:rsid w:val="00F87C11"/>
     <w:rsid w:val="00F95AF1"/>
     <w:rsid w:val="00FA1559"/>
     <w:rsid w:val="00FA4413"/>
+    <w:rsid w:val="00FA5FA0"/>
+    <w:rsid w:val="00FA7453"/>
     <w:rsid w:val="00FB1033"/>
     <w:rsid w:val="00FB1792"/>
     <w:rsid w:val="00FB17A3"/>
+    <w:rsid w:val="00FB2B12"/>
     <w:rsid w:val="00FB68AE"/>
     <w:rsid w:val="00FB71AE"/>
     <w:rsid w:val="00FB72DF"/>
     <w:rsid w:val="00FB7FA5"/>
+    <w:rsid w:val="00FC0179"/>
     <w:rsid w:val="00FC2B63"/>
     <w:rsid w:val="00FC4106"/>
     <w:rsid w:val="00FC71C6"/>
     <w:rsid w:val="00FD5A29"/>
     <w:rsid w:val="00FD6D2D"/>
     <w:rsid w:val="00FD7C18"/>
+    <w:rsid w:val="00FE1BA6"/>
     <w:rsid w:val="00FE3B6F"/>
+    <w:rsid w:val="00FE4656"/>
+    <w:rsid w:val="00FE490D"/>
+    <w:rsid w:val="00FE5389"/>
     <w:rsid w:val="00FE5872"/>
     <w:rsid w:val="00FE756C"/>
     <w:rsid w:val="00FF0119"/>
     <w:rsid w:val="00FF2B6B"/>
     <w:rsid w:val="00FF47D0"/>
     <w:rsid w:val="00FF5646"/>
     <w:rsid w:val="00FF711F"/>
+    <w:rsid w:val="04BE7AE2"/>
+    <w:rsid w:val="0824ECF8"/>
+    <w:rsid w:val="0CF9A8DC"/>
+    <w:rsid w:val="0D256BEB"/>
+    <w:rsid w:val="0E6DCECC"/>
+    <w:rsid w:val="12FF96DD"/>
     <w:rsid w:val="196FB46D"/>
-    <w:rsid w:val="1C2BF6C6"/>
+    <w:rsid w:val="1C21C960"/>
+    <w:rsid w:val="1EB193CF"/>
     <w:rsid w:val="20852028"/>
+    <w:rsid w:val="21ACC938"/>
+    <w:rsid w:val="226810A4"/>
+    <w:rsid w:val="2514FF86"/>
+    <w:rsid w:val="27A013CD"/>
     <w:rsid w:val="3026240B"/>
-    <w:rsid w:val="4021128A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="64C61964"/>
+    <w:rsid w:val="32B41E85"/>
+    <w:rsid w:val="3346CC75"/>
+    <w:rsid w:val="3B86D4D9"/>
+    <w:rsid w:val="3ECC9C33"/>
+    <w:rsid w:val="4DB14DB0"/>
+    <w:rsid w:val="4ECF496F"/>
+    <w:rsid w:val="515EDE44"/>
+    <w:rsid w:val="583F46DD"/>
     <w:rsid w:val="65AAD929"/>
+    <w:rsid w:val="72D75DB9"/>
+    <w:rsid w:val="7A0DA630"/>
     <w:rsid w:val="7DBEFD3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6BCE91B3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9C006C47-5ADA-4514-9CFF-76C61C25C3A0}"/>
+  <w15:docId w15:val="{DAD8F897-C398-4AC3-945E-9FBCD0F07890}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -32568,52 +32517,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -32680,98 +32629,98 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CF33D8"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -32888,1459 +32837,1371 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00715F72"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006541A0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006541A0"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="006541A0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006541A0"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00812F05"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="fontstyle01" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:rsid w:val="00FF47D0"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+      <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00E80666"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E80666"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E80666"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A77FC8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00243BF2"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00243BF2"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00243BF2"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00243BF2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00243BF2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A20136"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A20136"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A20136"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A20136"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF7BF9"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="fontstyle31" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle31">
     <w:name w:val="fontstyle31"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0046415C"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="TrebuchetMS" w:hAnsi="TrebuchetMS"/>
+      <w:rFonts w:ascii="TrebuchetMS" w:hAnsi="TrebuchetMS" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="404040"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...91 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@nspcc.org.uk" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/download/6406/prevent_referral_form" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/ladoreferral" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/670fa42a30536cb92748328f/EYFS_statutory_framework_for_group_and_school_-_based_providers.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CTU_GATEWAY@west-midlands.pnn.police.uk" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/31864/early_years_procedure_-_managing_allegations_against_adults_who_work_with_children" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/keeping-children-safe-in-education--2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/whistleblowing" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/safeguardingchildren" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/info/206/coventry_safeguarding_children_partnership/2628/local_authority_designated_officer_lado" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/organisations/ofsted/about/complaints-procedure" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/1062969/Information_sharing_advice_practitioners_safeguarding_services.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/ladoreferral" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EYqis@coventry.gov.uk" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/28504/records_transfer_form" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EYqis@coventry.gov.uk" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/45177/effective-support-for-children-families" TargetMode="External" Id="Rd795f82bf8f74759" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childrensresponsiveservices.co.uk/?form=mash-request-for-support" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/68c024cb8c6d992f23edd79c/Early_years_foundation_stage_statutory_framework_-_for_group_and_school-based_providers.pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@nspcc.org.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data5.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childrensresponsiveservices.co.uk/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/keeping-children-safe-in-education--2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/45712/effective-support-for-children-and-families-in-coventry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CTU_GATEWAY@west-midlands.pnn.police.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/info/206/coventry_safeguarding_children_partnership/2628/local_authority_designated_officer_lado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors5.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childrensresponsiveservices.co.uk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/whistleblowing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EYqis@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/1062969/Information_sharing_advice_practitioners_safeguarding_services.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle5.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/ladoreferral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/28504/records_transfer_form" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/organisations/ofsted/about/complaints-procedure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childrensresponsiveservices.co.uk/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/safeguardingchildren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/file/31864/early_years_procedure_-_managing_allegations_against_adults_who_work_with_children" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/ladoreferral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/downloads/download/6406/prevent_referral_form" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing5.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EYqis@coventry.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident#how-to-tell-ofsted" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/earlyhelp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/family-hubs" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/diagrams/_rels/data2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/report-a-serious-childcare-incident#how-to-tell-ofsted" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent4_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
-    <dgm:cat type="accent4" pri="11200"/>
+    <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
-[...11 lines deleted...]
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="lnNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="vennNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:alpha val="50000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node2">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node3">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node4">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgImgPlace1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="50000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignImgPlace1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="50000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgImgPlace1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="50000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="sibTrans2D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgSibTrans2D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgSibTrans2D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="sibTrans1D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="callout">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="50000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst0">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst2">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst3">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst4">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D2">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D3">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D4">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:shade val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D2">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:shade val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D3">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D4">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="conFgAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="trAlignAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="solidFgAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="solidAlignAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="solidBgAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAccFollowNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:alpha val="90000"/>
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:alpha val="90000"/>
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignAccFollowNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:alpha val="90000"/>
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:alpha val="90000"/>
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgAccFollowNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:alpha val="90000"/>
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:alpha val="90000"/>
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc2">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc3">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc4">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgShp">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="dkBgShp">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="trBgShp">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="50000"/>
         <a:alpha val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgShp">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent4">
+      <a:schemeClr val="accent1">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -36572,868 +36433,1506 @@
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
+<file path=word/diagrams/colors5.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
-    <dgm:pt modelId="{464B44FA-5520-4FAE-9B1B-7CD00F4EF12E}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent4_2" csCatId="accent4" phldr="1"/>
+    <dgm:pt modelId="{155C7361-DC58-4647-B42C-FEBBD790A572}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{98AF6061-2F2D-4191-A5DD-AB1F864A25DD}">
-[...8 lines deleted...]
-      </dgm:spPr>
+    <dgm:pt modelId="{E7AAD4EA-9C08-443C-BB3F-41E71B164A85}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
+          <a:pPr>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+            <a:buChar char=""/>
+          </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="1">
-[...20 lines deleted...]
-            <a:rPr lang="en-US" sz="1200">
+            <a:rPr lang="en-GB" sz="1200" b="1">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>MASH@coventry.gov.uk or 024 7678 8555</a:t>
+            <a:t>Children and Family Initial Response Service: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>InitialResponseService@coventry.gov.uk </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>or </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>024 7678 8555</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2A5EF66B-3F0B-4FC5-B367-E3EE90877D55}" type="parTrans" cxnId="{3207E48A-A35E-447D-ABCE-C70F80C13B4B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{97A28056-04BF-4D82-85DA-7E9BA75D9022}" type="sibTrans" cxnId="{3207E48A-A35E-447D-ABCE-C70F80C13B4B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7A8430BD-E808-4242-B28E-D6704DDFC978}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+            <a:buChar char=""/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Emergency Duty Team: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>024 7683 2222</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{611B57D5-D17B-498F-A2C2-61BB1A3224B3}" type="parTrans" cxnId="{34146FB3-CF76-4B13-8E71-F5F0144937CB}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{28EBF228-A765-4DA1-8F7D-FD7DAB37DC3B}" type="sibTrans" cxnId="{34146FB3-CF76-4B13-8E71-F5F0144937CB}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4EDEE14C-8532-4078-BABF-312A147092E9}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+            <a:buChar char=""/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Local Authority Designated Officer (LADO) </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Lado@coventry.gov.uk</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1" u="sng">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200">
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{8DE80AF4-AB90-445B-8BEC-436F52AD5CCF}" type="parTrans" cxnId="{5A313907-B57B-47CB-9935-104FBA3F3115}">
+    <dgm:pt modelId="{0180213E-7044-4E90-950A-0A26262A5BB5}" type="parTrans" cxnId="{54973935-7E64-4517-85F5-372F173B9D36}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{C8E420DC-2903-4018-AEAF-C10794FF0DF5}" type="sibTrans" cxnId="{5A313907-B57B-47CB-9935-104FBA3F3115}">
+    <dgm:pt modelId="{16C7C42D-93DB-4DAA-9D23-3E2D64E20637}" type="sibTrans" cxnId="{54973935-7E64-4517-85F5-372F173B9D36}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{B8B3C23C-EFED-497D-9B8A-12DE174BC402}">
-[...8 lines deleted...]
-      </dgm:spPr>
+    <dgm:pt modelId="{1B3C49BC-4AB6-4A5E-B208-95FC4777DA1B}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
+          <a:pPr>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+            <a:buChar char=""/>
+          </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="1">
-[...23 lines deleted...]
-            <a:rPr lang="en-US" sz="1200">
+            <a:rPr lang="en-GB" sz="1200" b="1">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>024 7683 2222</a:t>
+            <a:t>Prevent: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Prevent@coventry.gov.uk</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200">
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{88323D18-518A-40E9-AF71-D91C097965CD}" type="parTrans" cxnId="{57BA0C65-F9B8-495B-BB65-45FB668E1033}">
+    <dgm:pt modelId="{02638A15-EDEF-4C0A-BA6D-F8D40027CB38}" type="parTrans" cxnId="{0F85C3A2-A6A2-454D-87BE-C6365B89390D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{622E4CE1-ACB2-4EFC-9015-27159EDBE3CF}" type="sibTrans" cxnId="{57BA0C65-F9B8-495B-BB65-45FB668E1033}">
+    <dgm:pt modelId="{BB60151B-5CFB-4B1A-962D-86CCB30E3451}" type="sibTrans" cxnId="{0F85C3A2-A6A2-454D-87BE-C6365B89390D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{501D7D93-9520-4C1E-A523-462D15322FED}">
-[...8 lines deleted...]
-      </dgm:spPr>
+    <dgm:pt modelId="{69806E0A-FEF7-4A53-A651-7F3FF158C2CC}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
+          <a:pPr>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+            <a:buChar char=""/>
+          </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="1">
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Local Authority Designated Officer (LADO) </a:t>
+            <a:t>Coventry Family Hubs   </a:t>
           </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>www.coventry.gov.uk/family-hubs</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-GB" sz="1200">
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{73EBC3C1-CEF2-4843-91D4-AC8F851BA441}" type="parTrans" cxnId="{E13E4182-B698-43B0-89A7-2D0CB067E9BF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1571FAFE-C944-4228-B6E4-9FA576A63E95}" type="sibTrans" cxnId="{E13E4182-B698-43B0-89A7-2D0CB067E9BF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5B928EE2-0570-4A94-AF39-B5780838BCBD}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+            <a:buChar char=""/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Early Help online referral  </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>www.coventry.gov.uk/earlyhelp</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-GB" sz="1200">
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{27D9DBC6-64AC-4C0A-972C-840E63C212C0}" type="parTrans" cxnId="{9653286D-9E8E-4063-BD29-5D1E4727B7E9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F8012D12-C939-4344-B226-26E1ED6BE03C}" type="sibTrans" cxnId="{9653286D-9E8E-4063-BD29-5D1E4727B7E9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" type="pres">
+      <dgm:prSet presAssocID="{155C7361-DC58-4647-B42C-FEBBD790A572}" presName="diagram" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0B6EA369-C21A-42BB-BCF5-CC8D1349E099}" type="pres">
+      <dgm:prSet presAssocID="{E7AAD4EA-9C08-443C-BB3F-41E71B164A85}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{5789B943-6613-4CCA-BDC1-E267DC2A6C27}" type="pres">
+      <dgm:prSet presAssocID="{97A28056-04BF-4D82-85DA-7E9BA75D9022}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{92416028-CD8D-4D99-ADC5-65D6CDBDE6A3}" type="pres">
+      <dgm:prSet presAssocID="{7A8430BD-E808-4242-B28E-D6704DDFC978}" presName="node" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F1EC777F-7608-4AA2-9E49-25AD2C9108D6}" type="pres">
+      <dgm:prSet presAssocID="{28EBF228-A765-4DA1-8F7D-FD7DAB37DC3B}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D8AC6D5A-2D72-4BB1-9774-8F5D91DD0F2A}" type="pres">
+      <dgm:prSet presAssocID="{4EDEE14C-8532-4078-BABF-312A147092E9}" presName="node" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1D7C9200-F9F4-4919-8A57-8E0970132AD1}" type="pres">
+      <dgm:prSet presAssocID="{16C7C42D-93DB-4DAA-9D23-3E2D64E20637}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EDFEE7D3-598C-409C-B5EB-972BE822A0A6}" type="pres">
+      <dgm:prSet presAssocID="{1B3C49BC-4AB6-4A5E-B208-95FC4777DA1B}" presName="node" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{88CAFCA2-1A07-4453-85E9-CA7952230944}" type="pres">
+      <dgm:prSet presAssocID="{BB60151B-5CFB-4B1A-962D-86CCB30E3451}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D5E4366C-288E-4EFA-8E58-B3873C79982D}" type="pres">
+      <dgm:prSet presAssocID="{69806E0A-FEF7-4A53-A651-7F3FF158C2CC}" presName="node" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9A8C1F23-A17D-4836-ACB4-E334549752C3}" type="pres">
+      <dgm:prSet presAssocID="{1571FAFE-C944-4228-B6E4-9FA576A63E95}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{944ECE1A-29B7-4614-BDB6-6F4967C0B08B}" type="pres">
+      <dgm:prSet presAssocID="{5B928EE2-0570-4A94-AF39-B5780838BCBD}" presName="node" presStyleLbl="node1" presStyleIdx="5" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{A9B08918-5565-4430-91A2-0F2394BF9F56}" type="presOf" srcId="{155C7361-DC58-4647-B42C-FEBBD790A572}" destId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{54973935-7E64-4517-85F5-372F173B9D36}" srcId="{155C7361-DC58-4647-B42C-FEBBD790A572}" destId="{4EDEE14C-8532-4078-BABF-312A147092E9}" srcOrd="2" destOrd="0" parTransId="{0180213E-7044-4E90-950A-0A26262A5BB5}" sibTransId="{16C7C42D-93DB-4DAA-9D23-3E2D64E20637}"/>
+    <dgm:cxn modelId="{9653286D-9E8E-4063-BD29-5D1E4727B7E9}" srcId="{155C7361-DC58-4647-B42C-FEBBD790A572}" destId="{5B928EE2-0570-4A94-AF39-B5780838BCBD}" srcOrd="5" destOrd="0" parTransId="{27D9DBC6-64AC-4C0A-972C-840E63C212C0}" sibTransId="{F8012D12-C939-4344-B226-26E1ED6BE03C}"/>
+    <dgm:cxn modelId="{ADCBD271-D289-4F0F-9B9F-DD1557315A66}" type="presOf" srcId="{1B3C49BC-4AB6-4A5E-B208-95FC4777DA1B}" destId="{EDFEE7D3-598C-409C-B5EB-972BE822A0A6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{E13E4182-B698-43B0-89A7-2D0CB067E9BF}" srcId="{155C7361-DC58-4647-B42C-FEBBD790A572}" destId="{69806E0A-FEF7-4A53-A651-7F3FF158C2CC}" srcOrd="4" destOrd="0" parTransId="{73EBC3C1-CEF2-4843-91D4-AC8F851BA441}" sibTransId="{1571FAFE-C944-4228-B6E4-9FA576A63E95}"/>
+    <dgm:cxn modelId="{3207E48A-A35E-447D-ABCE-C70F80C13B4B}" srcId="{155C7361-DC58-4647-B42C-FEBBD790A572}" destId="{E7AAD4EA-9C08-443C-BB3F-41E71B164A85}" srcOrd="0" destOrd="0" parTransId="{2A5EF66B-3F0B-4FC5-B367-E3EE90877D55}" sibTransId="{97A28056-04BF-4D82-85DA-7E9BA75D9022}"/>
+    <dgm:cxn modelId="{6E8450A0-95C5-48DF-A159-01A1D56C3567}" type="presOf" srcId="{E7AAD4EA-9C08-443C-BB3F-41E71B164A85}" destId="{0B6EA369-C21A-42BB-BCF5-CC8D1349E099}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{0F85C3A2-A6A2-454D-87BE-C6365B89390D}" srcId="{155C7361-DC58-4647-B42C-FEBBD790A572}" destId="{1B3C49BC-4AB6-4A5E-B208-95FC4777DA1B}" srcOrd="3" destOrd="0" parTransId="{02638A15-EDEF-4C0A-BA6D-F8D40027CB38}" sibTransId="{BB60151B-5CFB-4B1A-962D-86CCB30E3451}"/>
+    <dgm:cxn modelId="{C2BE86A7-0F90-4E7B-AFF4-34E799D72D7D}" type="presOf" srcId="{5B928EE2-0570-4A94-AF39-B5780838BCBD}" destId="{944ECE1A-29B7-4614-BDB6-6F4967C0B08B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{399582AA-7613-410C-952A-838EA8250598}" type="presOf" srcId="{69806E0A-FEF7-4A53-A651-7F3FF158C2CC}" destId="{D5E4366C-288E-4EFA-8E58-B3873C79982D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{34146FB3-CF76-4B13-8E71-F5F0144937CB}" srcId="{155C7361-DC58-4647-B42C-FEBBD790A572}" destId="{7A8430BD-E808-4242-B28E-D6704DDFC978}" srcOrd="1" destOrd="0" parTransId="{611B57D5-D17B-498F-A2C2-61BB1A3224B3}" sibTransId="{28EBF228-A765-4DA1-8F7D-FD7DAB37DC3B}"/>
+    <dgm:cxn modelId="{257221E6-067A-4E47-93E5-51213F1F1355}" type="presOf" srcId="{4EDEE14C-8532-4078-BABF-312A147092E9}" destId="{D8AC6D5A-2D72-4BB1-9774-8F5D91DD0F2A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{C2F0B0FB-E24C-4143-B839-1B559F9C3788}" type="presOf" srcId="{7A8430BD-E808-4242-B28E-D6704DDFC978}" destId="{92416028-CD8D-4D99-ADC5-65D6CDBDE6A3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{0B5F6545-D79C-49EA-9617-0E975D414E23}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{0B6EA369-C21A-42BB-BCF5-CC8D1349E099}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{57A634CC-A460-4AD4-AB03-A2FA9FC14408}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{5789B943-6613-4CCA-BDC1-E267DC2A6C27}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{55C033D8-1700-42E7-8DB4-A3D40BCED940}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{92416028-CD8D-4D99-ADC5-65D6CDBDE6A3}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{52BB71F5-843C-4843-84CB-CED084838DF8}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{F1EC777F-7608-4AA2-9E49-25AD2C9108D6}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{7BEF4711-69B1-4535-98E8-FCDC9AF2B9C5}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{D8AC6D5A-2D72-4BB1-9774-8F5D91DD0F2A}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{DFF1EFC1-C8BF-47B9-AF3B-FB83B500792C}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{1D7C9200-F9F4-4919-8A57-8E0970132AD1}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{425B568B-14CA-49B1-A82C-8EAF91319106}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{EDFEE7D3-598C-409C-B5EB-972BE822A0A6}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{195A8C8F-737F-4315-A6D9-0EAD583AC5D4}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{88CAFCA2-1A07-4453-85E9-CA7952230944}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{E483BD28-AD9E-420C-BE82-ABDCBB4C7FD1}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{D5E4366C-288E-4EFA-8E58-B3873C79982D}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{924D5C2D-841B-4EC2-B49A-0B442824837E}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{9A8C1F23-A17D-4836-ACB4-E334549752C3}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{51584D52-495F-4C41-83B1-4E1AA654BA1A}" type="presParOf" srcId="{7CEE2985-2C2F-460F-ABE8-767403B36A24}" destId="{944ECE1A-29B7-4614-BDB6-6F4967C0B08B}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId15" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{29446D38-D984-4680-812A-E5B91EB896AD}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{111388FC-E31E-496C-B642-F021464D3EF6}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Coventry Quality, Improvement and Standards Team  </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Early Years Advisors </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>eyqis@coventry.gov.uk  Tel: 024 7697 5451</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A315A1AF-4ECA-48C2-8732-620D2F035529}" type="parTrans" cxnId="{8D708201-65FF-42E0-B5A0-8F186B6C581E}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B2AB58F9-1CFE-42CA-A7A0-10AB410B1B47}" type="sibTrans" cxnId="{8D708201-65FF-42E0-B5A0-8F186B6C581E}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A358A639-A8DD-4621-B23C-CF9AFAB901BD}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Lado@coventry.gov.uk</a:t>
+            <a:t>     </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1200" b="1" u="sng">
+            <a:rPr lang="en-GB" sz="1200" b="1">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t> </a:t>
+            <a:t>Ofsted Notification Link details for significant events: </a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1200">
-[...47 lines deleted...]
-          <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="1">
+            <a:rPr lang="en-GB" sz="1200" b="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Prevent</a:t>
+            <a:t>https://www.gov.uk/guidance/report-a-serious-childcare-incident#how-to-tell-ofsted </a:t>
           </a:r>
+        </a:p>
+        <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1400">
+            <a:rPr lang="en-GB" sz="1200" b="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>: </a:t>
+            <a:t>You should notify Ofsted as soon as practical, and in any case within</a:t>
           </a:r>
+        </a:p>
+        <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100">
-[...77 lines deleted...]
-            <a:rPr lang="en-GB" sz="1400">
+            <a:rPr lang="en-GB" sz="1200" b="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1050" b="0">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:rPr lang="en-GB" sz="1200" b="1">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>www.coventry.gov.uk/family-hubs</a:t>
+            <a:t>14 days </a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1200" b="0">
-[...5 lines deleted...]
-          </a:endParaRPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>of a notifiable event happening.</a:t>
+          </a:r>
         </a:p>
       </dgm:t>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           </dgm14:cNvPr>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
-    <dgm:pt modelId="{E70EE9D8-0E1D-4B93-93D3-0755817670EA}" type="parTrans" cxnId="{E7AFE471-5478-4867-8F21-0924E3045914}">
+    <dgm:pt modelId="{90315E07-12A7-4F33-9CCF-55E87D1FC8BF}" type="parTrans" cxnId="{A5B8D5BC-BDDF-4272-9036-3E3DDE314665}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{54E20C5F-E083-43B9-9B3C-B4BDB90D7C03}" type="sibTrans" cxnId="{E7AFE471-5478-4867-8F21-0924E3045914}">
+    <dgm:pt modelId="{762DBD2A-7F0B-4745-A2AB-42C2395EF211}" type="sibTrans" cxnId="{A5B8D5BC-BDDF-4272-9036-3E3DDE314665}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{F1584BCA-8A4B-4EB7-8113-8B39C03BEE53}">
-[...250 lines deleted...]
-      <dgm:prSet presAssocID="{464B44FA-5520-4FAE-9B1B-7CD00F4EF12E}" presName="diagram" presStyleCnt="0">
+    <dgm:pt modelId="{5E0493D5-9AB9-44F8-BC0E-E6FB63C024B9}" type="pres">
+      <dgm:prSet presAssocID="{29446D38-D984-4680-812A-E5B91EB896AD}" presName="diagram" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{325BB700-1363-4978-B5EC-F8CFB3F59301}" type="pres">
-      <dgm:prSet presAssocID="{98AF6061-2F2D-4191-A5DD-AB1F864A25DD}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="8" custLinFactNeighborX="1971" custLinFactNeighborY="-2190">
+    <dgm:pt modelId="{35A243E9-B274-4473-AF3A-3C3863AD83ED}" type="pres">
+      <dgm:prSet presAssocID="{111388FC-E31E-496C-B642-F021464D3EF6}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="2" custScaleX="280517" custScaleY="113668">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{AB08D88B-35E6-4340-8272-32B061670EA6}" type="pres">
-      <dgm:prSet presAssocID="{C8E420DC-2903-4018-AEAF-C10794FF0DF5}" presName="sibTrans" presStyleCnt="0"/>
+    <dgm:pt modelId="{924DD3FD-3A45-46D7-AC9B-54FC7F1983B3}" type="pres">
+      <dgm:prSet presAssocID="{B2AB58F9-1CFE-42CA-A7A0-10AB410B1B47}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{FCEA151A-92E5-4C93-8507-9CB0F861D0D0}" type="pres">
-[...72 lines deleted...]
-      <dgm:prSet presAssocID="{5A92B224-562E-41CF-98DE-6E9A86CFBC0F}" presName="node" presStyleLbl="node1" presStyleIdx="7" presStyleCnt="8" custScaleX="283200" custScaleY="146760" custLinFactNeighborX="-360" custLinFactNeighborY="-2112">
+    <dgm:pt modelId="{4D6AFCC5-F1EF-4E8F-87B6-22E11EC4B56F}" type="pres">
+      <dgm:prSet presAssocID="{A358A639-A8DD-4621-B23C-CF9AFAB901BD}" presName="node" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="2" custScaleX="283200" custScaleY="146760" custLinFactNeighborX="-360" custLinFactNeighborY="-2112">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
-    <dgm:cxn modelId="{B221C104-9E52-4AE4-AC09-AFB7036E885E}" type="presOf" srcId="{98AF6061-2F2D-4191-A5DD-AB1F864A25DD}" destId="{325BB700-1363-4978-B5EC-F8CFB3F59301}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
-[...30 lines deleted...]
-    <dgm:cxn modelId="{ADDB95D6-6A5B-42AD-8DA8-C88BCA336714}" type="presParOf" srcId="{923C89D6-4731-4BB8-93A0-0DD193096890}" destId="{7F8725A1-A223-483F-9BE6-DBF120CF6AD5}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{8D708201-65FF-42E0-B5A0-8F186B6C581E}" srcId="{29446D38-D984-4680-812A-E5B91EB896AD}" destId="{111388FC-E31E-496C-B642-F021464D3EF6}" srcOrd="0" destOrd="0" parTransId="{A315A1AF-4ECA-48C2-8732-620D2F035529}" sibTransId="{B2AB58F9-1CFE-42CA-A7A0-10AB410B1B47}"/>
+    <dgm:cxn modelId="{FCF89032-82B0-4B09-ACF8-A2F23E0F7185}" type="presOf" srcId="{A358A639-A8DD-4621-B23C-CF9AFAB901BD}" destId="{4D6AFCC5-F1EF-4E8F-87B6-22E11EC4B56F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{C1A5CE9C-F2AE-4376-B2BD-79EE58F63F71}" type="presOf" srcId="{29446D38-D984-4680-812A-E5B91EB896AD}" destId="{5E0493D5-9AB9-44F8-BC0E-E6FB63C024B9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{A5B8D5BC-BDDF-4272-9036-3E3DDE314665}" srcId="{29446D38-D984-4680-812A-E5B91EB896AD}" destId="{A358A639-A8DD-4621-B23C-CF9AFAB901BD}" srcOrd="1" destOrd="0" parTransId="{90315E07-12A7-4F33-9CCF-55E87D1FC8BF}" sibTransId="{762DBD2A-7F0B-4745-A2AB-42C2395EF211}"/>
+    <dgm:cxn modelId="{B52FFEFA-FA4A-45D7-88A3-F6F9FE5380C3}" type="presOf" srcId="{111388FC-E31E-496C-B642-F021464D3EF6}" destId="{35A243E9-B274-4473-AF3A-3C3863AD83ED}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{87D46EA4-79E0-4C9C-BF9C-1ADDE23DF947}" type="presParOf" srcId="{5E0493D5-9AB9-44F8-BC0E-E6FB63C024B9}" destId="{35A243E9-B274-4473-AF3A-3C3863AD83ED}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{9DDD85DA-406E-4384-A251-F24067214486}" type="presParOf" srcId="{5E0493D5-9AB9-44F8-BC0E-E6FB63C024B9}" destId="{924DD3FD-3A45-46D7-AC9B-54FC7F1983B3}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{9E159D0C-EF1D-404E-8E48-CA7AA1F17832}" type="presParOf" srcId="{5E0493D5-9AB9-44F8-BC0E-E6FB63C024B9}" destId="{4D6AFCC5-F1EF-4E8F-87B6-22E11EC4B56F}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId16" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
-[...2 lines deleted...]
-      <dgm14:recolorImg xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" val="1"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId20" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
-<file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{3C45717C-B085-42C3-8E06-182513B2426B}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{30B2C03F-D229-4900-B865-28BAA0D4AADC}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB"/>
             <a:t>Emotional Abuse</a:t>
           </a:r>
         </a:p>
@@ -37653,57 +38152,57 @@
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{6AA76E1C-87ED-4551-930A-A27686C67EF9}" type="presOf" srcId="{CE2D583E-92F4-43FB-B13A-3540722E3856}" destId="{30E30674-39A1-4BC8-B220-E85E9226D43F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{7A486E2B-345F-47E4-AC22-E60E17B7A2CE}" srcId="{3C45717C-B085-42C3-8E06-182513B2426B}" destId="{CE2D583E-92F4-43FB-B13A-3540722E3856}" srcOrd="2" destOrd="0" parTransId="{34766086-FC8A-4844-877A-05870537D065}" sibTransId="{1FD4E490-DE90-47A6-B7F1-75866BAD9D57}"/>
     <dgm:cxn modelId="{B638F52D-CFA2-452F-947E-D78BCDCDB203}" type="presOf" srcId="{027E2C76-E5BA-4C95-933C-DC6726146CBA}" destId="{27CE6638-1D59-4B21-9D7C-E5208D8374B9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{2D6D948A-6D7C-4286-86B8-D154864F1613}" srcId="{3C45717C-B085-42C3-8E06-182513B2426B}" destId="{668D939E-47CE-4F0E-BFE8-859F7721A4AE}" srcOrd="3" destOrd="0" parTransId="{E4D93488-7602-41F5-A3B7-9A764A2FEB53}" sibTransId="{41B8FE1F-D2D0-47DB-8240-C65BE2D68A9A}"/>
     <dgm:cxn modelId="{8F12A2A3-36F0-4ED7-92A8-04B993C6919D}" srcId="{3C45717C-B085-42C3-8E06-182513B2426B}" destId="{027E2C76-E5BA-4C95-933C-DC6726146CBA}" srcOrd="1" destOrd="0" parTransId="{B69D21AE-B6B9-4BC7-9995-66C2B068A43C}" sibTransId="{757C933B-43B2-4C16-BF88-C67BB5123166}"/>
     <dgm:cxn modelId="{BED7B7AA-9AA7-4037-824B-A0E20CCDF922}" type="presOf" srcId="{30B2C03F-D229-4900-B865-28BAA0D4AADC}" destId="{0B302E2C-FB5C-4C85-83BF-A673D593E1D4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{07967BC6-31DF-4EA0-AD59-4145084FAF73}" type="presOf" srcId="{668D939E-47CE-4F0E-BFE8-859F7721A4AE}" destId="{15BDBBC9-20F7-48B3-8AD5-39A7A1E44256}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{EA038CE2-0BBD-4859-B2D6-EE3EA28BF4C8}" srcId="{3C45717C-B085-42C3-8E06-182513B2426B}" destId="{30B2C03F-D229-4900-B865-28BAA0D4AADC}" srcOrd="0" destOrd="0" parTransId="{FA8B26C6-F726-405C-8314-40EEEB63DF3F}" sibTransId="{4A7013EA-C5D8-412C-BA89-FB192949295B}"/>
     <dgm:cxn modelId="{213EAAF9-A8D8-4208-AE12-3E8922173BE5}" type="presOf" srcId="{3C45717C-B085-42C3-8E06-182513B2426B}" destId="{8FDC5D41-7610-487A-A365-C4F61ABD1A1B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{E11C3A9C-81D0-450B-BD05-CE735D1616BE}" type="presParOf" srcId="{8FDC5D41-7610-487A-A365-C4F61ABD1A1B}" destId="{0B302E2C-FB5C-4C85-83BF-A673D593E1D4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{A0AB749C-C6D9-41E7-AC97-8C071D3B6063}" type="presParOf" srcId="{8FDC5D41-7610-487A-A365-C4F61ABD1A1B}" destId="{D7C5C5AC-1891-4A9F-B97B-37FE7FA5A518}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{925C7114-1B47-4316-8615-02E9AF71A3B2}" type="presParOf" srcId="{8FDC5D41-7610-487A-A365-C4F61ABD1A1B}" destId="{27CE6638-1D59-4B21-9D7C-E5208D8374B9}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{7486CF1F-A7A0-4F24-AB83-A22645F0192E}" type="presParOf" srcId="{8FDC5D41-7610-487A-A365-C4F61ABD1A1B}" destId="{7FAB1553-4D6F-4EB7-B00B-D64F27BF1C11}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{CFBCB59E-4B44-4019-AFBB-E8CAD9870C91}" type="presParOf" srcId="{8FDC5D41-7610-487A-A365-C4F61ABD1A1B}" destId="{30E30674-39A1-4BC8-B220-E85E9226D43F}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{A402837E-69A8-453F-AF1B-4029A6BC8A1E}" type="presParOf" srcId="{8FDC5D41-7610-487A-A365-C4F61ABD1A1B}" destId="{1DC4A7CF-7326-41D8-B314-40A57338871A}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
     <dgm:cxn modelId="{99F6A2B2-D5D2-4DFA-BA5E-0E98787BA2CF}" type="presParOf" srcId="{8FDC5D41-7610-487A-A365-C4F61ABD1A1B}" destId="{15BDBBC9-20F7-48B3-8AD5-39A7A1E44256}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId26" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId30" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
-<file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{04AEE6DC-2A4D-4522-809B-40E5FDE9D072}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AE39A00D-750E-44E2-A68C-39D8196B40E0}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
@@ -38629,57 +39128,57 @@
     <dgm:cxn modelId="{43B68BD4-F9F5-4A55-B55D-A4EF76A18E07}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{B4EBC867-0DDD-4D11-A519-48A4D6FD692B}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{217ADA82-8FFC-4556-BDFD-B15D6099CFD8}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{0F286C77-BEC3-4A53-8F1A-0E065041FA26}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{2E22FDC2-3EA5-4BF6-9352-F2497BA2C130}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{49963708-1FD5-4F98-9B63-23397E4B41B7}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{2A4B417F-7BA3-4B1A-8134-48C3131E1E22}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{CFEDE149-6D68-4487-A72E-260CAC9FE65E}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{8C47A0E5-0E98-4E3D-A61C-6170E301361D}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{23341475-8D85-40FC-9819-5368B27FB270}" srcOrd="15" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{3D9CDE66-93C0-4CE7-B643-9F2E1327AF18}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{FC36AF2D-DA9F-4311-ACD8-A01CD3CB2EAA}" srcOrd="16" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{A2D2275F-8D1E-4F69-8663-30C6C2A8CBC3}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{9C5F03E4-B095-4690-A43B-D4BDA7A5FEC9}" srcOrd="17" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{085C9017-4DC4-4FCC-A16C-A3DC690A6B96}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{1E6B4733-AB5D-4AA5-84C7-589F0D195D64}" srcOrd="18" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{9AB776DA-017F-4D5D-BD30-39E3CF592150}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{F2F0046B-DEED-423D-8409-412E2EDFFA34}" srcOrd="19" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{A8152FB3-65F1-4114-B842-BFB7E453DF60}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{8BD49710-ADC5-4A9E-A51F-8367725DB397}" srcOrd="20" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{5B9E1D1E-D623-43AC-834D-7A8D5EE6124C}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{E6AEB812-1B10-41AF-9951-CDC646483D89}" srcOrd="21" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{7CE09C97-E1AC-4369-8C56-FF793EF66294}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{D2129928-2F20-46F0-9ED1-42DBD1449B9A}" srcOrd="22" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{EB1B490F-FB87-4424-82D9-554ADC83F0FB}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{EAA16AFF-88AC-45D0-955E-D8763142D37F}" srcOrd="23" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{75068309-CD54-4A72-88EC-8848E4A7C9EB}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{B9ADCD18-15B7-4528-A855-E4BFDAB7BDD3}" srcOrd="24" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{0E9A98BE-A70E-4E74-8845-31221D1F8665}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{3025715C-5BFD-439B-897E-1633A79D2C80}" srcOrd="25" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{AE61D3F9-26AD-4164-B3B1-97209C6E7C38}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{989FC13E-302C-47B7-83B2-6A359094829E}" srcOrd="26" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{69C73D81-C8A3-4644-956B-FBC5A38E2574}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{0C840D8F-DA30-4FE9-9CA1-0A364A33C6DC}" srcOrd="27" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{643CC4CF-1071-4F3E-994A-1D52D8A96F88}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{4B2E2A13-E5EB-456F-95F7-FD8F9B125079}" srcOrd="28" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{CFA56198-EC0A-44B1-8607-4E864A02CE8F}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{0584A8E7-0804-4EE1-8956-02E61FB91F6F}" srcOrd="29" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{595E8939-B9F0-4E01-BB92-875531D006C7}" type="presParOf" srcId="{A30A4775-95FA-40E0-994D-B549C3A2D7E5}" destId="{1A934EEF-1F7B-432A-ACD0-9F2FC072BB65}" srcOrd="30" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId31" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId35" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
-<file path=word/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/venn3" loCatId="relationship" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{80852066-C0D2-42B3-A2EA-8D479017F4D9}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
             <a:alpha val="50000"/>
           </a:schemeClr>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
@@ -38921,1022 +39420,983 @@
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{298D1917-27CD-44B0-92C6-0DA3F2760A25}" type="presOf" srcId="{EA530E09-E03B-49B9-B913-5E17D93DF350}" destId="{34B732A9-A628-4100-BE7F-5D946B43E101}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{91E00463-B0D7-4B33-90D5-7385928EB46A}" type="presOf" srcId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" destId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{74B7D263-BA42-4023-8DAE-9C620DD78368}" type="presOf" srcId="{35E3AD64-B99E-41B7-90E7-308A19D55D26}" destId="{62CB5F4A-49FF-409F-B0AF-DC91BC89701D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{0EEA2F66-8A0E-4B48-834A-7BAA6CBC3594}" type="presOf" srcId="{3D0FE05B-795E-4FE6-8C2A-41D1ECFAD30B}" destId="{243A4DDF-F5CA-41BE-9DD3-4DBD39A72EC9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{E707AFA3-1E32-4A0B-ACEB-CBE724EE20DF}" srcId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" destId="{80852066-C0D2-42B3-A2EA-8D479017F4D9}" srcOrd="0" destOrd="0" parTransId="{276CC6CF-1564-4B4B-9C43-EE859D85F1FB}" sibTransId="{3AA6A4A2-0A81-4A36-82D5-B5F16A1DEC2F}"/>
     <dgm:cxn modelId="{45C5ACBD-9102-4EE8-9AB0-D861A477C39C}" srcId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" destId="{3D0FE05B-795E-4FE6-8C2A-41D1ECFAD30B}" srcOrd="2" destOrd="0" parTransId="{B692A4A3-D076-49EB-8099-E469D6A9C42A}" sibTransId="{17FF2318-F63A-438E-A08F-D30C5C3D94C0}"/>
     <dgm:cxn modelId="{A19CEBC1-D69C-4D04-AA94-87C61EA0D87A}" srcId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" destId="{35E3AD64-B99E-41B7-90E7-308A19D55D26}" srcOrd="1" destOrd="0" parTransId="{4FB60281-5802-4E7D-B541-B0EDB69DD6A1}" sibTransId="{34FF154B-701F-45B0-ABBD-17733E0ABC8C}"/>
     <dgm:cxn modelId="{53925EE7-6223-4716-BC21-95E0F51140AF}" type="presOf" srcId="{80852066-C0D2-42B3-A2EA-8D479017F4D9}" destId="{6589D23D-AB3C-4615-80C2-295717B73CDE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{400E63F4-D5E0-4943-8F99-2C27D58F7DC9}" srcId="{AC04F0AC-AFB8-417B-B8A9-D37F2EA747A0}" destId="{EA530E09-E03B-49B9-B913-5E17D93DF350}" srcOrd="3" destOrd="0" parTransId="{E1F1E23B-63FD-4943-8AD0-3E723CF63790}" sibTransId="{61961CC2-998D-4581-9B28-0F05D640215C}"/>
     <dgm:cxn modelId="{8E654A1B-2F35-4E3F-8939-9ED60B670A54}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{6589D23D-AB3C-4615-80C2-295717B73CDE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{F42BCDED-ADA8-4985-B687-32D959FA289D}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{100DF4D1-EF44-4D45-ABE5-D0B094C7D330}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{A2F99767-E36D-47A8-9119-64F590282C8C}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{62CB5F4A-49FF-409F-B0AF-DC91BC89701D}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{938CEE44-CA06-4FFA-91DA-C75A534A29E2}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{AE4F7D8A-BBD6-467A-BC35-EBA1B841F156}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{143691D8-D5DB-4720-8627-A9694A203671}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{243A4DDF-F5CA-41BE-9DD3-4DBD39A72EC9}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{1F2C562D-EF7E-4273-B200-5B65F9E2AF9C}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{DB0AEE1C-DF55-4365-8386-3569A25A15E8}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
     <dgm:cxn modelId="{B0778696-26C6-4521-BBDB-FCFE7CC56C9D}" type="presParOf" srcId="{8BF44E2E-D7F1-455B-991A-E59BFC9229FC}" destId="{34B732A9-A628-4100-BE7F-5D946B43E101}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/venn3"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId46" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId54" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
-    <dsp:sp modelId="{325BB700-1363-4978-B5EC-F8CFB3F59301}">
+    <dsp:sp modelId="{0B6EA369-C21A-42BB-BCF5-CC8D1349E099}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1125520" y="0"/>
-          <a:ext cx="1984295" cy="1190577"/>
+          <a:off x="1074548" y="923"/>
+          <a:ext cx="2403503" cy="1442102"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="tx2">
-[...1 lines deleted...]
-            <a:lumOff val="25000"/>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="1" kern="1200">
-[...20 lines deleted...]
-            <a:rPr lang="en-US" sz="1200" kern="1200">
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>MASH@coventry.gov.uk or 024 7678 8555</a:t>
+            <a:t>Children and Family Initial Response Service: </a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
-[...5 lines deleted...]
-          </a:endParaRPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>InitialResponseService@coventry.gov.uk </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>or </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="0" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>024 7678 8555</a:t>
+          </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1125520" y="0"/>
-        <a:ext cx="1984295" cy="1190577"/>
+        <a:off x="1074548" y="923"/>
+        <a:ext cx="2403503" cy="1442102"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{FCEA151A-92E5-4C93-8507-9CB0F861D0D0}">
+    <dsp:sp modelId="{92416028-CD8D-4D99-ADC5-65D6CDBDE6A3}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3269134" y="5538"/>
-          <a:ext cx="1984295" cy="1190577"/>
+          <a:off x="3718402" y="923"/>
+          <a:ext cx="2403503" cy="1442102"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="tx2">
-[...1 lines deleted...]
-            <a:lumOff val="25000"/>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="1" kern="1200">
-[...34 lines deleted...]
-            <a:rPr lang="en-US" sz="1200" kern="1200">
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
+            <a:t>Emergency Duty Team: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="0" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t>024 7683 2222</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
-[...5 lines deleted...]
-          </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3269134" y="5538"/>
-        <a:ext cx="1984295" cy="1190577"/>
+        <a:off x="3718402" y="923"/>
+        <a:ext cx="2403503" cy="1442102"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{57B5EA55-CE46-497B-AB3C-63EBE32A8362}">
+    <dsp:sp modelId="{D8AC6D5A-2D72-4BB1-9774-8F5D91DD0F2A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1086409" y="1394545"/>
-          <a:ext cx="1984295" cy="1190577"/>
+          <a:off x="1074548" y="1683376"/>
+          <a:ext cx="2403503" cy="1442102"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="tx2">
-[...1 lines deleted...]
-            <a:lumOff val="25000"/>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="1" kern="1200">
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Local Authority Designated Officer (LADO) </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1200" kern="1200">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Lado@coventry.gov.uk</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" b="1" u="sng" kern="1200">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1086409" y="1394545"/>
-        <a:ext cx="1984295" cy="1190577"/>
+        <a:off x="1074548" y="1683376"/>
+        <a:ext cx="2403503" cy="1442102"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{F75145BB-9748-49AB-B032-8B385AFABCE1}">
+    <dsp:sp modelId="{EDFEE7D3-598C-409C-B5EB-972BE822A0A6}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3269134" y="1394545"/>
-          <a:ext cx="1984295" cy="1190577"/>
+          <a:off x="3718402" y="1683376"/>
+          <a:ext cx="2403503" cy="1442102"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="tx2">
-[...1 lines deleted...]
-            <a:lumOff val="25000"/>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="1" kern="1200">
-[...13 lines deleted...]
-            <a:rPr lang="en-US" sz="1100" kern="1200">
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Prevent@coventry.gov.uk</a:t>
+            <a:t>Prevent: </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1100" kern="1200">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t> </a:t>
+            <a:t>Prevent@coventry.gov.uk</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3269134" y="1394545"/>
-        <a:ext cx="1984295" cy="1190577"/>
+        <a:off x="3718402" y="1683376"/>
+        <a:ext cx="2403503" cy="1442102"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{8C8F92E3-CE18-4643-A257-A4AE577252A6}">
+    <dsp:sp modelId="{D5E4366C-288E-4EFA-8E58-B3873C79982D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1086409" y="2783552"/>
-          <a:ext cx="1984295" cy="1190577"/>
+          <a:off x="1074548" y="3365828"/>
+          <a:ext cx="2403503" cy="1442102"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="tx2">
-[...1 lines deleted...]
-            <a:lumOff val="25000"/>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="1" kern="1200">
-[...13 lines deleted...]
-            <a:rPr lang="en-GB" sz="1050" b="0" kern="1200">
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
+            <a:t>Coventry Family Hubs   </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t>www.coventry.gov.uk/family-hubs</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1200" b="0" kern="1200">
-[...2 lines deleted...]
-            </a:solidFill>
+          <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1086409" y="2783552"/>
-        <a:ext cx="1984295" cy="1190577"/>
+        <a:off x="1074548" y="3365828"/>
+        <a:ext cx="2403503" cy="1442102"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{890FC31D-8BCC-49F0-B22B-157B2F338C27}">
+    <dsp:sp modelId="{944ECE1A-29B7-4614-BDB6-6F4967C0B08B}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3269134" y="2783552"/>
-          <a:ext cx="1984295" cy="1190577"/>
+          <a:off x="3718402" y="3365828"/>
+          <a:ext cx="2403503" cy="1442102"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="tx2">
-[...1 lines deleted...]
-            <a:lumOff val="25000"/>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="1" kern="1200">
-[...13 lines deleted...]
-            <a:rPr lang="en-GB" sz="1100" kern="1200">
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
+            <a:t>Early Help online referral  </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t>www.coventry.gov.uk/earlyhelp</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3269134" y="2783552"/>
-        <a:ext cx="1984295" cy="1190577"/>
+        <a:off x="3718402" y="3365828"/>
+        <a:ext cx="2403503" cy="1442102"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{8B93B7DF-3050-489F-B4E8-DD9AE205F9DE}">
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=word/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{35A243E9-B274-4473-AF3A-3C3863AD83ED}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="386776" y="4172559"/>
-          <a:ext cx="5566286" cy="1353305"/>
+          <a:off x="194473" y="939"/>
+          <a:ext cx="5396710" cy="1312077"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="tx2">
-[...1 lines deleted...]
-            <a:lumOff val="25000"/>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
-[...20 lines deleted...]
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Coventry Quality, Improvement and Standards Team  </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Early Years Advisors </a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>eyqis@coventry.gov.uk  Tel: 024 7697 5451</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1200" kern="1200">
-[...2 lines deleted...]
-          </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="386776" y="4172559"/>
-        <a:ext cx="5566286" cy="1353305"/>
+        <a:off x="194473" y="939"/>
+        <a:ext cx="5396710" cy="1312077"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{7F8725A1-A223-483F-9BE6-DBF120CF6AD5}">
+    <dsp:sp modelId="{4D6AFCC5-F1EF-4E8F-87B6-22E11EC4B56F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="353013" y="5699149"/>
-          <a:ext cx="5619525" cy="1747291"/>
+          <a:off x="161739" y="1481021"/>
+          <a:ext cx="5448327" cy="1694060"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="tx2">
-[...1 lines deleted...]
-            <a:lumOff val="25000"/>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>     </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="1" kern="1200"/>
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t>Ofsted Notification Link details for significant events: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1200" b="0" kern="1200">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>https://www.gov.uk/guidance/report-a-serious-childcare-incident#how-to-tell-ofsted </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1200" b="0" kern="1200"/>
+            <a:rPr lang="en-GB" sz="1200" b="0" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t>You should notify Ofsted as soon as practical, and in any case within</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1200" b="0" kern="1200"/>
+            <a:rPr lang="en-GB" sz="1200" b="0" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200"/>
+            <a:rPr lang="en-GB" sz="1200" b="1" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t>14 days </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1200" b="0" kern="1200"/>
+            <a:rPr lang="en-GB" sz="1200" b="0" kern="1200">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t>of a notifiable event happening.</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1200" b="0" kern="1200">
-[...2 lines deleted...]
-          </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="353013" y="5699149"/>
-        <a:ext cx="5619525" cy="1747291"/>
+        <a:off x="161739" y="1481021"/>
+        <a:ext cx="5448327" cy="1694060"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
-<file path=word/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/diagrams/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{0B302E2C-FB5C-4C85-83BF-A673D593E1D4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2634" y="199666"/>
-          <a:ext cx="1533731" cy="613492"/>
+          <a:off x="2634" y="199794"/>
+          <a:ext cx="1533809" cy="613523"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -39945,74 +40405,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="56007" tIns="18669" rIns="18669" bIns="18669" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Emotional Abuse</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="309380" y="199666"/>
-        <a:ext cx="920239" cy="613492"/>
+        <a:off x="309396" y="199794"/>
+        <a:ext cx="920286" cy="613523"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{27CE6638-1D59-4B21-9D7C-E5208D8374B9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1382992" y="199666"/>
-          <a:ext cx="1533731" cy="613492"/>
+          <a:off x="1383063" y="199794"/>
+          <a:ext cx="1533809" cy="613523"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40021,74 +40481,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="56007" tIns="18669" rIns="18669" bIns="18669" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Neglect </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1689738" y="199666"/>
-        <a:ext cx="920239" cy="613492"/>
+        <a:off x="1689825" y="199794"/>
+        <a:ext cx="920286" cy="613523"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{30E30674-39A1-4BC8-B220-E85E9226D43F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2763350" y="199666"/>
-          <a:ext cx="1533731" cy="613492"/>
+          <a:off x="2763491" y="199794"/>
+          <a:ext cx="1533809" cy="613523"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40097,74 +40557,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="56007" tIns="18669" rIns="18669" bIns="18669" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Physical Abuse </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3070096" y="199666"/>
-        <a:ext cx="920239" cy="613492"/>
+        <a:off x="3070253" y="199794"/>
+        <a:ext cx="920286" cy="613523"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{15BDBBC9-20F7-48B3-8AD5-39A7A1E44256}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4143709" y="199666"/>
-          <a:ext cx="1533731" cy="613492"/>
+          <a:off x="4143919" y="199794"/>
+          <a:ext cx="1533809" cy="613523"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40173,86 +40633,86 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="56007" tIns="18669" rIns="18669" bIns="18669" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Sexual Abuse </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4450455" y="199666"/>
-        <a:ext cx="920239" cy="613492"/>
+        <a:off x="4450681" y="199794"/>
+        <a:ext cx="920286" cy="613523"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
-<file path=word/diagrams/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/diagrams/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{144B342E-93ED-4C06-B43C-CC91809FDF6D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1612" y="52861"/>
+          <a:off x="1612" y="52924"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40261,74 +40721,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Bullying and cyberbullying </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1612" y="52861"/>
+        <a:off x="1612" y="52924"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{EA40CA57-4161-4FC1-BA52-32F72C3B2246}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1408833" y="52861"/>
+          <a:off x="1408833" y="52924"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40337,74 +40797,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Child Sexual Exploitation </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1408833" y="52861"/>
+        <a:off x="1408833" y="52924"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C8CFA3B0-CAB5-48D1-BE94-EF74AFF5BD73}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2816054" y="52861"/>
+          <a:off x="2816054" y="52924"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40413,74 +40873,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Domestic abuse </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2816054" y="52861"/>
+        <a:off x="2816054" y="52924"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{8960C45C-11AD-4CCF-B81E-290C35A434A4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4223275" y="52861"/>
+          <a:off x="4223275" y="52924"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40489,74 +40949,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Child on child abuse </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4223275" y="52861"/>
+        <a:off x="4223275" y="52924"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{A5A3DECF-97E8-4196-9AA3-53340CED24A5}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1612" y="948365"/>
+          <a:off x="1612" y="948428"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40565,74 +41025,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Contextual safeguarding </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1612" y="948365"/>
+        <a:off x="1612" y="948428"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{2D573339-ECD0-4EE9-98BD-DA7C538C02C7}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1408833" y="948365"/>
+          <a:off x="1408833" y="948428"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40641,74 +41101,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Female Genital Mutilation </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1408833" y="948365"/>
+        <a:off x="1408833" y="948428"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{0F286C77-BEC3-4A53-8F1A-0E065041FA26}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2816054" y="948365"/>
+          <a:off x="2816054" y="948428"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40717,74 +41177,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Criminal exploitation   'County lines' </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2816054" y="948365"/>
+        <a:off x="2816054" y="948428"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{CFEDE149-6D68-4487-A72E-260CAC9FE65E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4223275" y="948365"/>
+          <a:off x="4223275" y="948428"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40793,74 +41253,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Hate </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4223275" y="948365"/>
+        <a:off x="4223275" y="948428"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{FC36AF2D-DA9F-4311-ACD8-A01CD3CB2EAA}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1612" y="1843869"/>
+          <a:off x="1612" y="1843933"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40869,74 +41329,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Radicalisation and extremism </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1612" y="1843869"/>
+        <a:off x="1612" y="1843933"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{1E6B4733-AB5D-4AA5-84C7-589F0D195D64}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1408833" y="1843869"/>
+          <a:off x="1408833" y="1843933"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -40945,74 +41405,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Trafficking </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1408833" y="1843869"/>
+        <a:off x="1408833" y="1843933"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{8BD49710-ADC5-4A9E-A51F-8367725DB397}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2816054" y="1843869"/>
+          <a:off x="2816054" y="1843933"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -41021,74 +41481,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Gangs and Youth violence </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2816054" y="1843869"/>
+        <a:off x="2816054" y="1843933"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D2129928-2F20-46F0-9ED1-42DBD1449B9A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4223275" y="1843869"/>
+          <a:off x="4223275" y="1843933"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -41097,74 +41557,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Relationship abuse </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4223275" y="1843869"/>
+        <a:off x="4223275" y="1843933"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{B9ADCD18-15B7-4528-A855-E4BFDAB7BDD3}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1612" y="2739373"/>
+          <a:off x="1612" y="2739437"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -41173,74 +41633,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Mental health </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1612" y="2739373"/>
+        <a:off x="1612" y="2739437"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{989FC13E-302C-47B7-83B2-6A359094829E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1408833" y="2739373"/>
+          <a:off x="1408833" y="2739437"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -41249,74 +41709,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Faith -based abuse </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1408833" y="2739373"/>
+        <a:off x="1408833" y="2739437"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{4B2E2A13-E5EB-456F-95F7-FD8F9B125079}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2816054" y="2739373"/>
+          <a:off x="2816054" y="2739437"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -41325,74 +41785,74 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Breast flattening </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2816054" y="2739373"/>
+        <a:off x="2816054" y="2739437"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{1A934EEF-1F7B-432A-ACD0-9F2FC072BB65}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4223275" y="2739373"/>
+          <a:off x="4223275" y="2739437"/>
           <a:ext cx="1279291" cy="767575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -41401,87 +41861,87 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" kern="1200"/>
             <a:t>Fabricated or induced illness </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4223275" y="2739373"/>
+        <a:off x="4223275" y="2739437"/>
         <a:ext cx="1279291" cy="767575"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
-<file path=word/diagrams/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/diagrams/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{6589D23D-AB3C-4615-80C2-295717B73CDE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1780" y="145079"/>
           <a:ext cx="1786290" cy="1786290"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
             <a:alpha val="50000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
@@ -41518,51 +41978,51 @@
       <dsp:txXfrm>
         <a:off x="263376" y="406675"/>
         <a:ext cx="1263098" cy="1263098"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{62CB5F4A-49FF-409F-B0AF-DC91BC89701D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1424407" y="132271"/>
           <a:ext cx="1786290" cy="1786290"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
             <a:alpha val="50000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
@@ -41599,51 +42059,51 @@
       <dsp:txXfrm>
         <a:off x="1686003" y="393867"/>
         <a:ext cx="1263098" cy="1263098"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{243A4DDF-F5CA-41BE-9DD3-4DBD39A72EC9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="2845326" y="129395"/>
           <a:ext cx="1786290" cy="1786290"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
             <a:alpha val="50000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
@@ -41684,51 +42144,51 @@
       <dsp:txXfrm>
         <a:off x="3106922" y="390991"/>
         <a:ext cx="1263098" cy="1263098"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{34B732A9-A628-4100-BE7F-5D946B43E101}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="4290659" y="131450"/>
           <a:ext cx="1786290" cy="1786290"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
             <a:alpha val="50000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
@@ -41897,50 +42357,197 @@
           <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
           <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
           <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
         </dgm:constrLst>
         <dgm:ruleLst>
           <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
         </dgm:ruleLst>
       </dgm:layoutNode>
       <dgm:forEach name="Name4" axis="followSib" ptType="sibTrans" cnt="1">
         <dgm:layoutNode name="sibTrans">
           <dgm:alg type="sp"/>
           <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
             <dgm:adjLst/>
           </dgm:shape>
           <dgm:presOf/>
           <dgm:constrLst/>
           <dgm:ruleLst/>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=word/diagrams/layout2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/default">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="list" pri="400"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="4">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="5">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="6" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="9" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+        <dgm:cxn modelId="10" srcId="0" destId="5" srcOrd="4" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="3" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="3"/>
+        <dgm:pt modelId="4"/>
+        <dgm:pt modelId="5"/>
+        <dgm:pt modelId="6"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="7" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="9" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="10" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+        <dgm:cxn modelId="11" srcId="0" destId="5" srcOrd="4" destOrd="0"/>
+        <dgm:cxn modelId="12" srcId="0" destId="6" srcOrd="5" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="diagram">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="snake">
+          <dgm:param type="grDir" val="tL"/>
+          <dgm:param type="flowDir" val="row"/>
+          <dgm:param type="contDir" val="sameDir"/>
+          <dgm:param type="off" val="ctr"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name2">
+        <dgm:alg type="snake">
+          <dgm:param type="grDir" val="tR"/>
+          <dgm:param type="flowDir" val="row"/>
+          <dgm:param type="contDir" val="sameDir"/>
+          <dgm:param type="off" val="ctr"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="w" for="ch" forName="node" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="node" refType="w" refFor="ch" refForName="node" fact="0.6"/>
+      <dgm:constr type="w" for="ch" forName="sibTrans" refType="w" refFor="ch" refForName="node" fact="0.1"/>
+      <dgm:constr type="sp" refType="w" refFor="ch" refForName="sibTrans"/>
+      <dgm:constr type="primFontSz" for="ch" forName="node" op="equ" val="65"/>
+    </dgm:constrLst>
+    <dgm:ruleLst/>
+    <dgm:forEach name="Name3" axis="ch" ptType="node">
+      <dgm:layoutNode name="node">
+        <dgm:varLst>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="desOrSelf" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:forEach name="Name4" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="sibTrans">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=word/diagrams/layout3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/chevron1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="process" pri="9000"/>
   </dgm:catLst>
   <dgm:sampData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
       <dgm:bg/>
       <dgm:whole/>
     </dgm:dataModel>
   </dgm:sampData>
   <dgm:styleData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1"/>
         <dgm:pt modelId="2"/>
       </dgm:ptLst>
       <dgm:cxnLst>
         <dgm:cxn modelId="3" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
         <dgm:cxn modelId="4" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
       </dgm:cxnLst>
       <dgm:bg/>
@@ -42179,51 +42786,51 @@
                 </dgm:constrLst>
               </dgm:else>
             </dgm:choose>
             <dgm:ruleLst>
               <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
             </dgm:ruleLst>
           </dgm:layoutNode>
           <dgm:forEach name="Name28" axis="followSib" ptType="sibTrans" cnt="1">
             <dgm:layoutNode name="parTxOnlySpace">
               <dgm:alg type="sp"/>
               <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
                 <dgm:adjLst/>
               </dgm:shape>
               <dgm:presOf/>
               <dgm:constrLst/>
               <dgm:ruleLst/>
             </dgm:layoutNode>
           </dgm:forEach>
         </dgm:forEach>
       </dgm:else>
     </dgm:choose>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
-<file path=word/diagrams/layout3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/diagrams/layout4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/default">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="list" pri="400"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="3">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="4">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="5">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
@@ -42326,51 +42933,51 @@
           <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
           <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
           <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
           <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
         </dgm:constrLst>
         <dgm:ruleLst>
           <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
         </dgm:ruleLst>
       </dgm:layoutNode>
       <dgm:forEach name="Name4" axis="followSib" ptType="sibTrans" cnt="1">
         <dgm:layoutNode name="sibTrans">
           <dgm:alg type="sp"/>
           <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
             <dgm:adjLst/>
           </dgm:shape>
           <dgm:presOf/>
           <dgm:constrLst/>
           <dgm:ruleLst/>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
-<file path=word/diagrams/layout4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/diagrams/layout5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/venn3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="relationship" pri="29000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="3">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="4">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
       </dgm:ptLst>
       <dgm:cxnLst>
         <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
@@ -46598,52 +47205,1086 @@
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
+<file path=word/diagrams/quickStyle5.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -46804,65 +48445,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -46910,63 +48551,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b509c9d727c9bf125dde90349be71eb3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fbd4bebe2438c9af33a1e931c9797c23" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
     <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
     <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -47162,106 +48801,926 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F1FB3FD-BA50-480D-A5F4-6AC17BE43434}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F061710-6972-40E9-A7F8-6165C94B59B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2058C778-E460-4682-9DCB-49AE22881217}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ECAA6BD-8F5A-4386-AC99-86379805A42B}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DA2ACBF-5B24-4F94-9D16-04D14D9A5E58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>28</Pages>
+  <Words>6827</Words>
+  <Characters>38918</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>324</Lines>
+  <Paragraphs>91</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>45654</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="264" baseType="variant">
+      <vt:variant>
+        <vt:i4>1572888</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/whistleblowing</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/government/organisations/ofsted/about/complaints-procedure</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080287</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:help@nspcc.org.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359296</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/downloads/file/31864/early_years_procedure_-_managing_allegations_against_adults_who_work_with_children</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6029429</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/info/206/coventry_safeguarding_children_partnership/2628/local_authority_designated_officer_lado</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/1062969/Information_sharing_advice_practitioners_safeguarding_services.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/downloads/file/28504/records_transfer_form</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/downloads/file/31161/escalation_policy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/downloads/download/6406/prevent_referral_form</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407975</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.coventry.gov.uk/safeguardingchildren</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/downloads/file/45712/effective-support-for-children-and-families-in-coventry</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949226</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.childrensresponsiveservices.co.uk/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048576</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5898255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/government/publications/keeping-children-safe-in-education--2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835019</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/government/publications/prevent-duty-guidance</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507417</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/government/publications/working-together-to-safeguard-children--2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636223</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://assets.publishing.service.gov.uk/media/68c024cb8c6d992f23edd79c/Early_years_foundation_stage_statutory_framework_-_for_group_and_school-based_providers.pdf.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524409</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:EYqis@coventry.gov.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687072</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.coventry.gov.uk/ladoreferral</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653145</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/guidance/report-a-serious-childcare-incident</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>how-to-tell-ofsted</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522050</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://myaccount.coventry.gov.uk/service/Children_s_Services___Multi_agency_referral_and_initial_information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572888</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/whistleblowing</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/government/organisations/ofsted/about/complaints-procedure</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080287</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:help@nspcc.org.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359296</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/downloads/file/31864/early_years_procedure_-_managing_allegations_against_adults_who_work_with_children</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6029429</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/info/206/coventry_safeguarding_children_partnership/2628/local_authority_designated_officer_lado</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/1062969/Information_sharing_advice_practitioners_safeguarding_services.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/downloads/file/28504/records_transfer_form</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/downloads/file/31161/escalation_policy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/downloads/download/6406/prevent_referral_form</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407975</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.coventry.gov.uk/safeguardingchildren</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.coventry.gov.uk/downloads/file/45712/effective-support-for-children-and-families-in-coventry</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949226</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.childrensresponsiveservices.co.uk/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048576</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5898255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/government/publications/keeping-children-safe-in-education--2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835019</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/government/publications/prevent-duty-guidance</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507417</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/government/publications/working-together-to-safeguard-children--2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636223</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://assets.publishing.service.gov.uk/media/68c024cb8c6d992f23edd79c/Early_years_foundation_stage_statutory_framework_-_for_group_and_school-based_providers.pdf.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/911179/Referrals_Flowchart.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524409</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:EYqis@coventry.gov.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687072</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.coventry.gov.uk/ladoreferral</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653145</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.uk/guidance/report-a-serious-childcare-incident</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>how-to-tell-ofsted</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522050</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://myaccount.coventry.gov.uk/service/Children_s_Services___Multi_agency_referral_and_initial_information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Robinson, Lisa</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Barlow, Karen</lastModifiedBy>
-  <revision>132</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>