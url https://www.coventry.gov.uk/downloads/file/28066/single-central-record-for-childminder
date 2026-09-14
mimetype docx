--- v1 (2026-03-17)
+++ v2 (2026-09-14)
@@ -1,101 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="46C95EFD" w14:textId="77777777" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF" w:rsidP="00FB25FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="635B5B75" w14:textId="77777777" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF" w:rsidP="00FB25FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56059BAF" w14:textId="77777777" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF" w:rsidP="00FB25FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32EA5A10" w14:textId="364DD7C4" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF" w:rsidP="00FB25FF">
+    <w:p w14:paraId="32EA5A10" w14:textId="364DD7C4" w:rsidR="00FB25FF" w:rsidRPr="001577A9" w:rsidRDefault="00FB25FF" w:rsidP="00FB25FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB25FF">
+      <w:r w:rsidRPr="001577A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Single Central Record for Childminder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE892A4" w14:textId="77777777" w:rsidR="00FB25FF" w:rsidRPr="00FB25FF" w:rsidRDefault="00FB25FF" w:rsidP="00FB25FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55126125" w14:textId="77777777" w:rsidR="00FB25FF" w:rsidRPr="00FB25FF" w:rsidRDefault="00FB25FF" w:rsidP="00FB526C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -147,51 +158,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB25FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To inform Ofsted of a new adult in the household or to register an assistant please follow this link </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2FCEC0" w14:textId="77777777" w:rsidR="00FB526C" w:rsidRPr="00FB25FF" w:rsidRDefault="00FB526C" w:rsidP="00FB526C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId4" w:anchor="childminder-assistants" w:history="1">
+      <w:hyperlink r:id="rId9" w:anchor="childminder-assistants" w:history="1">
         <w:r w:rsidRPr="00FB25FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/childminders-report-new-adults-in-the-home#childminder-assistants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A768742" w14:textId="77777777" w:rsidR="00FB526C" w:rsidRPr="00FB25FF" w:rsidRDefault="00FB526C" w:rsidP="00FB526C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A2E7B17" w14:textId="0B98A212" w:rsidR="00FB526C" w:rsidRPr="00FB25FF" w:rsidRDefault="00FB526C" w:rsidP="00FB526C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -267,263 +278,191 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB25FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This is an example of what information should be included, but you may wish to add further details. For further information please refer to</w:t>
       </w:r>
       <w:r w:rsidR="00C66816" w:rsidRPr="00FB25FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687F9364" w14:textId="139C12C4" w:rsidR="008940B4" w:rsidRDefault="008940B4" w:rsidP="00FB526C">
+    <w:p w14:paraId="687F9364" w14:textId="250876F1" w:rsidR="008940B4" w:rsidRDefault="00D25A78" w:rsidP="00FB526C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Early_years_foundation_stage_statutory_framework_for_child</w:t>
-[...8 lines deleted...]
-          <w:t>minders_.July 2025</w:t>
+          <w:t>Early_years_foundation_stage_statutory_framework_for_childminders_</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D6CCEEB" w14:textId="77777777" w:rsidR="008940B4" w:rsidRPr="00FB25FF" w:rsidRDefault="008940B4" w:rsidP="00FB526C">
+    <w:p w14:paraId="1D6CCEEB" w14:textId="720F33F9" w:rsidR="008940B4" w:rsidRPr="00FB25FF" w:rsidRDefault="008940B4" w:rsidP="00FB526C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E499DB" w14:textId="3575E903" w:rsidR="00FB526C" w:rsidRPr="00FB25FF" w:rsidRDefault="00FB526C" w:rsidP="00FB526C">
+    <w:p w14:paraId="40E499DB" w14:textId="2179A112" w:rsidR="00FB526C" w:rsidRPr="00FB25FF" w:rsidRDefault="007D4390" w:rsidP="00FB526C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00FB25FF">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Keeping children safe in Education 2024</w:t>
+          <w:t xml:space="preserve">Keeping children safe in education </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FB25FF">
+      <w:r w:rsidR="00C75EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C66816" w:rsidRPr="00FB25FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB25FF">
+      <w:r w:rsidR="00FB526C" w:rsidRPr="00FB25FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>part three: Safer Recruitment.</w:t>
       </w:r>
       <w:r w:rsidR="00C66816" w:rsidRPr="00FB25FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570BE6F8" w14:textId="63B60C70" w:rsidR="007F2731" w:rsidRPr="00FB25FF" w:rsidRDefault="007F2731" w:rsidP="00F42327">
+    <w:p w14:paraId="570BE6F8" w14:textId="33E6E1C4" w:rsidR="007F2731" w:rsidRPr="00FB25FF" w:rsidRDefault="007F2731" w:rsidP="00F42327">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04F6807B" w14:textId="77777777" w:rsidR="00F42327" w:rsidRDefault="00F42327">
+    <w:p w14:paraId="04F6807B" w14:textId="1EEE83ED" w:rsidR="00F42327" w:rsidRDefault="00F42327">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EC5DAC2" w14:textId="77777777" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF">
+    <w:p w14:paraId="0EC5DAC2" w14:textId="5BEE25D5" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D95A0EE" w14:textId="073F8A6E" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF">
+    <w:p w14:paraId="7D95A0EE" w14:textId="44E083B9" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="300DEC91" w14:textId="33E4744A" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF">
+    <w:p w14:paraId="300DEC91" w14:textId="6DA0C842" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DF83375" w14:textId="5E4E1372" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF">
+    <w:p w14:paraId="2DF83375" w14:textId="7ABDD126" w:rsidR="00FB25FF" w:rsidRDefault="00FB25FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="55571EC4" w14:textId="77777777" w:rsidR="00FB25FF" w:rsidRPr="00FB25FF" w:rsidRDefault="00FB25FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15393" w:type="dxa"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3701"/>
         <w:gridCol w:w="3757"/>
         <w:gridCol w:w="2323"/>
         <w:gridCol w:w="1926"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB25FF" w:rsidRPr="00FB25FF" w14:paraId="12626F6C" w14:textId="4304ED07" w:rsidTr="00221C64">
         <w:trPr>
@@ -541,51 +480,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2F0606CD" w14:textId="6BC1450C" w:rsidR="00FB25FF" w:rsidRPr="00FB25FF" w:rsidRDefault="00FB25FF" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Single Central Record – record of suitability checks for adults living or working (paid or unpaid) in your household.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB25FF" w:rsidRPr="00FB25FF" w14:paraId="6D0C3A63" w14:textId="153FB779" w:rsidTr="00FB25FF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15393" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="486E5DFF" w14:textId="41727908" w:rsidR="00FB25FF" w:rsidRPr="00FB25FF" w:rsidRDefault="00FB25FF" w:rsidP="00A54BDE">
             <w:pPr>
@@ -2079,51 +2017,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7613848A" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="790A8FD8" w14:textId="65D09AFD" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="790A8FD8" w14:textId="65D09AFD" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59E6AAFA" w14:textId="4CE3BB4E" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
@@ -2242,514 +2180,515 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0ED6DBAB" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="5C6BF22F" w14:textId="63B5D6FB" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="5C6BF22F" w14:textId="63B5D6FB" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="253D4652" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Address </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ABF88CA" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3757" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60EF6E6B" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="457D2175" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52054D4C" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="47EF7EBE" w14:textId="30734EF4" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="47EF7EBE" w14:textId="30734EF4" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3436E3D2" w14:textId="21FE1C04" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Position held </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38CEB499" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3757" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CF32C18" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0690AD0D" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52A8A129" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="4CAB2259" w14:textId="2A3B766A" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="4CAB2259" w14:textId="2A3B766A" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49DE19C3" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date employment commenced</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="688F2667" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3757" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56C13215" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26335B03" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463A9627" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="4B10859D" w14:textId="509F213F" w:rsidTr="00FB25FF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3266,51 +3205,50 @@
             <w:shd w:val="clear" w:color="000000" w:fill="BDD7EE"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11738D47" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Fully completed application form and required declarations signed by applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18FFA4A7" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5333,51 +5271,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02C6B41E" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="00FF4DF8" w14:textId="1BF893AE" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="00FF4DF8" w14:textId="1BF893AE" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BDD7EE"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F5E0FB7" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
@@ -5496,525 +5434,526 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A463735" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="76C3290C" w14:textId="62C0B130" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="76C3290C" w14:textId="62C0B130" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D5ED0CC" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Right to work in UK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="197D1AAC" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3757" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F750163" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
           <w:p w14:paraId="2152416B" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
           <w:p w14:paraId="155A5C7A" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="119C38E2" w14:textId="469A6639" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="119C38E2" w14:textId="469A6639" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="380ABBC1" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Is employee eligible to work in UK?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ED1A179" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3757" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B2C67F1" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DA7FE9D" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C507180" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="7304CBE9" w14:textId="251EF858" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="7304CBE9" w14:textId="251EF858" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="313EEFA6" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Original evidence seen and copy taken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="567C79F6" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3757" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="005FB73A" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D9C01DC" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="302A0E54" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="40F32453" w14:textId="5874757F" w:rsidTr="00FB25FF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6194,51 +6133,50 @@
           </w:tcPr>
           <w:p w14:paraId="4AC5670F" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Further checks on those previously living/working outside UK </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="120F7B4D" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -8126,51 +8064,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CAE534B" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="6BDAD5E7" w14:textId="36BE1E77" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="6BDAD5E7" w14:textId="36BE1E77" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BDD7EE"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B3D4AF4" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -8289,357 +8227,358 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36A39A3E" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="03AD94C7" w14:textId="3D60FC4A" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="03AD94C7" w14:textId="3D60FC4A" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BDD7EE"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="454CF3F5" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date(s) and checked by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3437CD5B" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3757" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BCDDD3F" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57C40EA8" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CBB6C76" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="188586B8" w14:textId="4D3CD2F1" w:rsidTr="00FB25FF">
+      <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="188586B8" w14:textId="4D3CD2F1" w:rsidTr="00C659F9">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BDD7EE"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3531566F" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Risk Assessment completed for staff without 2 satisfactory references?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40CDA662" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3757" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C74D113" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39F01D1A" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31754CDB" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w14:paraId="69982D91" w14:textId="7C123736" w:rsidTr="00FB25FF">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9145,51 +9084,50 @@
           </w:tcPr>
           <w:p w14:paraId="1BBD8833" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Safeguarding Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="511EC240" w14:textId="77777777" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -10932,50 +10870,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0241367A" w14:textId="5B7CC9B9" w:rsidR="00ED3791" w:rsidRPr="00FB25FF" w:rsidRDefault="00ED3791" w:rsidP="00F42327">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Is training relevant to meet legal requirements of Ofsted (Annex </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FB25FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -11491,140 +11430,324 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="760E7C8A" w14:textId="017716E7" w:rsidR="00115C12" w:rsidRPr="00FB25FF" w:rsidRDefault="00115C12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="710C54E6" w14:textId="77777777" w:rsidR="00115C12" w:rsidRPr="00FB25FF" w:rsidRDefault="00115C12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00115C12" w:rsidRPr="00FB25FF" w:rsidSect="00FB25FF">
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1670" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="24C60E09" w14:textId="77777777" w:rsidR="00AA363A" w:rsidRDefault="00AA363A" w:rsidP="002759BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="12BF9E93" w14:textId="77777777" w:rsidR="00AA363A" w:rsidRDefault="00AA363A" w:rsidP="002759BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45343055" w14:textId="177D27D0" w:rsidR="002759BC" w:rsidRDefault="00C659F9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DCEBB24" wp14:editId="4A7B0ED2">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-644280</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>19685</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1899138" cy="1183796"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="382575764" name="Picture 1" descr="A logo of a horse and person&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="382575764" name="Picture 1" descr="A logo of a horse and person&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1899138" cy="1183796"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5CCA963C" w14:textId="6D451CAF" w:rsidR="002759BC" w:rsidRDefault="002759BC" w:rsidP="002759BC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Coventry Early Years </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="62F261D9" w14:textId="3FA0D0F5" w:rsidR="002759BC" w:rsidRDefault="002759BC" w:rsidP="002759BC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Quality Improvement and Standards Team</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="07A0AACF" w14:textId="77777777" w:rsidR="002759BC" w:rsidRDefault="002759BC" w:rsidP="002759BC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F665AC">
+      <w:t xml:space="preserve">Single Central Record </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> July 2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="195C19ED" w14:textId="77777777" w:rsidR="002759BC" w:rsidRDefault="002759BC" w:rsidP="002759BC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0776E433" w14:textId="77777777" w:rsidR="00AA363A" w:rsidRDefault="00AA363A" w:rsidP="002759BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3353A960" w14:textId="77777777" w:rsidR="00AA363A" w:rsidRDefault="00AA363A" w:rsidP="002759BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="54"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0033754D"/>
     <w:rsid w:val="000B49FD"/>
     <w:rsid w:val="00115C12"/>
+    <w:rsid w:val="001577A9"/>
     <w:rsid w:val="001A1CD4"/>
+    <w:rsid w:val="002711BA"/>
+    <w:rsid w:val="002759BC"/>
     <w:rsid w:val="0033754D"/>
     <w:rsid w:val="003A0EC6"/>
     <w:rsid w:val="003B573A"/>
+    <w:rsid w:val="003C5CA8"/>
+    <w:rsid w:val="00400D54"/>
     <w:rsid w:val="00433F4D"/>
     <w:rsid w:val="00497A7B"/>
     <w:rsid w:val="004D0B51"/>
     <w:rsid w:val="00534454"/>
     <w:rsid w:val="00582123"/>
     <w:rsid w:val="00583322"/>
     <w:rsid w:val="00654454"/>
+    <w:rsid w:val="006B272E"/>
+    <w:rsid w:val="007D4390"/>
     <w:rsid w:val="007F2731"/>
     <w:rsid w:val="008940B4"/>
     <w:rsid w:val="00A54BDE"/>
+    <w:rsid w:val="00AA363A"/>
+    <w:rsid w:val="00C659F9"/>
     <w:rsid w:val="00C66816"/>
+    <w:rsid w:val="00C75EB8"/>
     <w:rsid w:val="00CB6B0A"/>
+    <w:rsid w:val="00D25A78"/>
     <w:rsid w:val="00D50011"/>
     <w:rsid w:val="00D53170"/>
     <w:rsid w:val="00D60C77"/>
     <w:rsid w:val="00D94A66"/>
     <w:rsid w:val="00D964B0"/>
+    <w:rsid w:val="00D97D22"/>
     <w:rsid w:val="00DA4323"/>
     <w:rsid w:val="00DD682F"/>
     <w:rsid w:val="00E44FE2"/>
     <w:rsid w:val="00E63A8B"/>
     <w:rsid w:val="00EB23BA"/>
     <w:rsid w:val="00ED3791"/>
     <w:rsid w:val="00F42327"/>
     <w:rsid w:val="00FB25FF"/>
     <w:rsid w:val="00FB526C"/>
+    <w:rsid w:val="00FC0179"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51BE5072"/>
@@ -12090,88 +12213,136 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D53170"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F2731"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002759BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002759BC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002759BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002759BC"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1469126208">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1971979177">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6650a1967b792ffff71a83e8/Keeping_children_safe_in_education_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6874e14383d39f474eb7d373/Early_years_foundation_stage_statutory_framework_for_childminders_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/childminders-report-new-adults-in-the-home" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6a4cf903b7203c4c023fd2f3/Keeping_children_safe_in_education_2026_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6874e14383d39f474eb7d373/Early_years_foundation_stage_statutory_framework_for_childminders_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/childminders-report-new-adults-in-the-home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12391,74 +12562,396 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
+    <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2379766f-f1c0-4510-971d-dce740ebef53" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d9c917f-d8cd-4504-b094-15ea605748a2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{320b5a06-f49f-45e7-9396-f740ef5d6d1d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3d9c917f-d8cd-4504-b094-15ea605748a2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55D315DD-FD5C-41F9-A266-8DC34D5D4929}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70E1775E-56EB-4438-B0F4-38352B349474}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC7DABE5-9E3C-4560-BE1A-36106B9ADDE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4477</Characters>
+  <Pages>6</Pages>
+  <Words>777</Words>
+  <Characters>4432</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>559</Lines>
-  <Paragraphs>113</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5110</CharactersWithSpaces>
+  <CharactersWithSpaces>5199</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Craddock, Sandra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>