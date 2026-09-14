--- v0 (2025-12-05)
+++ v1 (2026-09-14)
@@ -1,50 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="367F6734" w14:textId="77777777" w:rsidR="0070731A" w:rsidRDefault="007A29E8" w:rsidP="0070731A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguarding </w:t>
       </w:r>
       <w:r w:rsidR="008B6FB6">
         <w:rPr>
@@ -167,51 +171,50 @@
             <w:r w:rsidRPr="0030340C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Child’s Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="188ED998" w14:textId="77777777" w:rsidR="002E5C89" w:rsidRPr="0030340C" w:rsidRDefault="002E5C89" w:rsidP="006C7056">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B3E5E9B" w14:textId="77777777" w:rsidR="0070731A" w:rsidRPr="0030340C" w:rsidRDefault="0070731A" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00165C5B" w:rsidRPr="0030340C" w14:paraId="1D0C8E2E" w14:textId="77777777" w:rsidTr="005E4974">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0321D9E1" w14:textId="77777777" w:rsidR="00165C5B" w:rsidRDefault="00165C5B" w:rsidP="00DC590C">
@@ -245,51 +248,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44B0326D" w14:textId="77777777" w:rsidR="002E5C89" w:rsidRPr="0030340C" w:rsidRDefault="002E5C89" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="368B6774" w14:textId="77777777" w:rsidR="00165C5B" w:rsidRPr="0030340C" w:rsidRDefault="00165C5B" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E665B" w:rsidRPr="0030340C" w14:paraId="79ACA307" w14:textId="77777777" w:rsidTr="005E4974">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7BE2A451" w14:textId="77777777" w:rsidR="006E665B" w:rsidRDefault="006E665B" w:rsidP="00DC590C">
@@ -305,51 +307,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Child’s Address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C5792E7" w14:textId="6EFD062B" w:rsidR="006E665B" w:rsidRDefault="006E665B" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06AB6E21" w14:textId="77777777" w:rsidR="006E665B" w:rsidRPr="0030340C" w:rsidRDefault="006E665B" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070731A" w:rsidRPr="0030340C" w14:paraId="41C1277A" w14:textId="77777777" w:rsidTr="005E4974">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="05B747AB" w14:textId="77777777" w:rsidR="0070731A" w:rsidRPr="0030340C" w:rsidRDefault="0070731A" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -380,51 +381,50 @@
             <w:r w:rsidRPr="0030340C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>arers Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63450D23" w14:textId="77777777" w:rsidR="0070731A" w:rsidRPr="0030340C" w:rsidRDefault="0070731A" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B15E362" w14:textId="77777777" w:rsidR="0070731A" w:rsidRPr="0030340C" w:rsidRDefault="0070731A" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E665B" w:rsidRPr="0030340C" w14:paraId="544112A9" w14:textId="77777777" w:rsidTr="005E4974">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="298A7241" w14:textId="77777777" w:rsidR="006E665B" w:rsidRDefault="006E665B" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -464,51 +464,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CED25F4" w14:textId="3FEE06DF" w:rsidR="006E665B" w:rsidRPr="0030340C" w:rsidRDefault="006E665B" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70D5C706" w14:textId="77777777" w:rsidR="006E665B" w:rsidRPr="0030340C" w:rsidRDefault="006E665B" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070731A" w:rsidRPr="0030340C" w14:paraId="4F4883DF" w14:textId="77777777" w:rsidTr="005E4974">
         <w:trPr>
           <w:trHeight w:val="526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2A145D58" w14:textId="6AAE64A3" w:rsidR="0070731A" w:rsidRPr="0030340C" w:rsidRDefault="0070731A" w:rsidP="00DC590C">
@@ -542,51 +541,50 @@
             <w:r w:rsidRPr="0030340C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A4DD3A1" w14:textId="77777777" w:rsidR="0070731A" w:rsidRPr="0030340C" w:rsidRDefault="0070731A" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46BCBF73" w14:textId="77777777" w:rsidR="001B5226" w:rsidRPr="0030340C" w:rsidRDefault="001B5226" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52097133" w14:textId="77777777" w:rsidR="0070731A" w:rsidRPr="0030340C" w:rsidRDefault="0070731A" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -766,51 +764,50 @@
               <w:t>delivery (</w:t>
             </w:r>
             <w:r w:rsidR="003A2DFF" w:rsidRPr="007A29E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Attach proof to form</w:t>
             </w:r>
             <w:r w:rsidR="003A2DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="624F029C" w14:textId="77777777" w:rsidR="0070731A" w:rsidRPr="0030340C" w:rsidRDefault="0070731A" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00042BB1" w:rsidRPr="0030340C" w14:paraId="157C8253" w14:textId="77777777" w:rsidTr="005E4974">
         <w:trPr>
           <w:trHeight w:val="526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="18AD256D" w14:textId="60CE8F5F" w:rsidR="001A22C9" w:rsidRPr="001A22C9" w:rsidRDefault="00042BB1" w:rsidP="001A22C9">
@@ -820,51 +817,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Password </w:t>
             </w:r>
             <w:r w:rsidR="001A22C9" w:rsidRPr="001A22C9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(you may need this for future reference)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45818949" w14:textId="77777777" w:rsidR="00042BB1" w:rsidRPr="0030340C" w:rsidRDefault="00042BB1" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E665B" w:rsidRPr="0030340C" w14:paraId="092D8E56" w14:textId="77777777" w:rsidTr="005E4974">
         <w:trPr>
           <w:trHeight w:val="526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6320EAD3" w14:textId="514792F7" w:rsidR="003A2DFF" w:rsidRDefault="003A2DFF" w:rsidP="003A2DFF">
@@ -899,51 +895,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0070731A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>transferred</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="112C15F6" w14:textId="00DD9312" w:rsidR="003A2DFF" w:rsidRPr="0070731A" w:rsidRDefault="003A2DFF" w:rsidP="005E4974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63532E8C" w14:textId="77777777" w:rsidR="006E665B" w:rsidRPr="0030340C" w:rsidRDefault="006E665B" w:rsidP="003A2DFF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070731A" w:rsidRPr="0030340C" w14:paraId="63684E35" w14:textId="77777777" w:rsidTr="005E4974">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5E8CC78A" w14:textId="3466F6D6" w:rsidR="0070731A" w:rsidRDefault="0070731A" w:rsidP="00DC590C">
             <w:pPr>
@@ -1007,51 +1002,50 @@
             <w:r w:rsidRPr="003A2DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16DFF4FB" w14:textId="1831A0FC" w:rsidR="002E5C89" w:rsidRPr="0030340C" w:rsidRDefault="002E5C89" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28C611CF" w14:textId="77777777" w:rsidR="0070731A" w:rsidRDefault="0070731A" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51A5F6C2" w14:textId="77777777" w:rsidR="00726E30" w:rsidRDefault="00726E30" w:rsidP="00DC590C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66F85208" w14:textId="77777777" w:rsidR="00726E30" w:rsidRDefault="00726E30" w:rsidP="00DC590C">
             <w:pPr>
@@ -1136,51 +1130,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C4638D5" w14:textId="77777777" w:rsidR="007A29E8" w:rsidRPr="0030340C" w:rsidRDefault="007A29E8" w:rsidP="007A29E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CFF295B" w14:textId="77777777" w:rsidR="007A29E8" w:rsidRPr="0030340C" w:rsidRDefault="007A29E8" w:rsidP="007A29E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A29E8" w:rsidRPr="0030340C" w14:paraId="13C578B2" w14:textId="77777777" w:rsidTr="005E4974">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="400BD821" w14:textId="63A6292B" w:rsidR="007A29E8" w:rsidRDefault="007A29E8" w:rsidP="007A29E8">
@@ -1232,109 +1225,125 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="216F4E8B" w14:textId="77777777" w:rsidR="007A29E8" w:rsidRPr="0030340C" w:rsidRDefault="007A29E8" w:rsidP="007A29E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4624FB32" w14:textId="77777777" w:rsidR="007A29E8" w:rsidRPr="0030340C" w:rsidRDefault="007A29E8" w:rsidP="007A29E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A29E8" w:rsidRPr="0030340C" w14:paraId="6664CFE4" w14:textId="77777777" w:rsidTr="005E4974">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="19B3FBBD" w14:textId="6475C1FC" w:rsidR="007A29E8" w:rsidRDefault="006E665B" w:rsidP="007A29E8">
+          <w:p w14:paraId="19B3FBBD" w14:textId="3F08E477" w:rsidR="007A29E8" w:rsidRDefault="006E665B" w:rsidP="007A29E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date records s</w:t>
             </w:r>
             <w:r w:rsidR="007A29E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>canned to Social Worker for LAC Child file:</w:t>
+              <w:t>canned to Social Worker for Child</w:t>
+            </w:r>
+            <w:r w:rsidR="00041524">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Care</w:t>
+            </w:r>
+            <w:r w:rsidR="007A29E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> file:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28CD488B" w14:textId="77777777" w:rsidR="007A29E8" w:rsidRPr="0030340C" w:rsidRDefault="007A29E8" w:rsidP="007A29E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E4974" w:rsidRPr="0030340C" w14:paraId="70F01DCE" w14:textId="77777777" w:rsidTr="005E4974">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5C7E3625" w14:textId="58197711" w:rsidR="005E4974" w:rsidRPr="005E4974" w:rsidRDefault="005E4974" w:rsidP="005E4974">
@@ -1431,51 +1440,50 @@
             </w:r>
             <w:r w:rsidRPr="001A22C9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>follow up if no response</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; record all follow ups </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D29F76A" w14:textId="4BBF13F9" w:rsidR="005E4974" w:rsidRPr="005E4974" w:rsidRDefault="005E4974" w:rsidP="005E4974">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E641B5" w:rsidRPr="0030340C" w14:paraId="70C73DBB" w14:textId="77777777" w:rsidTr="003A2DFF">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -1483,51 +1491,50 @@
           <w:p w14:paraId="3534D3AE" w14:textId="172B2250" w:rsidR="00E641B5" w:rsidRDefault="001A22C9" w:rsidP="003A2DFF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date password shared</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46A987B0" w14:textId="77777777" w:rsidR="00E641B5" w:rsidRPr="005E4974" w:rsidRDefault="00E641B5" w:rsidP="005E4974">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B96252" w:rsidRPr="0030340C" w14:paraId="11FB2453" w14:textId="77777777" w:rsidTr="00902A59">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -1601,51 +1608,50 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CD172EC" w14:textId="4071E741" w:rsidR="003A2DFF" w:rsidRDefault="003A2DFF" w:rsidP="003A2DFF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EA5FA24" w14:textId="5B65828D" w:rsidR="003A2DFF" w:rsidRDefault="003A2DFF" w:rsidP="003A2DFF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Print Name</w:t>
             </w:r>
             <w:r w:rsidR="00B96252">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1779,51 +1785,50 @@
             <w:r w:rsidRPr="0030340C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Handed to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62B68E72" w14:textId="77777777" w:rsidR="00B96252" w:rsidRDefault="00B96252" w:rsidP="005B0401">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D0290E7" w14:textId="77777777" w:rsidR="00B96252" w:rsidRDefault="00B96252" w:rsidP="00B96252">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Print Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2191,51 +2196,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; record all follow ups</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B94CB7C" w14:textId="77777777" w:rsidR="00B96252" w:rsidRPr="0030340C" w:rsidRDefault="00B96252" w:rsidP="00B96252">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47663BA4" w14:textId="06988BA4" w:rsidR="00A0290A" w:rsidRDefault="00A0290A" w:rsidP="00B96252">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Record name of company providing the service:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2531D232" w14:textId="77777777" w:rsidR="00A0290A" w:rsidRDefault="00A0290A" w:rsidP="00B96252">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2574,96 +2578,84 @@
               <w:t xml:space="preserve"> Conversation Meeting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="380C8797" w14:textId="77777777" w:rsidR="00DE2397" w:rsidRPr="003A2DFF" w:rsidRDefault="00DE2397" w:rsidP="00B96252">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE2397" w:rsidRPr="0030340C" w14:paraId="4F94215B" w14:textId="77777777" w:rsidTr="003A2DFF">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="545E258B" w14:textId="1FF4D9C5" w:rsidR="00DE2397" w:rsidRDefault="005B0401" w:rsidP="00B96252">
+          <w:p w14:paraId="545E258B" w14:textId="53317E0D" w:rsidR="00DE2397" w:rsidRDefault="005B0401" w:rsidP="00B96252">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date meeting/phone call took place between </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0099200A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>DSL’s</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> at both settings</w:t>
+              <w:t>DSLs at both settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74E3C8AB" w14:textId="77777777" w:rsidR="00DE2397" w:rsidRDefault="005B0401" w:rsidP="00B96252">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D9AE750" w14:textId="77777777" w:rsidR="005B0401" w:rsidRDefault="005B0401" w:rsidP="00B96252">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2686,329 +2678,373 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Names of persons in meeting:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AD319DE" w14:textId="4CE61BDC" w:rsidR="005B0401" w:rsidRPr="003A2DFF" w:rsidRDefault="005B0401" w:rsidP="00B96252">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B2A8C42" w14:textId="782E9A77" w:rsidR="00C970F2" w:rsidRDefault="00C970F2" w:rsidP="005636A7">
-[...21 lines deleted...]
-    <w:p w14:paraId="1CCBCE6B" w14:textId="77777777" w:rsidR="005E4974" w:rsidRPr="0030340C" w:rsidRDefault="005E4974" w:rsidP="005636A7">
+    <w:p w14:paraId="1CCBCE6B" w14:textId="77777777" w:rsidR="005E4974" w:rsidRPr="0030340C" w:rsidRDefault="005E4974" w:rsidP="00041524">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E4974" w:rsidRPr="0030340C">
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61D8F7FB" w14:textId="77777777" w:rsidR="00AC0CEE" w:rsidRDefault="00AC0CEE" w:rsidP="00CD7EA0">
+    <w:p w14:paraId="59A729A1" w14:textId="77777777" w:rsidR="00A54119" w:rsidRDefault="00A54119" w:rsidP="00CD7EA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47656376" w14:textId="77777777" w:rsidR="00AC0CEE" w:rsidRDefault="00AC0CEE" w:rsidP="00CD7EA0">
+    <w:p w14:paraId="5C6445F1" w14:textId="77777777" w:rsidR="00A54119" w:rsidRDefault="00A54119" w:rsidP="00CD7EA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E0755FE" w14:textId="17EB3299" w:rsidR="006E665B" w:rsidRDefault="006E665B" w:rsidP="000359B3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5463928C" w14:textId="77777777" w:rsidR="00C574F2" w:rsidRDefault="00C574F2" w:rsidP="000359B3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BFBFBF"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4A135F49" w14:textId="77777777" w:rsidR="00C574F2" w:rsidRDefault="00C574F2" w:rsidP="000359B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BFBFBF"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BFBFBF"/>
       </w:rPr>
-      <w:t>SGW/QW 24.06.2022</w:t>
+      <w:t>Coventry Early Years</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="19B0FA39" w14:textId="575F4C84" w:rsidR="000359B3" w:rsidRDefault="000359B3" w:rsidP="000359B3">
+  <w:p w14:paraId="6EDEBB2E" w14:textId="212F0308" w:rsidR="00D739D0" w:rsidRDefault="00C01E48" w:rsidP="000359B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
-    </w:pPr>
-    <w:r w:rsidRPr="00032AFD">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BFBFBF"/>
       </w:rPr>
-      <w:t>© Coventry City Coun</w:t>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BFBFBF"/>
+      </w:rPr>
+      <w:t>Q</w:t>
+    </w:r>
+    <w:r w:rsidR="00D739D0">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BFBFBF"/>
+      </w:rPr>
+      <w:t>uality, Improvement and Standards</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BFBFBF"/>
       </w:rPr>
-      <w:t>cil 2018</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00032AFD">
+    <w:r w:rsidR="00D739D0">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BFBFBF"/>
       </w:rPr>
-      <w:t>. All rights reserved</w:t>
+      <w:t>T</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BFBFBF"/>
+      </w:rPr>
+      <w:t xml:space="preserve">eam </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="19B0FA39" w14:textId="59C5C832" w:rsidR="000359B3" w:rsidRDefault="00D739D0" w:rsidP="000359B3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BFBFBF"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Updated </w:t>
+    </w:r>
+    <w:r w:rsidR="00C01E48">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BFBFBF"/>
+      </w:rPr>
+      <w:t>July 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AA0E762" w14:textId="77777777" w:rsidR="00AC0CEE" w:rsidRDefault="00AC0CEE" w:rsidP="00CD7EA0">
+    <w:p w14:paraId="285AC610" w14:textId="77777777" w:rsidR="00A54119" w:rsidRDefault="00A54119" w:rsidP="00CD7EA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="463B05E3" w14:textId="77777777" w:rsidR="00AC0CEE" w:rsidRDefault="00AC0CEE" w:rsidP="00CD7EA0">
+    <w:p w14:paraId="1DEDCED4" w14:textId="77777777" w:rsidR="00A54119" w:rsidRDefault="00A54119" w:rsidP="00CD7EA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:val="bestFit" w:percent="148"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0070731A"/>
     <w:rsid w:val="000359B3"/>
+    <w:rsid w:val="00041524"/>
     <w:rsid w:val="00042BB1"/>
+    <w:rsid w:val="00046B39"/>
     <w:rsid w:val="00165C5B"/>
     <w:rsid w:val="001A22C9"/>
     <w:rsid w:val="001B5226"/>
     <w:rsid w:val="002A6AB7"/>
     <w:rsid w:val="002E5C89"/>
     <w:rsid w:val="003A2DFF"/>
+    <w:rsid w:val="003E47FF"/>
     <w:rsid w:val="0042447F"/>
+    <w:rsid w:val="004F689A"/>
+    <w:rsid w:val="00513634"/>
     <w:rsid w:val="005636A7"/>
     <w:rsid w:val="005822A3"/>
     <w:rsid w:val="005B0401"/>
     <w:rsid w:val="005E4974"/>
     <w:rsid w:val="006C7056"/>
     <w:rsid w:val="006E665B"/>
     <w:rsid w:val="0070731A"/>
     <w:rsid w:val="00726E30"/>
     <w:rsid w:val="00736277"/>
+    <w:rsid w:val="0077394B"/>
     <w:rsid w:val="007A29E8"/>
     <w:rsid w:val="007D49CE"/>
     <w:rsid w:val="00817190"/>
     <w:rsid w:val="00877B9D"/>
     <w:rsid w:val="008B6FB6"/>
     <w:rsid w:val="0099200A"/>
     <w:rsid w:val="00A0290A"/>
+    <w:rsid w:val="00A54119"/>
     <w:rsid w:val="00AC0CEE"/>
     <w:rsid w:val="00AD52E5"/>
     <w:rsid w:val="00B96252"/>
+    <w:rsid w:val="00C01E48"/>
+    <w:rsid w:val="00C574F2"/>
     <w:rsid w:val="00C970F2"/>
     <w:rsid w:val="00CD7EA0"/>
+    <w:rsid w:val="00D739D0"/>
     <w:rsid w:val="00DC7BB1"/>
     <w:rsid w:val="00DE2397"/>
+    <w:rsid w:val="00E30581"/>
     <w:rsid w:val="00E641B5"/>
     <w:rsid w:val="00E872AE"/>
     <w:rsid w:val="00EF3EE1"/>
+    <w:rsid w:val="00F73DAA"/>
     <w:rsid w:val="00FB23C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5BF1238B"/>
   <w15:docId w15:val="{10E65F1F-45E6-48A1-82F7-976DD46340AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3487,58 +3523,58 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C970F2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3782,70 +3818,392 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
+    <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2379766f-f1c0-4510-971d-dce740ebef53" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d9c917f-d8cd-4504-b094-15ea605748a2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{320b5a06-f49f-45e7-9396-f740ef5d6d1d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3d9c917f-d8cd-4504-b094-15ea605748a2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF9DA604-BF81-4E39-83F8-3BECEA37F25A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA01B550-EF72-4D61-806A-60252AD16580}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{143CF9C0-A473-4D16-94C6-91CAB6992FF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>2</Pages>
   <Words>270</Words>
-  <Characters>1543</Characters>
+  <Characters>1544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1810</CharactersWithSpaces>
+  <CharactersWithSpaces>1811</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Authorised User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>