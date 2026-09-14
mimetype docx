--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -1,178 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FD7303" w:rsidRPr="00075015" w:rsidRDefault="00075015" w:rsidP="00FD7303">
+    <w:p w14:paraId="74465610" w14:textId="77777777" w:rsidR="00FD7303" w:rsidRPr="00083243" w:rsidRDefault="00075015" w:rsidP="00FD7303">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075015">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB75FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BB75FB" w:rsidRPr="00083243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Recruitment and </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7303" w:rsidRPr="00075015">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FD7303" w:rsidRPr="00083243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Suitability Checklist</w:t>
       </w:r>
-      <w:r w:rsidR="002C7457">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002C7457" w:rsidRPr="00083243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B246B0" w:rsidRPr="00075015" w:rsidRDefault="00B246B0" w:rsidP="00FD7303">
+    <w:p w14:paraId="4960A5BD" w14:textId="77777777" w:rsidR="00B246B0" w:rsidRPr="00083243" w:rsidRDefault="00B246B0" w:rsidP="00FD7303">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Disqualification including Disqualification by Association</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55D15" w:rsidRPr="00075015" w:rsidRDefault="00C55D15">
-[...6 lines deleted...]
-    <w:p w:rsidR="00136B21" w:rsidRDefault="00075015">
+    <w:p w14:paraId="1BC31C4E" w14:textId="77777777" w:rsidR="00C55D15" w:rsidRPr="00075015" w:rsidRDefault="00C55D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27218B3E" w14:textId="77777777" w:rsidR="00136B21" w:rsidRDefault="00075015">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075015">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>his guidance is to</w:t>
       </w:r>
       <w:r w:rsidRPr="00075015">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">support you in your recruitment and selection process. It is not </w:t>
       </w:r>
       <w:r w:rsidR="003A1D2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">exhaustive </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003A1D2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">list </w:t>
+        <w:t>list</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003A1D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and you should explore</w:t>
       </w:r>
       <w:r w:rsidR="00136B21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> as many ways</w:t>
       </w:r>
       <w:r w:rsidR="003A1D2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> as possible </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to confirm a </w:t>
       </w:r>
@@ -207,817 +237,1016 @@
         </w:rPr>
         <w:t>Recruitment and</w:t>
       </w:r>
       <w:r w:rsidRPr="00075015">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Suitability Checklist</w:t>
       </w:r>
       <w:r w:rsidR="00B03919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00136B21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> There is a requirement within the EYFS to check a person’s suitability. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00136B21" w:rsidRPr="00075015" w:rsidRDefault="003A1D2E" w:rsidP="00136B21">
+    <w:p w14:paraId="4CE7981F" w14:textId="022BBC84" w:rsidR="00136B21" w:rsidRPr="00075015" w:rsidRDefault="003A1D2E" w:rsidP="00136B21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Statutory Framework for the E</w:t>
       </w:r>
       <w:r w:rsidR="00136B21" w:rsidRPr="00075015">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="004D3BDB" w:rsidRPr="00075015">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ear’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Foundation S</w:t>
       </w:r>
       <w:r w:rsidR="00136B21" w:rsidRPr="00075015">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">tage  </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00136B21" w:rsidRPr="00075015" w:rsidRDefault="00136B21" w:rsidP="00136B21">
+        <w:t>tage</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Group and School Based Providers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC3CBDB" w14:textId="2710073D" w:rsidR="00136B21" w:rsidRPr="00075015" w:rsidRDefault="00136B21" w:rsidP="00136B21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075015">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Page 19 - Disqualification </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00136B21" w:rsidRPr="00075015" w:rsidRDefault="00136B21" w:rsidP="00136B21">
+        <w:t xml:space="preserve">Disqualification </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51706E4B" w14:textId="69619ACA" w:rsidR="00136B21" w:rsidRPr="00075015" w:rsidRDefault="00136B21" w:rsidP="00136B21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075015">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.14. A provider or a childcare worker may be disqualified from registration. In the event of the disqualification of a provider, the provider must not continue as an early years provider – nor be directly concerned in the management of such provision. Where a person is disqualified, the provider must not employ that person in connection with early </w:t>
-[...35 lines deleted...]
-        <w:r w:rsidR="002C7457" w:rsidRPr="009C52B0">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06D18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005754DB" w:rsidRPr="005754DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1655" w:rsidRPr="007A1655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A provider or a practitioner may be disqualified from registration. Providers may find  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00D06D18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:i/>
           </w:rPr>
-          <w:t>www.gov.uk/government/publications/disqualification-under-the-childcare-act-2006</w:t>
+          <w:t>guidance</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...19 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00A969F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1655" w:rsidRPr="007A1655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">about disqualification under the Childcare Act 2006 helpful. If a provider is disqualified, they must not continue as an early </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A1655" w:rsidRPr="007A1655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A1655" w:rsidRPr="007A1655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provider or be directly involved in the management of any early </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A1655" w:rsidRPr="007A1655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A1655" w:rsidRPr="007A1655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provision. When a person is disqualified, providers must not employ that person in connection with early years provision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0FC726" w14:textId="33CFF721" w:rsidR="00BA2417" w:rsidRDefault="00AC3F2D" w:rsidP="00BA2417">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Statutory Framework for the E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">arly </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ear’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Foundation S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>tage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Childminders </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB6BC63" w14:textId="77777777" w:rsidR="004759D7" w:rsidRDefault="004759D7" w:rsidP="00BA2417">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E66129D" w14:textId="3025D080" w:rsidR="00E40872" w:rsidRDefault="004759D7" w:rsidP="00BA2417">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004759D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3.23 A person may be disqualified from registration. Childminders may find</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40872" w:rsidRPr="00E40872">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00DC6C47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>guidance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32DD0AF9" w14:textId="0D076ECA" w:rsidR="004759D7" w:rsidRDefault="004759D7" w:rsidP="00BA2417">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004759D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about disqualification under the Childcare Act 2006 helpful. If a person is disqualified, they must not continue as an early </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40872" w:rsidRPr="004759D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>year’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004759D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provider or </w:t>
+      </w:r>
+      <w:r w:rsidR="005276CA" w:rsidRPr="004759D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assistant or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004759D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be directly involved in the management of any early </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004759D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004759D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provision. When a person is disqualified, childminders must not employ that person in relation to early years provision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A23DBB5" w14:textId="77777777" w:rsidR="005276CA" w:rsidRPr="004759D7" w:rsidRDefault="005276CA" w:rsidP="00BA2417">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5D3D07" w14:textId="7B4D2605" w:rsidR="00727967" w:rsidRPr="004759D7" w:rsidRDefault="004759D7" w:rsidP="00BA2417">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004759D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.24 A childminder or childminder’s assistant working in domestic premises will also be disqualified if they live in the same household as another person who is disqualified, or because they live in the same household where a disqualified person is employed. If a childminder or childminder assistant becomes disqualified for this reason, they must apply to Ofsted to waive the disqualification if they wish to continue working in domestic childcare provision, and may, in some circumstances, be able to obtain a ‘waiver’ from Ofsted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A2455D" w14:textId="77777777" w:rsidR="00136B21" w:rsidRPr="00075015" w:rsidRDefault="00136B21" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434BCBF0" w14:textId="77777777" w:rsidR="00136B21" w:rsidRPr="00075015" w:rsidRDefault="00136B21" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDB9725" w14:textId="77777777" w:rsidR="00136B21" w:rsidRDefault="00136B21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Section 1</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D2E" w:rsidRPr="00CA3E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Orders or other restrictions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4241ED" w14:textId="77777777" w:rsidR="00CA3E23" w:rsidRDefault="00B03919" w:rsidP="00CA3E23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Where it asks ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3E23" w:rsidRPr="00075015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have any </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3E23" w:rsidRPr="00CA3E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>orders or other determinations</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3E23" w:rsidRPr="00075015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related to childc</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are been made in respect of …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E818FC" w14:textId="77777777" w:rsidR="00CA3E23" w:rsidRDefault="00CA3E23" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27134700" w14:textId="77777777" w:rsidR="00136B21" w:rsidRDefault="00136B21" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is the legal term that must be used. A person will know if this relates to them. If a person cannot answer ‘No’ then you must explore this further and the candidate needs to provide supplementary information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2997A178" w14:textId="77777777" w:rsidR="00CA3E23" w:rsidRDefault="00CA3E23" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391A4399" w14:textId="77777777" w:rsidR="00CA3E23" w:rsidRDefault="00CA3E23" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA3E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 2 – Specified and statut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ory offences </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– if you need further information please follow the links in the checklist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA0179A" w14:textId="77777777" w:rsidR="00CA3E23" w:rsidRDefault="00CA3E23" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB652AC" w14:textId="77777777" w:rsidR="00CA3E23" w:rsidRDefault="00CA3E23" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA3E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 3 – Disqualification by Association </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8E879F" w14:textId="77777777" w:rsidR="00CE6BC8" w:rsidRDefault="00CE6BC8" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F5B169" w14:textId="77777777" w:rsidR="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The key point here </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is that if you are a </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA2417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Childminders and those providing childcare in a domestic setting</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>Childminder and /or providing childcare in a domestic setting,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are asking the candidate to provide information ‘to the best of your (their) knowledge’. Candidates may not be fully aware of the background of everyone in their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA5CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075015">
-[...54 lines deleted...]
-        <w:t>Section 1</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">household. You need to link this point to your supervision records and disciplinary policy. This is </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4748F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so you can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, if information comes to light </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at a later date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, which raises concerns about their suitability</w:t>
       </w:r>
       <w:r w:rsidR="003A1D2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A3CA08" w14:textId="77777777" w:rsidR="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148A7A4A" w14:textId="77777777" w:rsidR="00CE6BC8" w:rsidRDefault="00CE6BC8" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6BC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– Provision of Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F821325" w14:textId="77777777" w:rsidR="00CE6BC8" w:rsidRPr="00E21E3A" w:rsidRDefault="0058457E" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>There are four</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BC8" w:rsidRPr="00E21E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> levels of criminal record checks  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C253700" w14:textId="77777777" w:rsidR="00CE6BC8" w:rsidRPr="00E21E3A" w:rsidRDefault="00CE6BC8" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E21E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Basic Disclosure check – (sometimes called a basic DBS check)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABBDC8F" w14:textId="77777777" w:rsidR="00CE6BC8" w:rsidRPr="00E21E3A" w:rsidRDefault="0058457E" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BC8" w:rsidRPr="00E21E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DBS check  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34092075" w14:textId="77777777" w:rsidR="00CE6BC8" w:rsidRPr="00E21E3A" w:rsidRDefault="00CE6BC8" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E21E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enhanced DBS check– excluding barred list check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2EFF6B" w14:textId="77777777" w:rsidR="00CE6BC8" w:rsidRDefault="0058457E" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058457E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enhanced</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A1D2E" w:rsidRPr="00CA3E23">
-[...224 lines deleted...]
-      <w:r w:rsidRPr="00DA5CFD">
+      <w:r w:rsidR="00CE6BC8" w:rsidRPr="0058457E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DBS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BC8" w:rsidRPr="00E21E3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...85 lines deleted...]
-        <w:t>There are four</w:t>
+      <w:r w:rsidR="00CE6BC8" w:rsidRPr="0058457E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>che</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058457E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ck</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058457E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058457E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>barred</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058457E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>list</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058457E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – t</w:t>
       </w:r>
       <w:r w:rsidR="00CE6BC8" w:rsidRPr="00E21E3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> levels of criminal record checks  </w:t>
-[...195 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">his is for ‘regulated roles’ </w:t>
       </w:r>
       <w:r w:rsidR="00E21E3A" w:rsidRPr="00E21E3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>identified within relevant laws.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is the required level of check for everybody working within the provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F3588" w:rsidRDefault="008F3588" w:rsidP="00136B21">
-[...11 lines deleted...]
-    <w:p w:rsidR="008F3588" w:rsidRDefault="008F3588" w:rsidP="00136B21">
+    <w:p w14:paraId="6F09A0AF" w14:textId="77777777" w:rsidR="008F3588" w:rsidRDefault="008F3588" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F663A3B" w14:textId="77777777" w:rsidR="008F3588" w:rsidRDefault="008F3588" w:rsidP="00136B21">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is always your responsibility to request a new enhanced DBS disclosure including the barred list check or to access the </w:t>
       </w:r>
       <w:r w:rsidR="00B03919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
@@ -1027,63 +1256,63 @@
         </w:rPr>
         <w:t>pdate service</w:t>
       </w:r>
       <w:r w:rsidR="0058457E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to help you to assess a </w:t>
       </w:r>
       <w:r w:rsidR="00B22BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>person’s</w:t>
       </w:r>
       <w:r w:rsidR="0058457E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> suitability.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F3588" w:rsidRDefault="008F3588" w:rsidP="00136B21">
-[...11 lines deleted...]
-    <w:p w:rsidR="00D34B6D" w:rsidRDefault="008F3588" w:rsidP="0099110B">
+    <w:p w14:paraId="6FD4CF8F" w14:textId="77777777" w:rsidR="008F3588" w:rsidRDefault="008F3588" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="522B90E4" w14:textId="77777777" w:rsidR="00D34B6D" w:rsidRDefault="008F3588" w:rsidP="0099110B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When checking </w:t>
       </w:r>
       <w:r w:rsidR="0099110B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a DBS disclosur</w:t>
       </w:r>
       <w:r>
@@ -1093,82 +1322,82 @@
         </w:rPr>
         <w:t>e certificate y</w:t>
       </w:r>
       <w:r w:rsidR="0004781F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou must ensure</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following</w:t>
       </w:r>
       <w:r w:rsidR="0099110B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F3588" w:rsidRPr="008F3588" w:rsidRDefault="00BD7644" w:rsidP="008F3588">
+    <w:p w14:paraId="6C62630D" w14:textId="77777777" w:rsidR="008F3588" w:rsidRPr="008F3588" w:rsidRDefault="00BD7644" w:rsidP="008F3588">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="008F3588">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hat is the date of issue? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0099110B" w:rsidRPr="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
+    <w:p w14:paraId="157EDCF7" w14:textId="77777777" w:rsidR="0099110B" w:rsidRPr="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0099110B" w:rsidRPr="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1197,51 +1426,51 @@
         </w:rPr>
         <w:t xml:space="preserve">address </w:t>
       </w:r>
       <w:r w:rsidR="0099110B" w:rsidRPr="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mat</w:t>
       </w:r>
       <w:r w:rsidR="0058457E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ch the information you hold</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
+    <w:p w14:paraId="3EEFB14B" w14:textId="77777777" w:rsidR="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0004781F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1249,51 +1478,51 @@
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidR="00E21E3A" w:rsidRPr="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is an enhanced </w:t>
       </w:r>
       <w:r w:rsidR="0099110B" w:rsidRPr="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DBS check</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
+    <w:p w14:paraId="0C71619E" w14:textId="77777777" w:rsidR="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1315,51 +1544,51 @@
         </w:rPr>
         <w:t>ncluded e.g. p</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D" w:rsidRPr="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>age 1 of 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D" w:rsidRPr="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
+    <w:p w14:paraId="74BA95EE" w14:textId="77777777" w:rsidR="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1374,51 +1603,51 @@
         </w:rPr>
         <w:t>atches the information</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> yo</w:t>
       </w:r>
       <w:r w:rsidR="0058457E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u hold</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
+    <w:p w14:paraId="3516B9C2" w14:textId="77777777" w:rsidR="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1434,51 +1663,51 @@
         </w:rPr>
         <w:t xml:space="preserve">‘police records of convictions, cautions, reprimands and warnings’ </w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>you must carry out a risk assessment</w:t>
       </w:r>
       <w:r w:rsidR="0004781F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> before proceeding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
+    <w:p w14:paraId="43E10957" w14:textId="77777777" w:rsidR="00D34B6D" w:rsidRDefault="00BD7644" w:rsidP="00D34B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1501,51 +1730,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> from the list held under Section 142 Education Act 2002’</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you must take further advice</w:t>
       </w:r>
       <w:r w:rsidR="0004781F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> before proceeding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD7644" w:rsidRPr="00E51343" w:rsidRDefault="00BD7644" w:rsidP="00BD7644">
+    <w:p w14:paraId="2B301B7C" w14:textId="77777777" w:rsidR="00BD7644" w:rsidRPr="00E51343" w:rsidRDefault="00BD7644" w:rsidP="00BD7644">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6D" w:rsidRPr="00E51343">
@@ -1608,192 +1837,174 @@
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00E21E3A" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F3588" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If it states </w:t>
       </w:r>
       <w:r w:rsidR="00E21E3A" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">‘None recorded’ </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3588" w:rsidRPr="00E51343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
       <w:r w:rsidR="00E21E3A" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>None</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">means </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3588" w:rsidRPr="00E51343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that there was </w:t>
+      </w:r>
       <w:r w:rsidR="00E21E3A" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> recorded’ </w:t>
+        <w:t>no information</w:t>
       </w:r>
       <w:r w:rsidR="008F3588" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> to share at the date of issue. If it states</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21E3A" w:rsidRPr="00E51343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Not requested’ </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3588" w:rsidRPr="00E51343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidR="00E21E3A" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">means </w:t>
+        <w:t xml:space="preserve">means that the application has not been checked against the barred list. This is not </w:t>
+      </w:r>
+      <w:r w:rsidR="0004781F" w:rsidRPr="00E51343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acceptable and </w:t>
       </w:r>
       <w:r w:rsidR="008F3588" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">that there was </w:t>
+        <w:t xml:space="preserve">is not </w:t>
       </w:r>
       <w:r w:rsidR="00E21E3A" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>no information</w:t>
+        <w:t>suff</w:t>
       </w:r>
       <w:r w:rsidR="008F3588" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to share at the date of issue. If it states</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ‘Not requested’ </w:t>
+        <w:t xml:space="preserve">icient for early </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3BDB" w:rsidRPr="00E51343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>year’s</w:t>
       </w:r>
       <w:r w:rsidR="008F3588" w:rsidRPr="00E51343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">this </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> purposes</w:t>
       </w:r>
       <w:r w:rsidR="002C7457">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, therefore this information MUST be requested.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0004781F" w:rsidRPr="00BD7644" w:rsidRDefault="00BD7644" w:rsidP="00BD7644">
+    <w:p w14:paraId="6F9B2575" w14:textId="77777777" w:rsidR="0004781F" w:rsidRPr="00BD7644" w:rsidRDefault="00BD7644" w:rsidP="00BD7644">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0004781F" w:rsidRPr="00BD7644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1809,395 +2020,392 @@
         </w:rPr>
         <w:t>ISA vulnerable adults barred list information’</w:t>
       </w:r>
       <w:r w:rsidR="0004781F" w:rsidRPr="00BD7644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you must take legal advice before proceeding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0004781F" w:rsidRPr="00BD7644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0004781F" w:rsidRDefault="00BD7644" w:rsidP="00136B21">
+    <w:p w14:paraId="2DF8E94C" w14:textId="77777777" w:rsidR="0004781F" w:rsidRDefault="00BD7644" w:rsidP="00136B21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0004781F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f there is information in the ‘</w:t>
       </w:r>
       <w:r w:rsidR="0004781F" w:rsidRPr="00E55808">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>other relevant information disclosed at the chief police officers discretion’</w:t>
+        <w:t xml:space="preserve">other relevant information disclosed at the chief police </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0004781F" w:rsidRPr="00E55808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>officers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0004781F" w:rsidRPr="00E55808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discretion’</w:t>
       </w:r>
       <w:r w:rsidR="0004781F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you must take legal advice before proceeding</w:t>
       </w:r>
       <w:r w:rsidR="00B22BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0004781F" w:rsidRDefault="0004781F" w:rsidP="0004781F">
-[...11 lines deleted...]
-    <w:p w:rsidR="0004781F" w:rsidRDefault="0004781F" w:rsidP="0004781F">
+    <w:p w14:paraId="411AE2C0" w14:textId="77777777" w:rsidR="0004781F" w:rsidRDefault="0004781F" w:rsidP="0004781F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F79A6EF" w14:textId="77777777" w:rsidR="0004781F" w:rsidRDefault="0004781F" w:rsidP="0004781F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0004781F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Independent Safeguarding Authority (ISA)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="0004781F">
+    <w:p w14:paraId="3905E7BB" w14:textId="77777777" w:rsidR="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="0004781F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
-[...11 lines deleted...]
-    <w:p w:rsidR="00BA2417" w:rsidRPr="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
+    <w:p w14:paraId="3297C0A9" w14:textId="77777777" w:rsidR="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C6D111" w14:textId="77777777" w:rsidR="00BA2417" w:rsidRPr="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additional Information to consider</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA2417" w:rsidRPr="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
+    <w:p w14:paraId="204F1919" w14:textId="77777777" w:rsidR="00BA2417" w:rsidRPr="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>You must have</w:t>
       </w:r>
       <w:r w:rsidR="00C4748F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a minimum </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">of </w:t>
+        <w:t xml:space="preserve"> a minimum of </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> two</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00BA2417" w:rsidRPr="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
+        <w:t xml:space="preserve"> two references for employees, one from the most recent employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15829619" w14:textId="77777777" w:rsidR="00BA2417" w:rsidRPr="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA2417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the event that an employee does not have two references, you must complete a risk assessment to assess if they are suitable to work with children. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BA2417" w:rsidRPr="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA2417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an employee does not have two references, you must complete a risk assessment to assess if they are suitable to work with children. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC50889" w14:textId="77777777" w:rsidR="00BA2417" w:rsidRPr="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you only have character references, rather than references from employers (in the event that an individual has not been in work) then you must complete a risk assessment. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BA2417" w:rsidRPr="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
+        <w:t>If you only have character references, rather than references from employers (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA2417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA2417">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an individual has not been in work) then you must complete a risk assessment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE5463D" w14:textId="48AFA494" w:rsidR="00BA2417" w:rsidRPr="00BA2417" w:rsidRDefault="00BA2417" w:rsidP="00BA2417">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an individual has applied for a Disqualification waiver, you must consider if re-deployment is suitable or if risks are too high. See ‘Disqualification </w:t>
-[...41 lines deleted...]
-    <w:p w:rsidR="00FD7303" w:rsidRDefault="00FD7303"/>
+        <w:t xml:space="preserve">If an individual has applied for a Disqualification waiver, you must consider if re-deployment is suitable or if risks are too high. See ‘Disqualification Under the Childcare Act  for further details. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C45D29" w14:textId="77777777" w:rsidR="00A73E90" w:rsidRDefault="00A73E90" w:rsidP="00136B21">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5D4F74" w14:textId="77777777" w:rsidR="00FD7303" w:rsidRDefault="00FD7303"/>
     <w:sectPr w:rsidR="00FD7303">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22165C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9024CF8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2493,155 +2701,181 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1358657704">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="897396282">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1670712254">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="149"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD7303"/>
     <w:rsid w:val="000455A4"/>
     <w:rsid w:val="0004781F"/>
     <w:rsid w:val="00075015"/>
+    <w:rsid w:val="00083243"/>
+    <w:rsid w:val="000F18DC"/>
+    <w:rsid w:val="001041CA"/>
     <w:rsid w:val="00136B21"/>
+    <w:rsid w:val="001C2166"/>
+    <w:rsid w:val="002644B6"/>
     <w:rsid w:val="002C7457"/>
     <w:rsid w:val="00307AC6"/>
     <w:rsid w:val="003A1D2E"/>
+    <w:rsid w:val="00443458"/>
+    <w:rsid w:val="004759D7"/>
     <w:rsid w:val="004D3BDB"/>
+    <w:rsid w:val="005276CA"/>
+    <w:rsid w:val="005754DB"/>
     <w:rsid w:val="0058457E"/>
     <w:rsid w:val="006B17F8"/>
+    <w:rsid w:val="00727967"/>
+    <w:rsid w:val="007A1655"/>
     <w:rsid w:val="00830A46"/>
     <w:rsid w:val="008F3588"/>
     <w:rsid w:val="0099110B"/>
+    <w:rsid w:val="00992A72"/>
+    <w:rsid w:val="00A357EE"/>
     <w:rsid w:val="00A73E90"/>
+    <w:rsid w:val="00A904D2"/>
+    <w:rsid w:val="00A969F3"/>
+    <w:rsid w:val="00AC3F2D"/>
     <w:rsid w:val="00B03919"/>
     <w:rsid w:val="00B22BA4"/>
     <w:rsid w:val="00B246B0"/>
     <w:rsid w:val="00BA2417"/>
     <w:rsid w:val="00BB75FB"/>
+    <w:rsid w:val="00BC35CD"/>
+    <w:rsid w:val="00BD74D7"/>
     <w:rsid w:val="00BD7644"/>
+    <w:rsid w:val="00C00234"/>
     <w:rsid w:val="00C4748F"/>
     <w:rsid w:val="00C55D15"/>
     <w:rsid w:val="00CA3E23"/>
     <w:rsid w:val="00CE6BC8"/>
     <w:rsid w:val="00CF34D3"/>
+    <w:rsid w:val="00D06D18"/>
     <w:rsid w:val="00D34B6D"/>
     <w:rsid w:val="00DA5CFD"/>
+    <w:rsid w:val="00DC6C47"/>
     <w:rsid w:val="00E21E3A"/>
+    <w:rsid w:val="00E40872"/>
     <w:rsid w:val="00E51343"/>
     <w:rsid w:val="00E55808"/>
+    <w:rsid w:val="00FC0179"/>
     <w:rsid w:val="00FD7303"/>
+    <w:rsid w:val="00FF662A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="01414AA3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C97952FE-C842-470B-AD61-30D2C6D26890}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2969,50 +3203,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3131,55 +3370,79 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA2417"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA2417"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BD74D7"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A969F3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="76951165">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1279950313">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3429,51 +3692,51 @@
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/government/publications/disqualification-under-the-childcare-act-2006" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/government/publications/disqualification-under-the-childcare-act-2006" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/government/publications/disqualification-under-the-childcare-act-2006" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3693,74 +3956,396 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
+    <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2379766f-f1c0-4510-971d-dce740ebef53" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d9c917f-d8cd-4504-b094-15ea605748a2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{320b5a06-f49f-45e7-9396-f740ef5d6d1d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3d9c917f-d8cd-4504-b094-15ea605748a2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AB8CB73-B5B7-4ED6-817F-2221B2DB9AC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EFDD03B-ACBA-41A3-8BF8-C8B7A62F6EC3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{230ABF61-3A9E-4FD7-91AF-83573AEA75FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>827</Words>
-  <Characters>4718</Characters>
+  <Words>889</Words>
+  <Characters>5072</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5534</CharactersWithSpaces>
+  <CharactersWithSpaces>5950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Craddock, Sandra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>