--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -1,55 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0A51631A" w14:textId="77777777" w:rsidR="00EA6B5D" w:rsidRPr="00D00E67" w:rsidRDefault="0089186F" w:rsidP="00D00E67">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D00E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Retention </w:t>
       </w:r>
       <w:r w:rsidR="007B09DE" w:rsidRPr="00D00E67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
@@ -336,433 +341,435 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> records</w:t>
       </w:r>
       <w:r w:rsidRPr="2E6158D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13182"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="1BA61CC9" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="1BA61CC9" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7EB5B322" w14:textId="4AF3F80E" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Legal, Statutory and Supporting Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="298DD0CB" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="298DD0CB" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAB0131" w14:textId="1219427F" w:rsidR="00D63BE1" w:rsidRPr="00D00E67" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
+          <w:p w14:paraId="4EAB0131" w14:textId="39BC4175" w:rsidR="00D63BE1" w:rsidRPr="00D00E67" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="65CF4BE0">
+            <w:r w:rsidRPr="7838B551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>The Early Years Statutory Framework (</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>The Early Years Statutory Framework</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11599B28" w14:textId="01B2FA40" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7838B551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The period for which records need to be retained maybe influenced by the following legislation and general good practice. The Early Years Statutory Framework (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7838B551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EYFS, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00E16D08">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="6FD8B74F" w:rsidRPr="7838B551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7838B551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) states:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A835C1C" w14:textId="45C08802" w:rsidR="005E0C37" w:rsidRPr="00D00E67" w:rsidRDefault="65CF4BE0" w:rsidP="65CF4BE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="0"/>
+            <w:r w:rsidRPr="2674B831">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E16D08" w:rsidRPr="2674B831">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="67A34A61" w:rsidRPr="2674B831">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="65CF4BE0">
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r w:rsidRPr="2674B831">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
+            </w:r>
+            <w:r w:rsidRPr="2674B831">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Providers must maintain records and obtain and share information (with parents and carers, other professionals working with the child, the police, social services and Ofsted or the childminder agency with which they are registered, as appropriate) to ensure the safe and efficient management of the setting, and to help ensure the needs of all children are met . Providers must enable a regular two-way flow of information with parents and/or carers, and between providers, if a child is attending more than one setting. If requested, providers should incorporate parents’ and/or carers’ comments into children’s records.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39257E90" w14:textId="6351AE6D" w:rsidR="005E0C37" w:rsidRPr="00D00E67" w:rsidRDefault="65CF4BE0" w:rsidP="65CF4BE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E16D08" w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="3E1E7BC7" w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Records must be easily accessible and available (these may be kept securely off the premises). Confidential information and records about staff and children must be held securely and only accessible and available to those who have a right or professional need to see them . Providers must be aware of their responsibilities under the Data Protection Legislation  and where relevant the Freedom of Information Act 2000. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0CFD40" w14:textId="1EDE8906" w:rsidR="005E0C37" w:rsidRPr="00D00E67" w:rsidRDefault="65CF4BE0" w:rsidP="65CF4BE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E16D08" w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="44BCC802" w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Providers must ensure that all staff understand the need to protect the privacy of the children in their care as well the legal requirements that exist to ensure that information relating to the child is handled in a way that ensures confidentiality. Parents and/or carers must be given access to all records about their child, provided that no relevant exemptions apply to their disclosure under the Data Protection Act  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A205A7" w14:textId="219A3FD7" w:rsidR="005E0C37" w:rsidRPr="00D00E67" w:rsidRDefault="65CF4BE0" w:rsidP="65CF4BE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E16D08" w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="3B5450A6" w:rsidRPr="29877DAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="65CF4BE0">
-[...9 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="29877DAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="65CF4BE0">
+              <w:t>. Records relating to individual children must be retained for a reasonable period of time after they have left the provision .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303BC071" w14:textId="72821552" w:rsidR="009F20ED" w:rsidRPr="00D63BE1" w:rsidRDefault="65CF4BE0" w:rsidP="1B1E228E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00E16D08">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="65CF4BE0">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F3CC80" w14:textId="658F26B3" w:rsidR="009F20ED" w:rsidRPr="00D63BE1" w:rsidRDefault="65CF4BE0" w:rsidP="1B1E228E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...37 lines deleted...]
-            <w:r w:rsidRPr="65CF4BE0">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>66</w:t>
-[...77 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="1B1E228E">
+              <w:t xml:space="preserve">The National Cyber Security Centre (NCSC) has published helpful guidance on cyber security: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="548CB3F6" w14:textId="2DD5B2E6" w:rsidR="009F20ED" w:rsidRPr="00D63BE1" w:rsidRDefault="65CF4BE0" w:rsidP="65CF4BE0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId10">
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
               <w:r w:rsidRPr="65CF4BE0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.ncsc.gov.uk/guidance/early-years-practitioners-using-cyber-security-to-protect-your-settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="78EC9FE6" w14:textId="0378D62A" w:rsidR="009F20ED" w:rsidRPr="00D63BE1" w:rsidRDefault="65CF4BE0" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2054637C" w14:textId="2CD7EBE9" w:rsidR="009F20ED" w:rsidRPr="00D63BE1" w:rsidRDefault="65CF4BE0" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The Data Protection Act 2018 (DPA) gives parents and carers the right to access information about their child that a provider holds. However, the DPA also sets out specific exemptions under which certain personal information may, under specific circumstances, be withheld from release. For example, a relevant professional will need to give careful consideration as to whether the disclosure of certain information about a child could cause harm either to the child or any other individual. It is therefore essential that all providers/staff in early years settings have an understanding of how data protection laws operate. Further guidance can be found on the website of the Information Commissioner’s Office at: </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId11">
+              <w:t xml:space="preserve"> The Data Protection Act 2018 (DPA) gives parents and carers the right to access information about their child that a provider holds. However, the DPA also sets out specific exemptions under which certain personal information may, under specific circumstances, be withheld from release. For example, a relevant professional will need to give careful consideration as to whether the disclosure of certain information about a child could </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B1E228E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">cause harm either to the child or any other individual. It is therefore essential that all providers/staff in early years settings have an understanding of how data protection laws operate. Further guidance can be found on the website of the Information Commissioner’s Office at: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="1B1E228E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://ico.org.uk/for-organisations/guide-to-the-general-data-protection-regulation-gdpr/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="056CDAA0" w14:textId="3F5CA249" w:rsidR="009F20ED" w:rsidRPr="00D63BE1" w:rsidRDefault="65CF4BE0" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -770,522 +777,532 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Individual providers should determine how long to retain records relating to individual children.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0536FCD3" w14:textId="1E719E5F" w:rsidR="009F20ED" w:rsidRPr="00D63BE1" w:rsidRDefault="009F20ED" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="519F9627" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="519F9627" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="65DFB13E" w14:textId="3402CAFF" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
+          <w:p w14:paraId="65DFB13E" w14:textId="3AAF7A4A" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3310777D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Safeguarding – Working Together to Safeguarding Children (2018)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Safeguarding – Working Together to Safeguarding Children </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="32B958CD" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="32B958CD" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72502EF5" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
+          <w:p w14:paraId="72502EF5" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="00F22827" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rStyle w:val="fontstyle0"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F22827">
               <w:rPr>
                 <w:rStyle w:val="fontstyle0"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Practitioners must have due regard to the relevant data protection principles which allow them to share personal information, as provided for in the Data Protection Act 2018 and the General Data Protection Regulation (GDPR). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1880B06D" w14:textId="4DBCC7F9" w:rsidR="00D63BE1" w:rsidRPr="002C6C28" w:rsidRDefault="00D63BE1" w:rsidP="3310777D">
+          <w:p w14:paraId="1880B06D" w14:textId="4DBCC7F9" w:rsidR="00D63BE1" w:rsidRPr="00F22827" w:rsidRDefault="00D63BE1" w:rsidP="3310777D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3310777D">
+            <w:r w:rsidRPr="00F22827">
               <w:rPr>
                 <w:rStyle w:val="fontstyle0"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>To share information effectively:</w:t>
             </w:r>
-            <w:r w:rsidR="005B35D1">
+            <w:r w:rsidR="005B35D1" w:rsidRPr="00F22827">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="3310777D">
+            <w:r w:rsidRPr="00F22827">
               <w:rPr>
                 <w:rStyle w:val="fontstyle2"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:r w:rsidRPr="3310777D">
+            <w:r w:rsidRPr="00F22827">
               <w:rPr>
                 <w:rStyle w:val="fontstyle0"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>all practitioners should be confident of the processing conditions under the Data Protection Act 2018 and the GDPR which allow them to store and share information for safeguarding purposes, including information, which is sensitive and personal, and should be treated as ‘special category personal data’</w:t>
             </w:r>
-            <w:r w:rsidR="005B35D1">
+            <w:r w:rsidR="005B35D1" w:rsidRPr="00F22827">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="3310777D">
+            <w:r w:rsidRPr="00F22827">
               <w:rPr>
                 <w:rStyle w:val="fontstyle2"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:r w:rsidRPr="3310777D">
+            <w:r w:rsidRPr="00F22827">
               <w:rPr>
                 <w:rStyle w:val="fontstyle0"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">where practitioners need to share special category personal data, they should be aware that the Data Protection Act 2018 contains </w:t>
             </w:r>
-            <w:r w:rsidR="3310777D" w:rsidRPr="3310777D">
+            <w:r w:rsidR="3310777D" w:rsidRPr="00F22827">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">the Data Protection Act 2018 </w:t>
             </w:r>
-            <w:r w:rsidR="3310777D" w:rsidRPr="3310777D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
+            <w:r w:rsidR="3310777D" w:rsidRPr="00F22827">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Nova" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">contains ‘safeguarding of children and individuals at risk’ as a processing condition that allows practitioners to share information, including without consent (where in the circumstances consent cannot be given, it cannot be reasonably expected that a practitioner obtains consent or if to gain consent would place a child at risk. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DDFEDFA" w14:textId="04281480" w:rsidR="00D63BE1" w:rsidRPr="002C6C28" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="4A90D647" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="4A90D647" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="429E362B" w14:textId="363DD71C" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Information Commissioners Office</w:t>
             </w:r>
             <w:r w:rsidR="005E0C37" w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ICO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="5D009E48" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="5D009E48" w14:textId="77777777" w:rsidTr="2674B831">
         <w:trPr>
           <w:trHeight w:val="3385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="317946A6" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="319" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How Personal data will be processed and for what purposes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14981484" w14:textId="4ED722F2" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="319" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How long personal data will be kept for and the decisions for retaining some records.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2957C700" w14:textId="0EED2C33" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="319" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">How records will be securely deleted when records are no longer required. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="277A0393" w14:textId="0C7A494D" w:rsidR="00D63BE1" w:rsidRPr="006F6504" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="319" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">How records will be updated, archived or securely deleted. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EE7D734" w14:textId="6D9861E1" w:rsidR="00D63BE1" w:rsidRPr="005571C7" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="100" w:beforeAutospacing="1"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The GDPR sets out seven key principles:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F378D3A" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="005571C7" w:rsidRDefault="00D63BE1" w:rsidP="002C6C28">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005571C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Lawfulness, fairness and transparency</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4131D1C5" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="005571C7" w:rsidRDefault="00D63BE1" w:rsidP="002C6C28">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005571C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Purpose limitation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F495B64" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="005571C7" w:rsidRDefault="00D63BE1" w:rsidP="002C6C28">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005571C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Data minimisation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C43E997" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="005571C7" w:rsidRDefault="00D63BE1" w:rsidP="002C6C28">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005571C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Accuracy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44650CAA" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="005571C7" w:rsidRDefault="00D63BE1" w:rsidP="002C6C28">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005571C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Storage limitation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73A3A22F" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="005571C7" w:rsidRDefault="00D63BE1" w:rsidP="002C6C28">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005571C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Integrity and confidentiality (security)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6791C967" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="005571C7" w:rsidRDefault="00D63BE1" w:rsidP="002C6C28">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005571C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Accountability</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EE856A6" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1322,1074 +1339,1090 @@
           <w:p w14:paraId="1316F9E9" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The ICO offers a useful guide on the principles to consider when making decisions about the retention and destruction of records.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="737E25A0" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="001C5B2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://ico.org.uk/for-organisations/guide-to-data-protection/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7ECA79D6" w14:textId="3669EAB5" w:rsidR="00D63BE1" w:rsidRPr="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:line="319" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3310777D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Data Protection Act which includes GDPR does not set out any specific minimum or maximum periods for retaining personal data. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49765DFD" w14:textId="27386D95" w:rsidR="00D63BE1" w:rsidRPr="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:line="319" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="1B274AE0" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="1B274AE0" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="52C99A0A" w14:textId="1FEE621F" w:rsidR="00D63BE1" w:rsidRDefault="005E0C37" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00D63BE1" w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nsurance Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="647AD4C0" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="647AD4C0" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="657A7F75" w14:textId="71B728A9" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Settings should confirm with their Insurance Company the timescales they are required to keep particular records for. For example, the Insurance Company may require Accident Records to be retained for a specific period of time.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D7033AA" w14:textId="4006B04A" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="1E3598C6" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="1E3598C6" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="695FE087" w14:textId="7A60FF90" w:rsidR="00D63BE1" w:rsidRPr="00D00E67" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
+          <w:p w14:paraId="695FE087" w14:textId="0C48D04E" w:rsidR="00D63BE1" w:rsidRPr="00D00E67" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Membership Guidance e.g. PLA Pre School Leaning Alliance, PACEY</w:t>
+              <w:t>Membership Guidance e.g. PLA Pre School Leaning Alliance,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D91242">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D91242" w:rsidRPr="00D91242">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coram PACEY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="79764DF2" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="79764DF2" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FA94EF6" w14:textId="651D8B31" w:rsidR="00D63BE1" w:rsidRPr="00D00E67" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It’s important that settings seek advice from their own Membership Organisations as appropriate, as they may have supporting guidance</w:t>
             </w:r>
             <w:r w:rsidR="00014BB0" w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0932B5D4" w14:textId="40FF81E7" w:rsidR="00D63BE1" w:rsidRPr="00D00E67" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="61A53249" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="61A53249" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7032A307" w14:textId="1671BF7F" w:rsidR="00D63BE1" w:rsidRPr="00D00E67" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other guidance that needs to be taken into account includes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="6C0B200E" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="6C0B200E" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="11FCA20A" w14:textId="1BAC41D6" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Health and Safety requirements, H.M. Customs and Excise requirements, Inland Revenue requirements, Grant claim requirements (e.g. Early Education Funding, Grants Awarded).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19870658" w14:textId="608AC12E" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0C37" w14:paraId="541F9A3D" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="005E0C37" w14:paraId="541F9A3D" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="14171224" w14:textId="3E77C971" w:rsidR="005E0C37" w:rsidRPr="005E0C37" w:rsidRDefault="005E0C37" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What types of personal records do we hold?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="1BBAF800" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="1BBAF800" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B6CF89D" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Consider the types of records held</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E8A92CC" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Paper</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0615F2EC" w14:textId="419BACA6" w:rsidR="00D63BE1" w:rsidRPr="00014BB0" w:rsidRDefault="00D63BE1" w:rsidP="00014BB0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Electronic files (including database, Word documents, PowerPoint presentations,</w:t>
             </w:r>
             <w:r w:rsidR="00014BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00014BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Spreadsheets, webpages and e-mails)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1314FE23" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Photographs, scanned images, CD-ROMs and video tapes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2766333F" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Minutes of meetings</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16C8CA03" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submissions from external parties</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FFA8B90" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057768C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contracts and invoic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39C8EF2D" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057768C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Registers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C8C5F58" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Childrens records </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6032B68B" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safeguarding records</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1491CAD7" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63BE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Legal advice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="381F5380" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>File notes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24D33496" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Funding paper work and data </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55952539" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="001C5B2C" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Financial accounts</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55C1E787" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="00061939" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Employee information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (prospective, existing and former)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ADC0E7F" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="00061939" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Information shared with software providers (</w:t>
             </w:r>
             <w:r w:rsidR="002C6C28">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> electronic learning journal)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FE02AD2" w14:textId="1103BE3F" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="005E0C37">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Display boards </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3724D98E" w14:textId="71A1581D" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="6E72C822" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="6E72C822" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2BA83129" w14:textId="4086B1FC" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Why retain records and documentation?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="4E7074E1" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="4E7074E1" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C72029B" w14:textId="5791F27E" w:rsidR="00D63BE1" w:rsidRPr="00D00E67" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It may be necessary to retain some records relating to a child or family after they have left the setting. The timescales will depend on the types of records and the nature of their content.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4474C32D" w14:textId="653A6625" w:rsidR="00D63BE1" w:rsidRPr="00D00E67" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="1474B6F3" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="1474B6F3" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0FE9B941" w14:textId="1AE53CBD" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The settings policy should also include:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="3D59D33F" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="3D59D33F" w14:textId="77777777" w:rsidTr="2674B831">
         <w:trPr>
           <w:trHeight w:val="3460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C9B54ED" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="00061939" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The management and control of personal data is defined as any information relating to an identified or identifiable individual. This includes being able to identify a person directly or indirectly. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E160155" w14:textId="75E675CD" w:rsidR="00D63BE1" w:rsidRPr="007C150A" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The responsibility which shows who made the decision and the basis it was made. This is especially relevant for day care providers for 'historical queries' where you can no longer ask the individual concerned (e.g. the actions of an employee who has since left the setting).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D3DEFAC" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="007C150A" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The a</w:t>
             </w:r>
             <w:r w:rsidRPr="007C150A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>uthority to show that the person who made the decision had the appropriate delegation and seniority to do so.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C207281" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="007C150A" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The a</w:t>
             </w:r>
             <w:r w:rsidRPr="007C150A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ccountability to enable those involved in the decisions of the retention and destruction of records, including financial records to show they have acted honestly and in accordance with the settings policy. To demonstrate to outside organisations (as appropriate) that the setting can account for all decisions made or how for example the money was spent.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7294C5B5" w14:textId="048B31E2" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
@@ -2409,395 +2442,376 @@
             <w:r w:rsidR="005E0C37" w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53D56A3F" w14:textId="0690129A" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="451CCCE0" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="451CCCE0" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="282F9967" w14:textId="5130F062" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Storage of Records and </w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Confidentiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="6902890F" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="6902890F" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CEC79A6" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54190">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Care should be taken to ensure records are kept in an appropriate location</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1703D210" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54190">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Where access restrictions are appropriate to sensitive documents, secure storage measures should be in place e.g. locked filing cabinets, password protected files if held electronically.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="089E73ED" w14:textId="12838066" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">In an environment that will not cause the records to deteriorate quickly </w:t>
-[...19 lines deleted...]
-              <w:t>; damp, records kept on discs should not be exposed to heat etc.</w:t>
+              <w:t>In an environment that will not cause the records to deteriorate quickly e.g; damp, records kept on discs should not be exposed to heat etc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41D202D8" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54190">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In a location where they do not constitute a Health and Safety risk.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="651AB292" w14:textId="7D5F1AB0" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Folders or containers should be clearly labelled to show the records they contain to minimise delays in retrieval and display a clearly marked disposal /destruction date.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30C3F7B4" w14:textId="4043C5F7" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="7D677CC2" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="7D677CC2" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="37E23DBE" w14:textId="5E44F7A0" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sharing of Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="18B6ED3C" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="18B6ED3C" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47A7B2BF" w14:textId="5C9F2764" w:rsidR="00D63BE1" w:rsidRPr="00B003BC" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="0" w:after="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>By law we must share information when a child is at risk of harm. However, knowing whether to share and what to share can sometimes be worrying, even when the law tells us we must. These worries are particularly likely to appear when engaging in preventative work or intervening early to stop concerns escalating. Statutory guidance identifies seven golden rules set out by central government to make things clearer for everyone (</w:t>
             </w:r>
             <w:r w:rsidR="00B003BC" w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Coventry Safeguarding Children Partnership CSCP)</w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="062A1D69" w14:textId="29763E9B" w:rsidR="00D63BE1" w:rsidRPr="00B003BC" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="2DB9AFE3" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="2DB9AFE3" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="72DD4555" w14:textId="2EB794E5" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Seven Golden Rules for Sharing Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="16A91CE7" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="16A91CE7" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="479D616B" w14:textId="77777777" w:rsidR="009F20ED" w:rsidRPr="009F20ED" w:rsidRDefault="009F20ED" w:rsidP="009F20ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BAF2A6C" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="00AA6F4B" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Remember that the Data Protection Act is not a barrier to sharing information</w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2818,283 +2832,283 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09FB684D" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="002C6C28" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="CenturyGothic" w:hAnsi="CenturyGothic" w:cs="CenturyGothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1404B706" w14:textId="043AF308" w:rsidR="00D63BE1" w:rsidRPr="002C6C28" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Be open and honest </w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>with the person (and/or their family where appropriate) from the outset about why, what, how and with whom information will, or could be shared, and seek their agreement, unless it is unsafe or inappropriate to do so.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AE02EEF" w14:textId="51A3C3DE" w:rsidR="1B1E228E" w:rsidRDefault="1B1E228E" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13EE23F2" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="00AA6F4B" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Seek advice </w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>if you are in any doubt, without disclosing the identity of the person where possible.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31E5A852" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="002C6C28" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52772E79" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Share with consent where appropriate </w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>and, where possible, respect the wishes of those who do not consent to share confidential information. You may still share information without consent if, in your judgement, that lack of consent can be overridden in the public interest. You will need to base your judgement on the facts of the case.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="413ECC3F" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="002C6C28" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="212E6322" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Consider safety and well-being: </w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Base your information sharing decisions on considerations of the safety and wellbeing of the person and others who may be affected by their actions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B9DC574" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="002C6C28" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EACAC29" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Necessary, proportionate, relevant, accurate, timely and secure: </w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ensure that the information you share is necessary for the purpose for which you are sharing it, is shared only with those people who need to have it, is accurate and up-to-date, is shared in a timely fashion, and is shared securely.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01558381" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="002C6C28" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48A2A0D6" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="00AA6F4B" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Keep a record </w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3181,670 +3195,721 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Seven Golden Rules Information Sharing Poster  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="777B43E7" w14:textId="768A86F4" w:rsidR="009F20ED" w:rsidRPr="002C6C28" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13">
+            <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="1B1E228E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>http://www.coventry.gov.uk/downloads/file/22957/information_sharing_poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="37AA2DBA" w14:textId="7BCE69A0" w:rsidR="009F20ED" w:rsidRPr="002C6C28" w:rsidRDefault="009F20ED" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="205D3CF4" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="205D3CF4" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="275BE5FB" w14:textId="5098F9A0" w:rsidR="009F20ED" w:rsidRPr="00415D81" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Information Sharing -</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B046F03" w14:textId="70D50065" w:rsidR="009F20ED" w:rsidRPr="00415D81" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Advice for practitioners providing safeguarding services to children, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44237C1D" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
+          <w:p w14:paraId="44237C1D" w14:textId="3F9DC9AD" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>young people, parents and carers</w:t>
             </w:r>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1B1E228E">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="33263CA9" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="33263CA9" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="507D8A53" w14:textId="1FBE68AC" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>This HM Government advice is non-statutory and has been produced to support practitioners in the decisions they take to share information, which reduces the risk of harm to children and young people and promotes their well-being.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78DC53B7" w14:textId="01D5002F" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14">
+            <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="1B1E228E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/721581/Information_sharing_advice_practitioners_safeguarding_services.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0E9CDF11" w14:textId="6E21DB7B" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="75CAF0A3" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="75CAF0A3" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="45AC15BE" w14:textId="522C39CB" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disposal of records</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="3AC0D96D" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="3AC0D96D" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6547652B" w14:textId="2C48D47C" w:rsidR="00D63BE1" w:rsidRPr="00C54190" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Once records have been retained for the appropriate period they may be disposed of (this is particularly valid to 'personal' information relating to individuals where there is a duty to dispose of the records after a specified period).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F010E11" w14:textId="44C6C956" w:rsidR="00D63BE1" w:rsidRPr="00C54190" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care should be taken to ensure information is destroyed securely - </w:t>
-[...19 lines deleted...]
-              <w:t>; shredding sensitive paper records and establishing protocols for erasing electronic records.</w:t>
+              <w:t>Care should be taken to ensure information is destroyed securely - e.g; shredding sensitive paper records and establishing protocols for erasing electronic records.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66858E25" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A schedule should be created to demonstrate when records have been destroyed/deleted.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CAB17E8" w14:textId="2E42CAE0" w:rsidR="002C6C28" w:rsidRPr="002C6C28" w:rsidRDefault="002C6C28" w:rsidP="1B1E228E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="1406CB70" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="1406CB70" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="320C1177" w14:textId="6F1BEC97" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Guide to Retention Periods for Records</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="24AB6396" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="24AB6396" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A0ECD48" w14:textId="1C8526B2" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>A judgement must be made about:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74E60AEF" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
+          <w:p w14:paraId="74E60AEF" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="7838B551">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en" w:eastAsia="en-GB"/>
-[...8 lines deleted...]
-                <w:lang w:val="en" w:eastAsia="en-GB"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7838B551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The current and future value of the information.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="383E737A" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54190">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>How long you should keep personal data depends on the purpose for which it was obtained and its nature.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EE0E483" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="00D63BE1">
+          <w:p w14:paraId="4EE0E483" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="00D63BE1" w:rsidRDefault="00D63BE1" w:rsidP="7838B551">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en" w:eastAsia="en-GB"/>
-[...8 lines deleted...]
-                <w:lang w:val="en"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7838B551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Where personal data is held for more than one purpose, there is no need to delete the data while it is still needed for any of those purposes. However, personal data should not be kept indefinitely “just in case”, or if there is only a small possibility that it will be used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="630964D4" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="630964D4" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5E183DD8" w14:textId="77777777" w:rsidR="00D63BE1" w:rsidRPr="005E0C37" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Retention and Destruction of Records</w:t>
             </w:r>
             <w:r w:rsidR="005E0C37" w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D63BE1" w14:paraId="6DF957BE" w14:textId="77777777" w:rsidTr="3310777D">
+      <w:tr w:rsidR="00D63BE1" w14:paraId="6DF957BE" w14:textId="77777777" w:rsidTr="2674B831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A6DFF4A" w14:textId="7C4C345A" w:rsidR="00D63BE1" w:rsidRPr="00501316" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PACEY - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:commentRangeStart w:id="1"/>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>HYPERLINK "https://www.pacey.org.uk/Pacey/media/Website-files/PACEY%20member%20practice%20guides%20(PDFs)/PACEY%20member%20practice%20guides%202017%20(PDFs)/PG27-Record-keeping.pdf" \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="1B1E228E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>https://www.pacey.org.uk/Pacey/media/Website-files/PACEY%20member%20practice%20guides%20(PDFs)/PACEY%20member%20practice%20guides%202017%20(PDFs)/PG27-Record-keeping.pdf</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidR="00AD4FC9" w:rsidRPr="00501316">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2B9DEEAD" w14:textId="2D652F5A" w:rsidR="00D63BE1" w:rsidRPr="009F20ED" w:rsidRDefault="1B1E228E" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B1E228E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">NSPCC - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="1B1E228E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://learning.nspcc.org.uk/research-resources/briefings/child-protection-records-retention-storage-guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="320B138A" w14:textId="2A39E897" w:rsidR="00D63BE1" w:rsidRPr="009F20ED" w:rsidRDefault="00D63BE1" w:rsidP="1B1E228E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11A80039" w14:textId="77777777" w:rsidR="00061939" w:rsidRPr="005E0C37" w:rsidRDefault="00061939" w:rsidP="009F20ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00061939" w:rsidRPr="005E0C37" w:rsidSect="009F20ED">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1440" w:bottom="142" w:left="1440" w:header="708" w:footer="586" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Bale, Liz" w:date="2026-08-26T08:51:00Z" w:initials="LB">
+    <w:p w14:paraId="6A33F1AD" w14:textId="77777777" w:rsidR="005C01B8" w:rsidRDefault="0062266D" w:rsidP="005C01B8">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="005C01B8">
+        <w:t>I don’t think these are the correct references from the EYFS - can we check please?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Bale, Liz" w:date="2026-08-26T08:54:00Z" w:initials="LB">
+    <w:p w14:paraId="209FE6C7" w14:textId="16452A24" w:rsidR="00AD4FC9" w:rsidRDefault="00AD4FC9" w:rsidP="00AD4FC9">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>I think we need to remove this as it just takes you to the generic part of the website. I think the original document is probably now behind the membership section</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="6A33F1AD" w15:done="0"/>
+  <w15:commentEx w15:paraId="209FE6C7" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="3BC9610E" w16cex:dateUtc="2026-08-26T07:51:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3E6090AE" w16cex:dateUtc="2026-08-26T07:54:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="6A33F1AD" w16cid:durableId="3BC9610E"/>
+  <w16cid:commentId w16cid:paraId="209FE6C7" w16cid:durableId="3E6090AE"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52845447" w14:textId="77777777" w:rsidR="0043119A" w:rsidRDefault="0043119A" w:rsidP="00A64DE6">
+    <w:p w14:paraId="2F591E26" w14:textId="77777777" w:rsidR="00B93ECE" w:rsidRDefault="00B93ECE" w:rsidP="00A64DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1595E781" w14:textId="77777777" w:rsidR="0043119A" w:rsidRDefault="0043119A" w:rsidP="00A64DE6">
+    <w:p w14:paraId="09DC6D0D" w14:textId="77777777" w:rsidR="00B93ECE" w:rsidRDefault="00B93ECE" w:rsidP="00A64DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3854,208 +3919,149 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Lt">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CenturyGothic">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...19 lines deleted...]
-  <w:p w14:paraId="48AFD06D" w14:textId="439BC6AA" w:rsidR="00A64DE6" w:rsidRDefault="00FA07AF" w:rsidP="00FA07AF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48AFD06D" w14:textId="13118512" w:rsidR="00B9008C" w:rsidRDefault="00B9008C" w:rsidP="00FA07AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00032AFD">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BFBFBF"/>
       </w:rPr>
-      <w:t>© Coventry City Coun</w:t>
-[...23 lines deleted...]
-      <w:t>. All rights reserved</w:t>
+      <w:t>Updated July 2026 QIS team</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70C8319F" w14:textId="77777777" w:rsidR="0043119A" w:rsidRDefault="0043119A" w:rsidP="00A64DE6">
+    <w:p w14:paraId="20123755" w14:textId="77777777" w:rsidR="00B93ECE" w:rsidRDefault="00B93ECE" w:rsidP="00A64DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52970B12" w14:textId="77777777" w:rsidR="0043119A" w:rsidRDefault="0043119A" w:rsidP="00A64DE6">
+    <w:p w14:paraId="678689B3" w14:textId="77777777" w:rsidR="00B93ECE" w:rsidRDefault="00B93ECE" w:rsidP="00A64DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="069C465B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92B6EFCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -6651,441 +6657,497 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1495101638">
+  <w:num w:numId="1" w16cid:durableId="1082143328">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1268462178">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1495101638">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1916548450">
+  <w:num w:numId="4" w16cid:durableId="1505825188">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="155539153">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1598824806">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1700739853">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1833794461">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1835610615">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1916548450">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1979606643">
+  <w:num w:numId="11" w16cid:durableId="1952011210">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1979606643">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="266935366">
+  <w:num w:numId="13" w16cid:durableId="21706538">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="266935366">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="850678797">
+  <w:num w:numId="15" w16cid:durableId="655498195">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="690185181">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="850678797">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1952011210">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="18" w16cid:durableId="866600715">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="939458563">
+  <w:num w:numId="19" w16cid:durableId="868295908">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="886532508">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="939458563">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="690185181">
-[...20 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="977106296">
+  <w:num w:numId="22" w16cid:durableId="977106296">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1598824806">
-[...14 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="990447853">
+  <w:num w:numId="23" w16cid:durableId="990447853">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Bale, Liz">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::cvliz990@coventry.gov.uk::67dd476d-3aab-48e1-ac50-b93b4ac6dc39"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009944DC"/>
     <w:rsid w:val="00004F18"/>
     <w:rsid w:val="00014BB0"/>
     <w:rsid w:val="00061939"/>
+    <w:rsid w:val="000637B3"/>
     <w:rsid w:val="00086700"/>
     <w:rsid w:val="000F0865"/>
     <w:rsid w:val="000F2352"/>
+    <w:rsid w:val="001041CA"/>
     <w:rsid w:val="001161E2"/>
     <w:rsid w:val="001315A6"/>
     <w:rsid w:val="00151A7B"/>
     <w:rsid w:val="001525F3"/>
     <w:rsid w:val="00163035"/>
     <w:rsid w:val="00165334"/>
+    <w:rsid w:val="001750BD"/>
+    <w:rsid w:val="00182A1D"/>
     <w:rsid w:val="001C5B2C"/>
     <w:rsid w:val="001C7A28"/>
     <w:rsid w:val="001F4A69"/>
+    <w:rsid w:val="002376A2"/>
     <w:rsid w:val="0025699E"/>
+    <w:rsid w:val="00274405"/>
+    <w:rsid w:val="00281C34"/>
     <w:rsid w:val="002C6C28"/>
     <w:rsid w:val="00307530"/>
     <w:rsid w:val="00312F7D"/>
     <w:rsid w:val="00313244"/>
     <w:rsid w:val="00353ADF"/>
     <w:rsid w:val="00375051"/>
     <w:rsid w:val="003833AF"/>
     <w:rsid w:val="003B4C01"/>
     <w:rsid w:val="003C613C"/>
+    <w:rsid w:val="003C62FE"/>
     <w:rsid w:val="003D2262"/>
     <w:rsid w:val="003F7DBE"/>
+    <w:rsid w:val="00400D54"/>
     <w:rsid w:val="00402ED1"/>
     <w:rsid w:val="00415D81"/>
     <w:rsid w:val="0043119A"/>
     <w:rsid w:val="00436E25"/>
     <w:rsid w:val="0043710E"/>
     <w:rsid w:val="004505DC"/>
     <w:rsid w:val="00483CBB"/>
     <w:rsid w:val="004A419C"/>
+    <w:rsid w:val="004E1F3F"/>
     <w:rsid w:val="00501316"/>
     <w:rsid w:val="00534CC9"/>
     <w:rsid w:val="005571C7"/>
     <w:rsid w:val="00574B78"/>
     <w:rsid w:val="0057768C"/>
     <w:rsid w:val="005B35D1"/>
+    <w:rsid w:val="005C01B8"/>
     <w:rsid w:val="005C2E31"/>
     <w:rsid w:val="005C5CF1"/>
     <w:rsid w:val="005E01C2"/>
     <w:rsid w:val="005E0C37"/>
     <w:rsid w:val="005E2666"/>
     <w:rsid w:val="005F5591"/>
+    <w:rsid w:val="0060194E"/>
+    <w:rsid w:val="0062266D"/>
+    <w:rsid w:val="00625679"/>
     <w:rsid w:val="00631390"/>
     <w:rsid w:val="0063613F"/>
+    <w:rsid w:val="00670F06"/>
     <w:rsid w:val="00696FA4"/>
     <w:rsid w:val="00697D26"/>
+    <w:rsid w:val="006D2D49"/>
     <w:rsid w:val="006F6504"/>
     <w:rsid w:val="00731A12"/>
     <w:rsid w:val="0075045A"/>
+    <w:rsid w:val="0077394B"/>
     <w:rsid w:val="00776A6F"/>
     <w:rsid w:val="007B09DE"/>
     <w:rsid w:val="007C150A"/>
     <w:rsid w:val="007C785C"/>
     <w:rsid w:val="007E0A32"/>
     <w:rsid w:val="007E1E3F"/>
     <w:rsid w:val="007E4DFF"/>
+    <w:rsid w:val="00801A67"/>
     <w:rsid w:val="008548DC"/>
     <w:rsid w:val="0089186F"/>
     <w:rsid w:val="00895BAE"/>
     <w:rsid w:val="008B2177"/>
     <w:rsid w:val="008B29D7"/>
     <w:rsid w:val="008C2878"/>
     <w:rsid w:val="008E0C0F"/>
     <w:rsid w:val="008E4A50"/>
+    <w:rsid w:val="008E7170"/>
     <w:rsid w:val="0091151F"/>
     <w:rsid w:val="00923C09"/>
+    <w:rsid w:val="00946F5C"/>
     <w:rsid w:val="0095637F"/>
     <w:rsid w:val="009659EC"/>
+    <w:rsid w:val="00993A78"/>
     <w:rsid w:val="009944DC"/>
     <w:rsid w:val="009A7407"/>
     <w:rsid w:val="009B69AC"/>
     <w:rsid w:val="009D46DC"/>
+    <w:rsid w:val="009D7A01"/>
     <w:rsid w:val="009F20ED"/>
     <w:rsid w:val="009F4076"/>
     <w:rsid w:val="00A025FC"/>
     <w:rsid w:val="00A050CA"/>
+    <w:rsid w:val="00A33E1D"/>
     <w:rsid w:val="00A4378D"/>
     <w:rsid w:val="00A64D2A"/>
     <w:rsid w:val="00A64DE6"/>
     <w:rsid w:val="00A82883"/>
     <w:rsid w:val="00A853DF"/>
     <w:rsid w:val="00A90586"/>
+    <w:rsid w:val="00AA0975"/>
     <w:rsid w:val="00AA6F4B"/>
     <w:rsid w:val="00AC7D7D"/>
+    <w:rsid w:val="00AD4FC9"/>
     <w:rsid w:val="00AE6D42"/>
     <w:rsid w:val="00B003BC"/>
     <w:rsid w:val="00B20550"/>
     <w:rsid w:val="00B23A22"/>
     <w:rsid w:val="00B352F6"/>
+    <w:rsid w:val="00B5029D"/>
+    <w:rsid w:val="00B9008C"/>
+    <w:rsid w:val="00B93ECE"/>
     <w:rsid w:val="00BD2899"/>
     <w:rsid w:val="00BF151D"/>
     <w:rsid w:val="00C04093"/>
     <w:rsid w:val="00C10E38"/>
     <w:rsid w:val="00C146EF"/>
     <w:rsid w:val="00C54190"/>
+    <w:rsid w:val="00C80429"/>
     <w:rsid w:val="00C9207F"/>
     <w:rsid w:val="00C97005"/>
     <w:rsid w:val="00CA0A56"/>
     <w:rsid w:val="00CC5765"/>
     <w:rsid w:val="00CD2620"/>
     <w:rsid w:val="00D00E67"/>
+    <w:rsid w:val="00D30BB1"/>
     <w:rsid w:val="00D51B21"/>
     <w:rsid w:val="00D63BE1"/>
     <w:rsid w:val="00D64320"/>
     <w:rsid w:val="00D87DEB"/>
+    <w:rsid w:val="00D91242"/>
     <w:rsid w:val="00D914AA"/>
     <w:rsid w:val="00DA2287"/>
     <w:rsid w:val="00DB5D19"/>
     <w:rsid w:val="00DC7BB1"/>
+    <w:rsid w:val="00DD04DE"/>
     <w:rsid w:val="00DE6F0B"/>
     <w:rsid w:val="00E16D08"/>
     <w:rsid w:val="00E348B1"/>
     <w:rsid w:val="00E713DF"/>
     <w:rsid w:val="00E80829"/>
     <w:rsid w:val="00EA6B5D"/>
+    <w:rsid w:val="00F036B5"/>
     <w:rsid w:val="00F110BD"/>
+    <w:rsid w:val="00F22827"/>
     <w:rsid w:val="00F2354A"/>
     <w:rsid w:val="00F417FC"/>
     <w:rsid w:val="00F46495"/>
     <w:rsid w:val="00F84D3F"/>
     <w:rsid w:val="00FA07AF"/>
     <w:rsid w:val="00FC234F"/>
     <w:rsid w:val="00FD29B9"/>
     <w:rsid w:val="01FAD05D"/>
     <w:rsid w:val="0258E5E8"/>
     <w:rsid w:val="03130BD4"/>
+    <w:rsid w:val="047DD331"/>
     <w:rsid w:val="04886A78"/>
     <w:rsid w:val="0546DDBC"/>
     <w:rsid w:val="064A151E"/>
     <w:rsid w:val="0720B4A0"/>
     <w:rsid w:val="0765AB8F"/>
     <w:rsid w:val="09935659"/>
     <w:rsid w:val="0A12942A"/>
     <w:rsid w:val="0BE69FD1"/>
     <w:rsid w:val="0D0F5692"/>
     <w:rsid w:val="0D979218"/>
     <w:rsid w:val="0DC34C9A"/>
     <w:rsid w:val="1173D239"/>
     <w:rsid w:val="118BCBA6"/>
     <w:rsid w:val="14AEE10A"/>
     <w:rsid w:val="14C2D4F0"/>
+    <w:rsid w:val="15133EC1"/>
     <w:rsid w:val="164A38B4"/>
     <w:rsid w:val="17440404"/>
     <w:rsid w:val="17E50CF6"/>
     <w:rsid w:val="1865DE5E"/>
     <w:rsid w:val="18AAD54D"/>
     <w:rsid w:val="18F75420"/>
     <w:rsid w:val="1AB1A9B3"/>
     <w:rsid w:val="1B1E228E"/>
     <w:rsid w:val="1C0F0EEA"/>
     <w:rsid w:val="1DF17DE1"/>
     <w:rsid w:val="1F2B1FD2"/>
     <w:rsid w:val="1F305DE6"/>
     <w:rsid w:val="1F7016C1"/>
     <w:rsid w:val="200F08B4"/>
     <w:rsid w:val="20E24D3C"/>
     <w:rsid w:val="23E503F1"/>
     <w:rsid w:val="240FC306"/>
     <w:rsid w:val="24497C31"/>
+    <w:rsid w:val="24FEAB27"/>
     <w:rsid w:val="264D286E"/>
+    <w:rsid w:val="2674B831"/>
+    <w:rsid w:val="27DC16CF"/>
     <w:rsid w:val="28D7402C"/>
+    <w:rsid w:val="29877DAE"/>
     <w:rsid w:val="29CB031F"/>
     <w:rsid w:val="2A3528CB"/>
     <w:rsid w:val="2D1269E2"/>
+    <w:rsid w:val="2DBD457F"/>
+    <w:rsid w:val="2DF0FB0E"/>
     <w:rsid w:val="2E0E4C31"/>
     <w:rsid w:val="2E2AA559"/>
     <w:rsid w:val="2E6158D2"/>
     <w:rsid w:val="2F4E6F36"/>
     <w:rsid w:val="30DAE8EE"/>
     <w:rsid w:val="3310777D"/>
     <w:rsid w:val="3330203C"/>
     <w:rsid w:val="33CCFB49"/>
     <w:rsid w:val="358750DC"/>
     <w:rsid w:val="35BBA371"/>
     <w:rsid w:val="38D35E3B"/>
     <w:rsid w:val="38F5517C"/>
+    <w:rsid w:val="3B5450A6"/>
+    <w:rsid w:val="3C111155"/>
     <w:rsid w:val="3C421514"/>
     <w:rsid w:val="3C870C03"/>
+    <w:rsid w:val="3E1E7BC7"/>
     <w:rsid w:val="3E44E4D5"/>
     <w:rsid w:val="3F1C2E02"/>
     <w:rsid w:val="3F748241"/>
     <w:rsid w:val="403EE6B5"/>
     <w:rsid w:val="41EBC017"/>
     <w:rsid w:val="427D35D9"/>
     <w:rsid w:val="439332E3"/>
     <w:rsid w:val="442D0E30"/>
+    <w:rsid w:val="44BCC802"/>
     <w:rsid w:val="44DDD272"/>
     <w:rsid w:val="450AB133"/>
     <w:rsid w:val="46F22309"/>
     <w:rsid w:val="476FA4E5"/>
     <w:rsid w:val="479B9238"/>
     <w:rsid w:val="491845EF"/>
     <w:rsid w:val="4ACFA62A"/>
+    <w:rsid w:val="4B820C98"/>
     <w:rsid w:val="4B839295"/>
     <w:rsid w:val="4D95CC2D"/>
     <w:rsid w:val="504C53AB"/>
     <w:rsid w:val="52532811"/>
     <w:rsid w:val="542CFEF5"/>
     <w:rsid w:val="5493DEB2"/>
     <w:rsid w:val="5528C283"/>
     <w:rsid w:val="56AB6A87"/>
     <w:rsid w:val="5744B9BF"/>
     <w:rsid w:val="57A333F1"/>
     <w:rsid w:val="590DB978"/>
     <w:rsid w:val="59E30B49"/>
+    <w:rsid w:val="5A00CDAB"/>
     <w:rsid w:val="5B9E7BBC"/>
     <w:rsid w:val="5CEE64C2"/>
     <w:rsid w:val="5E7894AA"/>
     <w:rsid w:val="5EB67C6C"/>
     <w:rsid w:val="60526B8E"/>
     <w:rsid w:val="63CE9E98"/>
     <w:rsid w:val="6447E81C"/>
     <w:rsid w:val="65CF4BE0"/>
     <w:rsid w:val="65DCC811"/>
     <w:rsid w:val="66863740"/>
     <w:rsid w:val="66E78757"/>
     <w:rsid w:val="6739FA77"/>
+    <w:rsid w:val="67A34A61"/>
     <w:rsid w:val="685D5EB2"/>
     <w:rsid w:val="6913D15B"/>
     <w:rsid w:val="69F92F13"/>
     <w:rsid w:val="6A892FFF"/>
     <w:rsid w:val="6F177762"/>
+    <w:rsid w:val="6FD8B74F"/>
     <w:rsid w:val="70D954D9"/>
     <w:rsid w:val="715C338A"/>
     <w:rsid w:val="71F4B879"/>
     <w:rsid w:val="73C38EB9"/>
     <w:rsid w:val="74CED167"/>
     <w:rsid w:val="75A53E18"/>
     <w:rsid w:val="75BD3785"/>
+    <w:rsid w:val="7838B551"/>
     <w:rsid w:val="78975073"/>
     <w:rsid w:val="7919E93E"/>
     <w:rsid w:val="796DBD24"/>
     <w:rsid w:val="7AABA10A"/>
     <w:rsid w:val="7C1E00B9"/>
     <w:rsid w:val="7C8577EE"/>
     <w:rsid w:val="7F19EF17"/>
     <w:rsid w:val="7F778A49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A7D6E4C"/>
-  <w15:docId w15:val="{9E236B14-0A02-45F4-AA0F-29CC280ADCD4}"/>
+  <w15:docId w15:val="{BDE9C1FB-C85C-47AD-8D02-1802BF1CAAFC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7729,502 +7791,128 @@
     <w:rsid w:val="00C146EF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:hint="default"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="104F75"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B003BC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0062266D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0062266D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0062266D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0062266D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062266D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...438 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/downloads/file/22957/information_sharing_poster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/for-organisations/guide-to-data-protection/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/research-resources/briefings/child-protection-records-retention-storage-guidance" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/for-organisations/guide-to-the-general-data-protection-regulation-gdpr/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacey.org.uk/Pacey/media/Website-files/PACEY%20member%20practice%20guides%20(PDFs)/PACEY%20member%20practice%20guides%202017%20(PDFs)/PG27-Record-keeping.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncsc.gov.uk/guidance/early-years-practitioners-using-cyber-security-to-protect-your-settings" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/721581/Information_sharing_advice_practitioners_safeguarding_services.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/721581/Information_sharing_advice_practitioners_safeguarding_services.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/downloads/file/22957/information_sharing_poster" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/for-organisations/guide-to-data-protection/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/for-organisations/guide-to-the-general-data-protection-regulation-gdpr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/research-resources/briefings/child-protection-records-retention-storage-guidance" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncsc.gov.uk/guidance/early-years-practitioners-using-cyber-security-to-protect-your-settings" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8481,157 +8169,209 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B14018DA882F5499C8A4B0980A12DBD" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="214fd5192e858fb7a9f348df2b8865e6">
-[...2 lines deleted...]
-    <xsd:import namespace="a77f4e9c-c378-4310-8b18-59c2c1de21da"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
+    <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3e60842a-547b-439c-bf10-935bc60c59ad" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2379766f-f1c0-4510-971d-dce740ebef53" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d9c917f-d8cd-4504-b094-15ea605748a2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="Sharing Hint Hash" ma:description="" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
-[...48 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{320b5a06-f49f-45e7-9396-f740ef5d6d1d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3d9c917f-d8cd-4504-b094-15ea605748a2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -8689,118 +8429,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E17052D4-ECBB-4918-BBD2-79080903417C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473388FC-1BEB-4067-A7C7-11F66DA08732}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C4A12AE-6EA5-4A5B-ACF1-CC0462A18AEF}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0873F94-6CB5-4227-918A-00FDDB005B43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="3e60842a-547b-439c-bf10-935bc60c59ad"/>
-    <ds:schemaRef ds:uri="a77f4e9c-c378-4310-8b18-59c2c1de21da"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>11961</Characters>
+  <Pages>6</Pages>
+  <Words>2094</Words>
+  <Characters>11941</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>99</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14031</CharactersWithSpaces>
+  <CharactersWithSpaces>14007</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Authorised User</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101007B14018DA882F5499C8A4B0980A12DBD</vt:lpwstr>
+    <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>