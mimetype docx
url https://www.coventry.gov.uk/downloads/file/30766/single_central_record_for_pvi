--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -1,140 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32FBC91A" w14:textId="77777777" w:rsidR="005D25AC" w:rsidRDefault="005D25AC" w:rsidP="000E3ECB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F606D66" w14:textId="77777777" w:rsidR="005D25AC" w:rsidRDefault="005D25AC" w:rsidP="000E3ECB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D16BD0D" w14:textId="77777777" w:rsidR="00F665AC" w:rsidRDefault="00F665AC" w:rsidP="000E3ECB">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="53E2410E" w14:textId="77777777" w:rsidR="00F665AC" w:rsidRDefault="00F665AC" w:rsidP="000E3ECB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="655FD6CC" w14:textId="005EC962" w:rsidR="000E3ECB" w:rsidRDefault="000E3ECB" w:rsidP="00651F14">
+    <w:p w14:paraId="655FD6CC" w14:textId="20B8C794" w:rsidR="000E3ECB" w:rsidRPr="00401040" w:rsidRDefault="000E3ECB" w:rsidP="00401040">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Single Central Record for Group Provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00401040" w:rsidRPr="00401040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADC048A" w14:textId="77777777" w:rsidR="00401040" w:rsidRDefault="00401040" w:rsidP="00401040">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB25FF">
+    </w:p>
+    <w:p w14:paraId="102EE760" w14:textId="77777777" w:rsidR="00401040" w:rsidRDefault="00401040" w:rsidP="00401040">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Single Central Record for </w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="28C04A05" w14:textId="77777777" w:rsidR="000E3ECB" w:rsidRDefault="000E3ECB" w:rsidP="00651F14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="242399D9" w14:textId="506730E7" w:rsidR="00FF251B" w:rsidRPr="00FE009F" w:rsidRDefault="00FF251B" w:rsidP="00651F14">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE009F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -212,238 +223,181 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED2CB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>note:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> original DBS certificates MUST be viewed by Managers / Owners. This person must confirm the authenticity of the certificates and explore any anomalies e.g. different names / certificates from abroad. (A signed and dated record of this action is required).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1D601B" w14:textId="77777777" w:rsidR="00614D0F" w:rsidRDefault="00FE009F" w:rsidP="00614D0F">
+    <w:p w14:paraId="36482DCF" w14:textId="77777777" w:rsidR="0013538A" w:rsidRDefault="0013538A" w:rsidP="0013538A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB25FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is an example of what information should be included, but you may wish to add further details. For further information please refer to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF1050F" w14:textId="77777777" w:rsidR="0013538A" w:rsidRDefault="0013538A" w:rsidP="0013538A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2897F6" w14:textId="76761869" w:rsidR="0013538A" w:rsidRDefault="0013538A" w:rsidP="0013538A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE009F">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="00747E4E">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00BC0689">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Keeping Children Safe in Education (20</w:t>
+          <w:t xml:space="preserve">Early Years Foundation Stage Statutory Framework for group and </w:t>
         </w:r>
-        <w:r w:rsidR="00082A97" w:rsidRPr="00747E4E">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="00BC0689">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>school based</w:t>
         </w:r>
-        <w:r w:rsidR="00614D0F">
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="00BC0689">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t xml:space="preserve"> providers</w:t>
         </w:r>
-        <w:r w:rsidRPr="00747E4E">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54B75D41" w14:textId="77777777" w:rsidR="0013538A" w:rsidRDefault="0013538A" w:rsidP="00614D0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1D601B" w14:textId="10EAA369" w:rsidR="00614D0F" w:rsidRDefault="00744196" w:rsidP="00614D0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00BC0689">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>) Part 3 -</w:t>
-[...17 lines deleted...]
-          <w:t>Safer Recruitment</w:t>
+          <w:t xml:space="preserve">Keeping Children Safe in Education </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DD0F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00614D0F">
+      <w:r w:rsidR="00267358">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>(Section 3 Safer Recruitment)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC0AFD9" w14:textId="77777777" w:rsidR="007918B7" w:rsidRDefault="007918B7" w:rsidP="00614D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="036FF388" w14:textId="1E4577A1" w:rsidR="00614D0F" w:rsidRDefault="00614D0F" w:rsidP="00614D0F">
+    <w:p w14:paraId="03594B7C" w14:textId="43760900" w:rsidR="00FE009F" w:rsidRPr="00FE009F" w:rsidRDefault="00FE009F" w:rsidP="00614D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...61 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2285EAE1" w14:textId="77777777" w:rsidR="00FF251B" w:rsidRDefault="00FF251B" w:rsidP="00651F14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E6FC081" w14:textId="77777777" w:rsidR="00FF251B" w:rsidRDefault="00FF251B" w:rsidP="00651F14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="346F1273" w14:textId="77777777" w:rsidR="00FF251B" w:rsidRPr="00FB25FF" w:rsidRDefault="00FF251B" w:rsidP="00651F14">
       <w:pPr>
@@ -456,148 +410,105 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73E46998" w14:textId="77777777" w:rsidR="000E3ECB" w:rsidRPr="00FB25FF" w:rsidRDefault="000E3ECB" w:rsidP="00651F14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01E9234A" w14:textId="441FA3B3" w:rsidR="000E3ECB" w:rsidRPr="00FB25FF" w:rsidRDefault="000E3ECB" w:rsidP="000E3ECB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04236E2D" w14:textId="391D80C3" w:rsidR="000E3ECB" w:rsidRDefault="000E3ECB"/>
-    <w:p w14:paraId="308E3619" w14:textId="213CA7DE" w:rsidR="00651F14" w:rsidRDefault="00F665AC">
+    <w:p w14:paraId="50104A91" w14:textId="77777777" w:rsidR="00267358" w:rsidRPr="00267358" w:rsidRDefault="00267358" w:rsidP="00267358"/>
+    <w:p w14:paraId="3253B4C8" w14:textId="77777777" w:rsidR="00267358" w:rsidRPr="00267358" w:rsidRDefault="00267358" w:rsidP="00267358"/>
+    <w:p w14:paraId="6E4E90A3" w14:textId="77777777" w:rsidR="00267358" w:rsidRPr="00267358" w:rsidRDefault="00267358" w:rsidP="00267358"/>
+    <w:p w14:paraId="0FA95D3A" w14:textId="6F6A3E67" w:rsidR="00267358" w:rsidRPr="00267358" w:rsidRDefault="00267358" w:rsidP="00267358">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3729"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...49 lines deleted...]
-        </w:drawing>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE114DA" w14:textId="77777777" w:rsidR="00651F14" w:rsidRDefault="00651F14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1352"/>
         <w:gridCol w:w="1315"/>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1364"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1457"/>
         <w:gridCol w:w="1421"/>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="1376"/>
       </w:tblGrid>
       <w:tr w:rsidR="006700EA" w:rsidRPr="000532A0" w14:paraId="2F9C662F" w14:textId="77777777" w:rsidTr="00ED2CB1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="253CE7CE" w14:textId="77777777" w:rsidR="00843B1A" w:rsidRPr="000532A0" w:rsidRDefault="00843B1A" w:rsidP="00843B1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000532A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Name of employee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E45CFC8" w14:textId="77777777" w:rsidR="00843B1A" w:rsidRPr="000532A0" w:rsidRDefault="00843B1A" w:rsidP="00843B1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5741214B" w14:textId="172C893E" w:rsidR="00843B1A" w:rsidRPr="000532A0" w:rsidRDefault="00843B1A" w:rsidP="00843B1A">
             <w:pPr>
               <w:rPr>
@@ -2243,573 +2154,380 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11BACD02" w14:textId="77777777" w:rsidR="00651F14" w:rsidRPr="000532A0" w:rsidRDefault="00651F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46577FB9" w14:textId="77777777" w:rsidR="00651F14" w:rsidRPr="000532A0" w:rsidRDefault="00651F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED2CB1" w:rsidRPr="000532A0" w14:paraId="513B2122" w14:textId="77777777" w:rsidTr="00ED2CB1">
-[...294 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D65205E" w14:textId="7E48C138" w:rsidR="00651F14" w:rsidRPr="000532A0" w:rsidRDefault="008D76E8" w:rsidP="008D76E8">
+    <w:p w14:paraId="1D65205E" w14:textId="61F59E96" w:rsidR="00651F14" w:rsidRPr="000532A0" w:rsidRDefault="008D76E8" w:rsidP="000B1EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5170"/>
+          <w:tab w:val="left" w:pos="5970"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="000B1EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00651F14" w:rsidRPr="000532A0" w:rsidSect="00651F14">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EFE4C20" w14:textId="77777777" w:rsidR="00832BE7" w:rsidRDefault="00832BE7" w:rsidP="005D25AC">
+    <w:p w14:paraId="58BE6376" w14:textId="77777777" w:rsidR="00F331A1" w:rsidRDefault="00F331A1" w:rsidP="005D25AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16A305B7" w14:textId="77777777" w:rsidR="00832BE7" w:rsidRDefault="00832BE7" w:rsidP="005D25AC">
+    <w:p w14:paraId="1B57A282" w14:textId="77777777" w:rsidR="00F331A1" w:rsidRDefault="00F331A1" w:rsidP="005D25AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AA00FC5" w14:textId="5F0CAAE8" w:rsidR="005D25AC" w:rsidRDefault="00F665AC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5729BD45" w14:textId="68F49AA4" w:rsidR="00267358" w:rsidRDefault="0001558F" w:rsidP="00267358">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Coventry Early Years Service   </w:t>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DA32379" wp14:editId="4D658E10">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-327660</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-132861</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1770184" cy="1101755"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="3175"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1618561011" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1770184" cy="1101755"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00F665AC">
+      <w:t xml:space="preserve">Coventry Early Years </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3F80E427" w14:textId="77777777" w:rsidR="008267C4" w:rsidRDefault="008267C4" w:rsidP="00267358">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Quality Improvement and Standards Team</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6AA00FC5" w14:textId="6DAB8AB1" w:rsidR="005D25AC" w:rsidRDefault="00F665AC" w:rsidP="00267358">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00F665AC">
       <w:t xml:space="preserve">Single Central Record </w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> - </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="003B76D9">
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> 2025 </w:t>
+    <w:r w:rsidR="000B1EB6">
+      <w:t>July 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="740236F3" w14:textId="77777777" w:rsidR="00832BE7" w:rsidRDefault="00832BE7" w:rsidP="005D25AC">
+    <w:p w14:paraId="3002C473" w14:textId="77777777" w:rsidR="00F331A1" w:rsidRDefault="00F331A1" w:rsidP="005D25AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53FBC1E9" w14:textId="77777777" w:rsidR="00832BE7" w:rsidRDefault="00832BE7" w:rsidP="005D25AC">
+    <w:p w14:paraId="61F6A7C3" w14:textId="77777777" w:rsidR="00F331A1" w:rsidRDefault="00F331A1" w:rsidP="005D25AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="54"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A7338"/>
+    <w:rsid w:val="0001558F"/>
     <w:rsid w:val="000532A0"/>
     <w:rsid w:val="00082A97"/>
+    <w:rsid w:val="000B1EB6"/>
     <w:rsid w:val="000E3ECB"/>
+    <w:rsid w:val="0013538A"/>
+    <w:rsid w:val="001C4ACD"/>
+    <w:rsid w:val="00267358"/>
+    <w:rsid w:val="0028340E"/>
     <w:rsid w:val="002A7338"/>
     <w:rsid w:val="002C4F75"/>
     <w:rsid w:val="00303210"/>
     <w:rsid w:val="00321ED4"/>
     <w:rsid w:val="003B76D9"/>
+    <w:rsid w:val="00400D54"/>
+    <w:rsid w:val="00401040"/>
+    <w:rsid w:val="005216E2"/>
+    <w:rsid w:val="00545E61"/>
     <w:rsid w:val="00554019"/>
     <w:rsid w:val="005A7281"/>
     <w:rsid w:val="005B2478"/>
     <w:rsid w:val="005D25AC"/>
     <w:rsid w:val="005F2627"/>
     <w:rsid w:val="00614D0F"/>
     <w:rsid w:val="00651F14"/>
     <w:rsid w:val="006700EA"/>
     <w:rsid w:val="00695544"/>
+    <w:rsid w:val="00744196"/>
     <w:rsid w:val="00747E4E"/>
     <w:rsid w:val="007918B7"/>
     <w:rsid w:val="007D521F"/>
     <w:rsid w:val="00813211"/>
+    <w:rsid w:val="008267C4"/>
     <w:rsid w:val="00832BE7"/>
     <w:rsid w:val="0083336B"/>
     <w:rsid w:val="00843B1A"/>
     <w:rsid w:val="00843EBA"/>
     <w:rsid w:val="00844668"/>
     <w:rsid w:val="00854B9E"/>
     <w:rsid w:val="0087600F"/>
     <w:rsid w:val="008D76E8"/>
     <w:rsid w:val="008E40BF"/>
     <w:rsid w:val="00934C38"/>
     <w:rsid w:val="00A15CDD"/>
     <w:rsid w:val="00A4232C"/>
     <w:rsid w:val="00A853DF"/>
+    <w:rsid w:val="00BC0689"/>
     <w:rsid w:val="00C90CBB"/>
     <w:rsid w:val="00D522E7"/>
     <w:rsid w:val="00D52EA6"/>
     <w:rsid w:val="00D83CA1"/>
     <w:rsid w:val="00DD0F7A"/>
     <w:rsid w:val="00E26254"/>
+    <w:rsid w:val="00E45E80"/>
     <w:rsid w:val="00ED2CB1"/>
+    <w:rsid w:val="00F331A1"/>
     <w:rsid w:val="00F35DE0"/>
     <w:rsid w:val="00F439E8"/>
     <w:rsid w:val="00F665AC"/>
+    <w:rsid w:val="00FC0179"/>
     <w:rsid w:val="00FE009F"/>
     <w:rsid w:val="00FF251B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="67B403AC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E15A9454-1692-4D2D-8938-DCD7212EB877}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -3830,51 +3548,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="807284615">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/68c024cb8c6d992f23edd79c/Early_years_foundation_stage_statutory_framework_-_for_group_and_school-based_providers.pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/keeping-children-safe-in-education--2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/keeping-children-safe-in-education--2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6a5f8e4fb00f3323bf1a23a1/EYFS_group_and_school_based_from_September_2026.pdf" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4128,74 +3850,396 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
+    <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2379766f-f1c0-4510-971d-dce740ebef53" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d9c917f-d8cd-4504-b094-15ea605748a2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{320b5a06-f49f-45e7-9396-f740ef5d6d1d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3d9c917f-d8cd-4504-b094-15ea605748a2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{474883AB-BBD6-426D-B292-21416CD80E2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{536AF7A3-9464-4936-87A1-51743CC8B831}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8247838-8967-4C5B-BED3-10583366971A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>186</Words>
-  <Characters>1114</Characters>
+  <Words>248</Words>
+  <Characters>1418</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>217</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1297</CharactersWithSpaces>
+  <CharactersWithSpaces>1663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Robinson, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>