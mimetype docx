--- v0 (2025-12-28)
+++ v1 (2026-06-25)
@@ -5,3346 +5,3427 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C9764FB" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="004F4328" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="004F4328" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="1C9764FB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4328">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Guidance Notes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Record.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709BCDC" w14:textId="77777777" w:rsidR="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="7709BCDC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B9F2F4B" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="4B9F2F4B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Why?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E63553" w14:textId="70799F28" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="34E63553" w14:textId="70799F28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The EYFS requires that regular supervision opportunities are provided for </w:t>
       </w:r>
       <w:r w:rsidR="00D50D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00232F03">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00D50D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ildminders </w:t>
       </w:r>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that are in regular contact with children and families.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E988C43" w14:textId="59F422DB" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="7E988C43" w14:textId="59F422DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Provides an opportunity for </w:t>
       </w:r>
       <w:r w:rsidR="00F92320">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>childminder assistants</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to reflect on their performance and for </w:t>
       </w:r>
       <w:r w:rsidR="00186607">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>childminders</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to monitor and evaluate what is working well and what needs to be addressed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D49E1BF" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="3D49E1BF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>To identify training requirements for the practitioner and the settings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56663C85" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="56663C85" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>To celebrate achievements and discuss any issues and challenges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2C95E1" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="2B2C95E1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>To ensure that practitioners and leaders are confident to identify and deal with safeguarding issues in line with the settings policies and procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687EB13A" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="687EB13A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>When?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F61EBC4" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="5F61EBC4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Supervisions occur more frequently than appraisals which build on supervisions and occur annually.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9E950B" w14:textId="6D16C1E6" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="4A9E950B" w14:textId="6D16C1E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">We recommend that supervision meetings are conducted approximately every 6-12 weeks. However, where </w:t>
       </w:r>
       <w:r w:rsidR="00186607">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>childminders</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> are newly appointed or demonstrate performance issues these would need to be completed more frequently.  For example, fortnightly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C8B4D7" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="40C8B4D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>How?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECE80E2" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="6ECE80E2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Complete observations of practice prior to supervision session.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033343B5" w14:textId="5A5EF19D" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="033343B5" w14:textId="5A5EF19D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify a time that is convenient for both </w:t>
       </w:r>
       <w:r w:rsidR="00186607">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">assistant </w:t>
       </w:r>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00186607">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>childminde</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B935EB" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="60B935EB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Find a protected space to facilitate confidential discussions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5656EF" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="3C5656EF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Be prepared for the meeting.  For </w:t>
       </w:r>
-      <w:r w:rsidR="004435BC" w:rsidRPr="000F2911">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="000F2911" w:rsidR="004435BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>example,</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> identify strengths and areas for development or specific training that will support the individual.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5751E225" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="5751E225" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Be clear about the targets set at the previous meeting.  Do you know if these have been achieved?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5D7EAD" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="7B5D7EAD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Ensure discussions are part of a two way process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD1BFDD" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="4CD1BFDD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Be ready to offer professional challenge and support throughout the meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BA556E" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="25BA556E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Set targets that are clear and realistic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786C361F" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="786C361F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>SMART Target Model</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A65494E" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+    <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="6A65494E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2911">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">             This is a way to help managers focus on what needs to be achieved.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="197"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2093"/>
         <w:gridCol w:w="7149"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F2911" w:rsidRPr="000F2911" w14:paraId="25785EA2" w14:textId="77777777" w:rsidTr="000F2911">
+      <w:tr w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidTr="000F2911" w14:paraId="25785EA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABA33E4" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="4ABA33E4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>pecific</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7149" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="646583A6" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="646583A6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Set a clear task that defines what the practitioner is required to do. </w:t>
             </w:r>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> To talk to the parents of key group children, every day, about the learning that occurred during key group time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F2911" w:rsidRPr="000F2911" w14:paraId="786BDF52" w14:textId="77777777" w:rsidTr="000F2911">
+      <w:tr w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidTr="000F2911" w14:paraId="786BDF52" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15D332D6" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="15D332D6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>easurable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7149" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6252083E" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="6252083E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Set time and date for completion of task/s.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00131DD3" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="00131DD3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>For example; Manager/leader to observe and monitor that these discussions are taking place daily.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F2911" w:rsidRPr="000F2911" w14:paraId="566FBECD" w14:textId="77777777" w:rsidTr="000F2911">
+      <w:tr w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidTr="000F2911" w14:paraId="566FBECD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D634B6B" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="5D634B6B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>greed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7149" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45512E73" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="45512E73" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Both employee and manager agree that target is achievable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F2911" w:rsidRPr="000F2911" w14:paraId="64B01303" w14:textId="77777777" w:rsidTr="000F2911">
+      <w:tr w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidTr="000F2911" w14:paraId="64B01303" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17F7B430" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="17F7B430" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ealistic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7149" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14C856A1" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="14C856A1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The target is achievable when taking into account the employee’s knowledge, skills, understanding and current workload.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F2911" w:rsidRPr="000F2911" w14:paraId="6C67F043" w14:textId="77777777" w:rsidTr="000F2911">
+      <w:tr w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidTr="000F2911" w14:paraId="6C67F043" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51D64097" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="51D64097" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ime </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7149" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2378CD47" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="000F2911">
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="000F2911" w:rsidRDefault="000F2911" w14:paraId="2378CD47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Ensure a time frame is set in which to complete the target.  For example; daily, weekly, monthly or as a one off project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A792184" w14:textId="77777777" w:rsidR="000F2911" w:rsidRDefault="000F2911"/>
+    <w:p w:rsidR="000F2911" w:rsidRDefault="000F2911" w14:paraId="6A792184" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1332"/>
         <w:tblW w:w="14917" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F2911" w14:paraId="1D47A82E" w14:textId="77777777" w:rsidTr="000F2911">
+      <w:tr w:rsidR="000F2911" w:rsidTr="5D542561" w14:paraId="1D47A82E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="4407A370" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="000F2911" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="0081194C" w:rsidRDefault="000F2911" w14:paraId="4407A370" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2911">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="808080"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Insert your privacy summary notice here:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7415DB66" w14:textId="77777777" w:rsidR="000F2911" w:rsidRDefault="000F2911" w:rsidP="0081194C">
+          <w:p w:rsidR="000F2911" w:rsidP="0081194C" w:rsidRDefault="000F2911" w14:paraId="7415DB66" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="058EBE7C" w14:textId="77777777" w:rsidR="006832C0" w:rsidRDefault="006832C0" w:rsidP="0081194C">
+          <w:p w:rsidR="006832C0" w:rsidP="0081194C" w:rsidRDefault="006832C0" w14:paraId="058EBE7C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="502E5A36" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="008A2FB0" w:rsidRDefault="000F2911" w:rsidP="0081194C">
+          <w:p w:rsidRPr="008A2FB0" w:rsidR="000F2911" w:rsidP="0081194C" w:rsidRDefault="000F2911" w14:paraId="502E5A36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2FB0" w14:paraId="3468AB6E" w14:textId="77777777" w:rsidTr="00A06D8D">
+      <w:tr w:rsidR="008A2FB0" w:rsidTr="5D542561" w14:paraId="3468AB6E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="610BA907" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="00FF471A" w:rsidRDefault="00510009" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF471A" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="00510009" w14:paraId="610BA907" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of Childminder</w:t>
             </w:r>
-            <w:r w:rsidR="008A2FB0" w:rsidRPr="00FF471A">
+            <w:r w:rsidRPr="00FF471A" w:rsidR="008A2FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> leading supervision meeting:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="176053DA" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="00FF471A" w:rsidRDefault="00510009" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF471A" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="00510009" w14:paraId="176053DA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of Assistant</w:t>
             </w:r>
-            <w:r w:rsidR="008A2FB0" w:rsidRPr="00FF471A">
+            <w:r w:rsidRPr="00FF471A" w:rsidR="008A2FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="657D91A8" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="00FF471A" w:rsidRDefault="00510009" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF471A" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="00510009" w14:paraId="657D91A8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF471A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D49D477" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="00FF471A" w:rsidRDefault="00510009" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF471A" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="00510009" w14:paraId="1D49D477" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A2FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Date of last supervision:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2FB0" w14:paraId="35484C36" w14:textId="77777777" w:rsidTr="00A06D8D">
+      <w:tr w:rsidR="008A2FB0" w:rsidTr="5D542561" w14:paraId="35484C36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2E855867" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="00FF471A" w:rsidRDefault="008A2FB0" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF471A" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="008A2FB0" w14:paraId="2E855867" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C9D3F29" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="00FF471A" w:rsidRDefault="008A2FB0" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF471A" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="008A2FB0" w14:paraId="4C9D3F29" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="478CD645" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="00FF471A" w:rsidRDefault="008A2FB0" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF471A" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="008A2FB0" w14:paraId="478CD645" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0104EEC2" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="008A2FB0" w:rsidRDefault="008A2FB0" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="008A2FB0" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="008A2FB0" w14:paraId="0104EEC2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C7447D" w14:paraId="4E30F911" w14:textId="77777777" w:rsidTr="00A06D8D">
+      <w:tr w:rsidR="00C7447D" w:rsidTr="5D542561" w14:paraId="4E30F911" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="31A09540" w14:textId="77777777" w:rsidR="00C7447D" w:rsidRPr="00FF471A" w:rsidRDefault="00CC28E5" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF471A" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00CC28E5" w14:paraId="31A09540" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF471A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Key points for discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="788A9139" w14:textId="201770B9" w:rsidR="00C7447D" w:rsidRPr="00FF471A" w:rsidRDefault="005504AC" w:rsidP="00DD7C8B">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF471A" w:rsidR="00C7447D" w:rsidP="00DD7C8B" w:rsidRDefault="005504AC" w14:paraId="788A9139" w14:textId="201770B9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Childminder</w:t>
             </w:r>
             <w:r w:rsidR="000C4330">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> assistant </w:t>
             </w:r>
             <w:r w:rsidR="00DD7C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>feedback.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="76F23F83" w14:textId="77777777" w:rsidR="00C7447D" w:rsidRPr="00FF471A" w:rsidRDefault="00404200" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF471A" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00404200" w14:paraId="76F23F83" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF471A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Target/action set</w:t>
             </w:r>
-            <w:r w:rsidR="00036710" w:rsidRPr="00FF471A">
+            <w:r w:rsidRPr="00FF471A" w:rsidR="00036710">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> at this meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="467B7A4D" w14:textId="77777777" w:rsidR="00036710" w:rsidRPr="000B5EE9" w:rsidRDefault="00036710" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000B5EE9" w:rsidR="00036710" w:rsidP="0081194C" w:rsidRDefault="00036710" w14:paraId="467B7A4D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>By</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0FC39A" w14:textId="77777777" w:rsidR="00C7447D" w:rsidRPr="000B5EE9" w:rsidRDefault="008F2A53" w:rsidP="0081194C">
+          <w:p w:rsidRPr="000B5EE9" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="008F2A53" w14:paraId="0A0FC39A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>When</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="19CFA671" w14:textId="77777777" w:rsidR="00C7447D" w:rsidRPr="000B5EE9" w:rsidRDefault="008F2A53" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000B5EE9" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="008F2A53" w14:paraId="19CFA671" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>By whom</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA10F8" w14:paraId="6B68C709" w14:textId="77777777" w:rsidTr="009E79AB">
+      <w:tr w:rsidR="00AA10F8" w:rsidTr="5D542561" w14:paraId="6B68C709" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="47CFEDF9" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="47CFEDF9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What were the targets</w:t>
             </w:r>
             <w:r w:rsidRPr="0081194C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> set at last meeting?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="244C1D5B" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="0EE93969" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="244C1D5B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="170EE5FB" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="170EE5FB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="31999152" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="31999152" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C7447D" w14:paraId="24610945" w14:textId="77777777" w:rsidTr="00A06D8D">
+      <w:tr w:rsidR="00C7447D" w:rsidTr="5D542561" w14:paraId="24610945" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2DA892B7" w14:textId="77777777" w:rsidR="00C7447D" w:rsidRPr="0081194C" w:rsidRDefault="00C468F8" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00C468F8" w14:paraId="2DA892B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081194C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Progress on targets set at last meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3711466E" w14:textId="77777777" w:rsidR="00743163" w:rsidRPr="0081194C" w:rsidRDefault="00C468F8" w:rsidP="002F485B">
+          <w:p w:rsidRPr="0081194C" w:rsidR="00743163" w:rsidP="002F485B" w:rsidRDefault="00C468F8" w14:paraId="3711466E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081194C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If targets have not been </w:t>
             </w:r>
-            <w:r w:rsidR="00F40873" w:rsidRPr="0081194C">
+            <w:r w:rsidRPr="0081194C" w:rsidR="00F40873">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">achieved, </w:t>
             </w:r>
             <w:r w:rsidR="002F485B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">discuss </w:t>
             </w:r>
             <w:r w:rsidR="00EF385B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>challenges</w:t>
             </w:r>
             <w:r w:rsidRPr="0081194C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidR="000A5C5E" w:rsidRPr="0081194C">
+            <w:r w:rsidRPr="0081194C" w:rsidR="000A5C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">identify actions/support required to </w:t>
             </w:r>
             <w:r w:rsidRPr="0081194C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>meet these</w:t>
             </w:r>
             <w:r w:rsidR="00E558C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2CC7BC89" w14:textId="77777777" w:rsidR="00C7447D" w:rsidRPr="0081194C" w:rsidRDefault="00C7447D" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00C7447D" w14:paraId="2CC7BC89" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="05988DB1" w14:textId="77777777" w:rsidR="00C7447D" w:rsidRPr="0081194C" w:rsidRDefault="00C7447D" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00C7447D" w14:paraId="05988DB1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="48808270" w14:textId="77777777" w:rsidR="00C7447D" w:rsidRPr="0081194C" w:rsidRDefault="00C7447D" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00C7447D" w14:paraId="48808270" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0518D2F1" w14:textId="77777777" w:rsidR="00C7447D" w:rsidRPr="0081194C" w:rsidRDefault="00C7447D" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00C7447D" w14:paraId="0518D2F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA10F8" w14:paraId="4F22C58B" w14:textId="77777777" w:rsidTr="00A06D8D">
+      <w:tr w:rsidR="00AA10F8" w:rsidTr="5D542561" w14:paraId="4F22C58B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="39AD6BDE" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRDefault="00AA10F8" w:rsidP="00AA10F8">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA10F8" w:rsidP="00AA10F8" w:rsidRDefault="00AA10F8" w14:paraId="39AD6BDE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide the Assistant with feedback from the observations of practice you made in preparation for this meeting. Discuss areas of strength and development.  Agree a target to help the Assistant continue to develop. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D0FE848" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRDefault="00AA10F8" w:rsidP="00AA10F8">
+          <w:p w:rsidR="00AA10F8" w:rsidP="00AA10F8" w:rsidRDefault="00AA10F8" w14:paraId="4D0FE848" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E.g.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="764EFAAE" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRDefault="00AA10F8" w:rsidP="00AA10F8">
+          <w:p w:rsidR="00AA10F8" w:rsidP="00AA10F8" w:rsidRDefault="00AA10F8" w14:paraId="764EFAAE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Attending a training course or completing online training.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EF3CDF6" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRDefault="00AA10F8" w:rsidP="00AA10F8">
+          <w:p w:rsidR="00AA10F8" w:rsidP="00AA10F8" w:rsidRDefault="00AA10F8" w14:paraId="4EF3CDF6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Shadowing the childminder</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A312DCE" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="00AA10F8" w:rsidRDefault="00AA10F8" w:rsidP="00AA10F8">
+          <w:p w:rsidRPr="00AA10F8" w:rsidR="00AA10F8" w:rsidP="00AA10F8" w:rsidRDefault="00AA10F8" w14:paraId="7A312DCE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reading a specific article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4BB73710" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="4BB73710" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4EC84B23" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="4EC84B23" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="74F74DE3" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="74F74DE3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4E73E4F1" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="4E73E4F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0019071B" w14:paraId="061B98F8" w14:textId="77777777" w:rsidTr="004435BC">
+      <w:tr w:rsidR="0019071B" w:rsidTr="5D542561" w14:paraId="061B98F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="04015717" w14:textId="77777777" w:rsidR="0019071B" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="004435BC">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="0019071B" w:rsidP="004435BC" w:rsidRDefault="00AA10F8" w14:paraId="04015717" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ask the </w:t>
             </w:r>
             <w:r w:rsidR="005504AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant </w:t>
             </w:r>
             <w:r w:rsidR="00E9415D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to talk about</w:t>
             </w:r>
-            <w:r w:rsidR="0019071B" w:rsidRPr="0081194C">
+            <w:r w:rsidRPr="0081194C" w:rsidR="0019071B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> chi</w:t>
             </w:r>
             <w:r w:rsidR="005504AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ldren’s progress</w:t>
             </w:r>
             <w:r w:rsidR="00E9415D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and well-being in their key group</w:t>
             </w:r>
             <w:r w:rsidR="005504AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> so that </w:t>
             </w:r>
             <w:r w:rsidR="0092687C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this information can recorded and next steps for children agreed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4276CEEB" w14:textId="77777777" w:rsidR="0019071B" w:rsidRPr="0081194C" w:rsidRDefault="0019071B" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="0019071B" w:rsidP="0081194C" w:rsidRDefault="0019071B" w14:paraId="4276CEEB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="62ECE4BC" w14:textId="77777777" w:rsidR="0019071B" w:rsidRPr="0081194C" w:rsidRDefault="0019071B" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="0019071B" w:rsidP="0081194C" w:rsidRDefault="0019071B" w14:paraId="62ECE4BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="350FF88F" w14:textId="77777777" w:rsidR="0019071B" w:rsidRPr="0081194C" w:rsidRDefault="0019071B" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="0019071B" w:rsidP="0081194C" w:rsidRDefault="0019071B" w14:paraId="350FF88F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="40BF4DE1" w14:textId="77777777" w:rsidR="0019071B" w:rsidRPr="0081194C" w:rsidRDefault="0019071B" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="0019071B" w:rsidP="0081194C" w:rsidRDefault="0019071B" w14:paraId="40BF4DE1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C7447D" w14:paraId="11A825D7" w14:textId="77777777" w:rsidTr="004435BC">
+      <w:tr w:rsidR="00C7447D" w:rsidTr="5D542561" w14:paraId="11A825D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6BC8089B" w14:textId="77777777" w:rsidR="00C7447D" w:rsidRDefault="005504AC" w:rsidP="0081194C">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="005504AC" w14:paraId="6BC8089B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Has the Assistant</w:t>
             </w:r>
-            <w:r w:rsidR="003035EF" w:rsidRPr="0081194C">
+            <w:r w:rsidRPr="0081194C" w:rsidR="003035EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> any concerns about safeguarding in relation to children, staff, parents/carers or visitors to the setting?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73FF0A15" w14:textId="77777777" w:rsidR="00AF43AE" w:rsidRDefault="00AA10F8" w:rsidP="0081194C">
+          <w:p w:rsidR="00AF43AE" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="73FF0A15" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If so, w</w:t>
             </w:r>
-            <w:r w:rsidR="00AF43AE" w:rsidRPr="0081194C">
+            <w:r w:rsidRPr="0081194C" w:rsidR="00AF43AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>hat action has been taken to date?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A32B780" w14:textId="77777777" w:rsidR="0081194C" w:rsidRDefault="0081194C" w:rsidP="0081194C">
-[...9 lines deleted...]
-          <w:p w14:paraId="26B66452" w14:textId="77777777" w:rsidR="00FF471A" w:rsidRDefault="00CD6933" w:rsidP="0081194C">
+          <w:p w:rsidR="0081194C" w:rsidP="0081194C" w:rsidRDefault="0081194C" w14:paraId="1A32B780" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00FF471A" w:rsidP="0081194C" w:rsidRDefault="00CD6933" w14:paraId="26B66452" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081194C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Are </w:t>
             </w:r>
             <w:r w:rsidR="00AA10F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>there any aspects of the Childminders</w:t>
             </w:r>
             <w:r w:rsidRPr="0081194C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> safeguard</w:t>
             </w:r>
             <w:r w:rsidR="005504AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing policy that the Assistant</w:t>
             </w:r>
             <w:r w:rsidRPr="0081194C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is unclear about? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E3367D2" w14:textId="77777777" w:rsidR="00333284" w:rsidRDefault="00AA10F8" w:rsidP="00510009">
+          <w:p w:rsidR="00333284" w:rsidP="00510009" w:rsidRDefault="00AA10F8" w14:paraId="3E3367D2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Childminder: </w:t>
             </w:r>
-            <w:r w:rsidR="00CD6933" w:rsidRPr="007C7882">
+            <w:r w:rsidRPr="007C7882" w:rsidR="00CD6933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ask key quest</w:t>
             </w:r>
             <w:r w:rsidR="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ions about the policy to clarify</w:t>
             </w:r>
-            <w:r w:rsidR="00CD6933" w:rsidRPr="007C7882">
+            <w:r w:rsidRPr="007C7882" w:rsidR="00CD6933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
-            <w:r w:rsidR="00510009" w:rsidRPr="00510009">
+            <w:r w:rsidRPr="00510009" w:rsidR="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5522A872" w14:textId="77777777" w:rsidR="00333284" w:rsidRDefault="00AA10F8" w:rsidP="0081194C">
+          <w:p w:rsidR="00333284" w:rsidP="0081194C" w:rsidRDefault="00AA10F8" w14:paraId="5522A872" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ask the Assistant a</w:t>
             </w:r>
-            <w:r w:rsidR="00333284" w:rsidRPr="00333284">
+            <w:r w:rsidRPr="00333284" w:rsidR="00333284">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ‘What if’ Scenario</w:t>
             </w:r>
             <w:r w:rsidR="00AB3191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA5105B" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="00AB3191" w:rsidRDefault="00AB3191" w:rsidP="0081194C">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidRPr="00AB3191" w:rsidR="000F2911" w:rsidP="5D542561" w:rsidRDefault="00AB3191" w14:paraId="2DA5105B" w14:textId="38F15F75">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D542561" w:rsidR="00AB3191">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You can use the scenarios from the sample interview questions or create your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D542561" w:rsidR="004435BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>own.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D542561" w:rsidR="004435BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D542561" w:rsidR="00AA10F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ask your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D542561" w:rsidR="109613EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EYA </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D542561" w:rsidR="00AA10F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>if you are unsure)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00C7447D" w14:paraId="30713EF6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00C7447D" w14:paraId="03893D49" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00C7447D" w14:paraId="4300CBCC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00C7447D" w:rsidP="0081194C" w:rsidRDefault="00C7447D" w14:paraId="10972662" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47EE8" w:rsidTr="5D542561" w14:paraId="1CF431FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="009B238F" w:rsidP="0081194C" w:rsidRDefault="009B238F" w14:paraId="7AC07155" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Professional conduct</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC65D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FC65D8" w:rsidP="0081194C" w:rsidRDefault="00FC65D8" w14:paraId="43C8CDFA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC65D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...113 lines deleted...]
-            </w:pPr>
+              <w:t>Record any issues in relation to</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0992D2A8" w14:textId="77777777" w:rsidR="00FC65D8" w:rsidRDefault="00FC65D8" w:rsidP="009B238F">
+          <w:p w:rsidR="00FC65D8" w:rsidP="009B238F" w:rsidRDefault="00FC65D8" w14:paraId="0992D2A8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Roles and responsibilities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A81A8C" w14:textId="77777777" w:rsidR="009B238F" w:rsidRDefault="009B238F" w:rsidP="009B238F">
+          <w:p w:rsidR="009B238F" w:rsidP="009B238F" w:rsidRDefault="009B238F" w14:paraId="60A81A8C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Punctuality</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C0F4A72" w14:textId="77777777" w:rsidR="00AB548C" w:rsidRDefault="00AB548C" w:rsidP="009B238F">
+          <w:p w:rsidR="00AB548C" w:rsidP="009B238F" w:rsidRDefault="00AB548C" w14:paraId="2C0F4A72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Time management of workload</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61A7CC3B" w14:textId="77777777" w:rsidR="009B238F" w:rsidRDefault="009B238F" w:rsidP="009B238F">
+          <w:p w:rsidR="009B238F" w:rsidP="009B238F" w:rsidRDefault="009B238F" w14:paraId="61A7CC3B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conduct</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D52E4F2" w14:textId="77777777" w:rsidR="009B238F" w:rsidRDefault="009B238F" w:rsidP="009B238F">
+          <w:p w:rsidR="009B238F" w:rsidP="009B238F" w:rsidRDefault="009B238F" w14:paraId="7D52E4F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dress code</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70261F3B" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="00E558C8" w:rsidRDefault="009B238F" w:rsidP="00E558C8">
+          <w:p w:rsidRPr="00E558C8" w:rsidR="000F2911" w:rsidP="00E558C8" w:rsidRDefault="009B238F" w14:paraId="70261F3B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relationships –</w:t>
             </w:r>
             <w:r w:rsidR="00AB548C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> staff, parents, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>other professionals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="01891C70" w14:textId="77777777" w:rsidR="00F47EE8" w:rsidRPr="0081194C" w:rsidRDefault="00F47EE8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00F47EE8" w:rsidP="0081194C" w:rsidRDefault="00F47EE8" w14:paraId="01891C70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0414ADDD" w14:textId="77777777" w:rsidR="00F47EE8" w:rsidRPr="0081194C" w:rsidRDefault="00F47EE8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00F47EE8" w:rsidP="0081194C" w:rsidRDefault="00F47EE8" w14:paraId="0414ADDD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="285E9B1B" w14:textId="77777777" w:rsidR="00F47EE8" w:rsidRPr="0081194C" w:rsidRDefault="00F47EE8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00F47EE8" w:rsidP="0081194C" w:rsidRDefault="00F47EE8" w14:paraId="285E9B1B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="50711309" w14:textId="77777777" w:rsidR="00F47EE8" w:rsidRPr="0081194C" w:rsidRDefault="00F47EE8" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00F47EE8" w:rsidP="0081194C" w:rsidRDefault="00F47EE8" w14:paraId="50711309" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2FB0" w14:paraId="2A7DDBCF" w14:textId="77777777" w:rsidTr="00A06D8D">
+      <w:tr w:rsidR="008A2FB0" w:rsidTr="5D542561" w14:paraId="2A7DDBCF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F2DFC9D" w14:textId="77777777" w:rsidR="00124DC7" w:rsidRDefault="00124DC7" w:rsidP="00124DC7">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00124DC7" w:rsidP="00124DC7" w:rsidRDefault="00124DC7" w14:paraId="5F2DFC9D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Any other areas for discussion:</w:t>
             </w:r>
             <w:r w:rsidR="000E6B72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0241071A" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRDefault="00E06DF6" w:rsidP="00124DC7">
+          <w:p w:rsidR="008A2FB0" w:rsidP="00124DC7" w:rsidRDefault="00E06DF6" w14:paraId="0241071A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="000E6B72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>chievements since last supervision</w:t>
             </w:r>
             <w:r w:rsidR="00124DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00124DC7" w:rsidRPr="00E06DF6">
+            <w:r w:rsidRPr="00E06DF6" w:rsidR="00124DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(courses, qualifications, specific work completed with child or family)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13BA31C9" w14:textId="77777777" w:rsidR="00124DC7" w:rsidRDefault="00124DC7" w:rsidP="00124DC7">
+          <w:p w:rsidR="00124DC7" w:rsidP="00124DC7" w:rsidRDefault="00124DC7" w14:paraId="13BA31C9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Annual leave request/number of days remaining.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6914AE7B" w14:textId="77777777" w:rsidR="000F2911" w:rsidRDefault="00124DC7" w:rsidP="00E558C8">
+          <w:p w:rsidR="000F2911" w:rsidP="00E558C8" w:rsidRDefault="00124DC7" w14:paraId="6914AE7B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Support requested by employee</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="597699F2" w14:textId="77777777" w:rsidR="004435BC" w:rsidRDefault="004435BC" w:rsidP="00E558C8">
+          <w:p w:rsidR="004435BC" w:rsidP="00E558C8" w:rsidRDefault="004435BC" w14:paraId="597699F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What is working well?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35FCBD05" w14:textId="77777777" w:rsidR="004435BC" w:rsidRPr="00E558C8" w:rsidRDefault="004435BC" w:rsidP="00E558C8">
+          <w:p w:rsidRPr="00E558C8" w:rsidR="004435BC" w:rsidP="00E558C8" w:rsidRDefault="004435BC" w14:paraId="35FCBD05" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is there anything you need support with?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3BEC3611" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="0081194C" w:rsidRDefault="008A2FB0" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="008A2FB0" w14:paraId="3BEC3611" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6FE30E6D" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="0081194C" w:rsidRDefault="008A2FB0" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="008A2FB0" w14:paraId="6FE30E6D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="74AD6D25" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="0081194C" w:rsidRDefault="008A2FB0" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="008A2FB0" w14:paraId="74AD6D25" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3C4126E4" w14:textId="77777777" w:rsidR="008A2FB0" w:rsidRPr="0081194C" w:rsidRDefault="008A2FB0" w:rsidP="0081194C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="008A2FB0" w:rsidP="0081194C" w:rsidRDefault="008A2FB0" w14:paraId="3C4126E4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003806C5" w14:paraId="283DA30E" w14:textId="77777777" w:rsidTr="00A06D8D">
+      <w:tr w:rsidR="003806C5" w:rsidTr="5D542561" w14:paraId="283DA30E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="39666C04" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="00E558C8" w:rsidRDefault="003806C5" w:rsidP="00E558C8">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E558C8" w:rsidR="000F2911" w:rsidP="00E558C8" w:rsidRDefault="003806C5" w14:paraId="39666C04" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you live in in the same household as another person who is or may be disqualified from working with children or vulnerable people </w:t>
             </w:r>
             <w:r w:rsidRPr="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r w:rsidRPr="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>do you live in a household where a disqualified person is employed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="294AAACC" w14:textId="77777777" w:rsidR="003806C5" w:rsidRDefault="003806C5" w:rsidP="003806C5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003806C5" w:rsidP="003806C5" w:rsidRDefault="003806C5" w14:paraId="294AAACC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="308729AE" w14:textId="77777777" w:rsidR="003806C5" w:rsidRPr="0081194C" w:rsidRDefault="003806C5" w:rsidP="003806C5">
+          <w:p w:rsidRPr="0081194C" w:rsidR="003806C5" w:rsidP="003806C5" w:rsidRDefault="003806C5" w14:paraId="308729AE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4C56BC52" w14:textId="77777777" w:rsidR="003806C5" w:rsidRPr="0081194C" w:rsidRDefault="003806C5" w:rsidP="003806C5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="003806C5" w:rsidP="003806C5" w:rsidRDefault="003806C5" w14:paraId="4C56BC52" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="368373E6" w14:textId="77777777" w:rsidR="003806C5" w:rsidRPr="0081194C" w:rsidRDefault="003806C5" w:rsidP="003806C5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="003806C5" w:rsidP="003806C5" w:rsidRDefault="003806C5" w14:paraId="368373E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6C021DC9" w14:textId="77777777" w:rsidR="003806C5" w:rsidRPr="0081194C" w:rsidRDefault="003806C5" w:rsidP="003806C5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="003806C5" w:rsidP="003806C5" w:rsidRDefault="003806C5" w14:paraId="6C021DC9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA10F8" w14:paraId="2E1A8A5E" w14:textId="77777777" w:rsidTr="009E79AB">
+      <w:tr w:rsidR="00AA10F8" w:rsidTr="5D542561" w14:paraId="2E1A8A5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5FA50D73" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="00510009" w:rsidRDefault="00AA10F8" w:rsidP="00510009">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00510009" w:rsidR="00AA10F8" w:rsidP="00510009" w:rsidRDefault="00AA10F8" w14:paraId="5FA50D73" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Have you ever been disqualified from working with children or vulnerable people by an organisation other than the Disclosure and Barring </w:t>
             </w:r>
-            <w:r w:rsidR="00510009" w:rsidRPr="00510009">
+            <w:r w:rsidRPr="00510009" w:rsidR="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Service?</w:t>
             </w:r>
             <w:r w:rsidRPr="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  For example: Ofsted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A01EBE9" w14:textId="77777777" w:rsidR="00510009" w:rsidRDefault="00510009" w:rsidP="00510009">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00510009" w:rsidP="00510009" w:rsidRDefault="00510009" w14:paraId="5A01EBE9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16C44282" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRDefault="00510009" w:rsidP="00510009">
+          <w:p w:rsidR="00AA10F8" w:rsidP="00510009" w:rsidRDefault="00510009" w14:paraId="16C44282" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0238282F" w14:textId="77777777" w:rsidR="00510009" w:rsidRDefault="00510009" w:rsidP="00510009">
+          <w:p w:rsidR="00510009" w:rsidP="00510009" w:rsidRDefault="00510009" w14:paraId="0238282F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes which organisation, when &amp; why?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3F6A33F8" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="003806C5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="003806C5" w:rsidRDefault="00AA10F8" w14:paraId="3F6A33F8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="685880F8" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="003806C5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="003806C5" w:rsidRDefault="00AA10F8" w14:paraId="685880F8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="26588CB4" w14:textId="77777777" w:rsidR="00AA10F8" w:rsidRPr="0081194C" w:rsidRDefault="00AA10F8" w:rsidP="003806C5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0081194C" w:rsidR="00AA10F8" w:rsidP="003806C5" w:rsidRDefault="00AA10F8" w14:paraId="26588CB4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003806C5" w14:paraId="31F26C34" w14:textId="77777777" w:rsidTr="004435BC">
+      <w:tr w:rsidR="003806C5" w:rsidTr="5D542561" w14:paraId="31F26C34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B3AFBBC" w14:textId="77777777" w:rsidR="003C5144" w:rsidRDefault="003C5144" w:rsidP="00510009">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003C5144" w:rsidP="00510009" w:rsidRDefault="003C5144" w14:paraId="4B3AFBBC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00173C10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I state that I have not received any cautions, convictions, court orders, reprimands, warnings </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00173C10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">do I have </w:t>
             </w:r>
             <w:r w:rsidRPr="00173C10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>any pending, which may affect my suitability to work with children.</w:t>
             </w:r>
             <w:r w:rsidR="00A06D8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D82EFE" w14:textId="77777777" w:rsidR="00510009" w:rsidRDefault="003C5144" w:rsidP="003806C5">
+          <w:p w:rsidR="00510009" w:rsidP="003806C5" w:rsidRDefault="003C5144" w14:paraId="30D82EFE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I have been made</w:t>
             </w:r>
             <w:r w:rsidRPr="00173C10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> aware t</w:t>
             </w:r>
             <w:r w:rsidR="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>hat I must fully disclose any information</w:t>
             </w:r>
             <w:r w:rsidR="00E9415D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> in</w:t>
             </w:r>
             <w:r w:rsidR="00510009">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> relation to question a), b) and c)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> at this time.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="708F9BFD" w14:textId="77777777" w:rsidR="004435BC" w:rsidRPr="00510009" w:rsidRDefault="004435BC" w:rsidP="003806C5">
-[...7 lines deleted...]
-          <w:p w14:paraId="50603152" w14:textId="62397D5B" w:rsidR="003806C5" w:rsidRDefault="003806C5" w:rsidP="003806C5">
+          <w:p w:rsidRPr="00510009" w:rsidR="004435BC" w:rsidP="003806C5" w:rsidRDefault="004435BC" w14:paraId="708F9BFD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003806C5" w:rsidP="003806C5" w:rsidRDefault="003806C5" w14:paraId="50603152" w14:textId="62397D5B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00555C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Employee)</w:t>
             </w:r>
             <w:r w:rsidR="00314A01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3405,174 +3486,174 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00555C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00555C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                                 Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1550ECBC" w14:textId="4C0D6EE3" w:rsidR="004435BC" w:rsidRDefault="000C4330" w:rsidP="003806C5">
+          <w:p w:rsidR="004435BC" w:rsidP="003806C5" w:rsidRDefault="000C4330" w14:paraId="1550ECBC" w14:textId="4C0D6EE3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Childminders</w:t>
             </w:r>
             <w:r w:rsidR="004435BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004435BC" w:rsidRPr="00C00CC9">
+            <w:r w:rsidRPr="00C00CC9" w:rsidR="004435BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">signature:   </w:t>
             </w:r>
             <w:r w:rsidR="004435BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                                                           </w:t>
             </w:r>
-            <w:r w:rsidR="004435BC" w:rsidRPr="00555C1E">
+            <w:r w:rsidRPr="00555C1E" w:rsidR="004435BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C96A8E2" w14:textId="77777777" w:rsidR="004435BC" w:rsidRDefault="004435BC" w:rsidP="003806C5">
+          <w:p w:rsidR="004435BC" w:rsidP="003806C5" w:rsidRDefault="004435BC" w14:paraId="5C96A8E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Date of next supervision:                    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AD9D5F9" w14:textId="77777777" w:rsidR="004435BC" w:rsidRPr="0081194C" w:rsidRDefault="004435BC" w:rsidP="003806C5">
+          <w:p w:rsidRPr="0081194C" w:rsidR="004435BC" w:rsidP="003806C5" w:rsidRDefault="004435BC" w14:paraId="1AD9D5F9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C2DC9F4" w14:textId="77777777" w:rsidR="00C00CC9" w:rsidRPr="00C00CC9" w:rsidRDefault="00C00CC9" w:rsidP="006832C0">
+    <w:p w:rsidRPr="00C00CC9" w:rsidR="00C00CC9" w:rsidP="006832C0" w:rsidRDefault="00C00CC9" w14:paraId="3C2DC9F4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C00CC9" w:rsidRPr="00C00CC9" w:rsidSect="004435BC">
+    <w:sectPr w:rsidRPr="00C00CC9" w:rsidR="00C00CC9" w:rsidSect="004435BC">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="336" w:right="567" w:bottom="567" w:left="567" w:header="510" w:footer="624" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C11B5AF" w14:textId="77777777" w:rsidR="0013771E" w:rsidRDefault="0013771E" w:rsidP="00C00CC9">
+    <w:p w:rsidR="0013771E" w:rsidP="00C00CC9" w:rsidRDefault="0013771E" w14:paraId="1C11B5AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BB7430A" w14:textId="77777777" w:rsidR="0013771E" w:rsidRDefault="0013771E" w:rsidP="00C00CC9">
+    <w:p w:rsidR="0013771E" w:rsidP="00C00CC9" w:rsidRDefault="0013771E" w14:paraId="6BB7430A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3608,626 +3689,626 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F36724D" w14:textId="77777777" w:rsidR="00C22995" w:rsidRDefault="00BC4AF1" w:rsidP="00C22995">
+  <w:p w:rsidR="00C22995" w:rsidP="00C22995" w:rsidRDefault="00BC4AF1" w14:paraId="6F36724D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BFBFBF"/>
       </w:rPr>
       <w:t xml:space="preserve">   © Coventry City Council 2019</w:t>
     </w:r>
-    <w:r w:rsidR="00C22995" w:rsidRPr="00032AFD">
+    <w:r w:rsidRPr="00032AFD" w:rsidR="00C22995">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BFBFBF"/>
       </w:rPr>
       <w:t>. All rights reserved</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C7D99C1" w14:textId="77777777" w:rsidR="0013771E" w:rsidRDefault="0013771E" w:rsidP="00C00CC9">
+    <w:p w:rsidR="0013771E" w:rsidP="00C00CC9" w:rsidRDefault="0013771E" w14:paraId="1C7D99C1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="662959A1" w14:textId="77777777" w:rsidR="0013771E" w:rsidRDefault="0013771E" w:rsidP="00C00CC9">
+    <w:p w:rsidR="0013771E" w:rsidP="00C00CC9" w:rsidRDefault="0013771E" w14:paraId="662959A1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D80F377" w14:textId="77777777" w:rsidR="000F2911" w:rsidRPr="000F2911" w:rsidRDefault="00C22995" w:rsidP="00C22995">
+  <w:p w:rsidRPr="000F2911" w:rsidR="000F2911" w:rsidP="00C22995" w:rsidRDefault="00C22995" w14:paraId="5D80F377" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="7852"/>
         <w:tab w:val="left" w:pos="11268"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2818A2E5" w14:textId="77777777" w:rsidR="004435BC" w:rsidRDefault="004435BC" w:rsidP="004435BC">
+  <w:p w:rsidR="004435BC" w:rsidP="004435BC" w:rsidRDefault="004435BC" w14:paraId="2818A2E5" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00357579">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Supervision </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Childminding Assistants.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026B7928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0E0F9A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E327C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FB484AC"/>
     <w:lvl w:ilvl="0" w:tplc="64CA2880">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B4A58D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12CA2FEE"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A7F258D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9822DF48"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D8464B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="270C47C8"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4288,521 +4369,522 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FE60BD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D79E6C10"/>
     <w:lvl w:ilvl="0" w:tplc="08644202">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Calibri" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58F44186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6ED0C3AA"/>
     <w:lvl w:ilvl="0" w:tplc="6A7EEADA">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Times New Roman" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F9479E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB6E6F8A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C967E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47CA7ED0"/>
     <w:lvl w:ilvl="0" w:tplc="E444929E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Calibri" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2007319183">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="459305869">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1125924863">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1461847915">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="848984174">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2034502421">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1196239555">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="723330415">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1538853476">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
@@ -4896,158 +4978,160 @@
     <w:rsid w:val="00C7447D"/>
     <w:rsid w:val="00CC28E5"/>
     <w:rsid w:val="00CD0265"/>
     <w:rsid w:val="00CD6933"/>
     <w:rsid w:val="00CF5628"/>
     <w:rsid w:val="00CF6D13"/>
     <w:rsid w:val="00D136D7"/>
     <w:rsid w:val="00D225C6"/>
     <w:rsid w:val="00D50D3D"/>
     <w:rsid w:val="00D737F8"/>
     <w:rsid w:val="00DD7C8B"/>
     <w:rsid w:val="00E06DF6"/>
     <w:rsid w:val="00E558C8"/>
     <w:rsid w:val="00E9415D"/>
     <w:rsid w:val="00EF385B"/>
     <w:rsid w:val="00F01D01"/>
     <w:rsid w:val="00F057F3"/>
     <w:rsid w:val="00F13004"/>
     <w:rsid w:val="00F3395E"/>
     <w:rsid w:val="00F40873"/>
     <w:rsid w:val="00F47EE8"/>
     <w:rsid w:val="00F562FB"/>
     <w:rsid w:val="00F92320"/>
     <w:rsid w:val="00FC65D8"/>
     <w:rsid w:val="00FF471A"/>
+    <w:rsid w:val="109613EB"/>
+    <w:rsid w:val="5D542561"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D24006D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{431DAD56-93C5-4862-9B22-5766C762F8F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5203,52 +5287,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5315,212 +5399,211 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C00CC9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C00CC9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C00CC9"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C00CC9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C00CC9"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0090187F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0090187F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0081194C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -5791,72 +5874,50 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Coventry City Council</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Authorised User</dc:creator>
-  <cp:keywords/>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <keywords/>
+  <lastModifiedBy>Barlow, Karen</lastModifiedBy>
+  <revision>8</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>