--- v0 (2025-12-14)
+++ v1 (2026-10-30)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="197B2573" w14:textId="0D1AE5D8" w:rsidR="000C3C69" w:rsidRPr="00D04E40" w:rsidRDefault="00684C59" w:rsidP="000C3C69">
+    <w:p w14:paraId="197B2573" w14:textId="5D5F3E2A" w:rsidR="000C3C69" w:rsidRPr="00AC512B" w:rsidRDefault="006310EC" w:rsidP="000C3C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EC5D94C" wp14:editId="017721A1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EC5D94C" wp14:editId="6FCC10CD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>853440</wp:posOffset>
+              <wp:posOffset>-56515</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-160020</wp:posOffset>
+              <wp:posOffset>-1905</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="9334319" cy="6718300"/>
             <wp:effectExtent l="0" t="0" r="635" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="My Support Plan Landscape Cover.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -87,6459 +87,8741 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="9334319" cy="6718300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="1149" w:tblpY="3092"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3888"/>
         <w:gridCol w:w="4187"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D379D6" w:rsidRPr="00D379D6" w14:paraId="56E0041F" w14:textId="77777777" w:rsidTr="00C253B6">
+      <w:tr w:rsidR="00D379D6" w:rsidRPr="00AC512B" w14:paraId="56E0041F" w14:textId="77777777" w:rsidTr="006310EC">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38815163" w14:textId="77777777" w:rsidR="00C253B6" w:rsidRPr="00B72316" w:rsidRDefault="00C253B6" w:rsidP="00B72316">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="38815163" w14:textId="0EF0223B" w:rsidR="00C253B6" w:rsidRPr="00AC512B" w:rsidRDefault="00C253B6" w:rsidP="003A4BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="541C25B9" w14:textId="00CF7817" w:rsidR="00C253B6" w:rsidRPr="0024748C" w:rsidRDefault="00007EA1" w:rsidP="00C253B6">
+          <w:p w14:paraId="541C25B9" w14:textId="6042C162" w:rsidR="00C253B6" w:rsidRPr="00AC512B" w:rsidRDefault="00007EA1" w:rsidP="00C253B6">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0024748C">
+            <w:r w:rsidRPr="00AC512B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D379D6" w:rsidRPr="00D379D6" w14:paraId="74E7002F" w14:textId="77777777" w:rsidTr="00C253B6">
+      <w:tr w:rsidR="00D379D6" w:rsidRPr="00AC512B" w14:paraId="74E7002F" w14:textId="77777777" w:rsidTr="006310EC">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0AF1E6" w14:textId="52BD8FBE" w:rsidR="00C253B6" w:rsidRPr="00B72316" w:rsidRDefault="00C253B6" w:rsidP="00B72316">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6B0AF1E6" w14:textId="3C9701B5" w:rsidR="00C253B6" w:rsidRPr="00AC512B" w:rsidRDefault="00C253B6" w:rsidP="003A4BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>Setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DEF0030" w14:textId="77777777" w:rsidR="00C253B6" w:rsidRPr="0024748C" w:rsidRDefault="00C253B6" w:rsidP="00C253B6">
+          <w:p w14:paraId="1DEF0030" w14:textId="5978FF0B" w:rsidR="00C253B6" w:rsidRPr="00AC512B" w:rsidRDefault="00C253B6" w:rsidP="00C253B6">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D379D6" w:rsidRPr="00D379D6" w14:paraId="2449ECE8" w14:textId="77777777" w:rsidTr="00C253B6">
+      <w:tr w:rsidR="00D379D6" w:rsidRPr="00AC512B" w14:paraId="2449ECE8" w14:textId="77777777" w:rsidTr="006310EC">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68516AD1" w14:textId="247E7852" w:rsidR="00007EA1" w:rsidRPr="00B72316" w:rsidRDefault="00007EA1" w:rsidP="00B72316">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="68516AD1" w14:textId="1C0B9C62" w:rsidR="00007EA1" w:rsidRPr="00AC512B" w:rsidRDefault="00030423" w:rsidP="003A4BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+              <w:t>Plan start date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
-              <w:t>Plan number</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167BBE8D" w14:textId="77777777" w:rsidR="00007EA1" w:rsidRPr="0024748C" w:rsidRDefault="00007EA1" w:rsidP="00C253B6">
+          <w:p w14:paraId="167BBE8D" w14:textId="2C72CCE8" w:rsidR="00007EA1" w:rsidRPr="00AC512B" w:rsidRDefault="00007EA1" w:rsidP="00C253B6">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D379D6" w:rsidRPr="00D379D6" w14:paraId="56EC4DB8" w14:textId="77777777" w:rsidTr="00C253B6">
+      <w:tr w:rsidR="00D379D6" w:rsidRPr="00AC512B" w14:paraId="56EC4DB8" w14:textId="77777777" w:rsidTr="006310EC">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFF079B" w14:textId="7374F852" w:rsidR="00C253B6" w:rsidRPr="00B72316" w:rsidRDefault="00C253B6" w:rsidP="00B72316">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5CFF079B" w14:textId="6ED2737F" w:rsidR="00C253B6" w:rsidRPr="00AC512B" w:rsidRDefault="00030423" w:rsidP="003A4BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plan </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F67C46" w:rsidRPr="00B72316">
+              <w:t>Plan number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED39AF4" w14:textId="27FA421E" w:rsidR="00C253B6" w:rsidRPr="00AC512B" w:rsidRDefault="00C253B6" w:rsidP="00C253B6">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...44 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D379D6" w:rsidRPr="00D379D6" w14:paraId="24B26A0F" w14:textId="77777777" w:rsidTr="00C253B6">
+      <w:tr w:rsidR="00D379D6" w:rsidRPr="00AC512B" w14:paraId="24B26A0F" w14:textId="77777777" w:rsidTr="0037656B">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3888" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="426E65D5" w14:textId="63025115" w:rsidR="00C253B6" w:rsidRPr="00AC512B" w:rsidRDefault="00C253B6" w:rsidP="003A4BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve">Plan </w:t>
             </w:r>
-            <w:r w:rsidR="00F67C46" w:rsidRPr="00B72316">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00F67C46" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B72316">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve">eview </w:t>
             </w:r>
-            <w:r w:rsidR="00F67C46" w:rsidRPr="00B72316">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00F67C46" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B72316">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="20457BFD" w14:textId="574769AB" w:rsidR="00C253B6" w:rsidRPr="0024748C" w:rsidRDefault="00C253B6" w:rsidP="00C253B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="20457BFD" w14:textId="38518FD6" w:rsidR="00C253B6" w:rsidRPr="00AC512B" w:rsidRDefault="00C253B6" w:rsidP="00C253B6">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BEC19D6" w14:textId="64E9520E" w:rsidR="00E61D0B" w:rsidRDefault="00E61D0B" w:rsidP="000C3C69">
+    <w:p w14:paraId="5BEC19D6" w14:textId="61A67F90" w:rsidR="00E61D0B" w:rsidRPr="00AC512B" w:rsidRDefault="00E61D0B" w:rsidP="000C3C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40321145" w14:textId="5BF03E26" w:rsidR="000C3C69" w:rsidRPr="00D04E40" w:rsidRDefault="00684C59" w:rsidP="00E61D0B">
+    <w:p w14:paraId="40321145" w14:textId="2F2BCF44" w:rsidR="000C3C69" w:rsidRPr="00AC512B" w:rsidRDefault="00EF541A" w:rsidP="00E61D0B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00684C59">
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CA218A4" wp14:editId="6D458B54">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CA218A4" wp14:editId="1D1ED922">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1350137</wp:posOffset>
+                  <wp:posOffset>1327150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2948940</wp:posOffset>
+                  <wp:posOffset>3100070</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2360930" cy="1404620"/>
-                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                <wp:extent cx="5803900" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2360930" cy="1404620"/>
+                          <a:ext cx="5803900" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="52D3645A" w14:textId="2A9A4661" w:rsidR="00684C59" w:rsidRPr="00684C59" w:rsidRDefault="00684C59">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00684C59">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                               </w:rPr>
                               <w:t>Early Years Foundation Stage</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
-                  <wp14:pctWidth>40000</wp14:pctWidth>
+                  <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1CA218A4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:106.3pt;margin-top:232.2pt;width:185.9pt;height:110.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/1oUhIQIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+y4SdpYcaouXaZJ&#10;3YfU7gdgjGM04DIgsbNf3wtO06h7m8YDAu7lcO65h9XtoBU5COclmIpOJzklwnBopNlV9OfT9sMN&#10;JT4w0zAFRlT0KDy9Xb9/t+ptKQroQDXCEQQxvuxtRbsQbJllnndCMz8BKwwGW3CaBdy6XdY41iO6&#10;VlmR54usB9dYB1x4j6f3Y5CuE37bCh6+t60XgaiKIreQZpfmOs7ZesXKnWO2k/xEg/0DC82kwUfP&#10;UPcsMLJ38i8oLbkDD22YcNAZtK3kItWA1UzzN9U8dsyKVAuK4+1ZJv//YPm3ww9HZFPRYnpNiWEa&#10;m/QkhkA+wkCKqE9vfYlpjxYTw4DH2OdUq7cPwH95YmDTMbMTd85B3wnWIL9pvJldXB1xfASp+6/Q&#10;4DNsHyABDa3TUTyUgyA69ul47k2kwvGwuFrkyysMcYxNZ/lsUaTuZax8uW6dD58FaBIXFXXY/ATP&#10;Dg8+RDqsfEmJr3lQstlKpdLG7eqNcuTA0CjbNFIFb9KUIX1Fl/NinpANxPvJQ1oGNLKSuqI3eRyj&#10;taIcn0yTUgKTalwjE2VO+kRJRnHCUA+YGEWroTmiUg5Gw+IHw0UH7g8lPZq1ov73njlBifpiUO3l&#10;dDaL7k6b2fwapSHuMlJfRpjhCFXRQMm43IT0I5IO9g67spVJr1cmJ65owiTj6cNEl1/uU9brt14/&#10;AwAA//8DAFBLAwQUAAYACAAAACEADvwlIuEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07D&#10;MBBF90j8gzVIbBB1YqVWFDKpymvDriVILN3YTQLxOIrdNvD1uKuym9Ec3Tm3XM12YEcz+d4RQrpI&#10;gBlqnO6pRajfX+9zYD4o0mpwZBB+jIdVdX1VqkK7E23McRtaFkPIFwqhC2EsOPdNZ6zyCzcaire9&#10;m6wKcZ1arid1iuF24CJJJLeqp/ihU6N56kzzvT1YhN/H+nn9chfSvQif4mNj3+rmSyHe3szrB2DB&#10;zOECw1k/qkMVnXbuQNqzAUGkQkYUIZNZBiwSy/w87BBkvpTAq5L/71D9AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAP/WhSEhAgAAHgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAA78JSLhAAAACwEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.5pt;margin-top:244.1pt;width:457pt;height:110.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKAxUODQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJki4x4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQvQ3Tg0CK1BF5eLS+HTrDjgq9Blvy6STnTFkJtbb7kv/4vnuz&#10;5MwHYWthwKqSn5Tnt5vXr9a9K9QMWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLwQawE4Fc3Gc1ip7Q&#10;O5PN8vwm6wFrhyCV93R6Pwb5JuE3jZLha9N4FZgpOdUW0o5pr+Kebdai2KNwrZbnMsQ/VNEJbenR&#10;C9S9CIIdUP8F1WmJ4KEJEwldBk2jpUo9UDfT/EU3j61wKvVC5Hh3ocn/P1j55fjoviELw3sYaICp&#10;Ce8eQP70zMK2FXav7hChb5Wo6eFppCzrnS/OVyPVvvARpOo/Q01DFocACWhosIusUJ+M0GkApwvp&#10;aghM0uFimb9d5RSSFJvO8/nNLI0lE8XTdYc+fFTQsWiUHGmqCV4cH3yI5YjiKSW+5sHoeqeNSQ7u&#10;q61BdhSkgF1aqYMXacayvuSrxWyRkC3E+0kcnQ6kUKO7ki/zuEbNRDo+2DqlBKHNaFMlxp75iZSM&#10;5IShGigx8lRBfSKmEEYl0s8howX8zVlPKiy5/3UQqDgznyyxvZrO51G2yZkv3hE1DK8j1XVEWElQ&#10;JQ+cjeY2JKknHtwdTWWnE1/PlZxrJXUlGs8/Icr32k9Zz/918wcAAP//AwBQSwMEFAAGAAgAAAAh&#10;AAQGMwngAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3VAgDXGqiooL&#10;ByQKEhzdeBNH2OvIdtPw97gnOM7OaPZNvZmdZROGOHiSsFwIYEit1wP1Ej7en29KYDEp0sp6Qgk/&#10;GGHTXF7UqtL+RG847VPPcgnFSkkwKY0V57E16FRc+BEpe50PTqUsQ891UKdc7iwvhLjnTg2UPxg1&#10;4pPB9nt/dBI+nRn0Lrx+ddpOu5duezfOYZTy+mrePgJLOKe/MJzxMzo0mengj6QjsxIKsc5bkoRV&#10;WRbAzollcZtPBwkPYr0C3tT8/4jmFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIoDFQ4N&#10;AgAA9wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAQG&#10;MwngAAAADAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="52D3645A" w14:textId="2A9A4661" w:rsidR="00684C59" w:rsidRPr="00684C59" w:rsidRDefault="00684C59">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00684C59">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                         </w:rPr>
                         <w:t>Early Years Foundation Stage</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000C3C69" w:rsidRPr="00D04E40">
+      <w:r w:rsidR="002948EB" w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="285176F6" wp14:editId="2C8F33BB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1390650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3550920</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5803900" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="512423548" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5803900" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="308341EA" w14:textId="171EF52F" w:rsidR="002948EB" w:rsidRPr="00684C59" w:rsidRDefault="002948EB" w:rsidP="002948EB">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="52"/>
+                                <w:szCs w:val="52"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="285176F6" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:109.5pt;margin-top:279.6pt;width:457pt;height:110.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgfjx4EAIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysk92O2yAQhe8r9R0Q942dNNkmVpzVNttU&#10;lbY/0rYPQDCOUTFDBxI7ffoO2JuNtndVfYHAA4eZbw7r27417KTQa7Aln05yzpSVUGl7KPmP77s3&#10;S858ELYSBqwq+Vl5frt5/WrduULNoAFTKWQkYn3RuZI3Ibgiy7xsVCv8BJyyFKwBWxFoiYesQtGR&#10;emuyWZ7fZB1g5RCk8p7+3g9Bvkn6da1k+FrXXgVmSk65hTRiGvdxzDZrURxQuEbLMQ3xD1m0Qlu6&#10;9CJ1L4JgR9R/SbVaIniow0RCm0Fda6lSDVTNNH9RzWMjnEq1EBzvLpj8/5OVX06P7huy0L+HnhqY&#10;ivDuAeRPzyxsG2EP6g4RukaJii6eRmRZ53wxHo2ofeGjyL77DBU1WRwDJKG+xjZSoToZqVMDzhfo&#10;qg9M0s/FMn+7yikkKTad5/ObWWpLJoqn4w59+KigZXFScqSuJnlxevAhpiOKpy3xNg9GVzttTFrg&#10;Yb81yE6CHLBLX6rgxTZjWVfy1WK2SMoW4vlkjlYHcqjRbcmXefwGz0QcH2yVtgShzTCnTIwd+UQk&#10;A5zQ73umqxFexLWH6kzAEAZD0gOiSQP4m7OOzFhy/+soUHFmPlmCvprO59G9aTFfvCNCDK8j++uI&#10;sJKkSh44G6bbkByfcLg7as5OJ2zPmYwpk8kSzfFBRBdfr9Ou52e7+QMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPLlbcThAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok5RAG+JU&#10;FRUXDkgtSHB0400cEa8t203D3+Oe4Dg7o9k39WY2I5vQh8GSgHyRAUNqrRqoF/Dx/nK3AhaiJCVH&#10;SyjgBwNsmuurWlbKnmmP0yH2LJVQqKQAHaOrOA+tRiPDwjqk5HXWGxmT9D1XXp5TuRl5kWUP3MiB&#10;0gctHT5rbL8PJyPg0+hB7fzbV6fGaffabUs3eyfE7c28fQIWcY5/YbjgJ3RoEtPRnkgFNgoo8nXa&#10;EgWU5boAdknky2U6HQU8rrJ74E3N/49ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDg&#10;fjx4EAIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDy5W3E4QAAAAwBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="308341EA" w14:textId="171EF52F" w:rsidR="002948EB" w:rsidRPr="00684C59" w:rsidRDefault="002948EB" w:rsidP="002948EB">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="52"/>
+                          <w:szCs w:val="52"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="000C3C69" w:rsidRPr="00AC512B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27549CDE" w14:textId="778E6B70" w:rsidR="002D0B3D" w:rsidRPr="00B72316" w:rsidRDefault="001742DD">
+    <w:p w14:paraId="27549CDE" w14:textId="722C77C0" w:rsidR="002D0B3D" w:rsidRPr="00AC512B" w:rsidRDefault="001742DD">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B72316">
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">My </w:t>
       </w:r>
-      <w:r w:rsidR="00180733">
+      <w:r w:rsidR="00180733" w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B72316">
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>iews</w:t>
       </w:r>
-      <w:r w:rsidR="000A1AB8" w:rsidRPr="00B72316">
+      <w:r w:rsidR="000A1AB8" w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                    My </w:t>
+        <w:t xml:space="preserve">                                    </w:t>
       </w:r>
-      <w:r w:rsidR="00180733">
+    </w:p>
+    <w:p w14:paraId="04717ECD" w14:textId="77777777" w:rsidR="00A94222" w:rsidRPr="00AC512B" w:rsidRDefault="00A94222" w:rsidP="00A94222">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="56"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A1AB8" w:rsidRPr="00B72316">
+      </w:pPr>
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="56"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t xml:space="preserve">amily’s </w:t>
-[...17 lines deleted...]
-        <w:t>iews</w:t>
+        <w:t>A brief history of my journey so far, including how I like to communicate</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable1Light-Accent1"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="15267" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7508"/>
-        <w:gridCol w:w="7508"/>
+        <w:gridCol w:w="3387"/>
+        <w:gridCol w:w="5940"/>
+        <w:gridCol w:w="5940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D379D6" w:rsidRPr="00D379D6" w14:paraId="1A3C3101" w14:textId="67A5BFEB" w:rsidTr="00684C59">
+      <w:tr w:rsidR="00A27891" w:rsidRPr="00AC512B" w14:paraId="359641F7" w14:textId="77777777" w:rsidTr="006E44B2">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="50"/>
+          <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7508" w:type="dxa"/>
+            <w:tcW w:w="3387" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:before="120"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5C8EC3" w14:textId="77777777" w:rsidR="00A27891" w:rsidRPr="00AC512B" w:rsidRDefault="00A27891" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Who I live with:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11880" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="111A35FF" w14:textId="05168798" w:rsidR="00A27891" w:rsidRPr="00AC512B" w:rsidRDefault="00A27891" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="0"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00180733">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00643CB2" w:rsidRPr="00AC512B" w14:paraId="07597268" w14:textId="77777777" w:rsidTr="006E44B2">
+        <w:trPr>
+          <w:trHeight w:val="449"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1EF0CF" w14:textId="78C536EF" w:rsidR="00643CB2" w:rsidRPr="00AC512B" w:rsidRDefault="00643CB2" w:rsidP="00643CB2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Which settings I have attended and how many hours I attend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6621ACF8" w14:textId="69B5C1BF" w:rsidR="00643CB2" w:rsidRPr="00AC512B" w:rsidRDefault="00643CB2" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Settings:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A0906DF" w14:textId="7CD69F37" w:rsidR="00643CB2" w:rsidRPr="00AC512B" w:rsidRDefault="00643CB2" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hours:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27891" w:rsidRPr="00AC512B" w14:paraId="1349E664" w14:textId="77777777" w:rsidTr="006E44B2">
+        <w:trPr>
+          <w:trHeight w:val="449"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8AE8A5" w14:textId="15038BB1" w:rsidR="00A27891" w:rsidRPr="00AC512B" w:rsidRDefault="00922537" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>My diagnoses:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11880" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E0BBC77" w14:textId="77777777" w:rsidR="00A27891" w:rsidRPr="00AC512B" w:rsidRDefault="00A27891" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="0"/>
-[...7 lines deleted...]
-            <w:r w:rsidR="00063507" w:rsidRPr="00180733">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00922537" w:rsidRPr="00AC512B" w14:paraId="033C9CB2" w14:textId="77777777" w:rsidTr="006E44B2">
+        <w:trPr>
+          <w:trHeight w:val="449"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="719B9434" w14:textId="2291BC21" w:rsidR="00922537" w:rsidRPr="00AC512B" w:rsidRDefault="00922537" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>How I communicate:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11880" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78918F8A" w14:textId="77777777" w:rsidR="00922537" w:rsidRPr="00AC512B" w:rsidRDefault="00922537" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="0"/>
-[...590 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F89EF04" w14:textId="324C3EBF" w:rsidR="002D0B3D" w:rsidRPr="000A1AB8" w:rsidRDefault="002D0B3D">
+    <w:p w14:paraId="743E50CC" w14:textId="77777777" w:rsidR="00AB5D53" w:rsidRPr="00AC512B" w:rsidRDefault="00AB5D53" w:rsidP="00AB5D53">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31812C7C" w14:textId="44421623" w:rsidR="00AB5D53" w:rsidRPr="00AC512B" w:rsidRDefault="00AB5D53" w:rsidP="00AB5D53">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">My strengths, interests, and skills and the things that are important to me </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15187" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3387"/>
+        <w:gridCol w:w="11800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A242C8" w:rsidRPr="00AC512B" w14:paraId="18409335" w14:textId="77777777" w:rsidTr="006E44B2">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7C18A4" w14:textId="74290410" w:rsidR="00A242C8" w:rsidRPr="00AC512B" w:rsidRDefault="00A242C8" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Strengths</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CE214B0" w14:textId="472FCA99" w:rsidR="00A242C8" w:rsidRPr="00AC512B" w:rsidRDefault="00A242C8" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A242C8" w:rsidRPr="00AC512B" w14:paraId="69F881D8" w14:textId="77777777" w:rsidTr="006E44B2">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8390F5" w14:textId="6A7C2736" w:rsidR="00A242C8" w:rsidRPr="00AC512B" w:rsidRDefault="00A242C8" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interests </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="015D0E41" w14:textId="77777777" w:rsidR="00A242C8" w:rsidRPr="00AC512B" w:rsidRDefault="00A242C8" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A242C8" w:rsidRPr="00AC512B" w14:paraId="50ED8CDF" w14:textId="77777777" w:rsidTr="006E44B2">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1860B512" w14:textId="3AB9207D" w:rsidR="00A242C8" w:rsidRPr="00AC512B" w:rsidRDefault="00A242C8" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="510F3EEB" w14:textId="77777777" w:rsidR="00A242C8" w:rsidRPr="00AC512B" w:rsidRDefault="00A242C8" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A242C8" w:rsidRPr="00AC512B" w14:paraId="79BC12FB" w14:textId="77777777" w:rsidTr="006E44B2">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B040860" w14:textId="6C9AC107" w:rsidR="00A242C8" w:rsidRPr="00AC512B" w:rsidRDefault="00A242C8" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Things that are important to me</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14C236C6" w14:textId="77777777" w:rsidR="00A242C8" w:rsidRPr="00AC512B" w:rsidRDefault="00A242C8" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20805420" w14:textId="77777777" w:rsidR="00A27891" w:rsidRPr="00AC512B" w:rsidRDefault="00A27891" w:rsidP="00AB5D53">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603C2F0E" w14:textId="77777777" w:rsidR="00AF6851" w:rsidRPr="00AC512B" w:rsidRDefault="00AF6851" w:rsidP="00AF6851">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is what I want for my future</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15368"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF6851" w:rsidRPr="00AC512B" w14:paraId="3994A335" w14:textId="77777777" w:rsidTr="00C511E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FE61A87" w14:textId="77777777" w:rsidR="00AF6851" w:rsidRPr="00AC512B" w:rsidRDefault="00AF6851" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1645ECF7" w14:textId="77777777" w:rsidR="00AF6851" w:rsidRPr="00AC512B" w:rsidRDefault="00AF6851" w:rsidP="00AF6851">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="295FD19C" w14:textId="77777777" w:rsidR="00AF6851" w:rsidRPr="00AC512B" w:rsidRDefault="00AF6851" w:rsidP="00AF6851">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other things I’d like people to know </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15326" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3246"/>
+        <w:gridCol w:w="12080"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB5C29" w:rsidRPr="00AC512B" w14:paraId="7D0F450E" w14:textId="77777777" w:rsidTr="006E44B2">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F3528C" w14:textId="4617205B" w:rsidR="00BB5C29" w:rsidRPr="00AC512B" w:rsidRDefault="00BB5C29" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Things that I find hard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BF91108" w14:textId="7529E2EB" w:rsidR="00BB5C29" w:rsidRPr="00AC512B" w:rsidRDefault="00BB5C29" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk18396516"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5C29" w:rsidRPr="00AC512B" w14:paraId="502B2B44" w14:textId="77777777" w:rsidTr="006E44B2">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3246" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B86062" w14:textId="282192F8" w:rsidR="00BB5C29" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Anything </w:t>
+            </w:r>
+            <w:r w:rsidR="006E44B2" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">other things </w:t>
+            </w:r>
+            <w:r w:rsidR="0036334E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I’d like people to know</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61568B4E" w14:textId="77777777" w:rsidR="00BB5C29" w:rsidRPr="00AC512B" w:rsidRDefault="00BB5C29" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="4DD93288" w14:textId="77777777" w:rsidR="00AF6851" w:rsidRPr="00AC512B" w:rsidRDefault="00AF6851" w:rsidP="00AF6851">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699D7CED" w14:textId="77777777" w:rsidR="00922537" w:rsidRPr="00AC512B" w:rsidRDefault="00922537" w:rsidP="00922537">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">My Family’s Views </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4E1C9D" w14:textId="77777777" w:rsidR="00922537" w:rsidRPr="00AC512B" w:rsidRDefault="00922537" w:rsidP="00922537">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is what my Parents want for my future</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15327" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00922537" w:rsidRPr="00AC512B" w14:paraId="79696FC1" w14:textId="77777777" w:rsidTr="003C3CEA">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EAC774C" w14:textId="77777777" w:rsidR="00922537" w:rsidRPr="00AC512B" w:rsidRDefault="00922537" w:rsidP="003C3CEA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk18396447"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="5CF13473" w14:textId="77777777" w:rsidR="00922537" w:rsidRPr="00AC512B" w:rsidRDefault="00922537" w:rsidP="00922537">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20745C68" w14:textId="77777777" w:rsidR="00AF6851" w:rsidRPr="00AC512B" w:rsidRDefault="00AF6851" w:rsidP="00AF6851">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other things my parents would like people to know</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15327" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3529"/>
+        <w:gridCol w:w="11798"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00922537" w:rsidRPr="00AC512B" w14:paraId="3083BF3E" w14:textId="77777777" w:rsidTr="0087023B">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2518A2" w14:textId="0A261FED" w:rsidR="00922537" w:rsidRPr="00AC512B" w:rsidRDefault="00922537" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Things that are going well</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B09C2D2" w14:textId="7BDC3689" w:rsidR="00922537" w:rsidRPr="00AC512B" w:rsidRDefault="00922537" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427AD3" w:rsidRPr="00AC512B" w14:paraId="21F7ECF1" w14:textId="77777777" w:rsidTr="0087023B">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="39BC11AF" w14:textId="60DDB588" w:rsidR="00427AD3" w:rsidRPr="00AC512B" w:rsidRDefault="00427AD3" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Things that could be better</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EFF449B" w14:textId="77777777" w:rsidR="00427AD3" w:rsidRPr="00AC512B" w:rsidRDefault="00427AD3" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427AD3" w:rsidRPr="00AC512B" w14:paraId="0EF94E97" w14:textId="77777777" w:rsidTr="0087023B">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7C669C" w14:textId="5A689779" w:rsidR="00427AD3" w:rsidRPr="00AC512B" w:rsidRDefault="00427AD3" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Any</w:t>
+            </w:r>
+            <w:r w:rsidR="00A242C8" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> other things that </w:t>
+            </w:r>
+            <w:r w:rsidR="001613E3" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidR="00A242C8" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> useful to know</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E794FDA" w14:textId="77777777" w:rsidR="00427AD3" w:rsidRPr="00AC512B" w:rsidRDefault="00427AD3" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="494C75E7" w14:textId="77777777" w:rsidR="00AF6851" w:rsidRPr="00AC512B" w:rsidRDefault="00AF6851" w:rsidP="00AF6851">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15540A98" w14:textId="77777777" w:rsidR="00AF6851" w:rsidRPr="00AC512B" w:rsidRDefault="00AF6851" w:rsidP="00AF6851">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is the support I access within my local community, family and friends</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15367" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15367"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF6851" w:rsidRPr="00AC512B" w14:paraId="7B9E892B" w14:textId="77777777" w:rsidTr="00A242C8">
+        <w:trPr>
+          <w:trHeight w:val="313"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="5B9BD5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54271D5E" w14:textId="77777777" w:rsidR="00AF6851" w:rsidRPr="00AC512B" w:rsidRDefault="00AF6851" w:rsidP="00C511E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6317A407" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="009448F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED59D6B" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="009448F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6390CF8C" w14:textId="3E12527D" w:rsidR="00885A0A" w:rsidRPr="00B72316" w:rsidRDefault="00885A0A" w:rsidP="009448F6">
+    <w:p w14:paraId="4ADF21C8" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="009448F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B72316">
+    </w:p>
+    <w:p w14:paraId="791764EB" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="009448F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6390CF8C" w14:textId="6D1FD410" w:rsidR="00885A0A" w:rsidRPr="00AC512B" w:rsidRDefault="00885A0A" w:rsidP="009448F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>My Team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457707EC" w14:textId="3B9E7D1E" w:rsidR="00885A0A" w:rsidRPr="00B72316" w:rsidRDefault="00885A0A" w:rsidP="00885A0A">
+    <w:p w14:paraId="457707EC" w14:textId="3B9E7D1E" w:rsidR="00885A0A" w:rsidRPr="00AC512B" w:rsidRDefault="00885A0A" w:rsidP="00885A0A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B72316">
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">People in my </w:t>
       </w:r>
-      <w:r w:rsidR="00F84AB4" w:rsidRPr="00B72316">
+      <w:r w:rsidR="00F84AB4" w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B72316">
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">amily </w:t>
       </w:r>
-      <w:r w:rsidR="00F84AB4" w:rsidRPr="00B72316">
+      <w:r w:rsidR="00F84AB4" w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A1AB8" w:rsidRPr="00B72316">
+      <w:r w:rsidR="000A1AB8" w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
-        <w:tblW w:w="15305" w:type="dxa"/>
+        <w:tblW w:w="11410" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2830"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="4673"/>
+        <w:gridCol w:w="2931"/>
+        <w:gridCol w:w="3806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D28DD" w:rsidRPr="003D28DD" w14:paraId="0099B807" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w14:paraId="0099B807" w14:textId="77777777" w:rsidTr="00A57C6F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="612"/>
+          <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2830" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0277CF51" w14:textId="77777777" w:rsidR="003E09A3" w:rsidRPr="003D28DD" w:rsidRDefault="003E09A3" w:rsidP="001579AB">
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0277CF51" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="001579AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="36"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D28DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="36"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75F22AB4" w14:textId="77777777" w:rsidR="003E09A3" w:rsidRPr="003D28DD" w:rsidRDefault="003E09A3" w:rsidP="00885A0A">
+            <w:tcW w:w="2931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F22AB4" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00885A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="36"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D28DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="36"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve">Relationship </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E65557D" w14:textId="54648D80" w:rsidR="003E09A3" w:rsidRPr="003D28DD" w:rsidRDefault="003E09A3" w:rsidP="00B72316">
+            <w:tcW w:w="3806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E65557D" w14:textId="54648D80" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00B72316">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="36"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D28DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="36"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>Parental responsibility?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...3 lines deleted...]
-          <w:p w14:paraId="5D5E239A" w14:textId="30955832" w:rsidR="003E09A3" w:rsidRPr="003D28DD" w:rsidRDefault="003E09A3" w:rsidP="00B72316">
+      </w:tr>
+      <w:tr w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w14:paraId="592FE5B4" w14:textId="77777777" w:rsidTr="00A57C6F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="511"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DB9756E" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="001579AB">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="7306B3CA" w14:textId="77777777" w:rsidR="003E09A3" w:rsidRPr="003D28DD" w:rsidRDefault="003E09A3" w:rsidP="00D17BD3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34022CED" w14:textId="7E44BAA6" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="001579AB">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C278049" w14:textId="42772869" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13D0689C" w14:textId="684B69F6" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w14:paraId="3C5A60CA" w14:textId="77777777" w:rsidTr="00AE1B4A">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C9D013A" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="001579AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="12"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="2DB9756E" w14:textId="77777777" w:rsidR="003E09A3" w:rsidRPr="00D8314E" w:rsidRDefault="003E09A3" w:rsidP="001579AB">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="213769D7" w14:textId="59E04AA8" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="001579AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="34022CED" w14:textId="7E44BAA6" w:rsidR="00180733" w:rsidRPr="00D8314E" w:rsidRDefault="00180733" w:rsidP="001579AB">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="794316F6" w14:textId="70561151" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09B624B0" w14:textId="302CEC51" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w14:paraId="15D37A10" w14:textId="77777777" w:rsidTr="00AE1B4A">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="511"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A7ABE5" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="001579AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="6C278049" w14:textId="42772869" w:rsidR="003E09A3" w:rsidRPr="00D8314E" w:rsidRDefault="003E09A3" w:rsidP="00D17BD3">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AB67053" w14:textId="5F650CC4" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="001579AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C29505" w14:textId="1C1D3C4A" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="13D0689C" w14:textId="684B69F6" w:rsidR="003E09A3" w:rsidRPr="00D8314E" w:rsidRDefault="003E09A3" w:rsidP="00D17BD3">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3806" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABF2C3D" w14:textId="394E81FB" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="3C5A60CA" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w14:paraId="54EFB078" w14:textId="77777777" w:rsidTr="00AE1B4A">
+        <w:trPr>
+          <w:trHeight w:val="511"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C9D013A" w14:textId="77777777" w:rsidR="003E09A3" w:rsidRPr="00D8314E" w:rsidRDefault="003E09A3" w:rsidP="001579AB">
+          </w:tcPr>
+          <w:p w14:paraId="308ADA2A" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="001579AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="213769D7" w14:textId="59E04AA8" w:rsidR="00180733" w:rsidRPr="00D8314E" w:rsidRDefault="00180733" w:rsidP="001579AB">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BB0D626" w14:textId="357A5139" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="001579AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="794316F6" w14:textId="70561151" w:rsidR="003E09A3" w:rsidRPr="00D8314E" w:rsidRDefault="003E09A3" w:rsidP="00D17BD3">
+          </w:tcPr>
+          <w:p w14:paraId="0CD4D195" w14:textId="289E9F20" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3806" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09B624B0" w14:textId="302CEC51" w:rsidR="003E09A3" w:rsidRPr="00D8314E" w:rsidRDefault="003E09A3" w:rsidP="00D17BD3">
+          </w:tcPr>
+          <w:p w14:paraId="48D9E0AA" w14:textId="13DD4C3C" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...34 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="15D37A10" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w14:paraId="06629097" w14:textId="77777777" w:rsidTr="00AE1B4A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2830" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="42A7ABE5" w14:textId="77777777" w:rsidR="003E09A3" w:rsidRPr="00D8314E" w:rsidRDefault="003E09A3" w:rsidP="001579AB">
+            <w:tcW w:w="4673" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F30DEE" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="68C29505" w14:textId="1C1D3C4A" w:rsidR="003E09A3" w:rsidRPr="00D8314E" w:rsidRDefault="003E09A3" w:rsidP="00D17BD3">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="416A0EEB" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="0ABF2C3D" w14:textId="394E81FB" w:rsidR="003E09A3" w:rsidRPr="00D8314E" w:rsidRDefault="003E09A3" w:rsidP="00D17BD3">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3806" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCB34B4" w14:textId="77777777" w:rsidR="00AE1B4A" w:rsidRPr="00AC512B" w:rsidRDefault="00AE1B4A" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...208 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2746EDB5" w14:textId="77777777" w:rsidR="001A2A8F" w:rsidRPr="00B72316" w:rsidRDefault="001A2A8F">
+    <w:p w14:paraId="2746EDB5" w14:textId="77777777" w:rsidR="001A2A8F" w:rsidRPr="00AC512B" w:rsidRDefault="001A2A8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71791544" w14:textId="320FE813" w:rsidR="00885A0A" w:rsidRPr="00B72316" w:rsidRDefault="003E43A4">
+    <w:p w14:paraId="71791544" w14:textId="320FE813" w:rsidR="00885A0A" w:rsidRPr="00AC512B" w:rsidRDefault="003E43A4">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B72316">
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Professionals </w:t>
       </w:r>
-      <w:r w:rsidR="00885A0A" w:rsidRPr="00B72316">
+      <w:r w:rsidR="00885A0A" w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">supporting me and my family </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
         <w:tblW w:w="15304" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3121"/>
         <w:gridCol w:w="2955"/>
         <w:gridCol w:w="2996"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D28DD" w:rsidRPr="003D28DD" w14:paraId="7605CF46" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="003D28DD" w:rsidRPr="00AC512B" w14:paraId="7605CF46" w14:textId="77777777" w:rsidTr="00A57C6F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="4D31B9B4" w14:textId="540EA043" w:rsidR="00933E9B" w:rsidRPr="003D28DD" w:rsidRDefault="00933E9B" w:rsidP="00B72316">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D31B9B4" w14:textId="540EA043" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00B72316">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D28DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="07AE0CBB" w14:textId="797DA248" w:rsidR="00933E9B" w:rsidRPr="003D28DD" w:rsidRDefault="00933E9B" w:rsidP="00B72316">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AE0CBB" w14:textId="797DA248" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00B72316">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D28DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="458548EB" w14:textId="5026FDCF" w:rsidR="00933E9B" w:rsidRPr="003D28DD" w:rsidRDefault="00933E9B" w:rsidP="00B72316">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="458548EB" w14:textId="5026FDCF" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00B72316">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D28DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Agency </w:t>
             </w:r>
-            <w:r w:rsidR="003D5A28" w:rsidRPr="003D28DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="003D5A28" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="28135216" w14:textId="0ECCBE39" w:rsidR="00933E9B" w:rsidRPr="003D28DD" w:rsidRDefault="00933E9B" w:rsidP="00B72316">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="28135216" w14:textId="0ECCBE39" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00B72316">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D28DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Contribute</w:t>
             </w:r>
-            <w:r w:rsidR="004A2B4A" w:rsidRPr="003D28DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="004A2B4A" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>d to My Plan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="254B3E02" w14:textId="63C79F44" w:rsidR="00933E9B" w:rsidRPr="003D28DD" w:rsidRDefault="00933E9B" w:rsidP="00B72316">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="254B3E02" w14:textId="63C79F44" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00B72316">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D28DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contributed to review?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="6EB24460" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="6EB24460" w14:textId="77777777" w:rsidTr="00AE1B4A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57ED96A1" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="57ED96A1" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="50B89566" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50B89566" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54484E02" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="54484E02" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24AEC3EB" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="24AEC3EB" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38E26DBD" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="38E26DBD" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="5F9EC272" w14:textId="0840CC18" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9EC272" w14:textId="0840CC18" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="3834900A" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="3834900A" w14:textId="77777777" w:rsidTr="00AE1B4A">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="47F60E76" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          </w:tcPr>
+          <w:p w14:paraId="47F60E76" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="45959ACF" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45959ACF" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1760DE27" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          </w:tcPr>
+          <w:p w14:paraId="1760DE27" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="35C57298" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          </w:tcPr>
+          <w:p w14:paraId="35C57298" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E2DE20B" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          </w:tcPr>
+          <w:p w14:paraId="3E2DE20B" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72C9F447" w14:textId="6198CE44" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C9F447" w14:textId="6198CE44" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="27AC0A97" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="27AC0A97" w14:textId="77777777" w:rsidTr="00AE1B4A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5386ACFE" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="5386ACFE" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="70A7728C" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70A7728C" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62E262BD" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="62E262BD" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A9BE3D3" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="7A9BE3D3" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62D5BED2" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="62D5BED2" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="497FFEA0" w14:textId="01458396" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="497FFEA0" w14:textId="01458396" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D28DD" w:rsidRPr="00B72316" w14:paraId="76187298" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="003D28DD" w:rsidRPr="00AC512B" w14:paraId="76187298" w14:textId="77777777" w:rsidTr="00AE1B4A">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2402CBA9" w14:textId="77777777" w:rsidR="00B72316" w:rsidRPr="00D8314E" w:rsidRDefault="00B72316" w:rsidP="00D17BD3">
+          </w:tcPr>
+          <w:p w14:paraId="2402CBA9" w14:textId="77777777" w:rsidR="00B72316" w:rsidRPr="00AC512B" w:rsidRDefault="00B72316" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A4BCC8B" w14:textId="77777777" w:rsidR="00B72316" w:rsidRPr="00D8314E" w:rsidRDefault="00B72316" w:rsidP="00D17BD3">
+          </w:tcPr>
+          <w:p w14:paraId="1A4BCC8B" w14:textId="77777777" w:rsidR="00B72316" w:rsidRPr="00AC512B" w:rsidRDefault="00B72316" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68F2A22C" w14:textId="77777777" w:rsidR="00B72316" w:rsidRPr="00D8314E" w:rsidRDefault="00B72316" w:rsidP="00D17BD3">
+          </w:tcPr>
+          <w:p w14:paraId="68F2A22C" w14:textId="77777777" w:rsidR="00B72316" w:rsidRPr="00AC512B" w:rsidRDefault="00B72316" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F445C3C" w14:textId="77777777" w:rsidR="00B72316" w:rsidRPr="00D8314E" w:rsidRDefault="00B72316" w:rsidP="00D17BD3">
+          </w:tcPr>
+          <w:p w14:paraId="3F445C3C" w14:textId="77777777" w:rsidR="00B72316" w:rsidRPr="00AC512B" w:rsidRDefault="00B72316" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3C933301" w14:textId="77777777" w:rsidR="00B72316" w:rsidRPr="00D8314E" w:rsidRDefault="00B72316" w:rsidP="00D17BD3">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C933301" w14:textId="77777777" w:rsidR="00B72316" w:rsidRPr="00AC512B" w:rsidRDefault="00B72316" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="49A6E6F9" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="49A6E6F9" w14:textId="77777777" w:rsidTr="00AE1B4A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E1F0BEA" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="0E1F0BEA" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5818C74E" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5818C74E" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49A2D71F" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="49A2D71F" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EC9E75C" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="7EC9E75C" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C916C06" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+          <w:p w14:paraId="3C916C06" w14:textId="77777777" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="22BDB2C1" w14:textId="3D067A5F" w:rsidR="00933E9B" w:rsidRPr="00D8314E" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BDB2C1" w14:textId="3D067A5F" w:rsidR="00933E9B" w:rsidRPr="00AC512B" w:rsidRDefault="00933E9B" w:rsidP="00D17BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63C1F990" w14:textId="152909F8" w:rsidR="00885A0A" w:rsidRPr="00B069E8" w:rsidRDefault="00885A0A">
+    <w:p w14:paraId="63C1F990" w14:textId="152909F8" w:rsidR="00885A0A" w:rsidRPr="00AC512B" w:rsidRDefault="00885A0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D1D8CB5" w14:textId="7514B51C" w:rsidR="000B606D" w:rsidRPr="008522F9" w:rsidRDefault="00885A0A" w:rsidP="008B453D">
+    <w:p w14:paraId="1D1D8CB5" w14:textId="7514B51C" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="00885A0A" w:rsidP="008B453D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04E40">
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk8216938"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk8216938"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="395"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="5529"/>
         <w:gridCol w:w="3265"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D28DD" w:rsidRPr="003D28DD" w14:paraId="05E95405" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="003D28DD" w:rsidRPr="00AC512B" w14:paraId="05E95405" w14:textId="77777777" w:rsidTr="00A57C6F">
         <w:trPr>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15026" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11ABC676" w14:textId="5251F21B" w:rsidR="000B606D" w:rsidRPr="003D28DD" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="11ABC676" w14:textId="5251F21B" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D28DD">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="003D28DD">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="003D28DD">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">My Health Needs </w:t>
             </w:r>
-            <w:r w:rsidR="008522F9" w:rsidRPr="003D28DD">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="008522F9" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003D28DD">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="2BDA924D" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="2BDA924D" w14:textId="77777777" w:rsidTr="00CA2333">
         <w:tblPrEx>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="813"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6348EB4D" w14:textId="2A95E19C" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="6348EB4D" w14:textId="2A95E19C" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
               <w:t>Diagnosis/ Disability/</w:t>
             </w:r>
-            <w:r w:rsidR="00E466D2" w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidR="00E466D2" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Need </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7F77DE9B" w14:textId="4BF2A24F" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="7F77DE9B" w14:textId="4BF2A24F" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosed </w:t>
             </w:r>
-            <w:r w:rsidR="00E466D2" w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidR="00E466D2" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="34A3E741" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="34A3E741" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Is medication taken for disability/diagnosis?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EEB87B3" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          <w:p w14:paraId="0EEB87B3" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7CC1A4C2" w14:textId="36DA25C3" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="7CC1A4C2" w14:textId="36DA25C3" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Is </w:t>
             </w:r>
-            <w:r w:rsidR="00605E49" w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidR="00605E49" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>it taken at setting</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="77FAA0D6" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="77FAA0D6" w14:textId="77777777" w:rsidTr="00CA2333">
         <w:tblPrEx>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B2B5622" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="7B2B5622" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48943F1A" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="48943F1A" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A459FE2" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="7A459FE2" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5C13A054" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="5C13A054" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="577029D9" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="577029D9" w14:textId="77777777" w:rsidTr="00CA2333">
         <w:tblPrEx>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D5CE98E" w14:textId="77777777" w:rsidR="00171CDA" w:rsidRPr="00B72316" w:rsidRDefault="00171CDA" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="5D5CE98E" w14:textId="77777777" w:rsidR="00171CDA" w:rsidRPr="00AC512B" w:rsidRDefault="00171CDA" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5078D483" w14:textId="77777777" w:rsidR="00171CDA" w:rsidRPr="00B72316" w:rsidRDefault="00171CDA" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="5078D483" w14:textId="77777777" w:rsidR="00171CDA" w:rsidRPr="00AC512B" w:rsidRDefault="00171CDA" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="467D7CF5" w14:textId="77777777" w:rsidR="00171CDA" w:rsidRPr="00B72316" w:rsidRDefault="00171CDA" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="467D7CF5" w14:textId="77777777" w:rsidR="00171CDA" w:rsidRPr="00AC512B" w:rsidRDefault="00171CDA" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="572F94E6" w14:textId="77777777" w:rsidR="00171CDA" w:rsidRPr="00B72316" w:rsidRDefault="00171CDA" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="572F94E6" w14:textId="77777777" w:rsidR="00171CDA" w:rsidRPr="00AC512B" w:rsidRDefault="00171CDA" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="69AA8D12" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="69AA8D12" w14:textId="77777777" w:rsidTr="00CA2333">
         <w:tblPrEx>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="64F92847" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="64F92847" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="458B136B" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="458B136B" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0374D1BB" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="0374D1BB" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="339EAEF4" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="339EAEF4" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="670E517C" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="670E517C" w14:textId="77777777" w:rsidTr="00CA2333">
         <w:tblPrEx>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4EF2E1DA" w14:textId="204B2F1A" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="4EF2E1DA" w14:textId="204B2F1A" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other health issues</w:t>
             </w:r>
-            <w:r w:rsidR="00364572" w:rsidRPr="00B72316">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidR="00364572" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/ referrals made</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11912" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="56CF3AC4" w14:textId="6C25C10E" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="008522F9" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="56CF3AC4" w14:textId="6C25C10E" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="008522F9" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
+            <w:r w:rsidRPr="00AC512B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000B606D" w:rsidRPr="00B72316">
+            <w:r w:rsidR="000B606D" w:rsidRPr="00AC512B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000B606D" w:rsidRPr="00B72316">
+            <w:r w:rsidR="000B606D" w:rsidRPr="00AC512B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D28DD" w:rsidRPr="003D28DD" w14:paraId="0D512A1C" w14:textId="77777777" w:rsidTr="003D28DD">
+      <w:tr w:rsidR="003D28DD" w:rsidRPr="00AC512B" w14:paraId="0D512A1C" w14:textId="77777777" w:rsidTr="00A57C6F">
         <w:trPr>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15026" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B58EB8C" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="003D28DD" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B58EB8C" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D28DD">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="003D28DD">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="003D28DD">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">My Social Care Needs  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="6387FC37" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="6387FC37" w14:textId="77777777" w:rsidTr="00CA2333">
         <w:tblPrEx>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7DC93C40" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="7DC93C40" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...3 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Care Processes in operation: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11912" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2C19596A" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="2C19596A" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="6BADC13B" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="6BADC13B" w14:textId="77777777" w:rsidTr="00CA2333">
         <w:tblPrEx>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72E3B979" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="72E3B979" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...3 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Local authority responsible:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11912" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="254F3B96" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="254F3B96" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72316" w:rsidRPr="00B72316" w14:paraId="4FE86E53" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00B72316" w:rsidRPr="00AC512B" w14:paraId="4FE86E53" w14:textId="77777777" w:rsidTr="00CA2333">
         <w:tblPrEx>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="03DAE92D" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="03DAE92D" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72316">
-[...3 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other plans:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11912" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="003016D4" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
+          </w:tcPr>
+          <w:p w14:paraId="003016D4" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="00171CDA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CDB941C" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00B72316" w:rsidRDefault="000B606D" w:rsidP="008B453D">
-[...9 lines deleted...]
-    <w:p w14:paraId="25DD755B" w14:textId="77777777" w:rsidR="000B606D" w:rsidRDefault="000B606D" w:rsidP="008B453D">
+    <w:p w14:paraId="1CDB941C" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="008B453D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3707DF5C" w14:textId="77777777" w:rsidR="000B606D" w:rsidRDefault="000B606D" w:rsidP="008B453D">
+    <w:p w14:paraId="25DD755B" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="008B453D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FE70755" w14:textId="77777777" w:rsidR="00684C59" w:rsidRDefault="00885A0A" w:rsidP="00684C59">
+    <w:p w14:paraId="3707DF5C" w14:textId="77777777" w:rsidR="000B606D" w:rsidRPr="00AC512B" w:rsidRDefault="000B606D" w:rsidP="008B453D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA2333">
+    </w:p>
+    <w:p w14:paraId="6FE70755" w14:textId="77777777" w:rsidR="00684C59" w:rsidRPr="00AC512B" w:rsidRDefault="00885A0A" w:rsidP="00684C59">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>My Progres</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="007B46BB" w:rsidRPr="00CA2333">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="007B46BB" w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FF5775" w14:textId="0BCE30F3" w:rsidR="00684C59" w:rsidRPr="00684C59" w:rsidRDefault="00684C59" w:rsidP="00684C59">
+    <w:p w14:paraId="37FF5775" w14:textId="0BCE30F3" w:rsidR="00684C59" w:rsidRPr="00AC512B" w:rsidRDefault="00684C59" w:rsidP="00684C59">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00684C59">
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please use the table below to provide information about the child’s level of attainment.  We recommend referring to the ‘Birth to 5 Matters’ non statutory guidance and, in partnership with parents, making an informed professional decision about which range best describes the child’s attainment in each area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353E0F9E" w14:textId="58580DD1" w:rsidR="00684C59" w:rsidRPr="004D0FE6" w:rsidRDefault="00684C59" w:rsidP="00684C59">
+    <w:p w14:paraId="353E0F9E" w14:textId="58580DD1" w:rsidR="00684C59" w:rsidRPr="00AC512B" w:rsidRDefault="00684C59" w:rsidP="00684C59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2775"/>
         <w:tblW w:w="14861" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4513"/>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w14:paraId="29BE079B" w14:textId="77777777" w:rsidTr="004D0FE6">
+      <w:tr w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w14:paraId="29BE079B" w14:textId="77777777" w:rsidTr="007C2A6D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="908"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4513" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="650753AE" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="650753AE" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65222C8D" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="65222C8D" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Area of Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="6B13FE1A" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B13FE1A" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Attainment at the beginning of this</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79082653" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="79082653" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> My Support Plan </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48B33A29" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="48B33A29" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1ECB020D" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="1ECB020D" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(chronological age XX months = range X)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="6D1A6750" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1A6750" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Attainment when this My Support Plan was reviewed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28FA69EA" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="28FA69EA" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">(chronological age XX months = range X)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w14:paraId="67A2EE32" w14:textId="77777777" w:rsidTr="004D0FE6">
+      <w:tr w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w14:paraId="67A2EE32" w14:textId="77777777" w:rsidTr="007C2A6D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3697BA" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="7A3697BA" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Personal, Social and Emotional Development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B67B348" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="1B67B348" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74559C9B" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="74559C9B" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Making relationships - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1365E324" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="1365E324" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Sense of self - range</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="46C7A73B" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+              <w:t xml:space="preserve">Sense of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">self - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>range</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46C7A73B" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Understanding emotions - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74676363" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="74676363" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D5CCED1" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5CCED1" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Making relationships - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C76F986" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="2C76F986" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Sense of self - range</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B4F5C19" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+              <w:t xml:space="preserve">Sense of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">self - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>range</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4F5C19" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Understanding emotions - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E8D23CA" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="5E8D23CA" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w14:paraId="3EB88023" w14:textId="77777777" w:rsidTr="004D0FE6">
+      <w:tr w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w14:paraId="3EB88023" w14:textId="77777777" w:rsidTr="007C2A6D">
         <w:trPr>
           <w:trHeight w:val="1455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7098F0FE" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          </w:tcPr>
+          <w:p w14:paraId="7098F0FE" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Communication and Language</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="366231A4" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="366231A4" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="701733AC" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="701733AC" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4526382F" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          </w:tcPr>
+          <w:p w14:paraId="4526382F" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Listening and attention - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66462FB9" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="66462FB9" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Understanding - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA1C571" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="2DA1C571" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Speaking - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="322055D8" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="322055D8" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D8A187C" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8A187C" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Listening and attention - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55DA1ECB" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="55DA1ECB" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Understanding - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BDC321B" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="2BDC321B" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Speaking - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="397AFFEA" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="397AFFEA" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w14:paraId="0C6844A3" w14:textId="77777777" w:rsidTr="004D0FE6">
+      <w:tr w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w14:paraId="0C6844A3" w14:textId="77777777" w:rsidTr="007C2A6D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4718872C" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00F74675" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="4718872C" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F74675">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Physical Development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13066F44" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="13066F44" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78E733BB" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="78E733BB" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58B87755" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="58B87755" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="37C6CF05" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="37C6CF05" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Moving and handling - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6100D62B" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="6100D62B" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Health and self-care - range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78252A47" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="78252A47" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Moving and handling - range</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44D3CCE5" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
+          <w:p w14:paraId="44D3CCE5" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="004D0FE6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0FE6">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Health and self-care - range</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56720E18" w14:textId="70D60AA3" w:rsidR="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="009448F6">
+    <w:p w14:paraId="56720E18" w14:textId="70D60AA3" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="009448F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E62FB7C" w14:textId="171DD3B8" w:rsidR="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="009448F6">
+    <w:p w14:paraId="5E62FB7C" w14:textId="171DD3B8" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="009448F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E4FFDA7" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRDefault="004D0FE6" w:rsidP="009448F6">
+    <w:p w14:paraId="6E4FFDA7" w14:textId="77777777" w:rsidR="004D0FE6" w:rsidRPr="00AC512B" w:rsidRDefault="004D0FE6" w:rsidP="009448F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FFCBF31" w14:textId="6CF6E312" w:rsidR="00725F82" w:rsidRPr="00CA2333" w:rsidRDefault="00725F82" w:rsidP="009448F6">
+    <w:p w14:paraId="2FFCBF31" w14:textId="64B417CE" w:rsidR="00725F82" w:rsidRPr="00AC512B" w:rsidRDefault="00725F82" w:rsidP="009448F6">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA2333">
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>My Strengths and Needs</w:t>
+        <w:t xml:space="preserve">My Strengths and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6189" w:rsidRPr="00AC512B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Difficulties</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15451" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="15451"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="4E58FA4A" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00CA2333" w:rsidRPr="00AC512B" w14:paraId="4E58FA4A" w14:textId="77777777" w:rsidTr="00520650">
         <w:trPr>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1ADDE9A4" w14:textId="2AB86C3F" w:rsidR="00D1757B" w:rsidRPr="00CA2333" w:rsidRDefault="00D1757B" w:rsidP="00656BA4">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADDE9A4" w14:textId="2AB86C3F" w:rsidR="00D1757B" w:rsidRPr="00AC512B" w:rsidRDefault="00D1757B" w:rsidP="00656BA4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F85C8F" w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="00F85C8F" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Social and Emotional </w:t>
             </w:r>
-            <w:r w:rsidR="00725F82" w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="00725F82" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="3CA0D118" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00CA2333" w:rsidRPr="00AC512B" w14:paraId="3CA0D118" w14:textId="77777777" w:rsidTr="007357DF">
         <w:trPr>
-          <w:trHeight w:val="955"/>
+          <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4686CE30" w14:textId="4ED04FB8" w:rsidR="00A16A6E" w:rsidRPr="00AC512B" w:rsidRDefault="00AC5035" w:rsidP="00AC5035">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="007357DF" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Strengths</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="6AB4E2DB" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="007357DF" w:rsidRPr="00AC512B" w14:paraId="267D8A88" w14:textId="77777777" w:rsidTr="007357DF">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15451" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="103042C0" w14:textId="09362D7D" w:rsidR="007357DF" w:rsidRPr="00AC512B" w:rsidRDefault="007357DF" w:rsidP="00AC5035">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Things I find hard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA2333" w:rsidRPr="00AC512B" w14:paraId="6AB4E2DB" w14:textId="77777777" w:rsidTr="00520650">
         <w:trPr>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D99A752" w14:textId="6AE272B1" w:rsidR="00E26E70" w:rsidRPr="00CA2333" w:rsidRDefault="00E26E70" w:rsidP="00656BA4">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D99A752" w14:textId="6AE272B1" w:rsidR="00E26E70" w:rsidRPr="00AC512B" w:rsidRDefault="00E26E70" w:rsidP="00656BA4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA2333">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00CA2333">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B5798" w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="001B5798" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Communication and Language</w:t>
             </w:r>
-            <w:r w:rsidR="005D6CCF" w:rsidRPr="00CA2333">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="005D6CCF" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="37BA54C4" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00FE6189" w:rsidRPr="00AC512B" w14:paraId="37BA54C4" w14:textId="77777777" w:rsidTr="00FE6189">
         <w:trPr>
-          <w:trHeight w:val="398"/>
+          <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="386FE53E" w14:textId="3F94D6AB" w:rsidR="00FE6189" w:rsidRPr="00AC512B" w:rsidRDefault="00FE6189" w:rsidP="00FE6189">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Strengths</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="3DFE0B83" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00FE6189" w:rsidRPr="00AC512B" w14:paraId="4BEF8311" w14:textId="77777777" w:rsidTr="00FE6189">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15451" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD2AACF" w14:textId="4BFC24EE" w:rsidR="00FE6189" w:rsidRPr="00AC512B" w:rsidRDefault="00FE6189" w:rsidP="00FE6189">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Things I find hard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE6189" w:rsidRPr="00AC512B" w14:paraId="3DFE0B83" w14:textId="77777777" w:rsidTr="00520650">
         <w:trPr>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3C630686" w14:textId="40194C95" w:rsidR="00D1757B" w:rsidRPr="00CA2333" w:rsidRDefault="00D1757B" w:rsidP="00656BA4">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C630686" w14:textId="40194C95" w:rsidR="00FE6189" w:rsidRPr="00AC512B" w:rsidRDefault="00FE6189" w:rsidP="00FE6189">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Physical</w:t>
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:t xml:space="preserve"> Physical and Sensory Development </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE6189" w:rsidRPr="00AC512B" w14:paraId="35323D1F" w14:textId="77777777" w:rsidTr="00FE6189">
+        <w:trPr>
+          <w:trHeight w:val="610"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15451" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560C6958" w14:textId="2E5214E1" w:rsidR="00FE6189" w:rsidRPr="00AC512B" w:rsidRDefault="00FE6189" w:rsidP="00FE6189">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and</w:t>
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Strengths</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE6189" w:rsidRPr="00AC512B" w14:paraId="13ABDFB1" w14:textId="77777777" w:rsidTr="00FE6189">
+        <w:trPr>
+          <w:trHeight w:val="610"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15451" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="694EEB75" w14:textId="1DF7B6EF" w:rsidR="00FE6189" w:rsidRPr="00AC512B" w:rsidRDefault="00FE6189" w:rsidP="00FE6189">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sensory </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Development </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Things I find hard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="35323D1F" w14:textId="77777777" w:rsidTr="00CA2333">
-[...20 lines deleted...]
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="54B8DE51" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00FE6189" w:rsidRPr="00AC512B" w14:paraId="54B8DE51" w14:textId="77777777" w:rsidTr="00520650">
         <w:trPr>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71F81134" w14:textId="5DB9D3F6" w:rsidR="00E26E70" w:rsidRPr="00CA2333" w:rsidRDefault="003708B8" w:rsidP="00656BA4">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F81134" w14:textId="5DB9D3F6" w:rsidR="00FE6189" w:rsidRPr="00AC512B" w:rsidRDefault="00FE6189" w:rsidP="00FE6189">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="00E26E70" w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="00E26E70" w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="00E26E70" w:rsidRPr="00CA2333">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:t xml:space="preserve"> Cognition and Learning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE6189" w:rsidRPr="00AC512B" w14:paraId="4D85A533" w14:textId="77777777" w:rsidTr="00FE6189">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15451" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5335AEF4" w14:textId="090882DF" w:rsidR="00FE6189" w:rsidRPr="00AC512B" w:rsidRDefault="00FE6189" w:rsidP="00FE6189">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Cognition</w:t>
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Strengths</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE6189" w:rsidRPr="00AC512B" w14:paraId="2E4E6A14" w14:textId="77777777" w:rsidTr="00FE6189">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15451" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2DE246" w14:textId="2691489B" w:rsidR="00FE6189" w:rsidRPr="00AC512B" w:rsidRDefault="00FE6189" w:rsidP="00FE6189">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and Learning </w:t>
-[...21 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Things I find hard</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34C888AE" w14:textId="531C979E" w:rsidR="003708B8" w:rsidRDefault="003708B8">
+    <w:p w14:paraId="34C888AE" w14:textId="531C979E" w:rsidR="003708B8" w:rsidRPr="00AC512B" w:rsidRDefault="003708B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AF16BD5" w14:textId="6AC27F47" w:rsidR="00E97975" w:rsidRDefault="00E97975">
+    <w:p w14:paraId="0AF16BD5" w14:textId="6AC27F47" w:rsidR="00E97975" w:rsidRPr="00AC512B" w:rsidRDefault="00E97975">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4299A9C6" w14:textId="77777777" w:rsidR="00E97975" w:rsidRPr="0080247F" w:rsidRDefault="00E97975">
+    <w:p w14:paraId="4299A9C6" w14:textId="77777777" w:rsidR="00E97975" w:rsidRPr="00AC512B" w:rsidRDefault="00E97975">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A70FA6A" w14:textId="39B64FF5" w:rsidR="007D7D4B" w:rsidRPr="00CA2333" w:rsidRDefault="00725F82" w:rsidP="009448F6">
+    <w:p w14:paraId="3A70FA6A" w14:textId="39B64FF5" w:rsidR="007D7D4B" w:rsidRPr="00AC512B" w:rsidRDefault="00725F82" w:rsidP="009448F6">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA2333">
+      <w:r w:rsidRPr="00AC512B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">My Outcomes and Provision </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15309" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2977"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="2627"/>
+        <w:gridCol w:w="3994"/>
+        <w:gridCol w:w="2172"/>
+        <w:gridCol w:w="2172"/>
+        <w:gridCol w:w="2172"/>
+        <w:gridCol w:w="2172"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="54269D3C" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00CA2333" w:rsidRPr="00AC512B" w14:paraId="54269D3C" w14:textId="77777777" w:rsidTr="007C2A6D">
         <w:trPr>
           <w:trHeight w:val="754"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcW w:w="6621" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6DEF7CEE" w14:textId="1ABECD71" w:rsidR="005D6CCF" w:rsidRPr="00CA2333" w:rsidRDefault="005D6CCF" w:rsidP="00656BA4">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEF7CEE" w14:textId="1ABECD71" w:rsidR="005D6CCF" w:rsidRPr="00AC512B" w:rsidRDefault="005D6CCF" w:rsidP="00656BA4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">To be completed during the </w:t>
             </w:r>
-            <w:r w:rsidR="001E6A9B" w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="001E6A9B" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="007D7D4B" w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="007D7D4B" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>lan writing meeting</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004056A1" w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="004056A1" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F5758FD" w14:textId="7E3DF14F" w:rsidR="005D6CCF" w:rsidRPr="00CA2333" w:rsidRDefault="009220B4" w:rsidP="007D7D4B">
+            <w:tcW w:w="8688" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5758FD" w14:textId="7E3DF14F" w:rsidR="005D6CCF" w:rsidRPr="00AC512B" w:rsidRDefault="009220B4" w:rsidP="007D7D4B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="007D7D4B" w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="007D7D4B" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">o be completed during the </w:t>
             </w:r>
-            <w:r w:rsidR="001E6A9B" w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="001E6A9B" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="007D7D4B" w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="007D7D4B" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">lan </w:t>
             </w:r>
-            <w:r w:rsidR="001E6A9B" w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="001E6A9B" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="007D7D4B" w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="007D7D4B" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>eview</w:t>
             </w:r>
-            <w:r w:rsidR="001E6A9B" w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidR="001E6A9B" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="179898B2" w14:textId="77777777" w:rsidR="005D6CCF" w:rsidRPr="00CA2333" w:rsidRDefault="005D6CCF" w:rsidP="00656BA4">
+          <w:p w14:paraId="179898B2" w14:textId="77777777" w:rsidR="005D6CCF" w:rsidRPr="00AC512B" w:rsidRDefault="005D6CCF" w:rsidP="00656BA4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="3A97AB02" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00CA2333" w:rsidRPr="00AC512B" w14:paraId="3A97AB02" w14:textId="77777777" w:rsidTr="007C2A6D">
         <w:trPr>
           <w:trHeight w:val="503"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F4B472" w14:textId="60DCA289" w:rsidR="00A01AFE" w:rsidRPr="00AC512B" w:rsidRDefault="002501DD" w:rsidP="00F135DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Outcomes Sought</w:t>
-[...14 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:t xml:space="preserve">Outcomes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A147D37" w14:textId="6AE3E2F0" w:rsidR="002501DD" w:rsidRPr="00AC512B" w:rsidRDefault="002501DD" w:rsidP="00D379D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational provision </w:t>
             </w:r>
-            <w:r w:rsidR="00F135DF" w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidR="00F135DF" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:tcW w:w="8688" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C238AFC" w14:textId="5681D29F" w:rsidR="002501DD" w:rsidRPr="00AC512B" w:rsidRDefault="003A2091" w:rsidP="002501DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA2333">
-[...4 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="5807C11B" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="06506930" w14:textId="77777777" w:rsidTr="009D334D">
         <w:trPr>
-          <w:trHeight w:val="717"/>
+          <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="67882DD0" w14:textId="4D572F64" w:rsidR="00A01AFE" w:rsidRPr="00AE5882" w:rsidRDefault="00A01AFE" w:rsidP="008909EE">
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5343A503" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="2388DF74" w14:textId="77777777" w:rsidR="00A01AFE" w:rsidRPr="00AE5882" w:rsidRDefault="00A01AFE" w:rsidP="001D3975">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="651E4A11" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="4055B68E" w14:textId="77777777" w:rsidR="00D379D6" w:rsidRPr="00AE5882" w:rsidRDefault="00D379D6" w:rsidP="001D3975">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="560C502E" w14:textId="2FF68CC3" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>The provision was (</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD495C" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>highlight</w:t>
+            </w:r>
+            <w:r w:rsidR="00237A97" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> one box</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="316CE508" w14:textId="26E3AE1F" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="399B2219" w14:textId="79ED0A38" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partially implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F77E9C8" w14:textId="506638CB" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="04A0190B" w14:textId="77777777" w:rsidTr="009D334D">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55681179" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6E526657" w14:textId="54F118EA" w:rsidR="00D379D6" w:rsidRPr="00AE5882" w:rsidRDefault="00D379D6" w:rsidP="001D3975">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1473352A" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="497DE99E" w14:textId="6BBDE8B8" w:rsidR="00257199" w:rsidRPr="00CA2333" w:rsidRDefault="00B025B5" w:rsidP="00B025B5">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9DB722" w14:textId="3098FAE9" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The outcome was </w:t>
+            </w:r>
+            <w:r w:rsidR="00237A97" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(highlight one box):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5934A064" w14:textId="2DFDA7CF" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="49878910" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully achieved </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA4846A" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA21270" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partially achieved  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B1DB764" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F47101" w14:textId="17AE9B08" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not achieved </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D678B1" w:rsidRPr="00AC512B" w14:paraId="546F51E5" w14:textId="77777777" w:rsidTr="009D334D">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4E6841" w14:textId="77777777" w:rsidR="00D678B1" w:rsidRPr="00AC512B" w:rsidRDefault="00D678B1" w:rsidP="008909EE">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CA2333">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A027089" w14:textId="77777777" w:rsidR="00D678B1" w:rsidRPr="00AC512B" w:rsidRDefault="00D678B1" w:rsidP="001D3975">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-          <w:p w14:paraId="6F95DBB8" w14:textId="23581DF4" w:rsidR="00B025B5" w:rsidRPr="00CA2333" w:rsidRDefault="00B025B5" w:rsidP="00B025B5">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8688" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="552B28DD" w14:textId="77777777" w:rsidR="00D678B1" w:rsidRPr="00AC512B" w:rsidRDefault="00D678B1" w:rsidP="00D678B1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Comments:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E74DC8C" w14:textId="77777777" w:rsidR="00D678B1" w:rsidRPr="00AC512B" w:rsidRDefault="00D678B1" w:rsidP="00782937">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AA41968" w14:textId="77777777" w:rsidR="00593587" w:rsidRPr="00AC512B" w:rsidRDefault="00593587" w:rsidP="00782937">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="30C531EC" w14:textId="77777777" w:rsidTr="00EA39B7">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C87FEE7" w14:textId="5C2688B3" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CA2333">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="484AB271" w14:textId="605230F4" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...7 lines deleted...]
-            <w:r w:rsidR="00184675" w:rsidRPr="00CA2333">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="56735FAD" w14:textId="30908C9C" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The provision was </w:t>
+            </w:r>
+            <w:r w:rsidR="00237A97" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(highlight one box):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1585625B" w14:textId="5BC07C88" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="391B0BA9" w14:textId="0EDA360D" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partially implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D14EB5" w14:textId="2B036CC5" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="2EF31731" w14:textId="77777777" w:rsidTr="00EA39B7">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7045BB95" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-          <w:p w14:paraId="0681E074" w14:textId="65975F0E" w:rsidR="00184675" w:rsidRPr="00CA2333" w:rsidRDefault="00184675" w:rsidP="00B025B5">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3A2D9A" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="184F3934" w14:textId="2551CBEF" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00237A97">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The outcome was </w:t>
+            </w:r>
+            <w:r w:rsidR="00237A97" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(highlight one box):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C1E512" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully achieved </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32522E33" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="037D9BE4" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partially achieved  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C317BF" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F44B21" w14:textId="0BCAF5E9" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not achieved </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485A51" w:rsidRPr="00AC512B" w14:paraId="0A75EF5C" w14:textId="77777777" w:rsidTr="00485A51">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42E2E066" w14:textId="77777777" w:rsidR="00485A51" w:rsidRPr="00AC512B" w:rsidRDefault="00485A51" w:rsidP="00485A51">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CA2333">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14C77569" w14:textId="77777777" w:rsidR="00485A51" w:rsidRPr="00AC512B" w:rsidRDefault="00485A51" w:rsidP="00485A51">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8688" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2671E5E8" w14:textId="77777777" w:rsidR="00485A51" w:rsidRPr="00AC512B" w:rsidRDefault="00485A51" w:rsidP="00485A51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E13B070" w14:textId="77777777" w:rsidR="00A01AFE" w:rsidRPr="00CA2333" w:rsidRDefault="00A01AFE" w:rsidP="0008635B">
+          <w:p w14:paraId="7A8DC1B4" w14:textId="77777777" w:rsidR="00485A51" w:rsidRPr="00AC512B" w:rsidRDefault="00485A51" w:rsidP="00485A51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42EFF424" w14:textId="77777777" w:rsidR="00485A51" w:rsidRPr="00AC512B" w:rsidRDefault="00485A51" w:rsidP="00485A51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="58D226FB" w14:textId="77777777" w:rsidTr="001446BF">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A0D2E8" w14:textId="729513D3" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5F338F27" w14:textId="246461AD" w:rsidR="00184675" w:rsidRPr="00CA2333" w:rsidRDefault="00184675" w:rsidP="0008635B">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C7D04A" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...5 lines deleted...]
-            </w:pPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEDF530" w14:textId="595B599C" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The provision was </w:t>
+            </w:r>
+            <w:r w:rsidR="00237A97" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(highlight one box):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D450A93" w14:textId="17B45647" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB35769" w14:textId="56B345A8" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partially implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="018EA810" w14:textId="04B15665" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not implemented </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="30C531EC" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="489E9FE8" w14:textId="77777777" w:rsidTr="001446BF">
         <w:trPr>
-          <w:trHeight w:val="1311"/>
+          <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C87FEE7" w14:textId="5C2688B3" w:rsidR="00BF1FC1" w:rsidRPr="00AE5882" w:rsidRDefault="00BF1FC1" w:rsidP="00D11A59">
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50F9D439" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="484AB271" w14:textId="605230F4" w:rsidR="00D11A59" w:rsidRPr="00AE5882" w:rsidRDefault="00D11A59" w:rsidP="00D11A59">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4F7703" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="2BFCA2BA" w14:textId="77777777" w:rsidR="00184675" w:rsidRPr="00CA2333" w:rsidRDefault="00184675" w:rsidP="00184675">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="224C10DF" w14:textId="5BDCDD86" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The outcome was </w:t>
+            </w:r>
+            <w:r w:rsidR="00237A97" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(highlight one box):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08263DDD" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B300CFB" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully achieved </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E200374" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6EEE72" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partially achieved  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D314D82" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="52956709" w14:textId="3BC90E91" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not achieved </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="26C8C045" w14:textId="77777777" w:rsidTr="00485A51">
+        <w:trPr>
+          <w:trHeight w:val="436"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74A3C084" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CA2333">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="491D7A5E" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-          <w:p w14:paraId="15FB719F" w14:textId="77777777" w:rsidR="00184675" w:rsidRPr="00CA2333" w:rsidRDefault="00184675" w:rsidP="00184675">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8688" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E07606" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Comments:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1C6DFD" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AEC5014" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="4D5B7B6D" w14:textId="77777777" w:rsidTr="00C928DD">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="112E5BBB" w14:textId="24C1EC8A" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CA2333">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A81CD21" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-          <w:p w14:paraId="6A428F24" w14:textId="77777777" w:rsidR="00184675" w:rsidRPr="00CA2333" w:rsidRDefault="00184675" w:rsidP="00184675">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA60148" w14:textId="6CDB1107" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The provision was </w:t>
+            </w:r>
+            <w:r w:rsidR="00237A97" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(highlight one box):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="148C19A6" w14:textId="2BC60D57" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC0BDC2" w14:textId="0C759B9B" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partially implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A74DAC" w14:textId="16DF3D63" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="0F387925" w14:textId="77777777" w:rsidTr="00C928DD">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08735078" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE2B1F5" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EDE9B7" w14:textId="65F858F5" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The outcome was </w:t>
+            </w:r>
+            <w:r w:rsidR="00237A97" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(highlight one box):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CDB6B01" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="762BD98F" w14:textId="1014E3D8" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully achieved </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A4FF6C" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B46391D" w14:textId="5425FAD1" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partially achieved  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE7A807" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D1DDD7" w14:textId="0D42BBA9" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not achieved </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="1ECE6AF0" w14:textId="77777777" w:rsidTr="00524F98">
+        <w:trPr>
+          <w:trHeight w:val="436"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="165522EB" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CA2333">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B295D0C" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8688" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D38405" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A216110" w14:textId="77777777" w:rsidR="003A2091" w:rsidRPr="00CA2333" w:rsidRDefault="003A2091" w:rsidP="00D11A59">
+          <w:p w14:paraId="547C7215" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CE380BB" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="581D32C6" w14:textId="77777777" w:rsidTr="00D926E3">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAE2E3A" w14:textId="3E9C4279" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="18D14EB5" w14:textId="58665D97" w:rsidR="00184675" w:rsidRPr="00CA2333" w:rsidRDefault="00184675" w:rsidP="00D11A59">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="01302C62" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0A57EF" w14:textId="6DD8FAB5" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The provision was </w:t>
+            </w:r>
+            <w:r w:rsidR="00237A97" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(highlight one box):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DC61FD" w14:textId="1DB492D6" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A7EB9E" w14:textId="3371D6A3" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partially implemented </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="30235FC1" w14:textId="3143FC37" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not implemented </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2333" w:rsidRPr="00CA2333" w14:paraId="58D226FB" w14:textId="77777777" w:rsidTr="00CA2333">
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="5ECBFBA8" w14:textId="77777777" w:rsidTr="00D926E3">
         <w:trPr>
-          <w:trHeight w:val="1311"/>
+          <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09A0D2E8" w14:textId="729513D3" w:rsidR="00D379D6" w:rsidRPr="00AE5882" w:rsidRDefault="00D379D6" w:rsidP="00D11A59">
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="626BC90E" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="79C7D04A" w14:textId="77777777" w:rsidR="00D379D6" w:rsidRPr="00AE5882" w:rsidRDefault="00D379D6" w:rsidP="00D11A59">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0D1598" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="174B7B02" w14:textId="77777777" w:rsidR="00184675" w:rsidRPr="00CA2333" w:rsidRDefault="00184675" w:rsidP="00184675">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="182F8B05" w14:textId="63167822" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The outcome was </w:t>
+            </w:r>
+            <w:r w:rsidR="00237A97" w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(highlight one box):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DCF91DD" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F50BC4" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully achieved </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F1B81C1" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD14CF3" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partially achieved  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4DCB58" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D025D8E" w14:textId="2181CBBD" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not achieved </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00524F98" w:rsidRPr="00AC512B" w14:paraId="5D61F1B4" w14:textId="77777777" w:rsidTr="00524F98">
+        <w:trPr>
+          <w:trHeight w:val="436"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F11A829" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CA2333">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="736D17D0" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-          <w:p w14:paraId="45BAAA68" w14:textId="77777777" w:rsidR="00184675" w:rsidRPr="00CA2333" w:rsidRDefault="00184675" w:rsidP="00184675">
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8688" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B71D3C0" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="252837D7" w14:textId="77777777" w:rsidR="00184675" w:rsidRPr="00CA2333" w:rsidRDefault="00184675" w:rsidP="00184675">
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC512B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Comments:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D5282B" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...81 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B378E7C" w14:textId="77777777" w:rsidR="00524F98" w:rsidRPr="00AC512B" w:rsidRDefault="00524F98" w:rsidP="00524F98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...207 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F895530" w14:textId="356BE006" w:rsidR="00F36C61" w:rsidRPr="00CA2333" w:rsidRDefault="00F36C61" w:rsidP="00F36C61">
+    <w:p w14:paraId="3F895530" w14:textId="356BE006" w:rsidR="00F36C61" w:rsidRPr="00AC512B" w:rsidRDefault="00F36C61" w:rsidP="00F36C61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F36C61" w:rsidRPr="00CA2333" w:rsidSect="003D4CA7">
+    <w:sectPr w:rsidR="00F36C61" w:rsidRPr="00AC512B" w:rsidSect="003D4CA7">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E4501C1" w14:textId="77777777" w:rsidR="00213F91" w:rsidRDefault="00213F91" w:rsidP="00885A0A">
+    <w:p w14:paraId="29E2E254" w14:textId="77777777" w:rsidR="001112C8" w:rsidRDefault="001112C8" w:rsidP="00885A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="621F2C76" w14:textId="77777777" w:rsidR="00213F91" w:rsidRDefault="00213F91" w:rsidP="00885A0A">
+    <w:p w14:paraId="38580060" w14:textId="77777777" w:rsidR="001112C8" w:rsidRDefault="001112C8" w:rsidP="00885A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5FBB218B" w14:textId="77777777" w:rsidR="00213F91" w:rsidRDefault="00213F91">
+    <w:p w14:paraId="31A033BA" w14:textId="77777777" w:rsidR="001112C8" w:rsidRDefault="001112C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="727D38B6" w14:textId="77777777" w:rsidR="005C49FA" w:rsidRDefault="005C49FA" w:rsidP="005C49FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4CE7C4FF" w14:textId="77777777" w:rsidR="005C49FA" w:rsidRDefault="005C49FA" w:rsidP="005C49FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48F5824C" w14:textId="2ECE7935" w:rsidR="005C49FA" w:rsidRDefault="005C49FA" w:rsidP="005C49FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -6646,83 +8928,83 @@
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00C42202" w:rsidRPr="00DC1344">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="43ADF601" w14:textId="77777777" w:rsidR="00D17BD3" w:rsidRDefault="00D17BD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D9667C4" w14:textId="77777777" w:rsidR="00213F91" w:rsidRDefault="00213F91" w:rsidP="00885A0A">
+    <w:p w14:paraId="40FD9EA7" w14:textId="77777777" w:rsidR="001112C8" w:rsidRDefault="001112C8" w:rsidP="00885A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A5C3E6C" w14:textId="77777777" w:rsidR="00213F91" w:rsidRDefault="00213F91" w:rsidP="00885A0A">
+    <w:p w14:paraId="3C1DCF97" w14:textId="77777777" w:rsidR="001112C8" w:rsidRDefault="001112C8" w:rsidP="00885A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3FA39A6A" w14:textId="77777777" w:rsidR="00213F91" w:rsidRDefault="00213F91">
+    <w:p w14:paraId="62640BB2" w14:textId="77777777" w:rsidR="001112C8" w:rsidRDefault="001112C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ED6042D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8106,471 +10388,527 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2002077107">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="783383148">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1477532804">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="332223263">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="228998720">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="708647752">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="687028792">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1020862574">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="380398053">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1162625579">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="697239133">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1680813867">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1762795928">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00885A0A"/>
     <w:rsid w:val="00000897"/>
     <w:rsid w:val="0000625F"/>
     <w:rsid w:val="00007EA1"/>
     <w:rsid w:val="000150A1"/>
     <w:rsid w:val="00025E3E"/>
+    <w:rsid w:val="00030423"/>
     <w:rsid w:val="00033B5D"/>
     <w:rsid w:val="00041C11"/>
     <w:rsid w:val="0004467F"/>
     <w:rsid w:val="00057CFB"/>
     <w:rsid w:val="000616DF"/>
     <w:rsid w:val="00063507"/>
     <w:rsid w:val="000822D1"/>
     <w:rsid w:val="0008635B"/>
     <w:rsid w:val="00094740"/>
     <w:rsid w:val="000A0D12"/>
     <w:rsid w:val="000A1AB8"/>
+    <w:rsid w:val="000A57FF"/>
     <w:rsid w:val="000B4B74"/>
     <w:rsid w:val="000B606D"/>
     <w:rsid w:val="000B7AA9"/>
     <w:rsid w:val="000C3C69"/>
     <w:rsid w:val="000D0006"/>
     <w:rsid w:val="000D6EFD"/>
     <w:rsid w:val="000E30B9"/>
     <w:rsid w:val="000F22CD"/>
     <w:rsid w:val="00103836"/>
+    <w:rsid w:val="001112C8"/>
     <w:rsid w:val="001133AF"/>
     <w:rsid w:val="0012101C"/>
     <w:rsid w:val="001463AD"/>
     <w:rsid w:val="001579AB"/>
+    <w:rsid w:val="001613E3"/>
     <w:rsid w:val="00161763"/>
     <w:rsid w:val="00164B3D"/>
     <w:rsid w:val="00171367"/>
     <w:rsid w:val="00171CDA"/>
     <w:rsid w:val="001742DD"/>
     <w:rsid w:val="00180733"/>
     <w:rsid w:val="00184675"/>
     <w:rsid w:val="00195FB2"/>
     <w:rsid w:val="001A2A8F"/>
     <w:rsid w:val="001B248A"/>
     <w:rsid w:val="001B5798"/>
     <w:rsid w:val="001B5E7B"/>
     <w:rsid w:val="001B794E"/>
     <w:rsid w:val="001D3975"/>
     <w:rsid w:val="001E4D66"/>
     <w:rsid w:val="001E6A9B"/>
     <w:rsid w:val="0020186F"/>
+    <w:rsid w:val="00203640"/>
     <w:rsid w:val="00213F91"/>
     <w:rsid w:val="0021411C"/>
+    <w:rsid w:val="00237A97"/>
     <w:rsid w:val="00244182"/>
     <w:rsid w:val="0024748C"/>
     <w:rsid w:val="002501DD"/>
+    <w:rsid w:val="0025495F"/>
     <w:rsid w:val="00256B2A"/>
     <w:rsid w:val="00257199"/>
     <w:rsid w:val="002867D1"/>
     <w:rsid w:val="00292690"/>
+    <w:rsid w:val="002948EB"/>
     <w:rsid w:val="002A02D6"/>
     <w:rsid w:val="002A531F"/>
     <w:rsid w:val="002A5BDB"/>
     <w:rsid w:val="002D0B3D"/>
     <w:rsid w:val="002D7785"/>
+    <w:rsid w:val="002F679A"/>
     <w:rsid w:val="0030381C"/>
     <w:rsid w:val="003146B0"/>
     <w:rsid w:val="003173D9"/>
+    <w:rsid w:val="00332050"/>
     <w:rsid w:val="00343FDF"/>
     <w:rsid w:val="00352D84"/>
+    <w:rsid w:val="0036334E"/>
     <w:rsid w:val="00364572"/>
     <w:rsid w:val="0036768A"/>
     <w:rsid w:val="003708B8"/>
+    <w:rsid w:val="0037656B"/>
     <w:rsid w:val="003956AE"/>
     <w:rsid w:val="00396345"/>
     <w:rsid w:val="003A2091"/>
+    <w:rsid w:val="003A4BF9"/>
     <w:rsid w:val="003C6AE4"/>
+    <w:rsid w:val="003D069F"/>
     <w:rsid w:val="003D25B2"/>
     <w:rsid w:val="003D28DD"/>
     <w:rsid w:val="003D3903"/>
     <w:rsid w:val="003D4CA7"/>
     <w:rsid w:val="003D5A28"/>
     <w:rsid w:val="003D6446"/>
     <w:rsid w:val="003D7CEB"/>
     <w:rsid w:val="003E09A3"/>
     <w:rsid w:val="003E1E08"/>
     <w:rsid w:val="003E43A4"/>
     <w:rsid w:val="003E658D"/>
     <w:rsid w:val="003F13C9"/>
     <w:rsid w:val="0040191A"/>
+    <w:rsid w:val="00404789"/>
     <w:rsid w:val="004056A1"/>
+    <w:rsid w:val="004241BA"/>
+    <w:rsid w:val="00427AD3"/>
     <w:rsid w:val="00444309"/>
     <w:rsid w:val="00450577"/>
     <w:rsid w:val="004519A0"/>
     <w:rsid w:val="004530C4"/>
     <w:rsid w:val="00466417"/>
     <w:rsid w:val="004665CC"/>
     <w:rsid w:val="004773C3"/>
     <w:rsid w:val="00477E9C"/>
     <w:rsid w:val="004821B7"/>
+    <w:rsid w:val="00485A51"/>
     <w:rsid w:val="004A2B4A"/>
     <w:rsid w:val="004B2BEF"/>
+    <w:rsid w:val="004C3390"/>
     <w:rsid w:val="004D0FE6"/>
     <w:rsid w:val="004E09DE"/>
     <w:rsid w:val="004E2D3F"/>
+    <w:rsid w:val="004E3C7E"/>
     <w:rsid w:val="004E6CA4"/>
     <w:rsid w:val="004F59FB"/>
     <w:rsid w:val="0050029B"/>
     <w:rsid w:val="00503063"/>
     <w:rsid w:val="00506E64"/>
     <w:rsid w:val="00507FF3"/>
     <w:rsid w:val="00512752"/>
+    <w:rsid w:val="00520650"/>
     <w:rsid w:val="005223C8"/>
+    <w:rsid w:val="00524F98"/>
     <w:rsid w:val="0052644E"/>
     <w:rsid w:val="005406B9"/>
     <w:rsid w:val="00540A91"/>
     <w:rsid w:val="00543FC5"/>
     <w:rsid w:val="00545461"/>
     <w:rsid w:val="00570D7A"/>
     <w:rsid w:val="00577391"/>
     <w:rsid w:val="00584216"/>
+    <w:rsid w:val="00593587"/>
     <w:rsid w:val="00593D27"/>
     <w:rsid w:val="005B38A2"/>
     <w:rsid w:val="005B3EEA"/>
     <w:rsid w:val="005B5ECB"/>
     <w:rsid w:val="005C3D5C"/>
     <w:rsid w:val="005C49FA"/>
     <w:rsid w:val="005D1BE6"/>
     <w:rsid w:val="005D6CCF"/>
     <w:rsid w:val="005D7623"/>
     <w:rsid w:val="00602F83"/>
     <w:rsid w:val="00605E49"/>
     <w:rsid w:val="00621531"/>
+    <w:rsid w:val="006310EC"/>
     <w:rsid w:val="0063161C"/>
+    <w:rsid w:val="00643CB2"/>
     <w:rsid w:val="00646706"/>
     <w:rsid w:val="00652013"/>
     <w:rsid w:val="00654FBF"/>
     <w:rsid w:val="00656BA4"/>
     <w:rsid w:val="00664D9C"/>
     <w:rsid w:val="00666D54"/>
     <w:rsid w:val="006672FF"/>
     <w:rsid w:val="00681456"/>
     <w:rsid w:val="00681A1B"/>
     <w:rsid w:val="00682F87"/>
     <w:rsid w:val="00684C59"/>
+    <w:rsid w:val="00687C54"/>
     <w:rsid w:val="00690987"/>
     <w:rsid w:val="00691738"/>
     <w:rsid w:val="006A4733"/>
     <w:rsid w:val="006B4008"/>
+    <w:rsid w:val="006D1A94"/>
     <w:rsid w:val="006D7EFA"/>
     <w:rsid w:val="006E15C3"/>
+    <w:rsid w:val="006E44B2"/>
     <w:rsid w:val="006E46BA"/>
     <w:rsid w:val="00711D6A"/>
     <w:rsid w:val="0071256F"/>
     <w:rsid w:val="007205FA"/>
     <w:rsid w:val="00724227"/>
     <w:rsid w:val="00725C44"/>
     <w:rsid w:val="00725F82"/>
     <w:rsid w:val="00727CA2"/>
     <w:rsid w:val="007350D8"/>
+    <w:rsid w:val="007357DF"/>
+    <w:rsid w:val="00735DFC"/>
     <w:rsid w:val="00740701"/>
     <w:rsid w:val="007616CC"/>
     <w:rsid w:val="00762C7C"/>
     <w:rsid w:val="00771A45"/>
     <w:rsid w:val="00773602"/>
+    <w:rsid w:val="00782937"/>
     <w:rsid w:val="007849A2"/>
     <w:rsid w:val="00786BF1"/>
     <w:rsid w:val="00791F87"/>
     <w:rsid w:val="007A3568"/>
     <w:rsid w:val="007B0922"/>
     <w:rsid w:val="007B46BB"/>
     <w:rsid w:val="007B667E"/>
     <w:rsid w:val="007C09BF"/>
+    <w:rsid w:val="007C2A6D"/>
     <w:rsid w:val="007D7D4B"/>
     <w:rsid w:val="007F146B"/>
     <w:rsid w:val="0080247F"/>
     <w:rsid w:val="0080409A"/>
     <w:rsid w:val="008522F9"/>
     <w:rsid w:val="00856C85"/>
     <w:rsid w:val="008600F3"/>
     <w:rsid w:val="00865282"/>
     <w:rsid w:val="008668AA"/>
+    <w:rsid w:val="0087023B"/>
     <w:rsid w:val="0087579A"/>
     <w:rsid w:val="00885A0A"/>
     <w:rsid w:val="008909EE"/>
     <w:rsid w:val="008B4369"/>
     <w:rsid w:val="008B453D"/>
     <w:rsid w:val="008C4CD5"/>
     <w:rsid w:val="008E4059"/>
     <w:rsid w:val="008F6981"/>
     <w:rsid w:val="00907A28"/>
     <w:rsid w:val="00911CCD"/>
     <w:rsid w:val="009220B4"/>
+    <w:rsid w:val="00922537"/>
     <w:rsid w:val="00933E9B"/>
     <w:rsid w:val="00936286"/>
     <w:rsid w:val="009448F6"/>
     <w:rsid w:val="00953325"/>
     <w:rsid w:val="0096607B"/>
     <w:rsid w:val="00981BCC"/>
     <w:rsid w:val="00981C34"/>
     <w:rsid w:val="0099795D"/>
     <w:rsid w:val="009B2178"/>
     <w:rsid w:val="009B4FD6"/>
     <w:rsid w:val="009D1E31"/>
+    <w:rsid w:val="009D334D"/>
     <w:rsid w:val="009E5CDC"/>
     <w:rsid w:val="009E6458"/>
     <w:rsid w:val="009F0150"/>
     <w:rsid w:val="009F2501"/>
     <w:rsid w:val="00A01AFE"/>
     <w:rsid w:val="00A16A6E"/>
     <w:rsid w:val="00A22F36"/>
+    <w:rsid w:val="00A242C8"/>
+    <w:rsid w:val="00A27891"/>
     <w:rsid w:val="00A30764"/>
     <w:rsid w:val="00A30FC8"/>
     <w:rsid w:val="00A47F20"/>
     <w:rsid w:val="00A50CD4"/>
+    <w:rsid w:val="00A57C6F"/>
     <w:rsid w:val="00A64DFE"/>
     <w:rsid w:val="00A869ED"/>
+    <w:rsid w:val="00A94222"/>
     <w:rsid w:val="00A96109"/>
     <w:rsid w:val="00AB03FD"/>
+    <w:rsid w:val="00AB5D53"/>
     <w:rsid w:val="00AC5035"/>
+    <w:rsid w:val="00AC512B"/>
     <w:rsid w:val="00AD0628"/>
+    <w:rsid w:val="00AE1B4A"/>
     <w:rsid w:val="00AE5882"/>
     <w:rsid w:val="00AF1C94"/>
+    <w:rsid w:val="00AF6851"/>
     <w:rsid w:val="00B025B5"/>
     <w:rsid w:val="00B069E8"/>
     <w:rsid w:val="00B06A36"/>
     <w:rsid w:val="00B11591"/>
     <w:rsid w:val="00B34D05"/>
     <w:rsid w:val="00B36485"/>
+    <w:rsid w:val="00B61C81"/>
     <w:rsid w:val="00B703B7"/>
     <w:rsid w:val="00B72316"/>
+    <w:rsid w:val="00B7517F"/>
     <w:rsid w:val="00B867D9"/>
     <w:rsid w:val="00BA606F"/>
+    <w:rsid w:val="00BB5C29"/>
     <w:rsid w:val="00BD2FA7"/>
     <w:rsid w:val="00BD48AA"/>
     <w:rsid w:val="00BF1FC1"/>
     <w:rsid w:val="00BF2557"/>
     <w:rsid w:val="00C010A3"/>
     <w:rsid w:val="00C04405"/>
     <w:rsid w:val="00C253B6"/>
     <w:rsid w:val="00C31DDF"/>
     <w:rsid w:val="00C42202"/>
+    <w:rsid w:val="00C51875"/>
     <w:rsid w:val="00C723B5"/>
     <w:rsid w:val="00C7377A"/>
     <w:rsid w:val="00C75FE0"/>
     <w:rsid w:val="00C87352"/>
     <w:rsid w:val="00C87CA7"/>
     <w:rsid w:val="00C91C8B"/>
     <w:rsid w:val="00CA2333"/>
     <w:rsid w:val="00CA7988"/>
     <w:rsid w:val="00CB2B5B"/>
     <w:rsid w:val="00CF1EDC"/>
     <w:rsid w:val="00CF5AA2"/>
     <w:rsid w:val="00CF5D7A"/>
     <w:rsid w:val="00D04E40"/>
     <w:rsid w:val="00D077E3"/>
     <w:rsid w:val="00D11A59"/>
     <w:rsid w:val="00D1757B"/>
     <w:rsid w:val="00D17BD3"/>
     <w:rsid w:val="00D379D6"/>
     <w:rsid w:val="00D50662"/>
     <w:rsid w:val="00D524D0"/>
     <w:rsid w:val="00D57222"/>
     <w:rsid w:val="00D653F6"/>
+    <w:rsid w:val="00D678B1"/>
     <w:rsid w:val="00D746DB"/>
     <w:rsid w:val="00D811E7"/>
     <w:rsid w:val="00D81228"/>
     <w:rsid w:val="00D81B78"/>
     <w:rsid w:val="00D8314E"/>
     <w:rsid w:val="00D8339F"/>
     <w:rsid w:val="00D92E98"/>
     <w:rsid w:val="00D9653C"/>
     <w:rsid w:val="00D97437"/>
+    <w:rsid w:val="00DA7E05"/>
     <w:rsid w:val="00DC1344"/>
     <w:rsid w:val="00DC237A"/>
     <w:rsid w:val="00DC4F6D"/>
     <w:rsid w:val="00DE4A02"/>
+    <w:rsid w:val="00DE5F29"/>
     <w:rsid w:val="00DE61B6"/>
     <w:rsid w:val="00E208B7"/>
     <w:rsid w:val="00E26E70"/>
     <w:rsid w:val="00E27F8D"/>
     <w:rsid w:val="00E3647F"/>
     <w:rsid w:val="00E36ABF"/>
     <w:rsid w:val="00E440E2"/>
     <w:rsid w:val="00E466D2"/>
     <w:rsid w:val="00E518BF"/>
     <w:rsid w:val="00E61D0B"/>
     <w:rsid w:val="00E62D4E"/>
     <w:rsid w:val="00E72316"/>
     <w:rsid w:val="00E76501"/>
     <w:rsid w:val="00E90079"/>
     <w:rsid w:val="00E95A68"/>
     <w:rsid w:val="00E97975"/>
     <w:rsid w:val="00EA311C"/>
     <w:rsid w:val="00ED1F3A"/>
     <w:rsid w:val="00ED5717"/>
+    <w:rsid w:val="00EF541A"/>
     <w:rsid w:val="00F01955"/>
     <w:rsid w:val="00F0693B"/>
     <w:rsid w:val="00F135DF"/>
     <w:rsid w:val="00F1742C"/>
+    <w:rsid w:val="00F17BF5"/>
     <w:rsid w:val="00F223DD"/>
     <w:rsid w:val="00F36C61"/>
+    <w:rsid w:val="00F37D82"/>
     <w:rsid w:val="00F44B79"/>
     <w:rsid w:val="00F45BB8"/>
     <w:rsid w:val="00F525CC"/>
     <w:rsid w:val="00F639A3"/>
+    <w:rsid w:val="00F64C2E"/>
     <w:rsid w:val="00F67C46"/>
     <w:rsid w:val="00F73F60"/>
     <w:rsid w:val="00F74675"/>
     <w:rsid w:val="00F77977"/>
     <w:rsid w:val="00F83327"/>
     <w:rsid w:val="00F84AB4"/>
     <w:rsid w:val="00F85C8F"/>
     <w:rsid w:val="00F866A4"/>
     <w:rsid w:val="00F905EB"/>
     <w:rsid w:val="00FB4044"/>
     <w:rsid w:val="00FC362F"/>
     <w:rsid w:val="00FC706C"/>
     <w:rsid w:val="00FD0D14"/>
     <w:rsid w:val="00FD2157"/>
     <w:rsid w:val="00FD2DC1"/>
     <w:rsid w:val="00FD327F"/>
+    <w:rsid w:val="00FD495C"/>
+    <w:rsid w:val="00FE6189"/>
     <w:rsid w:val="00FE7B99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74FAF844"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{35491B0D-6CFA-4C57-96FD-BB56B77E7F07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9381,51 +11719,51 @@
     <w:rsid w:val="00444309"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00444309"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Rounded MT Bold" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -9674,90 +12012,90 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94E22E4A-A2A9-4130-88BF-4128CCC70282}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A88411E4-02C4-4043-8D0B-8AA40AF97136}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A88411E4-02C4-4043-8D0B-8AA40AF97136}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94E22E4A-A2A9-4130-88BF-4128CCC70282}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>2611</Characters>
+  <Pages>9</Pages>
+  <Words>609</Words>
+  <Characters>3472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3063</CharactersWithSpaces>
+  <CharactersWithSpaces>4073</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gillum, James</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>