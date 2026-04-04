--- v0 (2025-12-26)
+++ v1 (2026-04-04)
@@ -1020,216 +1020,209 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A24076" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24077" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24078" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24079" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2407A" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2407B" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2407C" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2407D" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003225A7" w14:paraId="45A2409E" w14:textId="77777777" w:rsidTr="000B561E">
         <w:trPr>
           <w:cantSplit/>
@@ -1248,132 +1241,128 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21D23">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24080" w14:textId="53AB8B44" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24081" w14:textId="770A9860" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24082" w14:textId="6C84918F" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24083" w14:textId="34D1105D" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1426,71 +1415,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="45A24086" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24087" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24088" w14:textId="5A6E7F80" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4B1E15"/>
           </w:tcPr>
           <w:p w14:paraId="45A24089" w14:textId="43337E0C" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1521,51 +1508,50 @@
           </w:tcPr>
           <w:p w14:paraId="45A2408A" w14:textId="297769CD" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2408B" w14:textId="6522B656" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -1603,143 +1589,137 @@
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2408E" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2408F" w14:textId="6B5D7343" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24090" w14:textId="51D558F4" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24091" w14:textId="4AFB921C" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24092" w14:textId="24D64401" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24093" w14:textId="09F9A981" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24094" w14:textId="0793533B" w:rsidR="00E871D4" w:rsidRPr="00FA2A6C" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1781,51 +1761,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24096" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24097" w14:textId="15ACB294" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1889,51 +1868,50 @@
           <w:p w14:paraId="45A2409A" w14:textId="15CC7CAE" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2409B" w14:textId="60D7D888" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1965,164 +1943,159 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A2409D" w14:textId="70992C88" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00345C64" w14:paraId="45A240BE" w14:textId="77777777" w:rsidTr="007247F0">
+      <w:tr w:rsidR="00345C64" w14:paraId="45A240BE" w14:textId="77777777" w:rsidTr="00D2389F">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2409F" w14:textId="03F7880F" w:rsidR="00DC6B2E" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A0" w14:textId="4A2B559B" w:rsidR="00DC6B2E" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A1" w14:textId="764B8BB7" w:rsidR="00DC6B2E" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A2" w14:textId="54D8E9CE" w:rsidR="00DC6B2E" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A3" w14:textId="0F2E38B9" w:rsidR="00DC6B2E" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
@@ -2154,69 +2127,67 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A6" w14:textId="77777777" w:rsidR="00DC6B2E" w:rsidRDefault="00DC6B2E" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A7" w14:textId="1B213D87" w:rsidR="00DC6B2E" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
@@ -2230,51 +2201,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F51CBC">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A9" w14:textId="384D0449" w:rsidR="00DC6B2E" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -2288,51 +2258,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240AB" w14:textId="440C4F76" w:rsidR="00DC6B2E" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -2376,175 +2345,169 @@
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240AE" w14:textId="77777777" w:rsidR="00DC6B2E" w:rsidRDefault="00DC6B2E" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240AF" w14:textId="47B731B9" w:rsidR="00DC6B2E" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B0" w14:textId="59FB5EEC" w:rsidR="00DC6B2E" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B1" w14:textId="1B755FF9" w:rsidR="00DC6B2E" w:rsidRPr="00F46B7E" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B2" w14:textId="00EF9DF1" w:rsidR="00DC6B2E" w:rsidRPr="000817A4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B3" w14:textId="038AC8CC" w:rsidR="00DC6B2E" w:rsidRPr="00F46B7E" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
@@ -2576,168 +2539,163 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B6" w14:textId="77777777" w:rsidR="00DC6B2E" w:rsidRDefault="00DC6B2E" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B7" w14:textId="3F4E48DB" w:rsidR="00DC6B2E" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B8" w14:textId="394DBF51" w:rsidR="00DC6B2E" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B9" w14:textId="0E64FB44" w:rsidR="00DC6B2E" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
           <w:p w14:paraId="45A240BA" w14:textId="303CE28E" w:rsidR="00DC6B2E" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240BB" w14:textId="73B82851" w:rsidR="00DC6B2E" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
@@ -2775,51 +2733,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00345C64" w14:paraId="45A240DE" w14:textId="77777777" w:rsidTr="001C65F3">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240BF" w14:textId="042DB908" w:rsidR="00EB5ED4" w:rsidRPr="000B3574" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2833,51 +2790,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C1" w14:textId="7B649214" w:rsidR="00EB5ED4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2887,51 +2843,50 @@
           <w:p w14:paraId="45A240C2" w14:textId="5E0223ED" w:rsidR="00EB5ED4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C3" w14:textId="2E8FF942" w:rsidR="00EB5ED4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2969,127 +2924,123 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C6" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C7" w14:textId="5896E44B" w:rsidR="00EB5ED4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C8" w14:textId="19C1FD3E" w:rsidR="00EB5ED4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C9" w14:textId="692D244D" w:rsidR="00EB5ED4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -3103,51 +3054,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240CB" w14:textId="1E306487" w:rsidR="00EB5ED4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -3191,70 +3141,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240CE" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240CF" w14:textId="729F7DF8" w:rsidR="00EB5ED4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3264,51 +3212,50 @@
           <w:p w14:paraId="45A240D0" w14:textId="6FE19E6C" w:rsidR="00EB5ED4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D1" w14:textId="14DBC2AE" w:rsidR="00EB5ED4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3318,51 +3265,50 @@
           <w:p w14:paraId="45A240D2" w14:textId="17778554" w:rsidR="00EB5ED4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D3" w14:textId="1801C24E" w:rsidR="00EB5ED4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3400,177 +3346,172 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D6" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF5050"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D7" w14:textId="331F2206" w:rsidR="00EB5ED4" w:rsidRPr="000817A4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D8" w14:textId="72F35335" w:rsidR="00EB5ED4" w:rsidRPr="00770E37" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D9" w14:textId="5DAE0AE0" w:rsidR="00EB5ED4" w:rsidRPr="000817A4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240DA" w14:textId="62C72707" w:rsidR="00EB5ED4" w:rsidRPr="000817A4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240DB" w14:textId="2ED0AA23" w:rsidR="00EB5ED4" w:rsidRPr="000817A4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3613,51 +3554,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975CA0" w14:paraId="45A240FE" w14:textId="77777777" w:rsidTr="000B561E">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240DF" w14:textId="68C16E4A" w:rsidR="00975CA0" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3695,79 +3635,77 @@
           <w:p w14:paraId="45A240E1" w14:textId="72B69FFA" w:rsidR="00975CA0" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E2" w14:textId="7D09E9FF" w:rsidR="00975CA0" w:rsidRPr="00401DFC" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002749CD">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E3" w14:textId="76B2FD4C" w:rsidR="00975CA0" w:rsidRPr="00401DFC" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3805,98 +3743,95 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E6" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E7" w14:textId="1B4CB8A2" w:rsidR="00975CA0" w:rsidRPr="00330D26" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E8" w14:textId="540B6065" w:rsidR="00975CA0" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
@@ -3939,51 +3874,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240EB" w14:textId="39924FBD" w:rsidR="00975CA0" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -4027,70 +3961,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240EE" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240EF" w14:textId="596F573D" w:rsidR="00975CA0" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4237,51 +4169,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240F6" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A240F7" w14:textId="584975FC" w:rsidR="00975CA0" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -4450,51 +4381,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975CA0" w14:paraId="45A2411E" w14:textId="77777777" w:rsidTr="007247F0">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240FF" w14:textId="2D6CA3AA" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4504,147 +4434,141 @@
           <w:p w14:paraId="45A24100" w14:textId="23416A0D" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24101" w14:textId="62127ADE" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24102" w14:textId="5FA54344" w:rsidR="00E871D4" w:rsidRPr="00401DFC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24103" w14:textId="7BBEBEA9" w:rsidR="00E871D4" w:rsidRPr="00401DFC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24104" w14:textId="2D464480" w:rsidR="00E871D4" w:rsidRPr="00FB107D" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24105" w14:textId="467FBB6E" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24106" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24107" w14:textId="6E0B94E6" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
@@ -4763,111 +4687,107 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2410C" w14:textId="5C23FA85" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2410D" w14:textId="3F09202B" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2410E" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2410F" w14:textId="60263994" w:rsidR="00E871D4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4932,51 +4852,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F51CBC">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24113" w14:textId="7681FC5B" w:rsidR="00E871D4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5014,51 +4933,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24116" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24117" w14:textId="458592AE" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -5113,742 +5031,707 @@
           <w:p w14:paraId="45A24119" w14:textId="281F3884" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2411A" w14:textId="02CC845C" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2411B" w14:textId="07EF4F94" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2411C" w14:textId="7CBA08C4" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2411D" w14:textId="57268B47" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E871D4" w14:paraId="45A2413E" w14:textId="77777777" w:rsidTr="00975CA0">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2411F" w14:textId="61109FEC" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24120" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24121" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24122" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24123" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24124" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24125" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24126" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24127" w14:textId="1C1C5C5F" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24128" w14:textId="60D66638" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24129" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412A" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412B" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412C" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412D" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412E" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412F" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24130" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24131" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24132" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24133" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24134" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24135" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24136" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24137" w14:textId="7B844EAB" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24138" w14:textId="35FE6563" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24139" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2413A" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2413B" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2413C" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2413D" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45A2413F" w14:textId="77777777" w:rsidR="00081A22" w:rsidRDefault="00EA7D96" w:rsidP="006501A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00FFFF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -5987,196 +5870,189 @@
         <w:gridCol w:w="577"/>
         <w:gridCol w:w="316"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="638"/>
         <w:gridCol w:w="488"/>
         <w:gridCol w:w="488"/>
         <w:gridCol w:w="488"/>
         <w:gridCol w:w="488"/>
         <w:gridCol w:w="303"/>
         <w:gridCol w:w="488"/>
         <w:gridCol w:w="488"/>
         <w:gridCol w:w="488"/>
         <w:gridCol w:w="488"/>
         <w:gridCol w:w="488"/>
         <w:gridCol w:w="488"/>
         <w:gridCol w:w="488"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D7F57" w14:paraId="45A24147" w14:textId="77777777" w:rsidTr="00CC563C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3777" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24140" w14:textId="0E95CE9A" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>January 20</w:t>
             </w:r>
             <w:r w:rsidR="005568C5">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00975CA0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24141" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24142" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>February</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24143" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24144" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24145" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3419" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24146" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>April</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC563C" w14:paraId="45A24167" w14:textId="77777777" w:rsidTr="00CC563C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
@@ -6216,886 +6092,854 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414A" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414B" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414C" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414D" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414E" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414F" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24150" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24151" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24152" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24153" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24154" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24155" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24156" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24157" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24158" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24159" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415A" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415B" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415C" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415D" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415E" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415F" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24160" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24161" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24162" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24163" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24164" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24165" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24166" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC563C" w14:paraId="45A24187" w14:textId="77777777" w:rsidTr="00CC563C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24168" w14:textId="76DB7B9E" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24169" w14:textId="7A179C7E" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2416A" w14:textId="17599C6F" w:rsidR="00E871D4" w:rsidRPr="00770E37" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A2416B" w14:textId="595E01DB" w:rsidR="00E871D4" w:rsidRPr="00770E37" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
@@ -7179,414 +7023,397 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2416F" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24170" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24171" w14:textId="056279D2" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24172" w14:textId="4905554A" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24173" w14:textId="0159C59B" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24174" w14:textId="689042A6" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24175" w14:textId="2E96D40F" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24176" w14:textId="7502BFC9" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24177" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24178" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24179" w14:textId="5FA83CE1" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417A" w14:textId="1C60A5E6" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417B" w14:textId="555797A0" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417C" w14:textId="3B1C4E49" w:rsidR="00E871D4" w:rsidRPr="00D56808" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417D" w14:textId="7A52C083" w:rsidR="00E871D4" w:rsidRPr="00D56808" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417E" w14:textId="6A7E1C84" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417F" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24180" w14:textId="1B0A6CC7" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24181" w14:textId="36CB79EC" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24182" w14:textId="4613958E" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
@@ -7701,79 +7528,77 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00234D73" w14:paraId="45A241A7" w14:textId="77777777" w:rsidTr="001C65F3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24188" w14:textId="43C7918E" w:rsidR="00EB5ED4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24189" w14:textId="5A27D6BE" w:rsidR="00EB5ED4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7810,51 +7635,50 @@
           <w:p w14:paraId="45A2418B" w14:textId="77570351" w:rsidR="00EB5ED4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2418C" w14:textId="6027323C" w:rsidR="00EB5ED4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7892,123 +7716,119 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2418F" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24190" w14:textId="058478EF" w:rsidR="00EB5ED4" w:rsidRPr="00770E37" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24191" w14:textId="4620267D" w:rsidR="00EB5ED4" w:rsidRPr="00770E37" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24192" w14:textId="5A71760E" w:rsidR="00EB5ED4" w:rsidRPr="00770E37" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8018,51 +7838,50 @@
           <w:p w14:paraId="45A24193" w14:textId="4DCADF76" w:rsidR="00EB5ED4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24194" w14:textId="7AEB8CAD" w:rsidR="00EB5ED4" w:rsidRPr="00F44510" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8100,178 +7919,172 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24197" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24198" w14:textId="0318E9AB" w:rsidR="00EB5ED4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24199" w14:textId="6DC9064E" w:rsidR="00EB5ED4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2419A" w14:textId="5403DF97" w:rsidR="00EB5ED4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2419B" w14:textId="33A57B00" w:rsidR="00EB5ED4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2419C" w14:textId="6E6C6BFD" w:rsidR="00EB5ED4" w:rsidRPr="00D56808" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8313,51 +8126,50 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2419F" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241A0" w14:textId="37B05665" w:rsidR="00EB5ED4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
@@ -8526,51 +8338,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC563C" w14:paraId="45A241C7" w14:textId="77777777" w:rsidTr="007A75A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241A8" w14:textId="0E882D78" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -8581,51 +8392,50 @@
           <w:p w14:paraId="45A241A9" w14:textId="0A33769E" w:rsidR="00CC563C" w:rsidRPr="00770E37" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241AA" w14:textId="6872C5D0" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8635,51 +8445,50 @@
           <w:p w14:paraId="45A241AB" w14:textId="3D262AEA" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241AC" w14:textId="1F9D833F" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8717,69 +8526,67 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241AF" w14:textId="77777777" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B0" w14:textId="0EFE50A5" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8789,105 +8596,102 @@
           <w:p w14:paraId="45A241B1" w14:textId="3E88ED8F" w:rsidR="00CC563C" w:rsidRPr="00D56808" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B2" w14:textId="0F11892A" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B3" w14:textId="40D51329" w:rsidR="00CC563C" w:rsidRPr="00E03824" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B4" w14:textId="231F511D" w:rsidR="00CC563C" w:rsidRPr="00D56808" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8925,51 +8729,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B7" w14:textId="77777777" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="66FFCC"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B8" w14:textId="30A7219B" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -9164,124 +8967,120 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241BF" w14:textId="77777777" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C0" w14:textId="5045A8D4" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C1" w14:textId="69614542" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C2" w14:textId="5D791AD1" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9291,51 +9090,50 @@
           <w:p w14:paraId="45A241C3" w14:textId="3D4C1DF1" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C4" w14:textId="347F1C3A" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9367,61 +9165,60 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C6" w14:textId="526481E0" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC563C" w14:paraId="45A241E7" w14:textId="77777777" w:rsidTr="000B561E">
+      <w:tr w:rsidR="00CC563C" w14:paraId="45A241E7" w14:textId="77777777" w:rsidTr="00B52006">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C8" w14:textId="6E1FE747" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9458,51 +9255,50 @@
           <w:p w14:paraId="45A241C9" w14:textId="66A4E5DC" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241CA" w14:textId="59CA1EB3" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9512,51 +9308,50 @@
           <w:p w14:paraId="45A241CB" w14:textId="79249BB8" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241CC" w14:textId="456C3352" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9594,51 +9389,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241CF" w14:textId="77777777" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241D0" w14:textId="29F9B621" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -9802,97 +9596,94 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241D7" w14:textId="77777777" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241D8" w14:textId="3274555D" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
           <w:p w14:paraId="45A241D9" w14:textId="5829B52B" w:rsidR="00234D73" w:rsidRPr="004567C9" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
@@ -9905,78 +9696,77 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
           <w:p w14:paraId="45A241DB" w14:textId="48A18576" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241DC" w14:textId="00C1EBCA" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10018,178 +9808,172 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241DF" w14:textId="77777777" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E0" w14:textId="00E64412" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E1" w14:textId="2B8948F4" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E2" w14:textId="100CF976" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BAFEFB"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E3" w14:textId="6E8E674D" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E4" w14:textId="5C17E1EC" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10221,513 +10005,497 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E6" w14:textId="416422AD" w:rsidR="00234D73" w:rsidRDefault="00234D73" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC563C" w14:paraId="45A24207" w14:textId="77777777" w:rsidTr="000B561E">
+      <w:tr w:rsidR="00CC563C" w14:paraId="45A24207" w14:textId="77777777" w:rsidTr="007D0FFA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E8" w14:textId="2386E59E" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E9" w14:textId="37BC4C39" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F51CBC">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241EA" w14:textId="1B08DD25" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FB9BE2"/>
           </w:tcPr>
           <w:p w14:paraId="45A241EB" w14:textId="4F50E677" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241EC" w14:textId="1BD5607C" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241ED" w14:textId="28B81AFD" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241EE" w14:textId="323E7F82" w:rsidR="00E871D4" w:rsidRPr="0014578E" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241EF" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F0" w14:textId="7EC088E0" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F1" w14:textId="04CD8409" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F2" w14:textId="01358D0E" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F3" w14:textId="7FE6325E" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F4" w14:textId="24C5BB10" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F5" w14:textId="11083D79" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="008B15D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F6" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F7" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F8" w14:textId="169EA8CD" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F9" w14:textId="2767AEFA" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F51CBC">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00792A6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241FA" w14:textId="420B347D" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4B1E15"/>
           </w:tcPr>
           <w:p w14:paraId="45A241FB" w14:textId="12D772AC" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241FC" w14:textId="1A25DB7E" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
@@ -10765,465 +10533,445 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241FF" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
           <w:p w14:paraId="45A24200" w14:textId="5AA20565" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
           </w:tcPr>
           <w:p w14:paraId="45A24201" w14:textId="200A7004" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="007D0FFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24202" w14:textId="59147B41" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FB9BE2"/>
           </w:tcPr>
           <w:p w14:paraId="45A24203" w14:textId="25B9D29C" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24204" w14:textId="685AC23D" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24205" w14:textId="44B82B1D" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24206" w14:textId="7D3DBE3D" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC563C" w14:paraId="45A24227" w14:textId="77777777" w:rsidTr="00CC563C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24208" w14:textId="7CB7D040" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24209" w14:textId="19A226D1" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420A" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420B" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420C" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420D" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420E" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420F" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24210" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24211" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24212" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24213" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24214" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24215" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24216" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24217" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24218" w14:textId="57F54931" w:rsidR="00E871D4" w:rsidRPr="00604D60" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -11243,268 +10991,255 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24219" w14:textId="10812921" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421A" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421B" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421C" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421D" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421E" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421F" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24220" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24221" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24222" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24223" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24224" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24225" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24226" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="108"/>
         <w:tblW w:w="3936" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -11746,69 +11481,69 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A06B95" w:rsidRPr="00E949A2" w14:paraId="3047EE0F" w14:textId="77777777" w:rsidTr="00A06B95">
         <w:trPr>
           <w:trHeight w:val="177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="15170C84" w14:textId="77777777" w:rsidR="00A06B95" w:rsidRPr="00CF1B80" w:rsidRDefault="00A06B95" w:rsidP="00A06B95">
+          <w:p w14:paraId="15170C84" w14:textId="5A8F50AF" w:rsidR="00A06B95" w:rsidRPr="00CF1B80" w:rsidRDefault="00CD563D" w:rsidP="00A06B95">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF1B80">
+            <w:r w:rsidRPr="00CD563D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Doing it Together / Early Help</w:t>
+              <w:t>Family First Partnership Programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A06B95" w:rsidRPr="00E949A2" w14:paraId="406BD339" w14:textId="77777777" w:rsidTr="00A06B95">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="52848193" w14:textId="77777777" w:rsidR="00A06B95" w:rsidRDefault="00A06B95" w:rsidP="00A06B95">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -12184,58 +11919,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="66FFCC"/>
           </w:tcPr>
           <w:p w14:paraId="0793CC0C" w14:textId="690BF892" w:rsidR="00A06B95" w:rsidRDefault="00A06B95" w:rsidP="00A06B95">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A06B95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Primary Aspirations week begins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00153779" w:rsidRPr="00E949A2" w14:paraId="058AA831" w14:textId="77777777" w:rsidTr="00153779">
+      <w:tr w:rsidR="00153779" w:rsidRPr="00E949A2" w14:paraId="058AA831" w14:textId="77777777" w:rsidTr="007D0FFA">
         <w:trPr>
           <w:trHeight w:val="86"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
           </w:tcPr>
           <w:p w14:paraId="48266F5A" w14:textId="23CF0E07" w:rsidR="00153779" w:rsidRPr="00A06B95" w:rsidRDefault="00153779" w:rsidP="00A06B95">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007247F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Early Years</w:t>
             </w:r>
             <w:r w:rsidR="007247F0" w:rsidRPr="007247F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -12942,138 +12677,133 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A24247" w14:textId="77777777" w:rsidR="00387025" w:rsidRDefault="00387025" w:rsidP="00387025">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB065A" w14:paraId="45A24261" w14:textId="77777777" w:rsidTr="00AC55E0">
+      <w:tr w:rsidR="00CB065A" w14:paraId="45A24261" w14:textId="77777777" w:rsidTr="00F91A14">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24249" w14:textId="13BDB4D8" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2424A" w14:textId="32CD9444" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2424B" w14:textId="62458939" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2424C" w14:textId="2E3C05F5" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2424D" w14:textId="198A3895" w:rsidR="00E871D4" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13111,178 +12841,174 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24250" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="385623"/>
           </w:tcPr>
           <w:p w14:paraId="45A24251" w14:textId="7BFD0FEE" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21D23">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="45A24252" w14:textId="3659248F" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24253" w14:textId="14DC489C" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24254" w14:textId="61DA4729" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24255" w14:textId="0DE8DC78" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13320,162 +13046,157 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24258" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24259" w14:textId="2E4D68F3" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2425A" w14:textId="3710F4D8" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C69F5A"/>
           </w:tcPr>
           <w:p w14:paraId="45A2425B" w14:textId="454DFCA8" w:rsidR="00E871D4" w:rsidRPr="000817A4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2425C" w14:textId="5BE2A560" w:rsidR="00E871D4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2425D" w14:textId="20EF46BE" w:rsidR="00E871D4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13643,51 +13364,50 @@
             <w:pPr>
               <w:ind w:left="-37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24266" w14:textId="00C0FA90" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13725,123 +13445,120 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24269" w14:textId="77777777" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="ECD0FC"/>
           </w:tcPr>
           <w:p w14:paraId="45A2426A" w14:textId="47CE5EF7" w:rsidR="00CC563C" w:rsidRPr="009A6713" w:rsidRDefault="00CC563C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2426B" w14:textId="531DF795" w:rsidR="00CC563C" w:rsidRPr="00770E37" w:rsidRDefault="00CC563C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2426C" w14:textId="58F3F600" w:rsidR="00CC563C" w:rsidRPr="009A6713" w:rsidRDefault="00CC563C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13851,51 +13568,50 @@
           <w:p w14:paraId="45A2426D" w14:textId="55FE5BDA" w:rsidR="00CC563C" w:rsidRPr="009A6713" w:rsidRDefault="00CC563C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2426E" w14:textId="7289E8CA" w:rsidR="00CC563C" w:rsidRPr="009A6713" w:rsidRDefault="00CC563C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13933,69 +13649,67 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24271" w14:textId="77777777" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24273" w14:textId="65F5BBE5" w:rsidR="00CC563C" w:rsidRPr="000817A4" w:rsidRDefault="00CC563C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14024,51 +13738,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="243" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
           <w:p w14:paraId="45A24274" w14:textId="218C5315" w:rsidR="00CC563C" w:rsidRPr="00072825" w:rsidRDefault="00CC563C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24275" w14:textId="7F28F62C" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14078,51 +13791,50 @@
           <w:p w14:paraId="45A24276" w14:textId="49DE9CDC" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24277" w14:textId="0519EFE5" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14171,51 +13883,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A2427A" w14:textId="77777777" w:rsidR="00CC563C" w:rsidRDefault="00CC563C" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00345C64" w14:paraId="45A24294" w14:textId="77777777" w:rsidTr="00CE57E0">
+      <w:tr w:rsidR="00345C64" w14:paraId="45A24294" w14:textId="77777777" w:rsidTr="00286A20">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083"/>
           </w:tcPr>
           <w:p w14:paraId="45A2427C" w14:textId="415ED819" w:rsidR="006D7DDC" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -14289,51 +14001,50 @@
           <w:p w14:paraId="45A2427F" w14:textId="71E8AB67" w:rsidR="006D7DDC" w:rsidRPr="006A6D2F" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24280" w14:textId="4F87A4F0" w:rsidR="006D7DDC" w:rsidRPr="00770E37" w:rsidRDefault="008A726D" w:rsidP="00244B19">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -14370,124 +14081,121 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24283" w14:textId="77777777" w:rsidR="006D7DDC" w:rsidRDefault="006D7DDC" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24284" w14:textId="6A097489" w:rsidR="006D7DDC" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="45A24285" w14:textId="362FDB83" w:rsidR="006D7DDC" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F51CBC">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="003C60EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24286" w14:textId="0CDE361A" w:rsidR="006D7DDC" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14497,51 +14205,51 @@
           <w:p w14:paraId="45A24287" w14:textId="5B2EB59C" w:rsidR="006D7DDC" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="45A24288" w14:textId="777A5384" w:rsidR="006D7DDC" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14579,51 +14287,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2428B" w14:textId="77777777" w:rsidR="006D7DDC" w:rsidRDefault="006D7DDC" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF5050"/>
           </w:tcPr>
           <w:p w14:paraId="45A2428C" w14:textId="0AC02013" w:rsidR="006D7DDC" w:rsidRDefault="00B3431C" w:rsidP="006D7DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -14652,105 +14359,102 @@
           <w:p w14:paraId="45A2428D" w14:textId="672D74F8" w:rsidR="006D7DDC" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2428E" w14:textId="084C948A" w:rsidR="006D7DDC" w:rsidRPr="00EB731E" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2428F" w14:textId="65873266" w:rsidR="006D7DDC" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24290" w14:textId="7BCAC214" w:rsidR="006D7DDC" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14809,78 +14513,76 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A24293" w14:textId="77777777" w:rsidR="006D7DDC" w:rsidRDefault="006D7DDC" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975CA0" w14:paraId="45A242AD" w14:textId="77777777" w:rsidTr="007A75A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24295" w14:textId="7257F219" w:rsidR="00975CA0" w:rsidRPr="00770E37" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24296" w14:textId="2AF9D869" w:rsidR="00975CA0" w:rsidRPr="00770E37" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14917,51 +14619,50 @@
           <w:p w14:paraId="45A24298" w14:textId="2D00D082" w:rsidR="00975CA0" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24299" w14:textId="622988A3" w:rsidR="00975CA0" w:rsidRPr="000817A4" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14999,96 +14700,93 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2429C" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2429D" w14:textId="202B14C2" w:rsidR="00975CA0" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2429E" w14:textId="295AB9FE" w:rsidR="00975CA0" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15125,51 +14823,50 @@
           <w:p w14:paraId="45A242A0" w14:textId="59D94742" w:rsidR="00975CA0" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242A1" w14:textId="41B9DD80" w:rsidR="00975CA0" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15207,69 +14904,67 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242A4" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242A5" w14:textId="61AF4C33" w:rsidR="00975CA0" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -15627,69 +15322,67 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242B5" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242B6" w14:textId="29C832F8" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15699,147 +15392,141 @@
           <w:p w14:paraId="45A242B7" w14:textId="4D71CED7" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242B8" w14:textId="404925FC" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242B9" w14:textId="48CB74B5" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242BA" w14:textId="7F1AF8E5" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242BB" w14:textId="521B5F11" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242BC" w14:textId="7125CC4B" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242BD" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A242BE" w14:textId="0FE5083A" w:rsidR="00E871D4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -15949,460 +15636,435 @@
           <w:p w14:paraId="45A242C2" w14:textId="3F85C9B5" w:rsidR="00E871D4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242C3" w14:textId="488F33CB" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242C4" w14:textId="5433213E" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A242C5" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E871D4" w14:paraId="45A242DF" w14:textId="77777777" w:rsidTr="0014602E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242C7" w14:textId="0ADAA7AC" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242C8" w14:textId="5E840C59" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242C9" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CA" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CB" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CC" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CD" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CE" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CF" w14:textId="2C64A648" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D0" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D1" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D2" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D3" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D4" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D5" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D6" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D7" w14:textId="442A8053" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D8" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D9" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242DA" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242DB" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242DC" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242DD" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A242DE" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
@@ -16434,65 +16096,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45A2440C" w14:textId="77777777" w:rsidR="007126B8" w:rsidRPr="00BD6512" w:rsidRDefault="007126B8" w:rsidP="00FF0FEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007126B8" w:rsidRPr="00BD6512" w:rsidSect="00A50FE4">
       <w:pgSz w:w="16834" w:h="11909" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="238" w:right="624" w:bottom="244" w:left="737" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14482612" w14:textId="77777777" w:rsidR="00DB70D4" w:rsidRDefault="00DB70D4">
+    <w:p w14:paraId="0AACD8EA" w14:textId="77777777" w:rsidR="00682161" w:rsidRDefault="00682161">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4346B195" w14:textId="77777777" w:rsidR="00DB70D4" w:rsidRDefault="00DB70D4">
+    <w:p w14:paraId="384EEC41" w14:textId="77777777" w:rsidR="00682161" w:rsidRDefault="00682161">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42006BD3" w14:textId="77777777" w:rsidR="00DB70D4" w:rsidRDefault="00DB70D4"/>
+    <w:p w14:paraId="58BCF429" w14:textId="77777777" w:rsidR="00682161" w:rsidRDefault="00682161"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -16546,65 +16208,65 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5113990F" w14:textId="77777777" w:rsidR="00DB70D4" w:rsidRDefault="00DB70D4">
+    <w:p w14:paraId="494F18E3" w14:textId="77777777" w:rsidR="00682161" w:rsidRDefault="00682161">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75151961" w14:textId="77777777" w:rsidR="00DB70D4" w:rsidRDefault="00DB70D4">
+    <w:p w14:paraId="4D46901A" w14:textId="77777777" w:rsidR="00682161" w:rsidRDefault="00682161">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30B9BAF9" w14:textId="77777777" w:rsidR="00DB70D4" w:rsidRDefault="00DB70D4"/>
+    <w:p w14:paraId="1FF683F0" w14:textId="77777777" w:rsidR="00682161" w:rsidRDefault="00682161"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C4741846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -17176,50 +16838,51 @@
     <w:rsid w:val="0022411A"/>
     <w:rsid w:val="00225FEB"/>
     <w:rsid w:val="002276E7"/>
     <w:rsid w:val="00227A1D"/>
     <w:rsid w:val="00230DC5"/>
     <w:rsid w:val="002321BD"/>
     <w:rsid w:val="00233E5F"/>
     <w:rsid w:val="00234D73"/>
     <w:rsid w:val="00236C6E"/>
     <w:rsid w:val="00237181"/>
     <w:rsid w:val="00240FF0"/>
     <w:rsid w:val="00244B19"/>
     <w:rsid w:val="002454CC"/>
     <w:rsid w:val="0024663C"/>
     <w:rsid w:val="00251867"/>
     <w:rsid w:val="00252350"/>
     <w:rsid w:val="002523AF"/>
     <w:rsid w:val="002549F7"/>
     <w:rsid w:val="00256080"/>
     <w:rsid w:val="00257EB6"/>
     <w:rsid w:val="002608FF"/>
     <w:rsid w:val="002677EC"/>
     <w:rsid w:val="00272618"/>
     <w:rsid w:val="002749CD"/>
     <w:rsid w:val="00286142"/>
+    <w:rsid w:val="00286A20"/>
     <w:rsid w:val="002919CA"/>
     <w:rsid w:val="00297ED2"/>
     <w:rsid w:val="002A072B"/>
     <w:rsid w:val="002A0C6D"/>
     <w:rsid w:val="002A15B5"/>
     <w:rsid w:val="002A2ACA"/>
     <w:rsid w:val="002A4DCE"/>
     <w:rsid w:val="002A6CB7"/>
     <w:rsid w:val="002A77B4"/>
     <w:rsid w:val="002B1C65"/>
     <w:rsid w:val="002B382E"/>
     <w:rsid w:val="002B7CAD"/>
     <w:rsid w:val="002C1EA2"/>
     <w:rsid w:val="002C314E"/>
     <w:rsid w:val="002C5AEE"/>
     <w:rsid w:val="002D146B"/>
     <w:rsid w:val="002D394F"/>
     <w:rsid w:val="002D7771"/>
     <w:rsid w:val="002E1BB4"/>
     <w:rsid w:val="002E384F"/>
     <w:rsid w:val="002F428F"/>
     <w:rsid w:val="002F4FB9"/>
     <w:rsid w:val="002F6B99"/>
     <w:rsid w:val="00300F9E"/>
     <w:rsid w:val="00306032"/>
@@ -17239,54 +16902,56 @@
     <w:rsid w:val="00336CC2"/>
     <w:rsid w:val="00337B0E"/>
     <w:rsid w:val="00341315"/>
     <w:rsid w:val="003433B0"/>
     <w:rsid w:val="00345C64"/>
     <w:rsid w:val="00350313"/>
     <w:rsid w:val="00357567"/>
     <w:rsid w:val="00363648"/>
     <w:rsid w:val="0036683C"/>
     <w:rsid w:val="00370729"/>
     <w:rsid w:val="00370A74"/>
     <w:rsid w:val="00373FD8"/>
     <w:rsid w:val="00376B53"/>
     <w:rsid w:val="00380346"/>
     <w:rsid w:val="00381154"/>
     <w:rsid w:val="003854FF"/>
     <w:rsid w:val="003867BD"/>
     <w:rsid w:val="00387025"/>
     <w:rsid w:val="00387DEA"/>
     <w:rsid w:val="0039209A"/>
     <w:rsid w:val="00395461"/>
     <w:rsid w:val="003A037F"/>
     <w:rsid w:val="003A1996"/>
     <w:rsid w:val="003A4897"/>
     <w:rsid w:val="003B077A"/>
+    <w:rsid w:val="003B23A0"/>
     <w:rsid w:val="003B2F38"/>
     <w:rsid w:val="003B3F49"/>
     <w:rsid w:val="003B5898"/>
     <w:rsid w:val="003C5142"/>
+    <w:rsid w:val="003C60EC"/>
     <w:rsid w:val="003D63C7"/>
     <w:rsid w:val="003D6E58"/>
     <w:rsid w:val="003E2459"/>
     <w:rsid w:val="003E2CBF"/>
     <w:rsid w:val="003E32EE"/>
     <w:rsid w:val="003E358E"/>
     <w:rsid w:val="003E698D"/>
     <w:rsid w:val="003F22C7"/>
     <w:rsid w:val="003F47E9"/>
     <w:rsid w:val="004027C5"/>
     <w:rsid w:val="00404D75"/>
     <w:rsid w:val="00405611"/>
     <w:rsid w:val="00410044"/>
     <w:rsid w:val="0041091A"/>
     <w:rsid w:val="00412C73"/>
     <w:rsid w:val="00415CF7"/>
     <w:rsid w:val="00417645"/>
     <w:rsid w:val="00426995"/>
     <w:rsid w:val="00426B73"/>
     <w:rsid w:val="00426C24"/>
     <w:rsid w:val="00433FE0"/>
     <w:rsid w:val="004354B2"/>
     <w:rsid w:val="00437A60"/>
     <w:rsid w:val="00445DFA"/>
     <w:rsid w:val="004567C9"/>
@@ -17384,163 +17049,168 @@
     <w:rsid w:val="005F66E0"/>
     <w:rsid w:val="006028BE"/>
     <w:rsid w:val="00604D60"/>
     <w:rsid w:val="00607DE4"/>
     <w:rsid w:val="006112B2"/>
     <w:rsid w:val="00617C1C"/>
     <w:rsid w:val="00620842"/>
     <w:rsid w:val="0062222E"/>
     <w:rsid w:val="006269C3"/>
     <w:rsid w:val="006279DB"/>
     <w:rsid w:val="006314A5"/>
     <w:rsid w:val="00631C14"/>
     <w:rsid w:val="006364B3"/>
     <w:rsid w:val="00642777"/>
     <w:rsid w:val="0064353F"/>
     <w:rsid w:val="00645501"/>
     <w:rsid w:val="006501A6"/>
     <w:rsid w:val="006536F5"/>
     <w:rsid w:val="006547D4"/>
     <w:rsid w:val="006550A7"/>
     <w:rsid w:val="00665F5F"/>
     <w:rsid w:val="00672DAE"/>
     <w:rsid w:val="006730C5"/>
     <w:rsid w:val="00680E5F"/>
     <w:rsid w:val="00681EB4"/>
+    <w:rsid w:val="00682161"/>
     <w:rsid w:val="00682603"/>
     <w:rsid w:val="00684397"/>
     <w:rsid w:val="00687458"/>
     <w:rsid w:val="006907FB"/>
     <w:rsid w:val="00692856"/>
     <w:rsid w:val="00693A64"/>
     <w:rsid w:val="006A6D2F"/>
     <w:rsid w:val="006B028B"/>
     <w:rsid w:val="006B1ABB"/>
     <w:rsid w:val="006B4430"/>
     <w:rsid w:val="006B7A59"/>
     <w:rsid w:val="006C1617"/>
     <w:rsid w:val="006C482C"/>
     <w:rsid w:val="006C764A"/>
     <w:rsid w:val="006D4F5B"/>
     <w:rsid w:val="006D628A"/>
     <w:rsid w:val="006D7239"/>
     <w:rsid w:val="006D7DDC"/>
     <w:rsid w:val="006E1596"/>
     <w:rsid w:val="006E2102"/>
     <w:rsid w:val="006E4109"/>
     <w:rsid w:val="006E6038"/>
     <w:rsid w:val="006F5901"/>
     <w:rsid w:val="006F5EC7"/>
     <w:rsid w:val="00701AE4"/>
     <w:rsid w:val="00702ABC"/>
     <w:rsid w:val="0070416C"/>
     <w:rsid w:val="00704438"/>
     <w:rsid w:val="0070527B"/>
     <w:rsid w:val="007073EB"/>
     <w:rsid w:val="00710B4E"/>
     <w:rsid w:val="007126B8"/>
     <w:rsid w:val="00712AA9"/>
     <w:rsid w:val="00712BA6"/>
     <w:rsid w:val="00712D02"/>
+    <w:rsid w:val="00714C98"/>
     <w:rsid w:val="00717311"/>
     <w:rsid w:val="00721D51"/>
     <w:rsid w:val="0072206C"/>
     <w:rsid w:val="007247F0"/>
     <w:rsid w:val="00725E7B"/>
     <w:rsid w:val="0072734F"/>
     <w:rsid w:val="00727ABB"/>
     <w:rsid w:val="00730241"/>
     <w:rsid w:val="00740648"/>
     <w:rsid w:val="00747CB1"/>
     <w:rsid w:val="00751181"/>
     <w:rsid w:val="0075245D"/>
     <w:rsid w:val="007617B7"/>
     <w:rsid w:val="007637C5"/>
     <w:rsid w:val="0076774E"/>
     <w:rsid w:val="00770E37"/>
     <w:rsid w:val="00772689"/>
     <w:rsid w:val="00776D54"/>
     <w:rsid w:val="00783094"/>
     <w:rsid w:val="007836A0"/>
     <w:rsid w:val="007853A2"/>
     <w:rsid w:val="00785AB7"/>
     <w:rsid w:val="007905E6"/>
     <w:rsid w:val="00791856"/>
     <w:rsid w:val="007922C9"/>
+    <w:rsid w:val="00792A6D"/>
     <w:rsid w:val="007A0F30"/>
     <w:rsid w:val="007A1893"/>
     <w:rsid w:val="007A1AB7"/>
     <w:rsid w:val="007A28BE"/>
     <w:rsid w:val="007A75A3"/>
     <w:rsid w:val="007B1C5B"/>
     <w:rsid w:val="007B1D0A"/>
     <w:rsid w:val="007B2804"/>
     <w:rsid w:val="007B3F6F"/>
     <w:rsid w:val="007B5358"/>
     <w:rsid w:val="007B59EC"/>
     <w:rsid w:val="007B6897"/>
     <w:rsid w:val="007C5904"/>
     <w:rsid w:val="007C63F9"/>
     <w:rsid w:val="007C719A"/>
     <w:rsid w:val="007C7786"/>
     <w:rsid w:val="007D0B3F"/>
+    <w:rsid w:val="007D0FFA"/>
     <w:rsid w:val="007E079E"/>
     <w:rsid w:val="007E23D4"/>
     <w:rsid w:val="007F0DDC"/>
     <w:rsid w:val="007F370E"/>
     <w:rsid w:val="007F6986"/>
     <w:rsid w:val="00801025"/>
     <w:rsid w:val="00802EB1"/>
     <w:rsid w:val="0081596A"/>
     <w:rsid w:val="00815B76"/>
     <w:rsid w:val="00815DEE"/>
     <w:rsid w:val="00815E77"/>
     <w:rsid w:val="0081694C"/>
     <w:rsid w:val="00817124"/>
     <w:rsid w:val="0081719F"/>
     <w:rsid w:val="0082033A"/>
     <w:rsid w:val="008213E7"/>
     <w:rsid w:val="00822723"/>
     <w:rsid w:val="008236FF"/>
     <w:rsid w:val="008243F4"/>
     <w:rsid w:val="00824566"/>
     <w:rsid w:val="00826BA8"/>
     <w:rsid w:val="00830CA5"/>
     <w:rsid w:val="008328A3"/>
     <w:rsid w:val="00832F29"/>
     <w:rsid w:val="00835C43"/>
     <w:rsid w:val="008379BE"/>
     <w:rsid w:val="00843DE6"/>
     <w:rsid w:val="00846CE6"/>
     <w:rsid w:val="00846DD5"/>
     <w:rsid w:val="0085431D"/>
     <w:rsid w:val="00855F7A"/>
     <w:rsid w:val="00861667"/>
     <w:rsid w:val="0086440C"/>
     <w:rsid w:val="0086499C"/>
     <w:rsid w:val="00873559"/>
     <w:rsid w:val="008841A2"/>
+    <w:rsid w:val="00895926"/>
     <w:rsid w:val="00896512"/>
     <w:rsid w:val="008A0E56"/>
     <w:rsid w:val="008A139C"/>
     <w:rsid w:val="008A21CE"/>
     <w:rsid w:val="008A2280"/>
     <w:rsid w:val="008A3776"/>
     <w:rsid w:val="008A39D2"/>
     <w:rsid w:val="008A726D"/>
     <w:rsid w:val="008B15D3"/>
     <w:rsid w:val="008B1602"/>
     <w:rsid w:val="008B4726"/>
     <w:rsid w:val="008C3047"/>
     <w:rsid w:val="008C5017"/>
     <w:rsid w:val="008C5B1A"/>
     <w:rsid w:val="008C787C"/>
     <w:rsid w:val="008D0ADC"/>
     <w:rsid w:val="008D1093"/>
     <w:rsid w:val="008D16A4"/>
     <w:rsid w:val="008D4074"/>
     <w:rsid w:val="008D4525"/>
     <w:rsid w:val="008E22E2"/>
     <w:rsid w:val="008E3F38"/>
     <w:rsid w:val="008E57ED"/>
     <w:rsid w:val="008F5967"/>
     <w:rsid w:val="008F5C7A"/>
@@ -17675,232 +17345,246 @@
     <w:rsid w:val="00AE55E7"/>
     <w:rsid w:val="00AE5796"/>
     <w:rsid w:val="00AE6637"/>
     <w:rsid w:val="00AE675C"/>
     <w:rsid w:val="00AF08C4"/>
     <w:rsid w:val="00AF2669"/>
     <w:rsid w:val="00AF2C4A"/>
     <w:rsid w:val="00AF51DC"/>
     <w:rsid w:val="00AF5856"/>
     <w:rsid w:val="00AF6723"/>
     <w:rsid w:val="00B00CFF"/>
     <w:rsid w:val="00B01433"/>
     <w:rsid w:val="00B022A7"/>
     <w:rsid w:val="00B045A6"/>
     <w:rsid w:val="00B047F9"/>
     <w:rsid w:val="00B05A73"/>
     <w:rsid w:val="00B06749"/>
     <w:rsid w:val="00B1092A"/>
     <w:rsid w:val="00B1098B"/>
     <w:rsid w:val="00B17087"/>
     <w:rsid w:val="00B17B4B"/>
     <w:rsid w:val="00B216F7"/>
     <w:rsid w:val="00B22072"/>
     <w:rsid w:val="00B22F5A"/>
     <w:rsid w:val="00B24479"/>
+    <w:rsid w:val="00B2500A"/>
     <w:rsid w:val="00B3431C"/>
     <w:rsid w:val="00B36126"/>
     <w:rsid w:val="00B364D7"/>
     <w:rsid w:val="00B374BC"/>
     <w:rsid w:val="00B40097"/>
     <w:rsid w:val="00B409C6"/>
+    <w:rsid w:val="00B52006"/>
     <w:rsid w:val="00B54140"/>
     <w:rsid w:val="00B55EDE"/>
     <w:rsid w:val="00B601F5"/>
     <w:rsid w:val="00B60B29"/>
     <w:rsid w:val="00B6479C"/>
     <w:rsid w:val="00B658F0"/>
     <w:rsid w:val="00B663B6"/>
     <w:rsid w:val="00B70048"/>
     <w:rsid w:val="00B73363"/>
     <w:rsid w:val="00B73F78"/>
     <w:rsid w:val="00B73F86"/>
     <w:rsid w:val="00B7627B"/>
     <w:rsid w:val="00B7654B"/>
     <w:rsid w:val="00B82FEB"/>
     <w:rsid w:val="00B8527E"/>
     <w:rsid w:val="00B979B2"/>
     <w:rsid w:val="00BA0BF6"/>
     <w:rsid w:val="00BA51D7"/>
     <w:rsid w:val="00BA5780"/>
     <w:rsid w:val="00BA594B"/>
     <w:rsid w:val="00BB0E5E"/>
     <w:rsid w:val="00BB1FCD"/>
     <w:rsid w:val="00BB2BC2"/>
     <w:rsid w:val="00BB3B1B"/>
     <w:rsid w:val="00BB5C92"/>
     <w:rsid w:val="00BB750A"/>
     <w:rsid w:val="00BC3410"/>
     <w:rsid w:val="00BC4A35"/>
     <w:rsid w:val="00BC7997"/>
     <w:rsid w:val="00BD0143"/>
     <w:rsid w:val="00BD0D37"/>
+    <w:rsid w:val="00BD36FB"/>
     <w:rsid w:val="00BD5428"/>
     <w:rsid w:val="00BD6512"/>
     <w:rsid w:val="00BE36EC"/>
     <w:rsid w:val="00BE41A3"/>
     <w:rsid w:val="00BE66EE"/>
     <w:rsid w:val="00BF000A"/>
     <w:rsid w:val="00BF671B"/>
     <w:rsid w:val="00BF6A90"/>
     <w:rsid w:val="00BF77EC"/>
     <w:rsid w:val="00C004F8"/>
     <w:rsid w:val="00C021F3"/>
     <w:rsid w:val="00C1357B"/>
     <w:rsid w:val="00C1795E"/>
     <w:rsid w:val="00C21E1E"/>
     <w:rsid w:val="00C229E9"/>
     <w:rsid w:val="00C32FEA"/>
     <w:rsid w:val="00C351C0"/>
     <w:rsid w:val="00C40414"/>
     <w:rsid w:val="00C40719"/>
     <w:rsid w:val="00C409E1"/>
+    <w:rsid w:val="00C40CF6"/>
     <w:rsid w:val="00C41863"/>
     <w:rsid w:val="00C428DA"/>
     <w:rsid w:val="00C43A22"/>
     <w:rsid w:val="00C46DA4"/>
     <w:rsid w:val="00C47E63"/>
     <w:rsid w:val="00C50246"/>
     <w:rsid w:val="00C50351"/>
     <w:rsid w:val="00C538EE"/>
     <w:rsid w:val="00C5689D"/>
     <w:rsid w:val="00C61C75"/>
     <w:rsid w:val="00C624AE"/>
     <w:rsid w:val="00C64A93"/>
     <w:rsid w:val="00C73ECF"/>
     <w:rsid w:val="00C74004"/>
     <w:rsid w:val="00C80EB6"/>
     <w:rsid w:val="00C873A7"/>
     <w:rsid w:val="00C874CE"/>
     <w:rsid w:val="00C877AF"/>
     <w:rsid w:val="00C91C78"/>
     <w:rsid w:val="00C92B51"/>
     <w:rsid w:val="00C95B5A"/>
     <w:rsid w:val="00C95C43"/>
     <w:rsid w:val="00C96E5F"/>
     <w:rsid w:val="00CA27C1"/>
     <w:rsid w:val="00CA3A61"/>
+    <w:rsid w:val="00CA607E"/>
     <w:rsid w:val="00CB065A"/>
     <w:rsid w:val="00CB0680"/>
     <w:rsid w:val="00CB128E"/>
     <w:rsid w:val="00CC1758"/>
     <w:rsid w:val="00CC2FFF"/>
     <w:rsid w:val="00CC563C"/>
     <w:rsid w:val="00CC5A9B"/>
     <w:rsid w:val="00CD0DA1"/>
+    <w:rsid w:val="00CD563D"/>
     <w:rsid w:val="00CD698B"/>
     <w:rsid w:val="00CE32BD"/>
     <w:rsid w:val="00CE53AD"/>
     <w:rsid w:val="00CE57E0"/>
     <w:rsid w:val="00CE6EFA"/>
+    <w:rsid w:val="00CF1A18"/>
     <w:rsid w:val="00CF1B80"/>
     <w:rsid w:val="00CF3CD5"/>
     <w:rsid w:val="00CF4794"/>
     <w:rsid w:val="00CF5A69"/>
     <w:rsid w:val="00CF7029"/>
     <w:rsid w:val="00D00DE0"/>
     <w:rsid w:val="00D028E9"/>
     <w:rsid w:val="00D040FA"/>
     <w:rsid w:val="00D05D9C"/>
     <w:rsid w:val="00D06DA0"/>
     <w:rsid w:val="00D07321"/>
     <w:rsid w:val="00D110DC"/>
     <w:rsid w:val="00D15971"/>
     <w:rsid w:val="00D16EF0"/>
     <w:rsid w:val="00D22DD2"/>
+    <w:rsid w:val="00D2389F"/>
     <w:rsid w:val="00D30984"/>
     <w:rsid w:val="00D34330"/>
     <w:rsid w:val="00D35D4D"/>
     <w:rsid w:val="00D40D0D"/>
+    <w:rsid w:val="00D4215C"/>
     <w:rsid w:val="00D459A5"/>
     <w:rsid w:val="00D461FE"/>
     <w:rsid w:val="00D506F0"/>
     <w:rsid w:val="00D50805"/>
     <w:rsid w:val="00D50A3A"/>
     <w:rsid w:val="00D55A44"/>
     <w:rsid w:val="00D566E1"/>
     <w:rsid w:val="00D56808"/>
     <w:rsid w:val="00D6237B"/>
     <w:rsid w:val="00D62B6A"/>
+    <w:rsid w:val="00D63206"/>
     <w:rsid w:val="00D70591"/>
     <w:rsid w:val="00D73E54"/>
     <w:rsid w:val="00D740CD"/>
     <w:rsid w:val="00D77006"/>
     <w:rsid w:val="00D80114"/>
+    <w:rsid w:val="00D815D9"/>
     <w:rsid w:val="00D817FF"/>
     <w:rsid w:val="00D84944"/>
     <w:rsid w:val="00D85392"/>
     <w:rsid w:val="00D901B7"/>
     <w:rsid w:val="00D902BE"/>
     <w:rsid w:val="00D90BAF"/>
     <w:rsid w:val="00D94D3A"/>
     <w:rsid w:val="00D96054"/>
     <w:rsid w:val="00D97256"/>
     <w:rsid w:val="00DA0A06"/>
+    <w:rsid w:val="00DA1725"/>
     <w:rsid w:val="00DA38D3"/>
     <w:rsid w:val="00DA4144"/>
     <w:rsid w:val="00DA5AF2"/>
     <w:rsid w:val="00DA6831"/>
     <w:rsid w:val="00DB343C"/>
     <w:rsid w:val="00DB48C9"/>
     <w:rsid w:val="00DB70D4"/>
     <w:rsid w:val="00DC6B2E"/>
     <w:rsid w:val="00DD41DF"/>
     <w:rsid w:val="00DD44F2"/>
     <w:rsid w:val="00DD4AF5"/>
     <w:rsid w:val="00DD4B5C"/>
     <w:rsid w:val="00DD5F35"/>
     <w:rsid w:val="00DD6555"/>
     <w:rsid w:val="00DE03AD"/>
     <w:rsid w:val="00DE1FCB"/>
     <w:rsid w:val="00DE2365"/>
     <w:rsid w:val="00DE2D6D"/>
     <w:rsid w:val="00DE47F1"/>
     <w:rsid w:val="00DE6F41"/>
     <w:rsid w:val="00DF03E6"/>
     <w:rsid w:val="00DF7954"/>
     <w:rsid w:val="00E01564"/>
     <w:rsid w:val="00E015B2"/>
     <w:rsid w:val="00E04ACD"/>
     <w:rsid w:val="00E066BD"/>
     <w:rsid w:val="00E06751"/>
     <w:rsid w:val="00E10CCA"/>
     <w:rsid w:val="00E120AE"/>
+    <w:rsid w:val="00E15075"/>
     <w:rsid w:val="00E16CCC"/>
     <w:rsid w:val="00E178A5"/>
     <w:rsid w:val="00E20B48"/>
     <w:rsid w:val="00E24818"/>
     <w:rsid w:val="00E255E9"/>
     <w:rsid w:val="00E27303"/>
     <w:rsid w:val="00E27537"/>
     <w:rsid w:val="00E307A9"/>
     <w:rsid w:val="00E313B1"/>
     <w:rsid w:val="00E34171"/>
     <w:rsid w:val="00E423D0"/>
     <w:rsid w:val="00E440A5"/>
     <w:rsid w:val="00E4500E"/>
     <w:rsid w:val="00E450F6"/>
+    <w:rsid w:val="00E52101"/>
     <w:rsid w:val="00E5526F"/>
     <w:rsid w:val="00E623D7"/>
     <w:rsid w:val="00E65F3D"/>
     <w:rsid w:val="00E71685"/>
     <w:rsid w:val="00E73CDA"/>
     <w:rsid w:val="00E76F1E"/>
     <w:rsid w:val="00E813ED"/>
     <w:rsid w:val="00E837C3"/>
     <w:rsid w:val="00E8514A"/>
     <w:rsid w:val="00E856B5"/>
     <w:rsid w:val="00E8719E"/>
     <w:rsid w:val="00E871D4"/>
     <w:rsid w:val="00E913EE"/>
     <w:rsid w:val="00E918D9"/>
     <w:rsid w:val="00E949A2"/>
     <w:rsid w:val="00E95230"/>
     <w:rsid w:val="00E95D11"/>
     <w:rsid w:val="00E95DE2"/>
     <w:rsid w:val="00EA173E"/>
     <w:rsid w:val="00EA23FD"/>
     <w:rsid w:val="00EA7D96"/>
     <w:rsid w:val="00EB107C"/>
     <w:rsid w:val="00EB1F79"/>
     <w:rsid w:val="00EB3C48"/>
     <w:rsid w:val="00EB5ED4"/>
@@ -17930,50 +17614,51 @@
     <w:rsid w:val="00F35BFA"/>
     <w:rsid w:val="00F362AC"/>
     <w:rsid w:val="00F400E4"/>
     <w:rsid w:val="00F442FE"/>
     <w:rsid w:val="00F44510"/>
     <w:rsid w:val="00F44C89"/>
     <w:rsid w:val="00F44FC4"/>
     <w:rsid w:val="00F46B7E"/>
     <w:rsid w:val="00F50FEE"/>
     <w:rsid w:val="00F51CBC"/>
     <w:rsid w:val="00F539F7"/>
     <w:rsid w:val="00F5510E"/>
     <w:rsid w:val="00F607E0"/>
     <w:rsid w:val="00F612DC"/>
     <w:rsid w:val="00F6357A"/>
     <w:rsid w:val="00F674EC"/>
     <w:rsid w:val="00F70C0F"/>
     <w:rsid w:val="00F721C1"/>
     <w:rsid w:val="00F74FF9"/>
     <w:rsid w:val="00F767B7"/>
     <w:rsid w:val="00F8522B"/>
     <w:rsid w:val="00F866FB"/>
     <w:rsid w:val="00F873D0"/>
     <w:rsid w:val="00F90579"/>
     <w:rsid w:val="00F90FBC"/>
+    <w:rsid w:val="00F91A14"/>
     <w:rsid w:val="00F9377F"/>
     <w:rsid w:val="00F94474"/>
     <w:rsid w:val="00F96F88"/>
     <w:rsid w:val="00F977FF"/>
     <w:rsid w:val="00F97FD0"/>
     <w:rsid w:val="00FA12B7"/>
     <w:rsid w:val="00FA2434"/>
     <w:rsid w:val="00FA2A6C"/>
     <w:rsid w:val="00FA330E"/>
     <w:rsid w:val="00FB0F90"/>
     <w:rsid w:val="00FB146A"/>
     <w:rsid w:val="00FC2D53"/>
     <w:rsid w:val="00FC3A4A"/>
     <w:rsid w:val="00FC7A00"/>
     <w:rsid w:val="00FD030B"/>
     <w:rsid w:val="00FD1D8B"/>
     <w:rsid w:val="00FD332B"/>
     <w:rsid w:val="00FE0D9B"/>
     <w:rsid w:val="00FE3B3D"/>
     <w:rsid w:val="00FE4330"/>
     <w:rsid w:val="00FE76A6"/>
     <w:rsid w:val="00FF0FEF"/>
     <w:rsid w:val="00FF47B4"/>
   </w:rsids>
   <m:mathPr>
@@ -17983,51 +17668,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="45A24055"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{95072CE1-FDFB-4057-907C-A0DC5A0A6E19}"/>
+  <w15:docId w15:val="{77A8CD02-A79E-44D0-AE2A-B3269510F5D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18740,121 +18425,88 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
-[...4 lines deleted...]
-</customXsn>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...56 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Document_x0020_Expires_x0020_On xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">2033-01-20T00:00:00+00:00</Document_x0020_Expires_x0020_On>
+    <b0aae251cd5f4b7dbd6fa4992b52a58b xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Education Improvement and Standards (0-19 (25))</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">82dced10-7dfb-40ba-85c7-9cca09614d9e</TermId>
+        </TermInfo>
+      </Terms>
+    </b0aae251cd5f4b7dbd6fa4992b52a58b>
+    <Expire_x0020_in xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">7</Expire_x0020_in>
+    <TaxCatchAll xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">
+      <Value>1538</Value>
+    </TaxCatchAll>
+    <TaxKeywordTaxHTField xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <_dlc_ExpireDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <dc4525bf4a704db985c3696ff43c56c8 xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dc4525bf4a704db985c3696ff43c56c8>
+    <_dlc_ExpireDateSaved xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ContentTypeId="0x01010091769D3ADCDDBD418A5720563395FE8701" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Word Document" ma:contentTypeID="0x01010091769D3ADCDDBD418A5720563395FE870100E9EAACED1526FF428D7750FEF2677834" ma:contentTypeVersion="11" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ad6b074cb7e112d1016db5f331406b8b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f030db69-1d5c-4c1f-887a-00e75fed0d5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="660885bb34807abec18b180191601454" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:b0aae251cd5f4b7dbd6fa4992b52a58b" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:dc4525bf4a704db985c3696ff43c56c8" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:Expire_x0020_in" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_ExpireDateSaved" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_ExpireDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Expires_x0020_On" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -19013,224 +18665,257 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ContentTypeId="0x01010091769D3ADCDDBD418A5720563395FE8701" PreviousValue="false"/>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>True</openByDefault>
+  <xsnScope/>
+</customXsn>
 </file>
 
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...23 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>101</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.Policy, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.RecordsManagement.Internal.UpdateExpireDate</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>102</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.Policy, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.RecordsManagement.Internal.UpdateExpireDate</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>103</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.Policy, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.RecordsManagement.Internal.UpdateExpireDate</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>104</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.Policy, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.RecordsManagement.Internal.UpdateExpireDate</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10009</Type>
+    <SequenceNumber>105</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.Policy, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.RecordsManagement.Internal.UpdateExpireDate</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40CE2230-705A-4BA9-92BA-494FD7E1358F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B620C00-64AB-45F6-A4EC-BEC357A5F55E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630E1D6A-B416-46B0-96AA-841EE4D829BC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4E39F0B-62CF-4251-B763-0F78E3C33CF5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{278EF00D-3BDE-4EB4-AF4D-AA18B0FE1D96}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9726547-CC02-48D2-B82A-699D2AB74264}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A09B0A-50D2-4055-AA20-91B963C410CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B620C00-64AB-45F6-A4EC-BEC357A5F55E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{278EF00D-3BDE-4EB4-AF4D-AA18B0FE1D96}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9726547-CC02-48D2-B82A-699D2AB74264}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40CE2230-705A-4BA9-92BA-494FD7E1358F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4E39F0B-62CF-4251-B763-0F78E3C33CF5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630E1D6A-B416-46B0-96AA-841EE4D829BC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>504</Words>
-  <Characters>1557</Characters>
+  <Words>602</Words>
+  <Characters>1463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>1463</Lines>
+  <Paragraphs>688</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Parkgate Primary School</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2057</CharactersWithSpaces>
+  <CharactersWithSpaces>1377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Head Teacher</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Set Document Expiry Date">
-    <vt:lpwstr>https://coventrycc.sharepoint.com/teams/People/EduLibAdLearning/EIS/EduEnt0-19-25/_layouts/15/wrkstat.aspx?List=ba005672-e6f4-4381-baec-247592ae97d4&amp;WorkflowInstanceName=f39cbe52-e0a1-43d8-ae3c-5f0f3a4ee036, Set document expiry date</vt:lpwstr>
+    <vt:lpwstr>https://coventrycc.sharepoint.com/teams/People/EduLibAdLearning/EIS/EduEnt0-19-25/_layouts/15/wrkstat.aspx?List=ba005672-e6f4-4381-baec-247592ae97d4&amp;WorkflowInstanceName=e5124baf-771d-49b6-8ae1-087fd07f57d4, Set document expiry date</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Document Expires On">
     <vt:lpwstr>2024-05-10T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_ExpireDate">
     <vt:lpwstr>2024-05-11T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Academic Year1">
     <vt:lpwstr>2019/2020</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Phase">
     <vt:lpwstr>Primary</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Category">
     <vt:lpwstr>General Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Meeting/Document Type">
     <vt:lpwstr>Template</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="dc4525bf4a704db985c3696ff43c56c8">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Expire in">
     <vt:lpwstr>3</vt:lpwstr>
   </property>