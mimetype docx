--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -1020,216 +1020,209 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A24076" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24077" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24078" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24079" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2407A" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2407B" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2407C" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2407D" w14:textId="77777777" w:rsidR="00EA7D96" w:rsidRDefault="00EA7D96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003225A7" w14:paraId="45A2409E" w14:textId="77777777" w:rsidTr="00590B3C">
         <w:trPr>
           <w:cantSplit/>
@@ -1248,132 +1241,128 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F60CF">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24080" w14:textId="53AB8B44" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24081" w14:textId="770A9860" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24082" w14:textId="6C84918F" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24083" w14:textId="34D1105D" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1426,120 +1415,116 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="45A24086" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24087" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24088" w14:textId="5A6E7F80" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24089" w14:textId="43337E0C" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2408A" w14:textId="297769CD" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -1603,143 +1588,137 @@
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2408E" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2408F" w14:textId="6B5D7343" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24090" w14:textId="51D558F4" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24091" w14:textId="4AFB921C" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24092" w14:textId="24D64401" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24093" w14:textId="09F9A981" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24094" w14:textId="0793533B" w:rsidR="00E871D4" w:rsidRPr="00FA2A6C" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1781,78 +1760,76 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24096" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24097" w14:textId="15ACB294" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24098" w14:textId="1D4B870C" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1862,78 +1839,76 @@
           <w:p w14:paraId="45A24099" w14:textId="7588A26F" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2409A" w14:textId="15CC7CAE" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2409B" w14:textId="60D7D888" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1973,156 +1948,151 @@
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00345C64" w14:paraId="45A240BE" w14:textId="77777777" w:rsidTr="001F05FA">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2409F" w14:textId="03F7880F" w:rsidR="00DC6B2E" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A0" w14:textId="4A2B559B" w:rsidR="00DC6B2E" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A1" w14:textId="764B8BB7" w:rsidR="00DC6B2E" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A2" w14:textId="54D8E9CE" w:rsidR="00DC6B2E" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A3" w14:textId="0F2E38B9" w:rsidR="00DC6B2E" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
@@ -2154,98 +2124,95 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A6" w14:textId="77777777" w:rsidR="00DC6B2E" w:rsidRDefault="00DC6B2E" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A7" w14:textId="1B213D87" w:rsidR="00DC6B2E" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240A8" w14:textId="65423736" w:rsidR="00DC6B2E" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
@@ -2259,80 +2226,78 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240AA" w14:textId="7DAA2D0C" w:rsidR="00DC6B2E" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240AB" w14:textId="440C4F76" w:rsidR="00DC6B2E" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -2376,175 +2341,169 @@
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240AE" w14:textId="77777777" w:rsidR="00DC6B2E" w:rsidRDefault="00DC6B2E" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240AF" w14:textId="47B731B9" w:rsidR="00DC6B2E" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B0" w14:textId="59FB5EEC" w:rsidR="00DC6B2E" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B1" w14:textId="1B755FF9" w:rsidR="00DC6B2E" w:rsidRPr="00F46B7E" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B2" w14:textId="00EF9DF1" w:rsidR="00DC6B2E" w:rsidRPr="000817A4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B3" w14:textId="038AC8CC" w:rsidR="00DC6B2E" w:rsidRPr="00F46B7E" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
@@ -2576,168 +2535,163 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B6" w14:textId="77777777" w:rsidR="00DC6B2E" w:rsidRDefault="00DC6B2E" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B7" w14:textId="3F4E48DB" w:rsidR="00DC6B2E" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B8" w14:textId="394DBF51" w:rsidR="00DC6B2E" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
           <w:p w14:paraId="45A240B9" w14:textId="0E64FB44" w:rsidR="00DC6B2E" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240BA" w14:textId="303CE28E" w:rsidR="00DC6B2E" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240BB" w14:textId="73B82851" w:rsidR="00DC6B2E" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
@@ -2775,109 +2729,106 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00345C64" w14:paraId="45A240DE" w14:textId="77777777" w:rsidTr="00427E66">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240BF" w14:textId="042DB908" w:rsidR="00EB5ED4" w:rsidRPr="000B3574" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C0" w14:textId="0FA4D1D4" w:rsidR="00EB5ED4" w:rsidRPr="0014245B" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C1" w14:textId="7B649214" w:rsidR="00EB5ED4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2887,51 +2838,50 @@
           <w:p w14:paraId="45A240C2" w14:textId="5E0223ED" w:rsidR="00EB5ED4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C3" w14:textId="2E8FF942" w:rsidR="00EB5ED4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2969,98 +2919,95 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C6" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C7" w14:textId="5896E44B" w:rsidR="00EB5ED4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240C8" w14:textId="19C1FD3E" w:rsidR="00EB5ED4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
@@ -3074,80 +3021,78 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240CA" w14:textId="579F42A3" w:rsidR="00EB5ED4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240CB" w14:textId="1E306487" w:rsidR="00EB5ED4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -3191,124 +3136,120 @@
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240CE" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240CF" w14:textId="729F7DF8" w:rsidR="00EB5ED4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D0" w14:textId="6FE19E6C" w:rsidR="00EB5ED4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D1" w14:textId="14DBC2AE" w:rsidR="00EB5ED4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3318,51 +3259,50 @@
           <w:p w14:paraId="45A240D2" w14:textId="17778554" w:rsidR="00EB5ED4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D3" w14:textId="1801C24E" w:rsidR="00EB5ED4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3400,51 +3340,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D6" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF5050"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D7" w14:textId="331F2206" w:rsidR="00EB5ED4" w:rsidRPr="000817A4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -3472,105 +3411,102 @@
           <w:p w14:paraId="45A240D8" w14:textId="72F35335" w:rsidR="00EB5ED4" w:rsidRPr="00770E37" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240D9" w14:textId="5DAE0AE0" w:rsidR="00EB5ED4" w:rsidRPr="000817A4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240DA" w14:textId="62C72707" w:rsidR="00EB5ED4" w:rsidRPr="000817A4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240DB" w14:textId="2ED0AA23" w:rsidR="00EB5ED4" w:rsidRPr="000817A4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3613,160 +3549,155 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975CA0" w14:paraId="45A240FE" w14:textId="77777777" w:rsidTr="00427E66">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240DF" w14:textId="68C16E4A" w:rsidR="00975CA0" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E0" w14:textId="220B87CF" w:rsidR="00975CA0" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E1" w14:textId="72B69FFA" w:rsidR="00975CA0" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E2" w14:textId="7D09E9FF" w:rsidR="00975CA0" w:rsidRPr="00401DFC" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E3" w14:textId="76B2FD4C" w:rsidR="00975CA0" w:rsidRPr="00401DFC" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3804,69 +3735,67 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E6" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E7" w14:textId="1B4CB8A2" w:rsidR="00975CA0" w:rsidRPr="00330D26" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
@@ -3880,51 +3809,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240E9" w14:textId="2222954F" w:rsidR="00975CA0" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -3938,51 +3866,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240EB" w14:textId="39924FBD" w:rsidR="00975CA0" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
@@ -4026,151 +3953,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240EE" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240EF" w14:textId="596F573D" w:rsidR="00975CA0" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240F0" w14:textId="0EDC7334" w:rsidR="00975CA0" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240F1" w14:textId="3696E94D" w:rsidR="00975CA0" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240F2" w14:textId="2FCB9EC5" w:rsidR="00975CA0" w:rsidRDefault="00FF47B4" w:rsidP="000B5FEF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4235,51 +4157,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240F6" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A240F7" w14:textId="584975FC" w:rsidR="00975CA0" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -4448,51 +4369,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975CA0" w14:paraId="45A2411E" w14:textId="77777777" w:rsidTr="00E11508">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A240FF" w14:textId="2D6CA3AA" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4502,147 +4422,141 @@
           <w:p w14:paraId="45A24100" w14:textId="23416A0D" w:rsidR="00E871D4" w:rsidRDefault="006C482C" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24101" w14:textId="62127ADE" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24102" w14:textId="5FA54344" w:rsidR="00E871D4" w:rsidRPr="00401DFC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24103" w14:textId="7BBEBEA9" w:rsidR="00E871D4" w:rsidRPr="00401DFC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24104" w14:textId="2D464480" w:rsidR="00E871D4" w:rsidRPr="00FB107D" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24105" w14:textId="467FBB6E" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24106" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24107" w14:textId="6E0B94E6" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00815DEE" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
@@ -4761,111 +4675,107 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2410C" w14:textId="5C23FA85" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2410D" w14:textId="3F09202B" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2410E" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2410F" w14:textId="60263994" w:rsidR="00E871D4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4902,78 +4812,76 @@
           <w:p w14:paraId="45A24111" w14:textId="6AAEE3EA" w:rsidR="00E871D4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24112" w14:textId="5C658C60" w:rsidR="00E871D4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24113" w14:textId="7681FC5B" w:rsidR="00E871D4" w:rsidRDefault="00FF47B4" w:rsidP="00930655">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5011,51 +4919,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24116" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24117" w14:textId="458592AE" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -5110,742 +5017,707 @@
           <w:p w14:paraId="45A24119" w14:textId="281F3884" w:rsidR="00E871D4" w:rsidRDefault="009711FF" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2411A" w14:textId="02CC845C" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2411B" w14:textId="07EF4F94" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2411C" w14:textId="7CBA08C4" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2411D" w14:textId="57268B47" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E871D4" w14:paraId="45A2413E" w14:textId="77777777" w:rsidTr="00975CA0">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2411F" w14:textId="61109FEC" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24120" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24121" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24122" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24123" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24124" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24125" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24126" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24127" w14:textId="1C1C5C5F" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24128" w14:textId="60D66638" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24129" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412A" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412B" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412C" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412D" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRPr="005A6ABC" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412E" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2412F" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24130" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24131" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24132" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24133" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24134" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24135" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24136" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24137" w14:textId="7B844EAB" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24138" w14:textId="35FE6563" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24139" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2413A" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2413B" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2413C" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2413D" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="006501A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45A2413F" w14:textId="77777777" w:rsidR="00081A22" w:rsidRDefault="00EA7D96" w:rsidP="006501A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00FFFF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -5982,196 +5854,189 @@
         <w:gridCol w:w="338"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="541"/>
         <w:gridCol w:w="702"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="338"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="490"/>
         <w:gridCol w:w="490"/>
         <w:gridCol w:w="490"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D7F57" w14:paraId="45A24147" w14:textId="77777777" w:rsidTr="00AE675C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3590" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24140" w14:textId="0E95CE9A" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>January 20</w:t>
             </w:r>
             <w:r w:rsidR="005568C5">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00975CA0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24141" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24142" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>February</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24143" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3814" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24144" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24145" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3426" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24146" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>April</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B7532" w14:paraId="45A24167" w14:textId="77777777" w:rsidTr="00977FCC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
@@ -6210,884 +6075,852 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414A" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414B" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414C" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414D" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414E" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2414F" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24150" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24151" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24152" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24153" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24154" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24155" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24156" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24157" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24158" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24159" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415A" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415B" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415C" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415D" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415E" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2415F" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24160" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24161" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24162" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24163" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24164" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24165" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24166" w14:textId="77777777" w:rsidR="00433FE0" w:rsidRDefault="00433FE0" w:rsidP="006501A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00345C64" w14:paraId="45A24187" w14:textId="77777777" w:rsidTr="00F043AB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24168" w14:textId="76DB7B9E" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24169" w14:textId="7A179C7E" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2416A" w14:textId="17599C6F" w:rsidR="00E871D4" w:rsidRPr="00770E37" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A2416B" w14:textId="595E01DB" w:rsidR="00E871D4" w:rsidRPr="00770E37" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
@@ -7171,413 +7004,396 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2416F" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24170" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24171" w14:textId="056279D2" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24172" w14:textId="4905554A" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24173" w14:textId="0159C59B" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24174" w14:textId="689042A6" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24175" w14:textId="2E96D40F" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24176" w14:textId="7502BFC9" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24177" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24178" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24179" w14:textId="5FA83CE1" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417A" w14:textId="1C60A5E6" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417B" w14:textId="555797A0" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417C" w14:textId="3B1C4E49" w:rsidR="00E871D4" w:rsidRPr="00D56808" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417D" w14:textId="7A52C083" w:rsidR="00E871D4" w:rsidRPr="00D56808" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417E" w14:textId="6A7E1C84" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2417F" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24180" w14:textId="1B0A6CC7" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24181" w14:textId="36CB79EC" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24182" w14:textId="4613958E" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
@@ -7692,105 +7508,102 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00345C64" w14:paraId="45A241A7" w14:textId="77777777" w:rsidTr="00E85EB7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24188" w14:textId="43C7918E" w:rsidR="00EB5ED4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24189" w14:textId="5A27D6BE" w:rsidR="00EB5ED4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2418A" w14:textId="45660EEA" w:rsidR="00EB5ED4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7800,51 +7613,50 @@
           <w:p w14:paraId="45A2418B" w14:textId="77570351" w:rsidR="00EB5ED4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2418C" w14:textId="6027323C" w:rsidR="00EB5ED4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7882,96 +7694,93 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2418F" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24190" w14:textId="058478EF" w:rsidR="00EB5ED4" w:rsidRPr="00770E37" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24191" w14:textId="4620267D" w:rsidR="00EB5ED4" w:rsidRPr="00770E37" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7981,78 +7790,76 @@
           <w:p w14:paraId="45A24192" w14:textId="5A71760E" w:rsidR="00EB5ED4" w:rsidRPr="00770E37" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24193" w14:textId="4DCADF76" w:rsidR="00EB5ED4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24194" w14:textId="7AEB8CAD" w:rsidR="00EB5ED4" w:rsidRPr="00F44510" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8090,177 +7897,171 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24197" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24198" w14:textId="0318E9AB" w:rsidR="00EB5ED4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24199" w14:textId="6DC9064E" w:rsidR="00EB5ED4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2419A" w14:textId="5403DF97" w:rsidR="00EB5ED4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2419B" w14:textId="33A57B00" w:rsidR="00EB5ED4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2419C" w14:textId="6E6C6BFD" w:rsidR="00EB5ED4" w:rsidRPr="00D56808" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8302,51 +8103,50 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2419F" w14:textId="77777777" w:rsidR="00EB5ED4" w:rsidRDefault="00EB5ED4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241A0" w14:textId="37B05665" w:rsidR="00EB5ED4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
@@ -8515,159 +8315,154 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975CA0" w14:paraId="45A241C7" w14:textId="77777777" w:rsidTr="00664F69">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241A8" w14:textId="0E882D78" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241A9" w14:textId="0A33769E" w:rsidR="00E871D4" w:rsidRPr="00770E37" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241AA" w14:textId="6872C5D0" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241AB" w14:textId="3D262AEA" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241AC" w14:textId="1F9D833F" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8705,69 +8500,67 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241AF" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B0" w14:textId="0EFE50A5" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8777,105 +8570,102 @@
           <w:p w14:paraId="45A241B1" w14:textId="3E88ED8F" w:rsidR="00E871D4" w:rsidRPr="00D56808" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B2" w14:textId="0F11892A" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B3" w14:textId="40D51329" w:rsidR="00E871D4" w:rsidRPr="00E03824" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B4" w14:textId="231F511D" w:rsidR="00E871D4" w:rsidRPr="00D56808" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8913,123 +8703,119 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B7" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B8" w14:textId="30A7219B" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241B9" w14:textId="06F83946" w:rsidR="00E871D4" w:rsidRPr="00770E37" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241BA" w14:textId="2764F38E" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9125,124 +8911,120 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241BF" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C0" w14:textId="5045A8D4" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C1" w14:textId="69614542" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C2" w14:textId="5D791AD1" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9252,51 +9034,50 @@
           <w:p w14:paraId="45A241C3" w14:textId="3D4C1DF1" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C4" w14:textId="347F1C3A" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9328,88 +9109,86 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C6" w14:textId="526481E0" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00975CA0" w14:paraId="45A241E7" w14:textId="77777777" w:rsidTr="00706463">
+      <w:tr w:rsidR="00975CA0" w14:paraId="45A241E7" w14:textId="77777777" w:rsidTr="000E0133">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C8" w14:textId="6E1FE747" w:rsidR="00977FCC" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241C9" w14:textId="50427906" w:rsidR="00977FCC" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9419,78 +9198,76 @@
           <w:p w14:paraId="45A241CA" w14:textId="59CA1EB3" w:rsidR="00977FCC" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241CB" w14:textId="79249BB8" w:rsidR="00977FCC" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241CC" w14:textId="456C3352" w:rsidR="00977FCC" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9528,51 +9305,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241CF" w14:textId="77777777" w:rsidR="00977FCC" w:rsidRDefault="00977FCC" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241D0" w14:textId="29F9B621" w:rsidR="00977FCC" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -9736,96 +9512,93 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241D7" w14:textId="77777777" w:rsidR="00977FCC" w:rsidRDefault="00977FCC" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241D8" w14:textId="3274555D" w:rsidR="00977FCC" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241D9" w14:textId="5829B52B" w:rsidR="00977FCC" w:rsidRPr="004567C9" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
@@ -9838,78 +9611,76 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241DB" w14:textId="48A18576" w:rsidR="00977FCC" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241DC" w14:textId="00C1EBCA" w:rsidR="00977FCC" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9951,178 +9722,174 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241DF" w14:textId="77777777" w:rsidR="00977FCC" w:rsidRDefault="00977FCC" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E0" w14:textId="00E64412" w:rsidR="00977FCC" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E1" w14:textId="2B8948F4" w:rsidR="00977FCC" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E2" w14:textId="100CF976" w:rsidR="00977FCC" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BAFEFB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E3" w14:textId="6E8E674D" w:rsidR="00977FCC" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E4" w14:textId="5C17E1EC" w:rsidR="00977FCC" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10161,51 +9928,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B7532" w14:paraId="45A24207" w14:textId="77777777" w:rsidTr="00706463">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241E8" w14:textId="2386E59E" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
@@ -10233,430 +9999,416 @@
             <w:tcW w:w="513" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FB9BE2"/>
           </w:tcPr>
           <w:p w14:paraId="45A241EA" w14:textId="1B08DD25" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241EB" w14:textId="4F50E677" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241EC" w14:textId="1BD5607C" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241ED" w14:textId="28B81AFD" w:rsidR="00E871D4" w:rsidRDefault="00313E40" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241EE" w14:textId="323E7F82" w:rsidR="00E871D4" w:rsidRPr="0014578E" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241EF" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F0" w14:textId="7EC088E0" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F1" w14:textId="04CD8409" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F2" w14:textId="01358D0E" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F3" w14:textId="7FE6325E" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F4" w14:textId="24C5BB10" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F5" w14:textId="11083D79" w:rsidR="00E871D4" w:rsidRDefault="00D06DA0" w:rsidP="008B15D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F6" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F7" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F8" w14:textId="169EA8CD" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="45A241F9" w14:textId="2767AEFA" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241FA" w14:textId="420B347D" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241FB" w14:textId="12D772AC" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241FC" w14:textId="1A25DB7E" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
@@ -10694,69 +10446,67 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A241FF" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24200" w14:textId="5AA20565" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10766,392 +10516,371 @@
           <w:p w14:paraId="45A24201" w14:textId="200A7004" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24202" w14:textId="59147B41" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24203" w14:textId="25B9D29C" w:rsidR="00E871D4" w:rsidRDefault="00490AF5" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24204" w14:textId="685AC23D" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24205" w14:textId="44B82B1D" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24206" w14:textId="7D3DBE3D" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B7532" w14:paraId="45A24227" w14:textId="77777777" w:rsidTr="00F043AB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24208" w14:textId="7CB7D040" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24209" w14:textId="19A226D1" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420A" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420B" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420C" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420D" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420E" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2420F" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24210" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24211" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24212" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24213" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24214" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24215" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24216" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24217" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24218" w14:textId="57F54931" w:rsidR="00E871D4" w:rsidRPr="00604D60" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -11170,268 +10899,255 @@
             <w:tcW w:w="541" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24219" w14:textId="10812921" w:rsidR="00E871D4" w:rsidRDefault="00C46DA4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421A" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421B" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421C" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421D" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421E" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2421F" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24220" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24221" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24222" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24223" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24224" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24225" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24226" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="005A6ABC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45A24228" w14:textId="77777777" w:rsidR="00642777" w:rsidRDefault="00642777" w:rsidP="005A6ABC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00FFFF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -12116,138 +11832,133 @@
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A24247" w14:textId="77777777" w:rsidR="00387025" w:rsidRDefault="00387025" w:rsidP="00387025">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB065A" w14:paraId="45A24261" w14:textId="77777777" w:rsidTr="007F60CF">
+      <w:tr w:rsidR="00CB065A" w14:paraId="45A24261" w14:textId="77777777" w:rsidTr="00075016">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24249" w14:textId="13BDB4D8" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2424A" w14:textId="32CD9444" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2424B" w14:textId="62458939" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2424C" w14:textId="2E3C05F5" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2424D" w14:textId="198A3895" w:rsidR="00E871D4" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12285,96 +11996,94 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24250" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24251" w14:textId="7BFD0FEE" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="45A24252" w14:textId="3659248F" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12384,78 +12093,76 @@
           <w:p w14:paraId="45A24253" w14:textId="14DC489C" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24254" w14:textId="61DA4729" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24255" w14:textId="0DE8DC78" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12493,162 +12200,157 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24258" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24259" w14:textId="2E4D68F3" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2425A" w14:textId="3710F4D8" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C69F5A"/>
           </w:tcPr>
           <w:p w14:paraId="45A2425B" w14:textId="454DFCA8" w:rsidR="00E871D4" w:rsidRPr="000817A4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2425C" w14:textId="5BE2A560" w:rsidR="00E871D4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2425D" w14:textId="20EF46BE" w:rsidR="00E871D4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12697,170 +12399,167 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A24260" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00975CA0" w14:paraId="45A2427B" w14:textId="77777777" w:rsidTr="00E11508">
+      <w:tr w:rsidR="00975CA0" w14:paraId="45A2427B" w14:textId="77777777" w:rsidTr="00201A37">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A24262" w14:textId="0AB5594E" w:rsidR="00975CA0" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24263" w14:textId="6A2FCB9E" w:rsidR="00975CA0" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="45A24264" w14:textId="46A354C6" w:rsidR="00975CA0" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24265" w14:textId="02F80ABF" w:rsidR="00975CA0" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:ind w:left="-37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24266" w14:textId="00C0FA90" w:rsidR="00975CA0" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12898,69 +12597,67 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24269" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2426A" w14:textId="47CE5EF7" w:rsidR="00975CA0" w:rsidRPr="009A6713" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12970,51 +12667,50 @@
           <w:p w14:paraId="45A2426B" w14:textId="531DF795" w:rsidR="00975CA0" w:rsidRPr="00770E37" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2426C" w14:textId="58F3F600" w:rsidR="00975CA0" w:rsidRPr="009A6713" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13024,51 +12720,50 @@
           <w:p w14:paraId="45A2426D" w14:textId="55FE5BDA" w:rsidR="00975CA0" w:rsidRPr="009A6713" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2426E" w14:textId="7289E8CA" w:rsidR="00975CA0" w:rsidRPr="009A6713" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13106,178 +12801,173 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24271" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24273" w14:textId="65F5BBE5" w:rsidR="00975CA0" w:rsidRPr="000817A4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24274" w14:textId="1F363F59" w:rsidR="00975CA0" w:rsidRPr="00072825" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
           <w:p w14:paraId="45A24275" w14:textId="7F28F62C" w:rsidR="00975CA0" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24276" w14:textId="49DE9CDC" w:rsidR="00975CA0" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24277" w14:textId="0519EFE5" w:rsidR="00975CA0" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13326,169 +13016,164 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A2427A" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664F69" w14:paraId="45A24294" w14:textId="77777777" w:rsidTr="00664F69">
+      <w:tr w:rsidR="00664F69" w14:paraId="45A24294" w14:textId="77777777" w:rsidTr="00075016">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2427C" w14:textId="415ED819" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2427D" w14:textId="6763A328" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2427E" w14:textId="1730BA34" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2427F" w14:textId="71E8AB67" w:rsidR="00664F69" w:rsidRPr="006A6D2F" w:rsidRDefault="00664F69" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24280" w14:textId="4F87A4F0" w:rsidR="00664F69" w:rsidRPr="00770E37" w:rsidRDefault="00664F69" w:rsidP="00244B19">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -13525,177 +13210,172 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24283" w14:textId="77777777" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24284" w14:textId="6A097489" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24285" w14:textId="362FDB83" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24286" w14:textId="0CDE361A" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24287" w14:textId="5B2EB59C" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="45A24288" w14:textId="777A5384" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13733,51 +13413,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2428B" w14:textId="77777777" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FB9BE2"/>
           </w:tcPr>
           <w:p w14:paraId="2968CDB0" w14:textId="160BFE24" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="006D7DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
@@ -13805,132 +13484,128 @@
           <w:p w14:paraId="45A2428C" w14:textId="652168D1" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="006D7DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2428D" w14:textId="672D74F8" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2428E" w14:textId="084C948A" w:rsidR="00664F69" w:rsidRPr="00EB731E" w:rsidRDefault="00664F69" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2428F" w14:textId="65873266" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24290" w14:textId="7BCAC214" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13989,105 +13664,102 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A24293" w14:textId="77777777" w:rsidR="00664F69" w:rsidRDefault="00664F69" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975CA0" w14:paraId="45A242AD" w14:textId="77777777" w:rsidTr="00664F69">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24295" w14:textId="7257F219" w:rsidR="00975CA0" w:rsidRPr="00770E37" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24296" w14:textId="2AF9D869" w:rsidR="00975CA0" w:rsidRPr="00770E37" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24297" w14:textId="0D46EEDE" w:rsidR="00975CA0" w:rsidRDefault="008A726D" w:rsidP="00222704">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14097,51 +13769,50 @@
           <w:p w14:paraId="45A24298" w14:textId="2D00D082" w:rsidR="00975CA0" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A24299" w14:textId="622988A3" w:rsidR="00975CA0" w:rsidRPr="000817A4" w:rsidRDefault="008A726D" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14179,96 +13850,93 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2429C" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2429D" w14:textId="202B14C2" w:rsidR="00975CA0" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A2429E" w14:textId="295AB9FE" w:rsidR="00975CA0" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14278,78 +13946,76 @@
           <w:p w14:paraId="45A2429F" w14:textId="04AC5241" w:rsidR="00975CA0" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242A0" w14:textId="59D94742" w:rsidR="00975CA0" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242A1" w14:textId="41B9DD80" w:rsidR="00975CA0" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14387,70 +14053,68 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242A4" w14:textId="77777777" w:rsidR="00975CA0" w:rsidRDefault="00975CA0" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242A5" w14:textId="61AF4C33" w:rsidR="00975CA0" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14807,219 +14471,210 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242B5" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242B6" w14:textId="29C832F8" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242B7" w14:textId="4D71CED7" w:rsidR="00E871D4" w:rsidRDefault="008A139C" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242B8" w14:textId="404925FC" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242B9" w14:textId="48CB74B5" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242BA" w14:textId="7F1AF8E5" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242BB" w14:textId="521B5F11" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242BC" w14:textId="7125CC4B" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00770E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242BD" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="45A242BE" w14:textId="0FE5083A" w:rsidR="00E871D4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
@@ -15129,460 +14784,435 @@
           <w:p w14:paraId="45A242C2" w14:textId="3F85C9B5" w:rsidR="00E871D4" w:rsidRDefault="00B3431C" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242C3" w14:textId="488F33CB" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242C4" w14:textId="5433213E" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A242C5" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E871D4" w14:paraId="45A242DF" w14:textId="77777777" w:rsidTr="0014602E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242C7" w14:textId="0ADAA7AC" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242C8" w14:textId="5E840C59" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242C9" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CA" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CB" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CC" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CD" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CE" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242CF" w14:textId="2C64A648" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D0" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D1" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D2" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D3" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D4" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D5" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D6" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D7" w14:textId="442A8053" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D8" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242D9" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242DA" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242DB" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242DC" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A242DD" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00072825">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A242DE" w14:textId="77777777" w:rsidR="00E871D4" w:rsidRDefault="00E871D4" w:rsidP="00E871D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
@@ -15710,76 +15340,67 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondary School Improvement Board </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00142994" w:rsidRPr="00E949A2" w14:paraId="765EDC70" w14:textId="77777777" w:rsidTr="006A0891">
         <w:trPr>
           <w:trHeight w:val="177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="52C1F849" w14:textId="3A2D58B7" w:rsidR="00142994" w:rsidRPr="00E949A2" w:rsidRDefault="00142994" w:rsidP="006A0891">
+          <w:p w14:paraId="52C1F849" w14:textId="2401BCAD" w:rsidR="00142994" w:rsidRPr="00E949A2" w:rsidRDefault="00142994" w:rsidP="006A0891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Secondary Partnership annual conference (2 day residential)</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> – date TBC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00142994" w:rsidRPr="00E949A2" w14:paraId="7DCDFE30" w14:textId="77777777" w:rsidTr="006A0891">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="303BB651" w14:textId="77777777" w:rsidR="00142994" w:rsidRDefault="00142994" w:rsidP="006A0891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -15883,68 +15504,67 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F60CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inset day</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00142994" w:rsidRPr="00E949A2" w14:paraId="7C5C0536" w14:textId="77777777" w:rsidTr="006A0891">
         <w:trPr>
           <w:trHeight w:val="86"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w14:paraId="05C89DD7" w14:textId="77777777" w:rsidR="00142994" w:rsidRDefault="00142994" w:rsidP="006A0891">
+          <w:p w14:paraId="05C89DD7" w14:textId="26F39B6B" w:rsidR="00142994" w:rsidRDefault="00806303" w:rsidP="006A0891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A193E">
+            <w:r w:rsidRPr="00806303">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Doing it Together / Early Help</w:t>
+              <w:t>Family First Partnership Programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00142994" w:rsidRPr="00E949A2" w14:paraId="62D46A96" w14:textId="77777777" w:rsidTr="006A0891">
         <w:trPr>
           <w:trHeight w:val="86"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF5050"/>
           </w:tcPr>
           <w:p w14:paraId="7140ED16" w14:textId="7E50B147" w:rsidR="00142994" w:rsidRPr="0001261F" w:rsidRDefault="00097EAD" w:rsidP="006A0891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -16046,65 +15666,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45A2440C" w14:textId="77777777" w:rsidR="007126B8" w:rsidRPr="00BD6512" w:rsidRDefault="007126B8" w:rsidP="00FF0FEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007126B8" w:rsidRPr="00BD6512" w:rsidSect="00A50FE4">
       <w:pgSz w:w="16834" w:h="11909" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="238" w:right="624" w:bottom="244" w:left="737" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="755C52D0" w14:textId="77777777" w:rsidR="00F43AB0" w:rsidRDefault="00F43AB0">
+    <w:p w14:paraId="17E3312E" w14:textId="77777777" w:rsidR="006C765B" w:rsidRDefault="006C765B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02E665D1" w14:textId="77777777" w:rsidR="00F43AB0" w:rsidRDefault="00F43AB0">
+    <w:p w14:paraId="666D474E" w14:textId="77777777" w:rsidR="006C765B" w:rsidRDefault="006C765B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C17ED0F" w14:textId="77777777" w:rsidR="00F43AB0" w:rsidRDefault="00F43AB0"/>
+    <w:p w14:paraId="2BB9D09E" w14:textId="77777777" w:rsidR="006C765B" w:rsidRDefault="006C765B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -16158,65 +15778,65 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AF159EE" w14:textId="77777777" w:rsidR="00F43AB0" w:rsidRDefault="00F43AB0">
+    <w:p w14:paraId="5F2EF7C5" w14:textId="77777777" w:rsidR="006C765B" w:rsidRDefault="006C765B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E643B0D" w14:textId="77777777" w:rsidR="00F43AB0" w:rsidRDefault="00F43AB0">
+    <w:p w14:paraId="74D5D973" w14:textId="77777777" w:rsidR="006C765B" w:rsidRDefault="006C765B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D93F3F7" w14:textId="77777777" w:rsidR="00F43AB0" w:rsidRDefault="00F43AB0"/>
+    <w:p w14:paraId="75FAFFB4" w14:textId="77777777" w:rsidR="006C765B" w:rsidRDefault="006C765B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C4741846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -16584,50 +16204,51 @@
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1130124183">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1723824336">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1197087752">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2898308">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
@@ -16648,87 +16269,91 @@
     <w:rsid w:val="000170F0"/>
     <w:rsid w:val="0002091A"/>
     <w:rsid w:val="000218BD"/>
     <w:rsid w:val="000225BD"/>
     <w:rsid w:val="000247FE"/>
     <w:rsid w:val="000252AD"/>
     <w:rsid w:val="000315B7"/>
     <w:rsid w:val="00034D8B"/>
     <w:rsid w:val="00037AA0"/>
     <w:rsid w:val="00041B72"/>
     <w:rsid w:val="00046F35"/>
     <w:rsid w:val="00051239"/>
     <w:rsid w:val="00051B6A"/>
     <w:rsid w:val="00053BB3"/>
     <w:rsid w:val="0005432C"/>
     <w:rsid w:val="00055533"/>
     <w:rsid w:val="00055ACA"/>
     <w:rsid w:val="0005669C"/>
     <w:rsid w:val="0006177C"/>
     <w:rsid w:val="0006403B"/>
     <w:rsid w:val="00070C02"/>
     <w:rsid w:val="00072825"/>
     <w:rsid w:val="00072F1A"/>
     <w:rsid w:val="00073F93"/>
     <w:rsid w:val="00074224"/>
+    <w:rsid w:val="00075016"/>
     <w:rsid w:val="00077B2C"/>
     <w:rsid w:val="00081420"/>
     <w:rsid w:val="000817A4"/>
     <w:rsid w:val="00081A22"/>
     <w:rsid w:val="000847A2"/>
     <w:rsid w:val="00084976"/>
     <w:rsid w:val="00085D59"/>
     <w:rsid w:val="00086AA9"/>
     <w:rsid w:val="00087DED"/>
     <w:rsid w:val="000943DB"/>
     <w:rsid w:val="00094698"/>
     <w:rsid w:val="00095AB1"/>
     <w:rsid w:val="00096788"/>
     <w:rsid w:val="00097465"/>
     <w:rsid w:val="00097A82"/>
     <w:rsid w:val="00097EAD"/>
     <w:rsid w:val="000A4904"/>
     <w:rsid w:val="000A4D7A"/>
+    <w:rsid w:val="000B056E"/>
     <w:rsid w:val="000B155F"/>
     <w:rsid w:val="000B17DA"/>
     <w:rsid w:val="000B2108"/>
     <w:rsid w:val="000B3574"/>
     <w:rsid w:val="000B44A0"/>
     <w:rsid w:val="000B4FE9"/>
     <w:rsid w:val="000B5FEF"/>
     <w:rsid w:val="000B7010"/>
     <w:rsid w:val="000B7532"/>
     <w:rsid w:val="000C54A6"/>
     <w:rsid w:val="000C65A6"/>
     <w:rsid w:val="000C65D5"/>
     <w:rsid w:val="000D33C7"/>
     <w:rsid w:val="000D35A7"/>
+    <w:rsid w:val="000E0133"/>
     <w:rsid w:val="000E384B"/>
     <w:rsid w:val="000F7A6E"/>
     <w:rsid w:val="00102489"/>
     <w:rsid w:val="00103CEF"/>
     <w:rsid w:val="00111E2A"/>
+    <w:rsid w:val="00111FC2"/>
     <w:rsid w:val="001124E6"/>
     <w:rsid w:val="0011713D"/>
     <w:rsid w:val="00122E2D"/>
     <w:rsid w:val="00124D22"/>
     <w:rsid w:val="001251D6"/>
     <w:rsid w:val="0012567C"/>
     <w:rsid w:val="001256BD"/>
     <w:rsid w:val="001274A3"/>
     <w:rsid w:val="00131AA9"/>
     <w:rsid w:val="00132F87"/>
     <w:rsid w:val="0013341E"/>
     <w:rsid w:val="0013473B"/>
     <w:rsid w:val="00134F78"/>
     <w:rsid w:val="00135979"/>
     <w:rsid w:val="00136393"/>
     <w:rsid w:val="00136E30"/>
     <w:rsid w:val="0014245B"/>
     <w:rsid w:val="00142994"/>
     <w:rsid w:val="0014578E"/>
     <w:rsid w:val="0014602E"/>
     <w:rsid w:val="00150EEC"/>
     <w:rsid w:val="0015172E"/>
     <w:rsid w:val="00151FE3"/>
     <w:rsid w:val="00155C71"/>
     <w:rsid w:val="00156A17"/>
@@ -16744,51 +16369,53 @@
     <w:rsid w:val="001809EF"/>
     <w:rsid w:val="00186C2B"/>
     <w:rsid w:val="00192615"/>
     <w:rsid w:val="00193688"/>
     <w:rsid w:val="001955D2"/>
     <w:rsid w:val="001A0718"/>
     <w:rsid w:val="001A22DB"/>
     <w:rsid w:val="001A26E4"/>
     <w:rsid w:val="001A64D7"/>
     <w:rsid w:val="001B1181"/>
     <w:rsid w:val="001B50E2"/>
     <w:rsid w:val="001B7F28"/>
     <w:rsid w:val="001C2095"/>
     <w:rsid w:val="001C30D7"/>
     <w:rsid w:val="001C4515"/>
     <w:rsid w:val="001C4FE2"/>
     <w:rsid w:val="001C740A"/>
     <w:rsid w:val="001D17B8"/>
     <w:rsid w:val="001D19E3"/>
     <w:rsid w:val="001D7F57"/>
     <w:rsid w:val="001E5C57"/>
     <w:rsid w:val="001F05FA"/>
     <w:rsid w:val="001F1B90"/>
     <w:rsid w:val="001F4D78"/>
     <w:rsid w:val="001F74BA"/>
+    <w:rsid w:val="00200FF3"/>
     <w:rsid w:val="00201225"/>
+    <w:rsid w:val="00201A37"/>
     <w:rsid w:val="00201F02"/>
     <w:rsid w:val="00207079"/>
     <w:rsid w:val="0021347E"/>
     <w:rsid w:val="002167F3"/>
     <w:rsid w:val="00216AF6"/>
     <w:rsid w:val="00221A10"/>
     <w:rsid w:val="00222704"/>
     <w:rsid w:val="0022287A"/>
     <w:rsid w:val="0022411A"/>
     <w:rsid w:val="00225FEB"/>
     <w:rsid w:val="002276E7"/>
     <w:rsid w:val="00230DC5"/>
     <w:rsid w:val="002321BD"/>
     <w:rsid w:val="00233E5F"/>
     <w:rsid w:val="00236C6E"/>
     <w:rsid w:val="00237181"/>
     <w:rsid w:val="00240FF0"/>
     <w:rsid w:val="00244B19"/>
     <w:rsid w:val="00251867"/>
     <w:rsid w:val="00252350"/>
     <w:rsid w:val="002549F7"/>
     <w:rsid w:val="00256080"/>
     <w:rsid w:val="00257EB6"/>
     <w:rsid w:val="002608FF"/>
     <w:rsid w:val="002677EC"/>
@@ -16874,50 +16501,51 @@
     <w:rsid w:val="003F65D3"/>
     <w:rsid w:val="004027C5"/>
     <w:rsid w:val="00404D75"/>
     <w:rsid w:val="00405611"/>
     <w:rsid w:val="0041091A"/>
     <w:rsid w:val="00412C73"/>
     <w:rsid w:val="00415CF7"/>
     <w:rsid w:val="00417645"/>
     <w:rsid w:val="00426995"/>
     <w:rsid w:val="00426B73"/>
     <w:rsid w:val="00426C24"/>
     <w:rsid w:val="00427E66"/>
     <w:rsid w:val="00433FE0"/>
     <w:rsid w:val="004354B2"/>
     <w:rsid w:val="0043564E"/>
     <w:rsid w:val="00437A60"/>
     <w:rsid w:val="004451DB"/>
     <w:rsid w:val="00445DFA"/>
     <w:rsid w:val="004567C9"/>
     <w:rsid w:val="00456E38"/>
     <w:rsid w:val="00456E93"/>
     <w:rsid w:val="00460234"/>
     <w:rsid w:val="00460559"/>
     <w:rsid w:val="0046070C"/>
     <w:rsid w:val="0046235C"/>
+    <w:rsid w:val="004641DF"/>
     <w:rsid w:val="004650FC"/>
     <w:rsid w:val="004678A2"/>
     <w:rsid w:val="004724FA"/>
     <w:rsid w:val="004754AC"/>
     <w:rsid w:val="00476628"/>
     <w:rsid w:val="0048382A"/>
     <w:rsid w:val="00487983"/>
     <w:rsid w:val="00490AF5"/>
     <w:rsid w:val="00496432"/>
     <w:rsid w:val="00497FEF"/>
     <w:rsid w:val="004A3A42"/>
     <w:rsid w:val="004A3BEC"/>
     <w:rsid w:val="004A4CE4"/>
     <w:rsid w:val="004B19B6"/>
     <w:rsid w:val="004B3FB2"/>
     <w:rsid w:val="004B4B34"/>
     <w:rsid w:val="004C37BD"/>
     <w:rsid w:val="004C5424"/>
     <w:rsid w:val="004C5AB2"/>
     <w:rsid w:val="004D3785"/>
     <w:rsid w:val="004D4106"/>
     <w:rsid w:val="004D5644"/>
     <w:rsid w:val="004E0457"/>
     <w:rsid w:val="004E5070"/>
     <w:rsid w:val="004E63A1"/>
@@ -16996,50 +16624,51 @@
     <w:rsid w:val="006364B3"/>
     <w:rsid w:val="00642777"/>
     <w:rsid w:val="0064353F"/>
     <w:rsid w:val="006501A6"/>
     <w:rsid w:val="006536F5"/>
     <w:rsid w:val="006547D4"/>
     <w:rsid w:val="006550A7"/>
     <w:rsid w:val="00664F69"/>
     <w:rsid w:val="00665F5F"/>
     <w:rsid w:val="00672DAE"/>
     <w:rsid w:val="006730C5"/>
     <w:rsid w:val="00681EB4"/>
     <w:rsid w:val="00682603"/>
     <w:rsid w:val="00684397"/>
     <w:rsid w:val="00687458"/>
     <w:rsid w:val="006907FB"/>
     <w:rsid w:val="00693A64"/>
     <w:rsid w:val="006A6D2F"/>
     <w:rsid w:val="006B028B"/>
     <w:rsid w:val="006B1ABB"/>
     <w:rsid w:val="006B4430"/>
     <w:rsid w:val="006B7A59"/>
     <w:rsid w:val="006C1617"/>
     <w:rsid w:val="006C482C"/>
     <w:rsid w:val="006C764A"/>
+    <w:rsid w:val="006C765B"/>
     <w:rsid w:val="006D4F5B"/>
     <w:rsid w:val="006D628A"/>
     <w:rsid w:val="006D7239"/>
     <w:rsid w:val="006D7DDC"/>
     <w:rsid w:val="006E1596"/>
     <w:rsid w:val="006E2102"/>
     <w:rsid w:val="006E4109"/>
     <w:rsid w:val="006E6038"/>
     <w:rsid w:val="006F5901"/>
     <w:rsid w:val="006F5EC7"/>
     <w:rsid w:val="00701AE4"/>
     <w:rsid w:val="00702ABC"/>
     <w:rsid w:val="0070416C"/>
     <w:rsid w:val="00704438"/>
     <w:rsid w:val="0070527B"/>
     <w:rsid w:val="00706463"/>
     <w:rsid w:val="007073EB"/>
     <w:rsid w:val="00710B4E"/>
     <w:rsid w:val="007126B8"/>
     <w:rsid w:val="00712AA9"/>
     <w:rsid w:val="00712BA6"/>
     <w:rsid w:val="00712D02"/>
     <w:rsid w:val="00717311"/>
     <w:rsid w:val="00721D51"/>
     <w:rsid w:val="0072206C"/>
@@ -17062,50 +16691,51 @@
     <w:rsid w:val="007853A2"/>
     <w:rsid w:val="00785AB7"/>
     <w:rsid w:val="007905E6"/>
     <w:rsid w:val="00791856"/>
     <w:rsid w:val="007A0F30"/>
     <w:rsid w:val="007A1893"/>
     <w:rsid w:val="007A1AB7"/>
     <w:rsid w:val="007A28BE"/>
     <w:rsid w:val="007B1C5B"/>
     <w:rsid w:val="007B1D0A"/>
     <w:rsid w:val="007B2804"/>
     <w:rsid w:val="007B3F6F"/>
     <w:rsid w:val="007B5358"/>
     <w:rsid w:val="007B6897"/>
     <w:rsid w:val="007C5904"/>
     <w:rsid w:val="007C63F9"/>
     <w:rsid w:val="007C719A"/>
     <w:rsid w:val="007C7786"/>
     <w:rsid w:val="007D0B3F"/>
     <w:rsid w:val="007E079E"/>
     <w:rsid w:val="007E23D4"/>
     <w:rsid w:val="007F60CF"/>
     <w:rsid w:val="007F6986"/>
     <w:rsid w:val="00801025"/>
     <w:rsid w:val="00802EB1"/>
+    <w:rsid w:val="00806303"/>
     <w:rsid w:val="0081596A"/>
     <w:rsid w:val="00815B76"/>
     <w:rsid w:val="00815DEE"/>
     <w:rsid w:val="00815E77"/>
     <w:rsid w:val="0081694C"/>
     <w:rsid w:val="00817124"/>
     <w:rsid w:val="0081719F"/>
     <w:rsid w:val="008213E7"/>
     <w:rsid w:val="00822723"/>
     <w:rsid w:val="008236FF"/>
     <w:rsid w:val="00824566"/>
     <w:rsid w:val="00825D03"/>
     <w:rsid w:val="00826BA8"/>
     <w:rsid w:val="00830CA5"/>
     <w:rsid w:val="008328A3"/>
     <w:rsid w:val="00832F29"/>
     <w:rsid w:val="00835C43"/>
     <w:rsid w:val="008379BE"/>
     <w:rsid w:val="00843DE6"/>
     <w:rsid w:val="00846CE6"/>
     <w:rsid w:val="00846DD5"/>
     <w:rsid w:val="0085431D"/>
     <w:rsid w:val="00855F7A"/>
     <w:rsid w:val="00861667"/>
     <w:rsid w:val="0086440C"/>
@@ -17353,120 +16983,124 @@
     <w:rsid w:val="00CB128E"/>
     <w:rsid w:val="00CB329E"/>
     <w:rsid w:val="00CC1758"/>
     <w:rsid w:val="00CC2FFF"/>
     <w:rsid w:val="00CC5A9B"/>
     <w:rsid w:val="00CD0DA1"/>
     <w:rsid w:val="00CD698B"/>
     <w:rsid w:val="00CE32BD"/>
     <w:rsid w:val="00CE53AD"/>
     <w:rsid w:val="00CE6EFA"/>
     <w:rsid w:val="00CF3CD5"/>
     <w:rsid w:val="00CF4794"/>
     <w:rsid w:val="00CF5A69"/>
     <w:rsid w:val="00CF7029"/>
     <w:rsid w:val="00D00DE0"/>
     <w:rsid w:val="00D028E9"/>
     <w:rsid w:val="00D040FA"/>
     <w:rsid w:val="00D05D9C"/>
     <w:rsid w:val="00D06DA0"/>
     <w:rsid w:val="00D07321"/>
     <w:rsid w:val="00D110DC"/>
     <w:rsid w:val="00D15971"/>
     <w:rsid w:val="00D16EF0"/>
     <w:rsid w:val="00D22DD2"/>
     <w:rsid w:val="00D34330"/>
+    <w:rsid w:val="00D3574F"/>
     <w:rsid w:val="00D35D4D"/>
     <w:rsid w:val="00D40D0D"/>
     <w:rsid w:val="00D459A5"/>
     <w:rsid w:val="00D461FE"/>
     <w:rsid w:val="00D506F0"/>
     <w:rsid w:val="00D50805"/>
     <w:rsid w:val="00D50A3A"/>
     <w:rsid w:val="00D566E1"/>
     <w:rsid w:val="00D56808"/>
     <w:rsid w:val="00D6237B"/>
     <w:rsid w:val="00D62B6A"/>
     <w:rsid w:val="00D70591"/>
     <w:rsid w:val="00D73E54"/>
     <w:rsid w:val="00D740CD"/>
     <w:rsid w:val="00D80114"/>
     <w:rsid w:val="00D817FF"/>
     <w:rsid w:val="00D84944"/>
     <w:rsid w:val="00D85392"/>
     <w:rsid w:val="00D901B7"/>
     <w:rsid w:val="00D902BE"/>
     <w:rsid w:val="00D90BAF"/>
     <w:rsid w:val="00D94D3A"/>
     <w:rsid w:val="00D96054"/>
     <w:rsid w:val="00D97256"/>
     <w:rsid w:val="00DA0A06"/>
     <w:rsid w:val="00DA38D3"/>
     <w:rsid w:val="00DA4144"/>
     <w:rsid w:val="00DA5AF2"/>
     <w:rsid w:val="00DA6831"/>
     <w:rsid w:val="00DB343C"/>
     <w:rsid w:val="00DB48C9"/>
     <w:rsid w:val="00DC6B2E"/>
+    <w:rsid w:val="00DC7FAA"/>
     <w:rsid w:val="00DD41DF"/>
     <w:rsid w:val="00DD44F2"/>
     <w:rsid w:val="00DD4AF5"/>
     <w:rsid w:val="00DD4B5C"/>
     <w:rsid w:val="00DD5F35"/>
     <w:rsid w:val="00DD6555"/>
     <w:rsid w:val="00DE03AD"/>
     <w:rsid w:val="00DE1FCB"/>
     <w:rsid w:val="00DE2365"/>
     <w:rsid w:val="00DE2D6D"/>
     <w:rsid w:val="00DE47F1"/>
     <w:rsid w:val="00DE6F41"/>
     <w:rsid w:val="00DF03E6"/>
     <w:rsid w:val="00DF7954"/>
     <w:rsid w:val="00E01564"/>
     <w:rsid w:val="00E015B2"/>
+    <w:rsid w:val="00E03FF2"/>
     <w:rsid w:val="00E04ACD"/>
     <w:rsid w:val="00E066BD"/>
     <w:rsid w:val="00E06751"/>
     <w:rsid w:val="00E06D8C"/>
     <w:rsid w:val="00E10CCA"/>
     <w:rsid w:val="00E11508"/>
     <w:rsid w:val="00E120AE"/>
     <w:rsid w:val="00E16CCC"/>
     <w:rsid w:val="00E178A5"/>
     <w:rsid w:val="00E20B48"/>
     <w:rsid w:val="00E24818"/>
     <w:rsid w:val="00E255E9"/>
     <w:rsid w:val="00E27303"/>
     <w:rsid w:val="00E27537"/>
     <w:rsid w:val="00E307A9"/>
     <w:rsid w:val="00E313B1"/>
     <w:rsid w:val="00E34171"/>
     <w:rsid w:val="00E423D0"/>
     <w:rsid w:val="00E440A5"/>
     <w:rsid w:val="00E440EE"/>
     <w:rsid w:val="00E4500E"/>
     <w:rsid w:val="00E450F6"/>
+    <w:rsid w:val="00E50D8E"/>
     <w:rsid w:val="00E5526F"/>
     <w:rsid w:val="00E623D7"/>
     <w:rsid w:val="00E65F3D"/>
     <w:rsid w:val="00E71685"/>
     <w:rsid w:val="00E73CDA"/>
     <w:rsid w:val="00E76F1E"/>
     <w:rsid w:val="00E813ED"/>
     <w:rsid w:val="00E837C3"/>
     <w:rsid w:val="00E8514A"/>
     <w:rsid w:val="00E856B5"/>
     <w:rsid w:val="00E85EB7"/>
     <w:rsid w:val="00E8719E"/>
     <w:rsid w:val="00E871D4"/>
     <w:rsid w:val="00E913EE"/>
     <w:rsid w:val="00E918D9"/>
     <w:rsid w:val="00E949A2"/>
     <w:rsid w:val="00E95230"/>
     <w:rsid w:val="00E95D11"/>
     <w:rsid w:val="00E95DE2"/>
     <w:rsid w:val="00EA173E"/>
     <w:rsid w:val="00EA23FD"/>
     <w:rsid w:val="00EA7D96"/>
     <w:rsid w:val="00EB1F79"/>
     <w:rsid w:val="00EB3C48"/>
     <w:rsid w:val="00EB5ED4"/>
@@ -18294,50 +17928,59 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ContentTypeId="0x01010091769D3ADCDDBD418A5720563395FE8701" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>101</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.Policy, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.RecordsManagement.Internal.UpdateExpireDate</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>102</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.Policy, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.RecordsManagement.Internal.UpdateExpireDate</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
@@ -18353,107 +17996,51 @@
   <Receiver>
     <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>104</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.Policy, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.RecordsManagement.Internal.UpdateExpireDate</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10009</Type>
     <SequenceNumber>105</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.Policy, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.RecordsManagement.Internal.UpdateExpireDate</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Word Document" ma:contentTypeID="0x01010091769D3ADCDDBD418A5720563395FE870100E9EAACED1526FF428D7750FEF2677834" ma:contentTypeVersion="11" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ad6b074cb7e112d1016db5f331406b8b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f030db69-1d5c-4c1f-887a-00e75fed0d5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="660885bb34807abec18b180191601454" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:b0aae251cd5f4b7dbd6fa4992b52a58b" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:dc4525bf4a704db985c3696ff43c56c8" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:Expire_x0020_in" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_ExpireDateSaved" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_ExpireDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Expires_x0020_On" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -18608,183 +18195,236 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>True</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Document_x0020_Expires_x0020_On xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">2032-09-10T23:00:00+00:00</Document_x0020_Expires_x0020_On>
+    <b0aae251cd5f4b7dbd6fa4992b52a58b xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Education Improvement and Standards (0-19 (25))</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">82dced10-7dfb-40ba-85c7-9cca09614d9e</TermId>
+        </TermInfo>
+      </Terms>
+    </b0aae251cd5f4b7dbd6fa4992b52a58b>
+    <Expire_x0020_in xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">7</Expire_x0020_in>
+    <TaxCatchAll xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">
+      <Value>1538</Value>
+    </TaxCatchAll>
+    <TaxKeywordTaxHTField xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <_dlc_ExpireDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <dc4525bf4a704db985c3696ff43c56c8 xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dc4525bf4a704db985c3696ff43c56c8>
+    <_dlc_ExpireDateSaved xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9726547-CC02-48D2-B82A-699D2AB74264}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{278EF00D-3BDE-4EB4-AF4D-AA18B0FE1D96}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630E1D6A-B416-46B0-96AA-841EE4D829BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4E39F0B-62CF-4251-B763-0F78E3C33CF5}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A09B0A-50D2-4055-AA20-91B963C410CC}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40CE2230-705A-4BA9-92BA-494FD7E1358F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B620C00-64AB-45F6-A4EC-BEC357A5F55E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A09B0A-50D2-4055-AA20-91B963C410CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4E39F0B-62CF-4251-B763-0F78E3C33CF5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>482</Words>
-  <Characters>1409</Characters>
+  <Words>478</Words>
+  <Characters>1406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>1406</Lines>
+  <Paragraphs>627</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2007/2008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Parkgate Primary School</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1888</CharactersWithSpaces>
+  <CharactersWithSpaces>1257</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Head Teacher</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Set Document Expiry Date">
-    <vt:lpwstr>https://coventrycc.sharepoint.com/teams/People/EduLibAdLearning/EIS/EduEnt0-19-25/_layouts/15/wrkstat.aspx?List=ba005672-e6f4-4381-baec-247592ae97d4&amp;WorkflowInstanceName=f39cbe52-e0a1-43d8-ae3c-5f0f3a4ee036, Set document expiry date</vt:lpwstr>
+    <vt:lpwstr>https://coventrycc.sharepoint.com/teams/People/EduLibAdLearning/EIS/EduEnt0-19-25/_layouts/15/wrkstat.aspx?List=ba005672-e6f4-4381-baec-247592ae97d4&amp;WorkflowInstanceName=35287770-c261-45f2-b5c8-ed8039838dc7, Set document expiry date</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Document Expires On">
     <vt:lpwstr>2024-05-10T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_ExpireDate">
     <vt:lpwstr>2024-05-11T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Academic Year1">
     <vt:lpwstr>2019/2020</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Phase">
     <vt:lpwstr>Primary</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Category">
     <vt:lpwstr>General Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Meeting/Document Type">
     <vt:lpwstr>Template</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="dc4525bf4a704db985c3696ff43c56c8">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Expire in">
     <vt:lpwstr>3</vt:lpwstr>
   </property>