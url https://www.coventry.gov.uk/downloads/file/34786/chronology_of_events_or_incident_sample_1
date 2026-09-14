--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -1,73 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C0537A" w:rsidRDefault="00C0537A"/>
+    <w:p w14:paraId="213900E8" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRDefault="00C0537A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A00D64" w:rsidTr="006025C5">
+      <w:tr w:rsidR="00A00D64" w14:paraId="411D7877" w14:textId="77777777" w:rsidTr="006025C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14454" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00A00D64" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64">
+          <w:p w14:paraId="22E48672" w14:textId="77777777" w:rsidR="00A00D64" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronology of </w:t>
             </w:r>
             <w:r w:rsidR="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>A</w:t>
@@ -138,102 +143,91 @@
             <w:r w:rsidR="00550E26" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>oncerns</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> for……</w:t>
             </w:r>
             <w:r w:rsidR="00132656">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>………</w:t>
-[...9 lines deleted...]
-              <w:t>…</w:t>
+              <w:t>…………</w:t>
             </w:r>
             <w:r w:rsidR="00132656" w:rsidRPr="00742914">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00132656">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>insert</w:t>
             </w:r>
             <w:r w:rsidR="00132656" w:rsidRPr="00742914">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> child’s name)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00282C13" w:rsidRDefault="00282C13">
-[...9 lines deleted...]
-          <w:p w:rsidR="00774ED3" w:rsidRDefault="00550E26" w:rsidP="00774ED3">
+          <w:p w14:paraId="340685CD" w14:textId="77777777" w:rsidR="00282C13" w:rsidRDefault="00282C13">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7947E0C3" w14:textId="77777777" w:rsidR="00774ED3" w:rsidRDefault="00550E26" w:rsidP="00774ED3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>This form should be used to record information relating to individual child</w:t>
             </w:r>
             <w:r w:rsidR="00282C13" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ren</w:t>
             </w:r>
             <w:r w:rsidR="00774ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -254,346 +248,346 @@
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="009E1CAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00774ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ored at the front of a child’s personal folder</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007F4DF5" w:rsidRDefault="00550E26" w:rsidP="00774ED3">
+          <w:p w14:paraId="55868A21" w14:textId="77777777" w:rsidR="007F4DF5" w:rsidRDefault="00550E26" w:rsidP="00774ED3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">The purpose of this is to build up a picture, over </w:t>
             </w:r>
             <w:r w:rsidR="00282C13" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>time, of</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> information</w:t>
             </w:r>
             <w:r w:rsidR="00282C13" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>which alone may be insignificant</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00550E26" w:rsidRPr="00C0537A" w:rsidRDefault="00550E26" w:rsidP="00774ED3">
+          <w:p w14:paraId="256E0668" w14:textId="77777777" w:rsidR="00550E26" w:rsidRPr="00C0537A" w:rsidRDefault="00550E26" w:rsidP="00774ED3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>but when considered in the wider context</w:t>
             </w:r>
             <w:r w:rsidR="00282C13" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>may be vital</w:t>
             </w:r>
             <w:r w:rsidR="00C0537A" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A00D64" w:rsidRPr="00484BF0" w:rsidRDefault="00A00D64">
+          <w:p w14:paraId="08F88546" w14:textId="77777777" w:rsidR="00A00D64" w:rsidRPr="00484BF0" w:rsidRDefault="00A00D64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008245DE" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="008245DE" w14:paraId="6B5ADB7D" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
+          <w:p w14:paraId="22A34340" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00DA3AD7" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="6C57B5CE" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00DA3AD7" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Incident or </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Concern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
+          <w:p w14:paraId="7BE68B94" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00DA3AD7" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="5685B4C2" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00DA3AD7" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Entry completed by</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and job role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
+          <w:p w14:paraId="62746A64" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00DA3AD7" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="27225818" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00DA3AD7" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Background information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
+          <w:p w14:paraId="6B9A5B6C" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00DA3AD7" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="1BB21BBF" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00DA3AD7" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recorded</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
+          <w:p w14:paraId="1ADF3C3D" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00DA3AD7" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="0116BF70" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00DA3AD7" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Summary of </w:t>
             </w:r>
             <w:r w:rsidR="00A00BB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -629,945 +623,993 @@
             <w:r w:rsidR="00A00BB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ncident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
+          <w:p w14:paraId="60BAE5E8" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00484BF0" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="7D12D44A" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00484BF0" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00484BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Agreed Outcomes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00484BF0" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="56670C79" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00484BF0" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00484BF0" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="4A5665E2" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00484BF0" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00484BF0" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="6F8F6677" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00484BF0" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w14:paraId="3B489B28" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="007F4DF5">
+          <w:p w14:paraId="17A338C8" w14:textId="1F666365" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="007F4DF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="008245DE" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4/</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="008245DE" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1/19</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC6198F" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
+          <w:p w14:paraId="29CF790A" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mrs A.</w:t>
             </w:r>
             <w:r w:rsidR="00C0537A" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Norther</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
-[...8 lines deleted...]
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
+          <w:p w14:paraId="1763324D" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="538D7A41" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursery Manager </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
+          <w:p w14:paraId="7597F7FC" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and DSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="62117FB9" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Incident occurred at home over the Christmas holidays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
+          <w:p w14:paraId="545DBBBD" w14:textId="17D84004" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="008245DE" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5/</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="008245DE" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1/19</w:t>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
+          <w:p w14:paraId="2AF83234" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jonny returned to the setting after the Christmas holiday with a broken arm. His dad reports this</w:t>
             </w:r>
             <w:r w:rsidR="00A00D64" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>happened during a trip to the local trampoline park.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00A00D64">
+          <w:p w14:paraId="0EAAC7FD" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00A00D64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Spoke to Jonny’s dad to discuss any special</w:t>
             </w:r>
             <w:r w:rsidR="00A00D64" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A00D64" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
+          <w:p w14:paraId="48C6F93F" w14:textId="77777777" w:rsidR="00A00D64" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Setting completed existing injury record </w:t>
             </w:r>
             <w:r w:rsidR="00A00D64" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and parent</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> signed</w:t>
             </w:r>
             <w:r w:rsidR="00A00D64" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64" w:rsidP="008245DE">
+          <w:p w14:paraId="1454B28B" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64" w:rsidP="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discussed reasonable adjustments.</w:t>
             </w:r>
             <w:r w:rsidR="008245DE" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="10522B02" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w14:paraId="15501CC4" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
+          <w:p w14:paraId="6B75268B" w14:textId="6121424D" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>15/01/19</w:t>
+              <w:t>15/01/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="08549A9C" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Miss B Reed</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
-[...8 lines deleted...]
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="30BC0CBE" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3941A619" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Deputy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64">
+          <w:p w14:paraId="268DD517" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="2A349C30" w14:textId="1E88F879" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>15/01/19</w:t>
+              <w:t>15/01/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00CA092E">
+          <w:p w14:paraId="3F58A631" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00CA092E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jonny arrived at the setting distressed and told Julie Shanks – Nursery Assistant</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00CA092E">
+          <w:p w14:paraId="46EC8DF3" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00CA092E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> that this morning, his dad had</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00CA092E">
+          <w:p w14:paraId="7C0E8F8C" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00CA092E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>been shouting at him because he couldn’t get his</w:t>
             </w:r>
             <w:r w:rsidR="00132656">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>trousers on the right way around.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00CA092E">
+          <w:p w14:paraId="55A5D9C1" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00CA092E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Miss Reed spoke with Jonny’s Dad,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00CA092E">
+          <w:p w14:paraId="569FB088" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00CA092E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dad shared “that never happened, I don’t remember shouting” </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A00D64" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64" w:rsidP="00787832">
+          <w:p w14:paraId="47442F11" w14:textId="77777777" w:rsidR="00A00D64" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64" w:rsidP="00787832">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Concern form completed and passed to Mrs A.</w:t>
             </w:r>
             <w:r w:rsidR="00C0537A" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Norther</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00787832">
+          <w:p w14:paraId="1DCE7AF7" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00787832">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursery to monitor </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w14:paraId="501C00AF" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
+          <w:p w14:paraId="3D6C462C" w14:textId="0AC8B204" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>16/01/19</w:t>
+              <w:t>16/01/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="7DCCDDF2" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mrs A. </w:t>
             </w:r>
             <w:r w:rsidR="00C0537A" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Norther</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
-[...8 lines deleted...]
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="376B968F" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="357BB95A" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Manager and DSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64">
+          <w:p w14:paraId="66827D85" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Johnny’s Dad is now a single parent. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A00D64" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64">
+          <w:p w14:paraId="371650A0" w14:textId="77777777" w:rsidR="00A00D64" w:rsidRPr="00C0537A" w:rsidRDefault="00A00D64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Johnny currently has a broken arm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="6E1FE6E2" w14:textId="0BF4CD18" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>16/01/19</w:t>
+              <w:t>16/01/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="58E9675B" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Johnny arrived at the setting in the same clothes as yesterday, appeared dirty and creased.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="0D2F069F" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mrs A. </w:t>
             </w:r>
             <w:r w:rsidR="00C0537A" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Norther</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> spoke to dad.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="601DBF34" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dad was upset and shared t</w:t>
             </w:r>
             <w:r w:rsidR="00A00D64" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>hat</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
@@ -1819,110 +1861,110 @@
               </w:rPr>
               <w:t xml:space="preserve">to bed </w:t>
             </w:r>
             <w:r w:rsidR="00106471" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>without bathing him because he was too busy finishing his work.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="703D05A1" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dad consented to a referral to local Family Hub Early help. </w:t>
             </w:r>
             <w:r w:rsidR="00106471" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>He w</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ould like support around routines.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
-[...8 lines deleted...]
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="700DE639" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="604618E8" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Referral Sent -17.01.19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="7C367463" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mrs A.</w:t>
             </w:r>
             <w:r w:rsidR="00C0537A" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Norther shared</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
@@ -1932,1187 +1974,1226 @@
               </w:rPr>
               <w:t xml:space="preserve"> that </w:t>
             </w:r>
             <w:r w:rsidR="00C0537A" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>setting could</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> be flexible with Johnny’s attendance whilst dad seeks support</w:t>
             </w:r>
             <w:r w:rsidR="00106471" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, for example he could attend extra hours to allow</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Dad more time at work.  Also spoke to Dad about the Tax-Free Childcare scheme, to help with childcare costs and applying for extended hours funding.</w:t>
+              <w:t>, for example he could attend extra hours to allow Dad more time at work.  Also spoke to Dad about the Tax-Free Childcare scheme, to help with childcare costs and applying for extended hours funding.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w14:paraId="3F229CE8" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
+          <w:p w14:paraId="5D532A31" w14:textId="240AA4AA" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>22/01/19</w:t>
+              <w:t>22/01/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="5A8673DD" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mrs A.</w:t>
             </w:r>
             <w:r w:rsidR="00282C13" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C0537A" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Norther</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
-[...8 lines deleted...]
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="7317CBDC" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72F4AA4F" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager and DSL </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00282C13">
+          <w:p w14:paraId="2F368E6A" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00282C13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact in connection with referral to Family Hub</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="5B0239C5" w14:textId="7DCB9320" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>22/01/19</w:t>
+              <w:t>22/01/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="7F6F1C6B" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Family Hub Early Help worker- Sarah Smith contacted setting for further information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00282C13">
+          <w:p w14:paraId="64A23D9D" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00282C13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Information shared in line with the parental permission.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w14:paraId="0570CB28" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
+          <w:p w14:paraId="2DEA4733" w14:textId="2BA984A3" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>31/01/19</w:t>
+              <w:t>31/01/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="0FBA3DFB" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mrs A </w:t>
             </w:r>
             <w:r w:rsidR="00C0537A" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Norther</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="76E8807A" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Manager and DSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00282C13">
+          <w:p w14:paraId="5095AE4C" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="00282C13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Family Hub support is now in place.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
+          <w:p w14:paraId="194C7BB1" w14:textId="79663CE0" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="00C0537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>31/01/19</w:t>
+              <w:t>31/01/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="2632063A" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dad shared that he is finding routines m</w:t>
             </w:r>
             <w:r w:rsidR="00282C13" w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ore manageable</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, with the support and advice given by Sarah.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="68259923" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0537A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monitor situation in setting.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w14:paraId="4EF0C2AB" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
+          <w:p w14:paraId="532E5F2C" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE" w:rsidP="007F4DF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="35060A2E" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="43C14F77" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="6A127061" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="606E2582" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C0537A" w:rsidRPr="00C0537A" w:rsidRDefault="00C0537A">
+          <w:p w14:paraId="7CA1D81F" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67ED0CAE" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRPr="00C0537A" w:rsidRDefault="00C0537A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C0C4CF3" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRPr="00C0537A" w:rsidRDefault="00C0537A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="008245DE" w:rsidRPr="00C0537A" w14:paraId="182D8C5D" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="05690366" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="28B41B66" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="208BEC80" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="32FCB92D" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+          <w:p w14:paraId="2458C28D" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C0537A" w:rsidRPr="00C0537A" w:rsidRDefault="00C0537A">
+          <w:p w14:paraId="7C2C4E78" w14:textId="77777777" w:rsidR="008245DE" w:rsidRPr="00C0537A" w:rsidRDefault="008245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ACB5B16" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRPr="00C0537A" w:rsidRDefault="00C0537A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="767240D1" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRPr="00C0537A" w:rsidRDefault="00C0537A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="006025C5" w:rsidRPr="00C0537A" w14:paraId="7450D4AF" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRDefault="006025C5">
-[...17 lines deleted...]
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="266E77C5" w14:textId="77777777" w:rsidR="006025C5" w:rsidRDefault="006025C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76F58BF1" w14:textId="77777777" w:rsidR="006025C5" w:rsidRDefault="006025C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4506926A" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="282BBBB5" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="30CCE85F" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="3FFB4147" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="2504268C" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="2B4795F6" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="006025C5" w:rsidRPr="00C0537A" w14:paraId="0618A76E" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRDefault="006025C5">
-[...17 lines deleted...]
-          <w:p w:rsidR="006025C5" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="5BFC2101" w14:textId="77777777" w:rsidR="006025C5" w:rsidRDefault="006025C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="728AFEB3" w14:textId="77777777" w:rsidR="006025C5" w:rsidRDefault="006025C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="595A02FA" w14:textId="77777777" w:rsidR="006025C5" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="6D3104AA" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="0C8CD16A" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="114A9977" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="75EE286B" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="4C9187EF" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidTr="007F4DF5">
+      <w:tr w:rsidR="006025C5" w:rsidRPr="00C0537A" w14:paraId="5D485FCD" w14:textId="77777777" w:rsidTr="007F4DF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRDefault="006025C5">
-[...26 lines deleted...]
-          <w:p w:rsidR="006025C5" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="7ADBE500" w14:textId="77777777" w:rsidR="006025C5" w:rsidRDefault="006025C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60ED1A1F" w14:textId="77777777" w:rsidR="006025C5" w:rsidRDefault="006025C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03101179" w14:textId="77777777" w:rsidR="006025C5" w:rsidRDefault="006025C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A7B0C40" w14:textId="77777777" w:rsidR="006025C5" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="7D91BD0E" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="5B0EAFB4" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="5D7782B3" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="4CDE05F6" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
+          <w:p w14:paraId="7C978EA6" w14:textId="77777777" w:rsidR="006025C5" w:rsidRPr="00C0537A" w:rsidRDefault="006025C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001F1EBE" w:rsidRPr="00C0537A" w:rsidRDefault="001F1EBE">
+    <w:p w14:paraId="3C903216" w14:textId="77777777" w:rsidR="001F1EBE" w:rsidRPr="00C0537A" w:rsidRDefault="001F1EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001F1EBE" w:rsidRPr="00C0537A" w:rsidSect="006025C5">
-      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1135" w:right="1103" w:bottom="851" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00282C13" w:rsidRDefault="00282C13" w:rsidP="00282C13">
+    <w:p w14:paraId="79EDE088" w14:textId="77777777" w:rsidR="00F86019" w:rsidRDefault="00F86019" w:rsidP="00282C13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00282C13" w:rsidRDefault="00282C13" w:rsidP="00282C13">
+    <w:p w14:paraId="64D22F36" w14:textId="77777777" w:rsidR="00F86019" w:rsidRDefault="00F86019" w:rsidP="00282C13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00282C13" w:rsidRDefault="00282C13" w:rsidP="00282C13">
+    <w:p w14:paraId="7B3FE385" w14:textId="77777777" w:rsidR="00F86019" w:rsidRDefault="00F86019" w:rsidP="00282C13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00282C13" w:rsidRDefault="00282C13" w:rsidP="00282C13">
+    <w:p w14:paraId="23EC8AEE" w14:textId="77777777" w:rsidR="00F86019" w:rsidRDefault="00F86019" w:rsidP="00282C13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00C0537A" w:rsidRPr="00282C13" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="365EEA6D" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRPr="00282C13" w:rsidRDefault="00C0537A" w:rsidP="00C0537A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00282C13">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Provider:  Insert your privacy statement here</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C0537A" w:rsidRDefault="00C0537A">
+  <w:p w14:paraId="72543122" w14:textId="77777777" w:rsidR="00C0537A" w:rsidRDefault="00C0537A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA3AD7"/>
     <w:rsid w:val="00106471"/>
+    <w:rsid w:val="00131E45"/>
     <w:rsid w:val="00132656"/>
     <w:rsid w:val="001D4602"/>
     <w:rsid w:val="001F1EBE"/>
     <w:rsid w:val="00282C13"/>
+    <w:rsid w:val="0032605D"/>
+    <w:rsid w:val="00433BA3"/>
     <w:rsid w:val="00484BF0"/>
     <w:rsid w:val="004D33FA"/>
     <w:rsid w:val="00550E26"/>
     <w:rsid w:val="00593AB8"/>
+    <w:rsid w:val="005C14ED"/>
     <w:rsid w:val="005D5587"/>
     <w:rsid w:val="006025C5"/>
+    <w:rsid w:val="00637C06"/>
     <w:rsid w:val="00656C6F"/>
+    <w:rsid w:val="0077394B"/>
     <w:rsid w:val="00774ED3"/>
     <w:rsid w:val="00787832"/>
     <w:rsid w:val="007F4DF5"/>
     <w:rsid w:val="008245DE"/>
+    <w:rsid w:val="00844304"/>
+    <w:rsid w:val="008772DA"/>
     <w:rsid w:val="009620DF"/>
     <w:rsid w:val="00973AC6"/>
     <w:rsid w:val="009E1CAA"/>
     <w:rsid w:val="00A00BB7"/>
     <w:rsid w:val="00A00D64"/>
+    <w:rsid w:val="00A57001"/>
+    <w:rsid w:val="00BD10C2"/>
     <w:rsid w:val="00C0537A"/>
     <w:rsid w:val="00CA092E"/>
     <w:rsid w:val="00D31526"/>
     <w:rsid w:val="00DA3AD7"/>
+    <w:rsid w:val="00DD4497"/>
     <w:rsid w:val="00E278E3"/>
+    <w:rsid w:val="00F206CE"/>
     <w:rsid w:val="00F446DE"/>
+    <w:rsid w:val="00F86019"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="677447F7"/>
+  <w14:docId w14:val="7EFE3170"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{790D37D3-52B8-409B-AC78-FC7793EFF9EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3444,50 +3525,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3543,58 +3625,58 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00282C13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00282C13"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3814,74 +3896,396 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
+    <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2379766f-f1c0-4510-971d-dce740ebef53" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d9c917f-d8cd-4504-b094-15ea605748a2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{320b5a06-f49f-45e7-9396-f740ef5d6d1d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3d9c917f-d8cd-4504-b094-15ea605748a2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D36D4D-24FF-4758-9715-343A520C10F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FBA4108-187E-4D77-9B8A-9C686CC49D06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B665A5-95C4-4584-9017-4413E8251F94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>446</Words>
   <Characters>2547</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Barlow, Karen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>