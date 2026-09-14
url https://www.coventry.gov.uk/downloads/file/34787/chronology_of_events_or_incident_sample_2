--- v0 (2025-12-14)
+++ v1 (2026-09-14)
@@ -1,1264 +1,1287 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1652"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D013D" w:rsidTr="001D013D">
+      <w:tr w:rsidR="001D013D" w14:paraId="399516D8" w14:textId="77777777" w:rsidTr="001D013D">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14454" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00C14542" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="5A594E3A" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00C14542" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C14542">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Chronology of accident/incidents or concerns for……</w:t>
             </w:r>
             <w:r w:rsidR="00742914">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>………………</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00742914">
+              <w:t>………………….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C14542">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>….</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C14542">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00742914">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00742914" w:rsidRPr="00742914">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="002F4869">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>insert</w:t>
             </w:r>
             <w:r w:rsidR="00742914" w:rsidRPr="00742914">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> child’s name)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C14542" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="2F1AF943" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38D95249" w14:textId="77777777" w:rsidR="00C14542" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C14542">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>This form should be used to record information relating to individual children</w:t>
             </w:r>
             <w:r w:rsidR="00C14542" w:rsidRPr="00C14542">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> and be stored at the front of a child’s personal </w:t>
-[...7 lines deleted...]
-              <w:t>folder.</w:t>
+              <w:t xml:space="preserve"> and be stored at the front of a child’s personal folder.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C14542">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">.  The purpose of this is to build up a picture, over time, of information which alone may be insignificant </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04369749" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00C14542" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C14542">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">  The purpose of this is to build up a picture, over time, of information which alone may be insignificant </w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>but when considered in the wider context, may be vital</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00484BF0" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="3D567A0D" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00484BF0" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D013D" w:rsidTr="00C14542">
+      <w:tr w:rsidR="001D013D" w14:paraId="5D5FA84A" w14:textId="77777777" w:rsidTr="00C14542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="279A394F" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="62954132" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Incident or</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Concern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="12F30F88" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="11A78B42" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Entry completed by</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and job role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="639614F4" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="0FAEB467" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Background Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="3C4B8C24" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="394C07D0" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recorded</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="34D47C06" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="56A6B444" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Summary of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accident / I</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA3AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ncident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="545E767C" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00484BF0" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="46F44E76" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00484BF0" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00484BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Agreed Outcomes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00484BF0" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="2572CF6C" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00484BF0" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="408C31CF" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D013D" w:rsidTr="00C14542">
+      <w:tr w:rsidR="001D013D" w14:paraId="38FB55DD" w14:textId="77777777" w:rsidTr="00C14542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="39C813C6" w14:textId="4FE92CCE" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>01/07/19</w:t>
+              <w:t>01/07/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA15C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="4BAB5431" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:r w:rsidRPr="00246BBE">
               <w:t>Mrs. A</w:t>
             </w:r>
             <w:r>
               <w:t>. N</w:t>
             </w:r>
             <w:r w:rsidRPr="00246BBE">
               <w:t>orther</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="06C9BDA9" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:r w:rsidRPr="00246BBE">
               <w:t>Nursery Manager</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="047DB86B" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246BBE">
               <w:t>and DSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="661880F0" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="55176D80" w14:textId="3E6E399E" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>01/07/19</w:t>
+              <w:t>01/07/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA15C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="7ED09A11" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jill was observed in the role play area smacking a dolly and calling her naughty.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="23B384D3" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>onitor situation within setting.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D013D" w:rsidTr="00C14542">
+      <w:tr w:rsidR="001D013D" w14:paraId="48A1C3E3" w14:textId="77777777" w:rsidTr="00C14542">
         <w:trPr>
           <w:trHeight w:val="2610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="1D19D681" w14:textId="410F82DE" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>02/07/19</w:t>
+              <w:t>02/07/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA15C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="0346D6D4" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Miss B Reed</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="4FAC2CD3" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246BBE">
               <w:t>Deputy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="1B408222" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No previous concerns.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
-[...17 lines deleted...]
-          <w:p w:rsidR="001D013D" w:rsidRPr="004E5A8B" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="14CD16EA" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AF4CA34" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BFDF366" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="004E5A8B" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="186F66F9" w14:textId="2665E034" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>02/07/19</w:t>
+              <w:t>02/07/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA15C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="04CE2CE9" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>At 10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">00 </w:t>
             </w:r>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">a.m. Miss Reed noticed a bruise on Jill’s thigh </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>which raised cause for concern.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="749DA0F0" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mum had not made staff aware when dropping off in the morning.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
-[...8 lines deleted...]
-          <w:p w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="5E33FD2A" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B841658" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">When </w:t>
             </w:r>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mum </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>arrive</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t xml:space="preserve">arrived to collect Jill, Miss Reed highlighted the bruise and asked if mum was aware. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00246BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mum said she fell over and bumped her leg on a garden toy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6559D887" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F72A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Body Map’ and details completed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D4937A" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="702A8064" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00246BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10.05</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">d to collect Jill, Miss Reed highlighted the bruise and asked if mum was aware. </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00246BBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Mum said she fell over and bumped her leg on a garden toy.</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>a.m. Miss reed contacted MASH for advice.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A82253">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00246BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Miss Reed was advised to discuss with mum to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ask</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00246BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> how the bruise had occurred and to contact MASH if concerned.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="298C6AB3" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00246BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Monitor situation within setting.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE61DF0" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3917298C" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00246BBE" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00246BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mum completed and signed </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>an existing i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00246BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">njuries </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">form, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00246BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>following the discussions</w:t>
+            </w:r>
+            <w:r w:rsidR="00A82253">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00246BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D013D" w14:paraId="028A099D" w14:textId="77777777" w:rsidTr="00C14542">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E4C81D" w14:textId="1E2BB157" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Body Map’ and details completed.</w:t>
-[...176 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>03/07/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA15C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DDC28C" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>03/07/19</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>Miss B Reed</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="4D7D4FAC" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72A88">
               <w:t>Deputy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="5B66647B" w14:textId="28E33AA6" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Jill’s bruise was raised as a concern on 2/7/19</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+              <w:t>Jill’s bruise was raised as a concern on 2/7/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA15C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0229AB36" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="1399F902" w14:textId="1A3C47A5" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>03/07/19</w:t>
+              <w:t>03/07/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA15C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="14F272A9" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kelly (Modern Apprentice)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> observed </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1287,886 +1310,902 @@
             <w:r w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">asked what was wrong, Jill rubbed her bruise </w:t>
             </w:r>
             <w:r w:rsidR="00742914">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">on her thigh </w:t>
             </w:r>
             <w:r w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and said</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="00A82253" w:rsidP="001D013D">
+          <w:p w14:paraId="342578F7" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="00A82253" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="001D013D" w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>hurts, mummy smacked me</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="001D013D" w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="1C9E5EB8" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Called MASH to refer incident, followed up with a </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Called MASH to refer incident, followed up with a MARF.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A47B29" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B157DDA" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inform parent of action taken.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D013D" w14:paraId="05EF778A" w14:textId="77777777" w:rsidTr="00C14542">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="049F885B" w14:textId="491FB80E" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>MARF</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>10/07/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA15C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="773EC700" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...71 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Mrs A </w:t>
             </w:r>
             <w:r w:rsidR="00A82253" w:rsidRPr="00F72A88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Norther</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="3E6547D2" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:r w:rsidRPr="00F72A88">
               <w:t>Nursery Manager</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+          <w:p w14:paraId="4E812585" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="00C14542">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72A88">
               <w:t>and DSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="4B893E2D" w14:textId="36F6AF1D" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Referral to MASH resulted in social care </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CA15C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>contacting</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>making contact with</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> Mum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B231C89" w14:textId="642B9A48" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F72A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10/07/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA15C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0AABF4" w14:textId="53A35CD3" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F72A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family are now under the support of </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA15C2" w:rsidRPr="00F72A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>social</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F72A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> care.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D7396F7" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F72A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jill curr</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Mum</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ently remains </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F72A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in the care of her mum</w:t>
+            </w:r>
+            <w:r w:rsidR="00A82253">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36736E14" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F72A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>onitor and report any further concerns to designated social worker</w:t>
+            </w:r>
+            <w:r w:rsidR="00A82253">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0552C1C5" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52E06780" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D013D" w14:paraId="3F3F4D45" w14:textId="77777777" w:rsidTr="00C14542">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC99B09" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="274D8110" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="635CFFA7" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C89665" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="073E4350" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA90464" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="411A673B" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CF7172E" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4103E6" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D013D" w14:paraId="416CE20C" w14:textId="77777777" w:rsidTr="00C14542">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A842B2D" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B7958C1" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="394EC43F" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="00C14542">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCB8074" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="230B9445" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E43E267" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRPr="00F72A88" w:rsidRDefault="001D013D" w:rsidP="001D013D">
-[...55 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5D5139E5" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
-[...283 lines deleted...]
-          <w:p w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+          <w:p w14:paraId="1026F40A" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00DA3AD7" w:rsidRDefault="001D013D" w:rsidP="001D013D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001F1EBE" w:rsidRDefault="001F1EBE" w:rsidP="001D013D"/>
+    <w:p w14:paraId="0928CBF7" w14:textId="77777777" w:rsidR="001F1EBE" w:rsidRDefault="001F1EBE" w:rsidP="001D013D"/>
     <w:sectPr w:rsidR="001F1EBE" w:rsidSect="00C14542">
-      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1276" w:right="1440" w:bottom="680" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+    <w:p w14:paraId="43960786" w14:textId="77777777" w:rsidR="008930F4" w:rsidRDefault="008930F4" w:rsidP="001D013D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+    <w:p w14:paraId="64B56842" w14:textId="77777777" w:rsidR="008930F4" w:rsidRDefault="008930F4" w:rsidP="001D013D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+    <w:p w14:paraId="4A9A5F18" w14:textId="77777777" w:rsidR="008930F4" w:rsidRDefault="008930F4" w:rsidP="001D013D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+    <w:p w14:paraId="4EB5513B" w14:textId="77777777" w:rsidR="008930F4" w:rsidRDefault="008930F4" w:rsidP="001D013D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001D013D" w:rsidRPr="00282C13" w:rsidRDefault="001D013D" w:rsidP="001D013D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07504FF0" w14:textId="77777777" w:rsidR="001D013D" w:rsidRPr="00282C13" w:rsidRDefault="001D013D" w:rsidP="001D013D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00282C13">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Provider:  Insert your privacy statement here</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001D013D" w:rsidRDefault="001D013D">
+  <w:p w14:paraId="2F176C8A" w14:textId="77777777" w:rsidR="001D013D" w:rsidRDefault="001D013D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA3AD7"/>
     <w:rsid w:val="000636C5"/>
     <w:rsid w:val="000722B8"/>
     <w:rsid w:val="001051BD"/>
     <w:rsid w:val="00176BAD"/>
     <w:rsid w:val="001A6F64"/>
     <w:rsid w:val="001D013D"/>
     <w:rsid w:val="001D4602"/>
     <w:rsid w:val="001F1EBE"/>
     <w:rsid w:val="00246BBE"/>
     <w:rsid w:val="002F4869"/>
     <w:rsid w:val="004E5A8B"/>
     <w:rsid w:val="005415C4"/>
     <w:rsid w:val="005A755E"/>
     <w:rsid w:val="005D100B"/>
     <w:rsid w:val="005D5587"/>
     <w:rsid w:val="00696421"/>
     <w:rsid w:val="00742914"/>
+    <w:rsid w:val="0077394B"/>
     <w:rsid w:val="00787832"/>
     <w:rsid w:val="007B02CD"/>
+    <w:rsid w:val="008166E0"/>
+    <w:rsid w:val="008930F4"/>
     <w:rsid w:val="008B21D2"/>
     <w:rsid w:val="008D1552"/>
     <w:rsid w:val="0091651B"/>
     <w:rsid w:val="0098010B"/>
     <w:rsid w:val="00990AFA"/>
     <w:rsid w:val="009E4EC2"/>
     <w:rsid w:val="00A77BC0"/>
     <w:rsid w:val="00A82253"/>
     <w:rsid w:val="00C11CD6"/>
     <w:rsid w:val="00C14542"/>
     <w:rsid w:val="00CA092E"/>
+    <w:rsid w:val="00CA15C2"/>
     <w:rsid w:val="00D27280"/>
     <w:rsid w:val="00DA3AD7"/>
     <w:rsid w:val="00E124E3"/>
     <w:rsid w:val="00E278E3"/>
     <w:rsid w:val="00E85EA4"/>
     <w:rsid w:val="00EC7117"/>
     <w:rsid w:val="00F72A88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="583451FA"/>
+  <w14:docId w14:val="170E2B46"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{790D37D3-52B8-409B-AC78-FC7793EFF9EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2498,50 +2537,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2597,58 +2637,58 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D013D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001D013D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2868,74 +2908,396 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
+    <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2379766f-f1c0-4510-971d-dce740ebef53" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d9c917f-d8cd-4504-b094-15ea605748a2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{320b5a06-f49f-45e7-9396-f740ef5d6d1d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3d9c917f-d8cd-4504-b094-15ea605748a2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B0CE064-B51C-4B6E-86F2-5DC5104AD18F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72D1DA0F-6212-4ADC-9A1D-4052F4FB831C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F04835-051A-4EA3-9D98-6477DE5FCBAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>302</Words>
-  <Characters>1726</Characters>
+  <Words>301</Words>
+  <Characters>1718</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2024</CharactersWithSpaces>
+  <CharactersWithSpaces>2015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Barlow, Karen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>