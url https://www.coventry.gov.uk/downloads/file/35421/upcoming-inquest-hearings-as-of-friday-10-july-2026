--- v0 (2026-07-11)
+++ v1 (2026-07-31)
@@ -1,219 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C51D2101-3BE3-4B45-84F0-B7567D2B55C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{6CEDFEE7-917D-42DC-974D-0CDDA6BA6335}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2DFF997D-45B0-47F7-A9B4-30322A997849}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38490" yWindow="2145" windowWidth="14400" windowHeight="9690" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="DJR_7144" sheetId="1" r:id="rId1"/>
+    <sheet name="DJR_5185" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="JR_PAGE_ANCHOR_0_1">DJR_7144!$A$1</definedName>
+    <definedName name="JR_PAGE_ANCHOR_0_1">DJR_5185!$A$1</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="46">
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>Start time</t>
   </si>
   <si>
     <t>Name of Deceased</t>
   </si>
   <si>
     <t>Inquest Venue</t>
   </si>
   <si>
     <t>Coroner Presiding</t>
   </si>
   <si>
     <t>Age at death</t>
   </si>
   <si>
     <t>Jury case</t>
   </si>
   <si>
     <t>Estimated duration</t>
   </si>
   <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>Hyare, Jetinder Singh</t>
+  </si>
+  <si>
+    <t>The Alice Arnold Suite</t>
+  </si>
+  <si>
+    <t>Delroy Henry</t>
+  </si>
+  <si>
+    <t>Without Jury</t>
+  </si>
+  <si>
+    <t>3 hours</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>10:15</t>
+  </si>
+  <si>
+    <t>Williams, Linda Maxine</t>
+  </si>
+  <si>
     <t>07/09/2026</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>O'Donoghue, Alexander Alan Patrick</t>
   </si>
   <si>
-    <t>The Alice Arnold Suite</t>
-[...1 lines deleted...]
-  <si>
     <t>Tom Leeper</t>
   </si>
   <si>
-    <t>Without Jury</t>
-[...1 lines deleted...]
-  <si>
     <t>5 days</t>
   </si>
   <si>
     <t>11/08/2026</t>
   </si>
   <si>
-    <t>10:30</t>
-[...1 lines deleted...]
-  <si>
     <t>Harty, Mary Irene</t>
   </si>
   <si>
     <t>2 days</t>
   </si>
   <si>
     <t>12/01/2027</t>
   </si>
   <si>
     <t>Robbins, Tracey Anne</t>
   </si>
   <si>
     <t>Council Chamber</t>
   </si>
   <si>
     <t>Deborah  Lakin</t>
   </si>
   <si>
     <t>With Jury</t>
   </si>
   <si>
     <t>2 weeks</t>
   </si>
   <si>
-    <t>13/07/2026</t>
-[...8 lines deleted...]
-    <t>5 hours</t>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>Hodson, Brian Roy</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t>Gahir, Gurmukh Singh</t>
   </si>
   <si>
     <t>17/09/2026</t>
   </si>
   <si>
     <t>Murgatroyd, Alexandra Magdalene</t>
   </si>
   <si>
-    <t>21/07/2026</t>
-[...14 lines deleted...]
-    <t>Formosa, Nathan John</t>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>Matar, Hano Wayne</t>
   </si>
   <si>
     <t>23/11/2026</t>
   </si>
   <si>
     <t>Gheorghe, Marian</t>
   </si>
   <si>
     <t>2-3 weeks</t>
   </si>
   <si>
     <t>Gheorghe, Vicala</t>
   </si>
   <si>
-    <t>25/06/2026</t>
-[...29 lines deleted...]
-    <t>Richard Brittain</t>
+    <t>Deborah Lakin</t>
+  </si>
+  <si>
+    <t>1 day</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -253,67 +235,70 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -612,498 +597,426 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J2" sqref="J2"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="3" width="14.1796875" customWidth="1"/>
-    <col min="4" max="4" width="35.08984375" customWidth="1"/>
+    <col min="4" max="4" width="22.81640625" customWidth="1"/>
     <col min="5" max="5" width="21.36328125" customWidth="1"/>
-    <col min="6" max="6" width="24.36328125" customWidth="1"/>
-    <col min="7" max="7" width="13.6328125" customWidth="1"/>
+    <col min="6" max="6" width="16.81640625" customWidth="1"/>
+    <col min="7" max="7" width="14.36328125" customWidth="1"/>
     <col min="8" max="9" width="14.1796875" customWidth="1"/>
     <col min="10" max="10" width="26.81640625" customWidth="1"/>
     <col min="11" max="11" width="1.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="1"/>
     </row>
-    <row r="2" spans="1:10" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="B2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="5">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="1"/>
     </row>
     <row r="3" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
       <c r="B3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G3" s="5">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="J3" s="1"/>
     </row>
-    <row r="4" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:10" ht="31" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
       <c r="B4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="4" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="G4" s="5">
+        <v>21</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="4" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="1"/>
       <c r="B5" s="4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G5" s="5">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="J5" s="1"/>
     </row>
-    <row r="6" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="1"/>
       <c r="B6" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="4"/>
-      <c r="D6" s="4" t="s">
+      <c r="G6" s="5">
+        <v>52</v>
+      </c>
+      <c r="H6" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="E6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I6" s="4" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="J6" s="1"/>
     </row>
     <row r="7" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="4" t="s">
-        <v>31</v>
+      <c r="B7" s="6">
+        <v>46240</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G7" s="5">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I7" s="4"/>
+      <c r="I7" s="4" t="s">
+        <v>14</v>
+      </c>
       <c r="J7" s="1"/>
     </row>
     <row r="8" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="1"/>
       <c r="B8" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G8" s="5">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="4"/>
+      <c r="I8" s="4" t="s">
+        <v>45</v>
+      </c>
       <c r="J8" s="1"/>
     </row>
-    <row r="9" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:10" ht="31" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="1"/>
       <c r="B9" s="4" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="C9" s="4"/>
       <c r="D9" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G9" s="5">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J9" s="1"/>
     </row>
     <row r="10" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1"/>
       <c r="B10" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="5">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J10" s="1"/>
     </row>
     <row r="11" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="1"/>
       <c r="B11" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="F11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="5">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J11" s="1"/>
     </row>
-    <row r="12" spans="1:10" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="1"/>
       <c r="B12" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G12" s="5">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="H12" s="4" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="I12" s="4"/>
+        <v>30</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="J12" s="1"/>
-    </row>
-[...76 lines deleted...]
-      <c r="J15" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>DJR_7144</vt:lpstr>
+      <vt:lpstr>DJR_5185</vt:lpstr>
       <vt:lpstr>JR_PAGE_ANCHOR_0_1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>