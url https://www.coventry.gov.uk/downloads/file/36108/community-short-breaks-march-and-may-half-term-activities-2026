--- v0 (2026-03-14)
+++ v1 (2026-06-25)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45F1E758" w14:textId="647E76E3" w:rsidR="006618FA" w:rsidRDefault="00160CDB" w:rsidP="00D86480">
+    <w:p w14:paraId="45F1E758" w14:textId="26206B2E" w:rsidR="006618FA" w:rsidRDefault="00160CDB" w:rsidP="00D86480">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62A3DA33" wp14:editId="77C66067">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>74476</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-211650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6724800" cy="1540346"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Picture 7" descr="short breaks header"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -94,120 +93,110 @@
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C44FBD9" w14:textId="446DD49E" w:rsidR="006618FA" w:rsidRDefault="006618FA"/>
     <w:p w14:paraId="2D7EAEB7" w14:textId="797B3C9D" w:rsidR="006618FA" w:rsidRDefault="006618FA"/>
     <w:p w14:paraId="1714DE3E" w14:textId="77777777" w:rsidR="009353F3" w:rsidRDefault="009353F3" w:rsidP="00C7071C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7001781F" w14:textId="12F35649" w:rsidR="006618FA" w:rsidRPr="00CE4977" w:rsidRDefault="00A5357D" w:rsidP="00C7071C">
+    <w:p w14:paraId="7001781F" w14:textId="23CFD273" w:rsidR="006618FA" w:rsidRPr="00CE4977" w:rsidRDefault="00A5357D" w:rsidP="00C7071C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4977">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Community</w:t>
       </w:r>
       <w:r w:rsidR="009F3B65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Short Breaks</w:t>
       </w:r>
       <w:r w:rsidR="0039065B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> March</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00553888">
+      <w:r w:rsidR="006D27EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; May</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Summer</w:t>
       </w:r>
       <w:r w:rsidR="00600F9F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Half-Term </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB252B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Activities </w:t>
       </w:r>
       <w:r w:rsidR="00D920B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00600F9F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -253,328 +242,361 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Community Short Breaks provide activities for children living in Coventry with disabilities aged 5 – 17 years old.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A410B54" w14:textId="77777777" w:rsidR="00AD4942" w:rsidRDefault="00AD4942" w:rsidP="00C814AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="772D82C2" w14:textId="5DA82795" w:rsidR="006618FA" w:rsidRDefault="00580038" w:rsidP="00C814AA">
+    <w:p w14:paraId="772D82C2" w14:textId="0ABC6B6C" w:rsidR="006618FA" w:rsidRDefault="00580038" w:rsidP="00C814AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Bo</w:t>
       </w:r>
       <w:r w:rsidR="004B085D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oking </w:t>
       </w:r>
       <w:r w:rsidR="00931DAE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Line</w:t>
       </w:r>
       <w:r w:rsidR="004B085D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="00166BFD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0039065B">
+      <w:r w:rsidR="006D27EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>March</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Summer</w:t>
       </w:r>
       <w:r w:rsidR="00B14572">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Half Term Activities</w:t>
+        <w:t xml:space="preserve"> Activities</w:t>
       </w:r>
       <w:r w:rsidR="00505869">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C814AA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will be open from </w:t>
       </w:r>
       <w:r w:rsidR="004B085D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Monday </w:t>
       </w:r>
-      <w:r w:rsidR="00637193">
+      <w:r w:rsidR="00A34990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidR="00637193" w:rsidRPr="00637193">
+      <w:r w:rsidR="00A34990" w:rsidRPr="00A34990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00637193">
+      <w:r w:rsidR="00A34990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> March</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D27EE" w:rsidRPr="00A34990">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="00D920B8" w:rsidRPr="006D27EE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D920B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
+        <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00600F9F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4515A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">(9:00am) </w:t>
       </w:r>
       <w:r w:rsidR="00F90785" w:rsidRPr="00D4515A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">until </w:t>
       </w:r>
       <w:r w:rsidR="003238DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Friday</w:t>
       </w:r>
       <w:r w:rsidR="004B085D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4745F">
+      <w:r w:rsidR="00A34990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>20th</w:t>
+        <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidR="00600F9F">
+      <w:r w:rsidR="00A34990" w:rsidRPr="00A34990">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4745F">
+      <w:r w:rsidR="006D27EE" w:rsidRPr="00A34990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>March</w:t>
+        <w:t>June</w:t>
       </w:r>
       <w:r w:rsidR="00B334C9" w:rsidRPr="00D4515A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D920B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00600F9F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F90785" w:rsidRPr="00D4515A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C56033" w:rsidRPr="00C56033">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(4:00pm)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34990">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9:00am to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56033" w:rsidRPr="00C56033">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4:00pm)</w:t>
       </w:r>
       <w:r w:rsidR="006618FA" w:rsidRPr="00D4515A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FE4291" w14:textId="37B76606" w:rsidR="003C140C" w:rsidRPr="007B6FA9" w:rsidRDefault="003C140C" w:rsidP="00C814AA">
+    <w:p w14:paraId="27FE4291" w14:textId="4D21BB02" w:rsidR="003C140C" w:rsidRPr="007B6FA9" w:rsidRDefault="00927EC6" w:rsidP="00C814AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="69D7F0E6" w14:textId="5175C9A3" w:rsidR="003760CC" w:rsidRDefault="000525A5" w:rsidP="00C814AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C140C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please call </w:t>
       </w:r>
       <w:r w:rsidR="00E45C20" w:rsidRPr="003C140C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>024 76</w:t>
@@ -739,58 +761,57 @@
       </w:r>
       <w:r w:rsidR="00326960">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and times </w:t>
       </w:r>
       <w:r w:rsidRPr="003C140C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stated will not be processed</w:t>
       </w:r>
       <w:r w:rsidRPr="003C140C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68385F9F" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="00C523C2" w:rsidRDefault="003C140C" w:rsidP="00C814AA">
+    <w:p w14:paraId="68385F9F" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="006D1958" w:rsidRDefault="003C140C" w:rsidP="00C814AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57A2E9D9" w14:textId="4BA2F422" w:rsidR="00F97FA5" w:rsidRDefault="006618FA" w:rsidP="00C814AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C140C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note places in </w:t>
       </w:r>
       <w:r w:rsidR="00F341A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>activities</w:t>
@@ -1166,58 +1187,57 @@
         </w:rPr>
         <w:t xml:space="preserve">Please find this information below </w:t>
       </w:r>
       <w:r w:rsidR="00675C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="006618FA" w:rsidRPr="003C140C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>named activity.</w:t>
       </w:r>
       <w:r w:rsidR="00580038">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3955FD97" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="00C523C2" w:rsidRDefault="003C140C" w:rsidP="00C814AA">
+    <w:p w14:paraId="3955FD97" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="006D1958" w:rsidRDefault="003C140C" w:rsidP="00C814AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C4C3BEA" w14:textId="2560D6BE" w:rsidR="00C12469" w:rsidRDefault="006618FA" w:rsidP="00C814AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7326">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If your child or you</w:t>
       </w:r>
       <w:r w:rsidR="004D7326" w:rsidRPr="004D7326">
         <w:rPr>
@@ -1466,18262 +1486,36776 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6894B31E" w14:textId="77777777" w:rsidR="00AD4942" w:rsidRPr="00AD4942" w:rsidRDefault="00AD4942" w:rsidP="00AD4942">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="257"/>
         <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2359"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="1856"/>
+        <w:gridCol w:w="5626"/>
+        <w:gridCol w:w="2861"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC5E9F" w:rsidRPr="006F3832" w14:paraId="43010F10" w14:textId="77777777" w:rsidTr="00D71674">
+      <w:tr w:rsidR="004A3E7D" w:rsidRPr="006F3832" w14:paraId="43010F10" w14:textId="77777777" w:rsidTr="002220A2">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67ADCE04" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="006F3832" w:rsidRDefault="003C140C" w:rsidP="003C140C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11C55FD9" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="006F3832" w:rsidRDefault="003C140C" w:rsidP="003C140C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3832">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BFACCFD" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="006F3832" w:rsidRDefault="003C140C" w:rsidP="003C140C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:tcW w:w="5626" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F96F8DA" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="006F3832" w:rsidRDefault="003C140C" w:rsidP="003C140C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DD58F1A" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="006F3832" w:rsidRDefault="003C140C" w:rsidP="003C140C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3832">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2861" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24DF8BFF" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="006F3832" w:rsidRDefault="003C140C" w:rsidP="003C140C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F0A8E47" w14:textId="77777777" w:rsidR="003C140C" w:rsidRPr="006F3832" w:rsidRDefault="003C140C" w:rsidP="003C140C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3832">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Venue</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC5E9F" w:rsidRPr="006F3832" w14:paraId="0690860B" w14:textId="77777777" w:rsidTr="00D71674">
+      <w:tr w:rsidR="004A3E7D" w:rsidRPr="006F3832" w14:paraId="0690860B" w14:textId="77777777" w:rsidTr="002220A2">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="66512ED9" w14:textId="77777777" w:rsidR="00C81636" w:rsidRPr="006F3832" w:rsidRDefault="00C81636" w:rsidP="003C140C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="694C2DD7" w14:textId="546B44C2" w:rsidR="00C81636" w:rsidRPr="006F3832" w:rsidRDefault="00C81636" w:rsidP="00C81636">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3832">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WEEK ONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:tcW w:w="5626" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2A878DCA" w14:textId="77777777" w:rsidR="00C81636" w:rsidRPr="006F3832" w:rsidRDefault="00C81636" w:rsidP="00FC111C">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="57830F78" w14:textId="77777777" w:rsidR="00C81636" w:rsidRDefault="00C81636" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A878DCA" w14:textId="7396D704" w:rsidR="00A34990" w:rsidRPr="006F3832" w:rsidRDefault="00A34990" w:rsidP="000F3C85">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2861" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="2D573B73" w14:textId="77777777" w:rsidR="00C81636" w:rsidRPr="006F3832" w:rsidRDefault="00C81636" w:rsidP="00FC111C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC5E9F" w:rsidRPr="006F3832" w14:paraId="7294BFB4" w14:textId="77777777" w:rsidTr="00D71674">
+      <w:tr w:rsidR="004A3E7D" w:rsidRPr="006F3832" w14:paraId="15C8A62D" w14:textId="77777777" w:rsidTr="002220A2">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22DCC786" w14:textId="77777777" w:rsidR="00C65011" w:rsidRDefault="00C65011" w:rsidP="000106C8">
-[...9 lines deleted...]
-          <w:p w14:paraId="7947E2ED" w14:textId="77777777" w:rsidR="004B3A2F" w:rsidRDefault="004B3A2F" w:rsidP="000106C8">
+          <w:p w14:paraId="5E774585" w14:textId="3AB35622" w:rsidR="007F17C8" w:rsidRPr="006F3832" w:rsidRDefault="007F17C8" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15198F4F" w14:textId="77777777" w:rsidR="004B085D" w:rsidRDefault="001B300B" w:rsidP="001B300B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E5762A5" w14:textId="77777777" w:rsidR="00C174CF" w:rsidRPr="006F3832" w:rsidRDefault="00C174CF" w:rsidP="001B300B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E0A57EA" w14:textId="60CE486C" w:rsidR="001B300B" w:rsidRPr="006F3832" w:rsidRDefault="00851CD6" w:rsidP="001B300B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monday </w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D" w:rsidRPr="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> 2026</w:t>
+              <w:t xml:space="preserve"> July </w:t>
+            </w:r>
+            <w:r w:rsidR="001B300B" w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5BE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:tcW w:w="5626" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3AD13B" w14:textId="77777777" w:rsidR="00C65011" w:rsidRDefault="00C65011" w:rsidP="00C65011">
-[...10 lines deleted...]
-          <w:p w14:paraId="64C98DB5" w14:textId="6A2ED2CF" w:rsidR="00101988" w:rsidRPr="00101988" w:rsidRDefault="00101988" w:rsidP="005F70AB">
+          <w:p w14:paraId="57C613DB" w14:textId="77777777" w:rsidR="00D24E9A" w:rsidRDefault="00D24E9A" w:rsidP="00D24E9A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CCE58F8" w14:textId="2CFC18DF" w:rsidR="004C63DC" w:rsidRDefault="000F3C85" w:rsidP="00C174CF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growing </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>Jungle Themed</w:t>
+            </w:r>
+            <w:r w:rsidR="0091422D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF0D03">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crafts </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D6FDB2" w14:textId="77777777" w:rsidR="00AF0D03" w:rsidRDefault="00AF0D03" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="128CF6BF" w14:textId="5386B88B" w:rsidR="004C63DC" w:rsidRDefault="001B107C" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Se</w:t>
-[...46 lines deleted...]
-            <w:r w:rsidR="00964F98">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D24E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidR="00D24E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> years old</w:t>
+            </w:r>
+            <w:r w:rsidR="00A518EA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54EE5C6D" w14:textId="77777777" w:rsidR="00A518EA" w:rsidRDefault="00A518EA" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="473ABBE0" w14:textId="432543D4" w:rsidR="004C63DC" w:rsidRDefault="00D24E9A" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="001B107C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:00am – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001B107C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB231C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB231C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00A6495B">
-[...196 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+          <w:p w14:paraId="76035198" w14:textId="77777777" w:rsidR="00CB231C" w:rsidRDefault="00CB231C" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EBDBF9F" w14:textId="582460BE" w:rsidR="00CB231C" w:rsidRDefault="00950D2D" w:rsidP="00BF14ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26D0A9FF" wp14:editId="3B61F55C">
-[...2 lines deleted...]
-                  <wp:docPr id="6" name="Picture 5" descr="4 Easy Spring Sensory Play Ideas for Toddlers and Preschoolers | Alpha ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C7DBACB" wp14:editId="057332BB">
+                  <wp:extent cx="1320800" cy="1981200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 6" descr="4 Easy Spring Sensory Play Ideas for Toddlers and Preschoolers | Alpha ..."/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm rot="10800000">
+                          <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1889133" cy="1261941"/>
+                            <a:ext cx="1321763" cy="1982645"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00BF14ED">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF14ED">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="062951FE" wp14:editId="13519230">
-[...2 lines deleted...]
-                  <wp:docPr id="11" name="Picture 7" descr="How to Plant Seeds for an Easy Kids Gardening Activity"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="383F8039" wp14:editId="240DA077">
+                  <wp:extent cx="1701800" cy="1276350"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 11" descr="How to Plant Seeds for an Easy Kids Gardening Activity"/>
+                          <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1757609" cy="878805"/>
+                            <a:ext cx="1707989" cy="1280992"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ED4B162" w14:textId="77777777" w:rsidR="00E26890" w:rsidRDefault="00E26890" w:rsidP="00BB7EC1">
-[...12 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="4C89B44C" w14:textId="77777777" w:rsidR="00BF14ED" w:rsidRDefault="00BF14ED" w:rsidP="00BF14ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B35DC5B" w14:textId="6DFACE04" w:rsidR="00BF14ED" w:rsidRDefault="00510456" w:rsidP="00510456">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-              <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CA17F15" wp14:editId="0B13E97B">
-[...2 lines deleted...]
-                  <wp:docPr id="1081305526" name="Picture 6"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64B07A8E" wp14:editId="08367F13">
+                  <wp:extent cx="1555750" cy="1211247"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="8255"/>
+                  <wp:docPr id="3" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7"/>
+                          <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1057096" cy="1394663"/>
+                            <a:ext cx="1563554" cy="1217323"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="00B050"/>
+                <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...191 lines deleted...]
-            <w:r w:rsidR="00416E4D">
+            <w:r w:rsidR="000F3C85">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D4CB773" wp14:editId="4332EA41">
-[...2 lines deleted...]
-                  <wp:docPr id="3" name="Picture 2" descr="Easter Slime Recipe - Little Bins for Little Hands"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49BE5415" wp14:editId="3CB4F6F7">
+                  <wp:extent cx="1653547" cy="2094865"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="635"/>
+                  <wp:docPr id="4" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="Easter Slime Recipe - Little Bins for Little Hands"/>
+                          <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="966100" cy="1288718"/>
+                            <a:ext cx="1657473" cy="2099839"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="005A0725">
-[...8 lines deleted...]
-            <w:r w:rsidR="004A723C">
+          </w:p>
+          <w:p w14:paraId="400D6234" w14:textId="77777777" w:rsidR="00BF14ED" w:rsidRDefault="00BF14ED" w:rsidP="00BF14ED">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E2B25CD" w14:textId="77777777" w:rsidR="003E43EC" w:rsidRDefault="003E43EC" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54DD61B3" w14:textId="09240805" w:rsidR="00CB231C" w:rsidRDefault="005B517E" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Art </w:t>
+            </w:r>
+            <w:r w:rsidR="000C3F3B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Magnets</w:t>
+            </w:r>
+            <w:r w:rsidR="00E43F02">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Board Games </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0FD6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and treats</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C0B6CA6" w14:textId="77777777" w:rsidR="004C63DC" w:rsidRDefault="004C63DC" w:rsidP="000C3F3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ABC4327" w14:textId="32C206C1" w:rsidR="00F41D43" w:rsidRPr="005B144C" w:rsidRDefault="00F41D43" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B144C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D24E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B144C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="001B107C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D24E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B144C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> years</w:t>
+            </w:r>
+            <w:r w:rsidR="002713B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> old</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B144C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7368ED95" w14:textId="77777777" w:rsidR="00F41D43" w:rsidRPr="005B144C" w:rsidRDefault="00F41D43" w:rsidP="00F41D43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03A8BB68" w14:textId="4282D241" w:rsidR="003E43EC" w:rsidRPr="003E43EC" w:rsidRDefault="00851CD6" w:rsidP="00DA0FD6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB231C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:00p</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41D43" w:rsidRPr="005B144C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">m – </w:t>
+            </w:r>
+            <w:r w:rsidR="00D24E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41D43" w:rsidRPr="005B144C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB231C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41D43" w:rsidRPr="005B144C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E8CFF5" w14:textId="5C454677" w:rsidR="00195024" w:rsidRPr="003E43EC" w:rsidRDefault="000C3F3B" w:rsidP="00593F9A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3750E8F5" wp14:editId="75AAE33D">
-[...2 lines deleted...]
-                  <wp:docPr id="1958327503" name="Picture 4" descr="15 Fun Easter Egg Hunt Ideas for Toddlers"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F013831" wp14:editId="4560E25D">
+                  <wp:extent cx="1151021" cy="1151021"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="205045956" name="Picture 6" descr="Baker Ross FX557 Rainforest Animal Colour In Fuzzy Art Magnets - Pack of 30, Fuzzy Art Colouring Pictures for Kids, Small"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 6" descr="15 Fun Easter Egg Hunt Ideas for Toddlers"/>
+                          <pic:cNvPr id="0" name="Picture 7" descr="Baker Ross FX557 Rainforest Animal Colour In Fuzzy Art Magnets - Pack of 30, Fuzzy Art Colouring Pictures for Kids, Small"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15" cstate="print">
+                          <a:blip r:embed="rId15">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1429750" cy="953167"/>
+                            <a:ext cx="1152654" cy="1152654"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk171976578"/>
+            <w:r w:rsidR="003E43EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...160 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F07AC2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E43F02">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...423 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B300B" w:rsidRPr="006F3832">
-[...258 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00E43F02">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E43F02">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50261A50" wp14:editId="3F451F17">
-[...2 lines deleted...]
-                  <wp:docPr id="1516095235" name="Picture 3" descr="Cardboard Box Egg Painting: Perfect Preschool Easter Egg Decorating"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D839880" wp14:editId="0B8A2144">
+                  <wp:extent cx="1619250" cy="1619250"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="9" name="Picture 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 6" descr="Cardboard Box Egg Painting: Perfect Preschool Easter Egg Decorating"/>
+                          <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16" cstate="print">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1884263" cy="1948908"/>
+                            <a:ext cx="1619250" cy="1619250"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00E34956">
-[...2 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p w14:paraId="44622227" w14:textId="77777777" w:rsidR="00195024" w:rsidRDefault="00195024" w:rsidP="00593F9A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A3A14D9" w14:textId="74701761" w:rsidR="00C66E76" w:rsidRDefault="00C66E76" w:rsidP="008613BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Breaks Family </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00D70729">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>Swim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F5D4A8" w14:textId="77777777" w:rsidR="00B235F6" w:rsidRDefault="00B235F6" w:rsidP="008613BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AAC038E" w14:textId="77777777" w:rsidR="00B235F6" w:rsidRPr="006F3832" w:rsidRDefault="00B235F6" w:rsidP="00B235F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>(5 – 11 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> old</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="141142D8" w14:textId="77777777" w:rsidR="00B235F6" w:rsidRPr="006F3832" w:rsidRDefault="00B235F6" w:rsidP="00B235F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59CE4EA5" w14:textId="753E0D4A" w:rsidR="00B235F6" w:rsidRPr="006F3832" w:rsidRDefault="00B235F6" w:rsidP="00B235F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:00pm – 3:00p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177BD9B8" w14:textId="77777777" w:rsidR="00253800" w:rsidRDefault="00253800" w:rsidP="00C66E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-                <w:b/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="013EBE8C" w14:textId="26654E5C" w:rsidR="00C66E76" w:rsidRPr="006F3832" w:rsidRDefault="00C66E76" w:rsidP="00C66E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AA141C0" wp14:editId="6775B50F">
-[...2 lines deleted...]
-                  <wp:docPr id="2" name="Picture 1" descr="Product Image"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="332E985E" wp14:editId="1F4060DD">
+                  <wp:extent cx="2959768" cy="1559448"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                  <wp:docPr id="957066121" name="Picture 957066121"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2" descr="Product Image"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17" cstate="print">
+                          <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1630248" cy="1515172"/>
+                            <a:ext cx="2994070" cy="1577521"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="760B6EC1" w14:textId="77777777" w:rsidR="001A0D18" w:rsidRPr="007D6424" w:rsidRDefault="001A0D18" w:rsidP="001B4101">
-            <w:pPr>
+          <w:p w14:paraId="5F20C20C" w14:textId="77777777" w:rsidR="00C66E76" w:rsidRPr="006F3832" w:rsidRDefault="00C66E76" w:rsidP="00C66E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DDB6195" w14:textId="68B67963" w:rsidR="00370244" w:rsidRPr="00593F9A" w:rsidRDefault="00370244" w:rsidP="008C6528">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43993A10" w14:textId="77777777" w:rsidR="006A5703" w:rsidRDefault="006A5703" w:rsidP="006A5703">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="358F626E" w14:textId="54FE874B" w:rsidR="006A5703" w:rsidRPr="00F41D43" w:rsidRDefault="006A5703" w:rsidP="006A5703">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BFD9FF" w14:textId="77777777" w:rsidR="006A5703" w:rsidRPr="00F41D43" w:rsidRDefault="006A5703" w:rsidP="006A5703">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="531AE2C7" w14:textId="77777777" w:rsidR="006A5703" w:rsidRPr="00F41D43" w:rsidRDefault="006A5703" w:rsidP="006A5703">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497ACFA6" w14:textId="77777777" w:rsidR="006A5703" w:rsidRPr="00F41D43" w:rsidRDefault="006A5703" w:rsidP="006A5703">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077CE79A" w14:textId="77777777" w:rsidR="006A5703" w:rsidRPr="00F41D43" w:rsidRDefault="006A5703" w:rsidP="006A5703">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DCDBFAF" w14:textId="77777777" w:rsidR="006A5703" w:rsidRPr="00D06EE5" w:rsidRDefault="006A5703" w:rsidP="006A5703">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DAB251F" w14:textId="3C9D99CB" w:rsidR="004C63DC" w:rsidRDefault="004C63DC" w:rsidP="00D24E9A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24EE57A9" w14:textId="77777777" w:rsidR="00D24E9A" w:rsidRDefault="00D24E9A" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79E26F31" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23463941" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B42EED9" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E452933" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AA432DA" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B172161" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18E7D738" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38860B79" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C1EB978" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="519AA1E5" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="551A551D" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BA71660" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08A2E455" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EBB798B" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="066BEF06" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C801769" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRDefault="000F3C85" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C2B6F13" w14:textId="77777777" w:rsidR="00D24E9A" w:rsidRDefault="00D24E9A" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7261EAEA" w14:textId="77777777" w:rsidR="00D7118D" w:rsidRDefault="00D7118D" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19A5FC47" w14:textId="77777777" w:rsidR="00DA0FD6" w:rsidRDefault="00DA0FD6" w:rsidP="00DA0FD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56812476" w14:textId="77777777" w:rsidR="006A5703" w:rsidRDefault="006A5703" w:rsidP="00D83BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="068197CA" w14:textId="62C96276" w:rsidR="000C5BE1" w:rsidRPr="00F41D43" w:rsidRDefault="000C5BE1" w:rsidP="00CB668F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A8D2D0" w14:textId="77777777" w:rsidR="000C5BE1" w:rsidRPr="00F41D43" w:rsidRDefault="000C5BE1" w:rsidP="000C5BE1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BAC3267" w14:textId="77777777" w:rsidR="000C5BE1" w:rsidRPr="00F41D43" w:rsidRDefault="000C5BE1" w:rsidP="000C5BE1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28168624" w14:textId="242761E1" w:rsidR="000C5BE1" w:rsidRPr="00F41D43" w:rsidRDefault="000C5BE1" w:rsidP="000C5BE1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2</w:t>
+            </w:r>
+            <w:r w:rsidR="000C3209">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0324DC10" w14:textId="77777777" w:rsidR="000C5BE1" w:rsidRPr="00F41D43" w:rsidRDefault="000C5BE1" w:rsidP="000C5BE1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="381B0224" w14:textId="4372F082" w:rsidR="000C5BE1" w:rsidRPr="00D06EE5" w:rsidRDefault="000C5BE1" w:rsidP="00D06EE5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00D06EE5" w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r w:rsidR="00441063">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidR="00D06EE5" w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F2DFEFC" w14:textId="77777777" w:rsidR="000C5BE1" w:rsidRPr="006F3832" w:rsidRDefault="000C5BE1" w:rsidP="000C5BE1">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6BC40EC4" w14:textId="7C3C69BB" w:rsidR="007D6424" w:rsidRPr="003B3024" w:rsidRDefault="000E004E" w:rsidP="00F41D43">
-[...46 lines deleted...]
-          <w:p w14:paraId="6C0F6748" w14:textId="77777777" w:rsidR="003B3024" w:rsidRDefault="003B3024" w:rsidP="00F41D43">
+          <w:p w14:paraId="16C02823" w14:textId="77777777" w:rsidR="00F41D43" w:rsidRDefault="00F41D43" w:rsidP="000C5BE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D606E6C" w14:textId="2F638C2A" w:rsidR="00F41D43" w:rsidRPr="001A0D18" w:rsidRDefault="00F41D43" w:rsidP="00F41D43">
-[...22 lines deleted...]
-                <w:color w:val="00B050"/>
+          <w:p w14:paraId="604C854E" w14:textId="77777777" w:rsidR="00C22E2B" w:rsidRDefault="00C22E2B" w:rsidP="00F41D43">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BEB629A" w14:textId="77777777" w:rsidR="003E43EC" w:rsidRDefault="003E43EC" w:rsidP="00F41D43">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A0F240B" w14:textId="77777777" w:rsidR="003E43EC" w:rsidRDefault="003E43EC" w:rsidP="00F41D43">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58CD76F0" w14:textId="77777777" w:rsidR="00C22E2B" w:rsidRDefault="00C22E2B" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26E35B74" w14:textId="72B9B123" w:rsidR="00C66E76" w:rsidRPr="006F3832" w:rsidRDefault="00C66E76" w:rsidP="00253800">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Centre AT7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B382836" w14:textId="77777777" w:rsidR="00C66E76" w:rsidRPr="006F3832" w:rsidRDefault="00C66E76" w:rsidP="00C66E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 Bell Green Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="346B8CDD" w14:textId="77777777" w:rsidR="00C66E76" w:rsidRPr="006F3832" w:rsidRDefault="00C66E76" w:rsidP="00C66E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D07CDD5" w14:textId="77777777" w:rsidR="00C66E76" w:rsidRPr="006F3832" w:rsidRDefault="00C66E76" w:rsidP="00C66E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 7GP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E4218B3" w14:textId="77777777" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00C66E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="022F1FC6" w14:textId="788556A8" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00441063">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please provide all children</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC783D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and adult’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> names on the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2673D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ooking </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2673D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>orm attending Family Swim (5 – 11 years old).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E2AF71" w14:textId="6A460FC1" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00441063">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children must </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2673D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">live </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>within the family household.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67716AF3" w14:textId="77777777" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00E35095">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0520E883" w14:textId="4DB2DFE2" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00E35095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Pool Rules: </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BBE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>child aged 8 and under must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A84A335" w14:textId="19C9D83B" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00E35095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any child that </w:t>
+            </w:r>
+            <w:r w:rsidR="00F41D43" w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cannot</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> swim must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D761C3F" w14:textId="77777777" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00E35095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27265742" w14:textId="77777777" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00E35095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent/carers must stay at the pool side if not swimming with children. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04EE4590" w14:textId="77777777" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00E35095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43EF5CD6" w14:textId="77777777" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00E35095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>£1.00 will be required for individual lockers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C94812" w14:textId="77777777" w:rsidR="00E35095" w:rsidRPr="006F3832" w:rsidRDefault="00E35095" w:rsidP="00E35095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B4BA95" w14:textId="77777777" w:rsidR="00B0568A" w:rsidRDefault="00E35095" w:rsidP="006233A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a child has a medical history, please notify the Short Breaks staff member/lifeguard on duty on arrival in case of an emergency. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D13CDF4" w14:textId="77777777" w:rsidR="00F41D43" w:rsidRDefault="00F41D43" w:rsidP="006233A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2348D206" w14:textId="1ADDC05E" w:rsidR="00D02BBE" w:rsidRDefault="00D02BBE" w:rsidP="006233A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please bring your own floating devices (armbands) as these are not provided. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="243B661A" w14:textId="10E59E49" w:rsidR="00D02BBE" w:rsidRPr="006233A2" w:rsidRDefault="00D02BBE" w:rsidP="006233A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3E7D" w:rsidRPr="006F3832" w14:paraId="6A71D84C" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C83DD29" w14:textId="3771A8A0" w:rsidR="009A3837" w:rsidRPr="006F3832" w:rsidRDefault="009A3837" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D33909D" w14:textId="77777777" w:rsidR="009A3837" w:rsidRDefault="0091432C" w:rsidP="001B300B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B81FB61" w14:textId="77777777" w:rsidR="00C174CF" w:rsidRPr="006F3832" w:rsidRDefault="00C174CF" w:rsidP="001B300B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35FBFD86" w14:textId="1CD5C0AC" w:rsidR="0091432C" w:rsidRPr="006F3832" w:rsidRDefault="00DC2807" w:rsidP="001B300B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D" w:rsidRPr="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ju</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ly</w:t>
+            </w:r>
+            <w:r w:rsidR="004F5050">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0091432C" w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="004F5050">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1385B9BB" w14:textId="77777777" w:rsidR="006902A9" w:rsidRDefault="006902A9" w:rsidP="00CB668F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FF7578A" w14:textId="62587F6E" w:rsidR="00CB668F" w:rsidRDefault="00732686" w:rsidP="00CB668F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dear Zoo </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED030F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensory Bin </w:t>
+            </w:r>
+            <w:r w:rsidR="00E93420">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA26EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>activities, music and games.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C011157" w14:textId="77777777" w:rsidR="00CB668F" w:rsidRDefault="00CB668F" w:rsidP="00710BAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B79D7B9" w14:textId="5EE616AF" w:rsidR="002B7EAE" w:rsidRPr="00852791" w:rsidRDefault="002B7EAE" w:rsidP="00710BAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D24E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED143D0" w14:textId="77777777" w:rsidR="00710BAD" w:rsidRPr="00852791" w:rsidRDefault="00710BAD" w:rsidP="00F41D43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1937A574" w14:textId="4D97E67E" w:rsidR="0063095A" w:rsidRDefault="009D1546" w:rsidP="007F2DB3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0D18">
-[...88 lines deleted...]
-                <w:color w:val="00B050"/>
+            <w:r w:rsidR="00441ABD" w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="001A0D18" w:rsidRPr="001A0D18">
-[...21 lines deleted...]
-                <w:color w:val="00B050"/>
+            <w:r w:rsidR="00D24E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidR="00441ABD" w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">am to </w:t>
+            </w:r>
+            <w:r w:rsidR="00352DA3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D24E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00352DA3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0D18">
-[...44 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidR="00441ABD" w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FBBC1F6" w14:textId="77777777" w:rsidR="00E93420" w:rsidRDefault="00E93420" w:rsidP="007F2DB3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C8A7F41" w14:textId="77777777" w:rsidR="00E93420" w:rsidRPr="007F2DB3" w:rsidRDefault="00E93420" w:rsidP="007F2DB3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43B827EF" w14:textId="712C9EA9" w:rsidR="003E6FB1" w:rsidRDefault="00FF1968" w:rsidP="001F051A">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61D60793" wp14:editId="3142D328">
-[...2 lines deleted...]
-                  <wp:docPr id="365151145" name="Picture 2" descr="12 Totally Unique Easter Egg Decorations"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="479706AD" wp14:editId="478FA843">
+                  <wp:extent cx="1327150" cy="1327150"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="296181772" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 5" descr="12 Totally Unique Easter Egg Decorations"/>
+                          <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18" cstate="print">
+                          <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm rot="5400000">
+                          <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1194946" cy="1792420"/>
+                            <a:ext cx="1327150" cy="1327150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00C03FF4">
-[...34 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00E93420">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E93420">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16AA4994" wp14:editId="25365AB7">
-[...2 lines deleted...]
-                  <wp:docPr id="5260810" name="Picture 2" descr="Edible Easter Egg Cone Treats - Crafty Morning"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="538A6CDA" wp14:editId="2D96269E">
+                  <wp:extent cx="1862667" cy="1047750"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                  <wp:docPr id="1104527119" name="Picture 1104527119"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7" descr="Edible Easter Egg Cone Treats - Crafty Morning"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1473200" cy="1473200"/>
+                            <a:ext cx="1865524" cy="1049357"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="730B5B8C" w14:textId="77777777" w:rsidR="003F1E01" w:rsidRDefault="003F1E01" w:rsidP="001B4101">
+          <w:p w14:paraId="6B5BCC4C" w14:textId="77777777" w:rsidR="00FF1968" w:rsidRDefault="00FF1968" w:rsidP="00FF1968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...81 lines deleted...]
-                <w:b/>
                 <w:noProof/>
-                <w:color w:val="7030A0"/>
-[...18 lines deleted...]
-                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B4EE29F" w14:textId="79DC86AB" w:rsidR="00B97A0D" w:rsidRPr="00BF1388" w:rsidRDefault="00511640" w:rsidP="00236B94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:noProof/>
-                <w:color w:val="7030A0"/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="332E985E" wp14:editId="51AFC1C8">
-[...2 lines deleted...]
-                  <wp:docPr id="957066121" name="Picture 957066121"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C274B54" wp14:editId="6D36FAB6">
+                  <wp:extent cx="2012950" cy="1128929"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:docPr id="1047856109" name="Picture 1047856109"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20">
+                          <a:blip r:embed="rId20" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2005675" cy="1056754"/>
+                            <a:ext cx="2024419" cy="1135361"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F20C20C" w14:textId="77777777" w:rsidR="00C66E76" w:rsidRPr="006F3832" w:rsidRDefault="00C66E76" w:rsidP="00C66E76">
-[...585 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4D53291B" w14:textId="77777777" w:rsidR="00E02730" w:rsidRDefault="00E02730" w:rsidP="00BF1388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31E08CBF" w14:textId="77777777" w:rsidR="006516A5" w:rsidRDefault="006516A5" w:rsidP="00BF1388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03C51A0F" w14:textId="2CA310DF" w:rsidR="00A37699" w:rsidRDefault="008816CC" w:rsidP="00661670">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...416 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Donkey Kong with Pool</w:t>
+            </w:r>
+            <w:r w:rsidR="0063495B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="006C6FC6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ping-Pong,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...199 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="0091073D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>onnect 4 and various board games.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706ED3D0" w14:textId="77777777" w:rsidR="00661670" w:rsidRDefault="00661670" w:rsidP="00661670">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33D03760" w14:textId="1B12EFC8" w:rsidR="002B7EAE" w:rsidRDefault="002B7EAE" w:rsidP="00F41D43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...52 lines deleted...]
-            </w:pPr>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D24E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="00B0F0"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0790D304" w14:textId="77777777" w:rsidR="00AC2BA4" w:rsidRDefault="00AC2BA4" w:rsidP="00F41D43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07195746" w14:textId="6CA7D8CC" w:rsidR="002B7EAE" w:rsidRDefault="002B7EAE" w:rsidP="00F41D43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="00B0F0"/>
-[...124 lines deleted...]
-            <w:pPr>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:</w:t>
+            </w:r>
+            <w:r w:rsidR="008E28EB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pm – </w:t>
+            </w:r>
+            <w:r w:rsidR="008E28EB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38514134" w14:textId="77777777" w:rsidR="003D17FE" w:rsidRDefault="003D17FE" w:rsidP="00F41D43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C7592C8" w14:textId="77777777" w:rsidR="00D605AB" w:rsidRDefault="002D2090" w:rsidP="00236B94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38F6A9D2" wp14:editId="4A727D1B">
-[...2 lines deleted...]
-                  <wp:docPr id="556119285" name="Picture 556119285" descr="Colour Mixing for Kids - Bird Art Project - Messy Little Monster"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54161172" wp14:editId="020DF893">
+                  <wp:extent cx="1282700" cy="1282700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2035649107" name="Picture 7" descr="Monopoly Pokémon Edition Board Game - English Version"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1" descr="Colour Mixing for Kids - Bird Art Project - Messy Little Monster"/>
+                          <pic:cNvPr id="0" name="Picture 9" descr="Monopoly Pokémon Edition Board Game - English Version"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21" cstate="print">
+                          <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1384955" cy="923303"/>
+                            <a:ext cx="1282700" cy="1282700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="0063095A">
+            <w:r w:rsidR="0091073D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31BEA32A" w14:textId="317F51E5" w:rsidR="003D17FE" w:rsidRDefault="00D134C5" w:rsidP="00D605AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01280412" wp14:editId="51164499">
-[...2 lines deleted...]
-                  <wp:docPr id="113182780" name="Picture 1" descr="Colour Mixing for Kids - Bird Art Project - Messy Little Monster"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15AB268D" wp14:editId="4FDBE675">
+                  <wp:extent cx="2197100" cy="1235869"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:docPr id="1868832494" name="Picture 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2" descr="Colour Mixing for Kids - Bird Art Project - Messy Little Monster"/>
+                          <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1293716" cy="862478"/>
+                            <a:ext cx="2206182" cy="1240978"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A5C43C8" w14:textId="77777777" w:rsidR="00BA6EB9" w:rsidRDefault="00BA6EB9" w:rsidP="00133772">
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="13C2A1A1" w14:textId="77777777" w:rsidR="00633384" w:rsidRDefault="00633384" w:rsidP="00F41D43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1605157C" w14:textId="5052CB21" w:rsidR="007D3C05" w:rsidRDefault="00DE1D6D" w:rsidP="005A0725">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="001941E6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C5FD7D4" wp14:editId="04A92178">
-[...2 lines deleted...]
-                  <wp:docPr id="317432213" name="Picture 2" descr="Product Image"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78AF210F" wp14:editId="13314039">
+                  <wp:extent cx="1297082" cy="1085599"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                  <wp:docPr id="1669294364" name="Picture 1" descr="Tennis Table Tennis ..."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="Product Image"/>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Tennis Table Tennis ..."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1438605" cy="1337847"/>
+                            <a:ext cx="1350555" cy="1130354"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...54 lines deleted...]
-            </w:pPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...96 lines deleted...]
-              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7243F84A" wp14:editId="2985E893">
-[...2 lines deleted...]
-                  <wp:docPr id="16" name="Picture 6" descr="Beginners Chess - What is chess...really?The Regency Chess Company Blog"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D1663B2" wp14:editId="13478C1B">
+                  <wp:extent cx="1358900" cy="1019175"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                  <wp:docPr id="505056383" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 16" descr="Beginners Chess - What is chess...really?The Regency Chess Company Blog"/>
+                          <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1368465" cy="890567"/>
+                            <a:ext cx="1360995" cy="1020746"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E00792" w14:textId="77777777" w:rsidR="005A0725" w:rsidRDefault="005A0725" w:rsidP="005A0725">
-[...18 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5F7B6555" w14:textId="45289393" w:rsidR="00832DCB" w:rsidRDefault="00832DCB" w:rsidP="00EF2245">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F39BB6C" w14:textId="57D9302E" w:rsidR="00832DCB" w:rsidRPr="006F3832" w:rsidRDefault="00832DCB" w:rsidP="00EF2245">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7099F8" w14:textId="77777777" w:rsidR="009A3837" w:rsidRPr="006F3832" w:rsidRDefault="009A3837" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61BB1692" w14:textId="6A4E7951" w:rsidR="00E65B06" w:rsidRPr="00852791" w:rsidRDefault="00C34153" w:rsidP="00E65B06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="582EFAEA" w14:textId="73042AEB" w:rsidR="00C34153" w:rsidRPr="00852791" w:rsidRDefault="003E6A6A" w:rsidP="00E65B06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DF43C7D" w14:textId="4864E412" w:rsidR="003E6A6A" w:rsidRPr="00852791" w:rsidRDefault="003E6A6A" w:rsidP="003E6A6A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112D5646" w14:textId="65ED907C" w:rsidR="00EF2FFA" w:rsidRDefault="003E6A6A" w:rsidP="00CA26EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-</w:t>
+            </w:r>
+            <w:r w:rsidR="00E052C3" w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CD7A435" w14:textId="77777777" w:rsidR="00CA26EE" w:rsidRPr="00CA26EE" w:rsidRDefault="00CA26EE" w:rsidP="00CA26EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="303C9626" w14:textId="77777777" w:rsidR="00CA26EE" w:rsidRPr="00D06EE5" w:rsidRDefault="00CA26EE" w:rsidP="00CA26EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Please notify Development Officer in advance if your child </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>has a</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="00B050"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B06F01A" w14:textId="77777777" w:rsidR="005C1AE5" w:rsidRDefault="005C1AE5" w:rsidP="00E02730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79D70EBB" w14:textId="77777777" w:rsidR="00BA6EB9" w:rsidRDefault="00BA6EB9" w:rsidP="00E02730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="714999AB" w14:textId="77777777" w:rsidR="00BA6EB9" w:rsidRDefault="00BA6EB9" w:rsidP="00852791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F900DAC" w14:textId="77777777" w:rsidR="00BF1388" w:rsidRDefault="00BF1388" w:rsidP="00BF1388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="495E3A73" w14:textId="77777777" w:rsidR="00212CA3" w:rsidRDefault="00212CA3" w:rsidP="00BF1388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F6D9984" w14:textId="77777777" w:rsidR="00212CA3" w:rsidRDefault="00212CA3" w:rsidP="00BF1388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D4C8BA4" w14:textId="77777777" w:rsidR="00212CA3" w:rsidRDefault="00212CA3" w:rsidP="00BF1388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53ECE2AF" w14:textId="77777777" w:rsidR="00B033C1" w:rsidRDefault="00B033C1" w:rsidP="00852791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64F91F3D" w14:textId="77777777" w:rsidR="00BB727E" w:rsidRDefault="00BB727E" w:rsidP="001B567D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09D5EFB4" w14:textId="77777777" w:rsidR="00364B93" w:rsidRDefault="00364B93" w:rsidP="001B567D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="559CDB11" w14:textId="77777777" w:rsidR="00364B93" w:rsidRDefault="00364B93" w:rsidP="001B567D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22C03637" w14:textId="77777777" w:rsidR="00364B93" w:rsidRDefault="00364B93" w:rsidP="001B567D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A64B4DE" w14:textId="77777777" w:rsidR="00364B93" w:rsidRDefault="00364B93" w:rsidP="001B567D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A595702" w14:textId="77777777" w:rsidR="00364B93" w:rsidRDefault="00364B93" w:rsidP="001B567D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CFB2B32" w14:textId="77777777" w:rsidR="00661670" w:rsidRDefault="00661670" w:rsidP="001B567D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7544BBDC" w14:textId="37429B50" w:rsidR="000A1101" w:rsidRPr="00852791" w:rsidRDefault="00C34153" w:rsidP="00852791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hu</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA17E6" w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC23C4A" w14:textId="13BF5CA5" w:rsidR="00E052C3" w:rsidRPr="00852791" w:rsidRDefault="00E052C3" w:rsidP="00CA17E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="722B6E3F" w14:textId="45D1F159" w:rsidR="00E052C3" w:rsidRPr="00852791" w:rsidRDefault="00E052C3" w:rsidP="00CA17E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EAB024" w14:textId="14B8761A" w:rsidR="00E052C3" w:rsidRPr="00852791" w:rsidRDefault="00E052C3" w:rsidP="00CA17E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D88B5BD" w14:textId="77777777" w:rsidR="00CA17E6" w:rsidRPr="00852791" w:rsidRDefault="00CA17E6" w:rsidP="00E052C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1762FF2B" w14:textId="77777777" w:rsidR="006E096B" w:rsidRPr="00D06EE5" w:rsidRDefault="006E096B" w:rsidP="006E096B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B30003B" w14:textId="77777777" w:rsidR="00CA17E6" w:rsidRDefault="00CA17E6" w:rsidP="00CA17E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20BAA97B" w14:textId="77777777" w:rsidR="00CA17E6" w:rsidRDefault="00CA17E6" w:rsidP="00CA17E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04D7EB7D" w14:textId="18C2A1F0" w:rsidR="00CA17E6" w:rsidRPr="006F3832" w:rsidRDefault="00CA17E6" w:rsidP="00CA17E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3E7D" w:rsidRPr="006F3832" w14:paraId="33534AE7" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39ECFD1C" w14:textId="77777777" w:rsidR="001B300B" w:rsidRPr="006F3832" w:rsidRDefault="001B300B" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7058AB60" w14:textId="77777777" w:rsidR="0091432C" w:rsidRDefault="0091432C" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C7169E" w14:textId="77777777" w:rsidR="00C174CF" w:rsidRPr="006F3832" w:rsidRDefault="00C174CF" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A77322C" w14:textId="12FB8C92" w:rsidR="0091432C" w:rsidRPr="006F3832" w:rsidRDefault="00DC2807" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D" w:rsidRPr="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July</w:t>
+            </w:r>
+            <w:r w:rsidR="0091432C" w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="005A33B4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6A03A3" w14:textId="77777777" w:rsidR="001B300B" w:rsidRDefault="001B300B" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DEB60C2" w14:textId="50C18537" w:rsidR="00AE7670" w:rsidRPr="00AE7670" w:rsidRDefault="00AE7670" w:rsidP="00AE7670">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE7670">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Animal Bingo with prizes, Animal themed crafts and games</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2262DB03" w14:textId="77777777" w:rsidR="00AE7670" w:rsidRDefault="00AE7670" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F7A1B86" w14:textId="51C8889B" w:rsidR="004D4841" w:rsidRPr="00C65011" w:rsidRDefault="004D4841" w:rsidP="004D4841">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5 – </w:t>
+            </w:r>
+            <w:r w:rsidR="00E406B8" w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008E28EB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E406B8" w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001941E6">
+            <w:r w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>years</w:t>
+            </w:r>
+            <w:r w:rsidR="002B7EAE" w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> old</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A7EC8C2" w14:textId="77777777" w:rsidR="004D4841" w:rsidRPr="00C65011" w:rsidRDefault="004D4841" w:rsidP="004D4841">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11A246B5" w14:textId="27F1FD24" w:rsidR="00441ABD" w:rsidRDefault="004D4841" w:rsidP="00A468AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:15pm – 1:45pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78DC7561" w14:textId="77777777" w:rsidR="00A468AD" w:rsidRPr="00A468AD" w:rsidRDefault="00A468AD" w:rsidP="00A468AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="058462C7" w14:textId="3116360E" w:rsidR="004A3E7D" w:rsidRDefault="00AE7670" w:rsidP="00F444BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78AF210F" wp14:editId="152FB77E">
-                  <wp:extent cx="1320800" cy="1105451"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63FA87CE" wp14:editId="39903E0B">
+                  <wp:extent cx="1485900" cy="1485900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1669294364" name="Picture 1" descr="Tennis Table Tennis ..."/>
+                  <wp:docPr id="10" name="Picture 9" descr="Printable Bingo Cards Animals at Kevin House blog"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="Tennis Table Tennis ..."/>
+                          <pic:cNvPr id="0" name="Picture 10" descr="Printable Bingo Cards Animals at Kevin House blog"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1367452" cy="1144496"/>
+                            <a:ext cx="1485900" cy="1485900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...689 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00F444BC">
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C65011">
-[...76 lines deleted...]
-            <w:r w:rsidR="005A0725">
+            <w:r w:rsidR="00F444BC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22CB4045" wp14:editId="19C0A9E3">
-[...2 lines deleted...]
-                  <wp:docPr id="5" name="Picture 4" descr="Happy Easter - Foiled Again! Chocolate Coins"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FE23D4F" wp14:editId="29D13A83">
+                  <wp:extent cx="1765300" cy="1765300"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="14" name="Picture 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 5" descr="Happy Easter - Foiled Again! Chocolate Coins"/>
+                          <pic:cNvPr id="0" name="Picture 14"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="865452" cy="865452"/>
+                            <a:ext cx="1765300" cy="1765300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37CFD951" w14:textId="43A26A8E" w:rsidR="00441ABD" w:rsidRDefault="00B11B3F" w:rsidP="005A0725">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="30054122" w14:textId="77777777" w:rsidR="00F444BC" w:rsidRDefault="00F444BC" w:rsidP="003751BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12112C43" w14:textId="6402D844" w:rsidR="00FD1D9F" w:rsidRDefault="003751BA" w:rsidP="003751BA">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="495CE6DA" wp14:editId="5C0DD567">
-[...2 lines deleted...]
-                  <wp:docPr id="1" name="Picture 1" descr="Fun Easter Bonnet Ideas at Lachlan Ricardo blog"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1589586D" wp14:editId="7BAF1E9E">
+                  <wp:extent cx="1447800" cy="1447800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="830637280" name="Picture 830637280" descr="Baker Ross FX556 Rainforest Animal Colour In Masks - Pack of 10, 17cm-22cm, Kids Paper Masks, Assorted Designs, Colouring Activity"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1" descr="Fun Easter Bonnet Ideas at Lachlan Ricardo blog"/>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Baker Ross FX556 Rainforest Animal Colour In Masks - Pack of 10, 17cm-22cm, Kids Paper Masks, Assorted Designs, Colouring Activity"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1343139" cy="1343139"/>
+                            <a:ext cx="1447800" cy="1447800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC7B87">
-[...8 lines deleted...]
-            <w:r w:rsidR="005A2E5C">
+            <w:r w:rsidR="00372F1A">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...251 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00372F1A">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B6908F7" wp14:editId="347274AE">
-                  <wp:extent cx="1066800" cy="1066800"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CD833FE" wp14:editId="6E2D4D8A">
+                  <wp:extent cx="1771650" cy="1642467"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="4" name="Picture 3"/>
+                  <wp:docPr id="567507704" name="Picture 1" descr="YeoNational&amp;Toys 54 Piece Mini Jungle Animals Toys Set, Realistic Wild Animals Figure, Vinyl Plastic Animal Party Favors T..."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPr id="0" name="Picture 2" descr="YeoNational&amp;Toys 54 Piece Mini Jungle Animals Toys Set, Realistic Wild Animals Figure, Vinyl Plastic Animal Party Favors T..."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28" cstate="print">
+                          <a:blip r:embed="rId28">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1071787" cy="1071787"/>
+                            <a:ext cx="1772785" cy="1643519"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CC7C0D" w14:textId="4F5AA68F" w:rsidR="0040049F" w:rsidRPr="00BF2C48" w:rsidRDefault="0040049F" w:rsidP="00BF2C48">
-            <w:pPr>
+          <w:p w14:paraId="4DCCCD8E" w14:textId="759BC662" w:rsidR="00877D74" w:rsidRDefault="00877D74" w:rsidP="00183193">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48DD9247" w14:textId="77777777" w:rsidR="00183193" w:rsidRPr="006F3832" w:rsidRDefault="00183193" w:rsidP="00183193">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44FC209A" w14:textId="051355FC" w:rsidR="008C7AE0" w:rsidRDefault="000D7913" w:rsidP="00F23ED6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4355F1CE" w14:textId="58D29FBD" w:rsidR="00734879" w:rsidRDefault="0032744C" w:rsidP="00F23ED6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Create your own animal themed s</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2AD0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nack bags </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E75C77" w14:textId="77777777" w:rsidR="00F23ED6" w:rsidRPr="006F3832" w:rsidRDefault="00F23ED6" w:rsidP="00F23ED6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FE98226" w14:textId="0CA4939E" w:rsidR="00676AD4" w:rsidRDefault="00636E38" w:rsidP="00347A97">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidR="008E28EB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 17 years</w:t>
+            </w:r>
+            <w:r w:rsidR="00396082">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> old</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11238DCE" w14:textId="77777777" w:rsidR="009018B5" w:rsidRDefault="009018B5" w:rsidP="00347A97">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60B3FE24" w14:textId="77777777" w:rsidR="0013635A" w:rsidRDefault="00AB0C58" w:rsidP="009E69A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="00347A97">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 3:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidR="00347A97">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pm </w:t>
+            </w:r>
+            <w:r w:rsidR="009E69A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DCF507F" w14:textId="77777777" w:rsidR="009869CA" w:rsidRDefault="009869CA" w:rsidP="009E69A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="520F2E86" w14:textId="482425C3" w:rsidR="009869CA" w:rsidRDefault="0032744C" w:rsidP="009E69A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...1159 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="000E6A97" wp14:editId="56A0AC8D">
-[...2 lines deleted...]
-                  <wp:docPr id="1646609150" name="Picture 3" descr="DIY Sticker Ideas for Kids - Kids Art &amp; Craft"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DC9930A" wp14:editId="20E0B858">
+                  <wp:extent cx="1786690" cy="2242226"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="5715"/>
+                  <wp:docPr id="684455019" name="Picture 684455019"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4" descr="DIY Sticker Ideas for Kids - Kids Art &amp; Craft"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId29" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1242970" cy="1359531"/>
+                            <a:ext cx="1808968" cy="2270185"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="006A4B84">
+          </w:p>
+          <w:p w14:paraId="69CC7C0D" w14:textId="72FAB79A" w:rsidR="0040049F" w:rsidRPr="0068406E" w:rsidRDefault="009E69A8" w:rsidP="0068406E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB115B">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D9D681" w14:textId="77777777" w:rsidR="001B300B" w:rsidRPr="006F3832" w:rsidRDefault="001B300B" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6106C643" w14:textId="77777777" w:rsidR="004D4841" w:rsidRPr="00C65011" w:rsidRDefault="004D4841" w:rsidP="004D4841">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF0E968" w14:textId="77777777" w:rsidR="004D4841" w:rsidRPr="00C65011" w:rsidRDefault="004D4841" w:rsidP="004D4841">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4437184B" w14:textId="77777777" w:rsidR="004D4841" w:rsidRPr="00C65011" w:rsidRDefault="004D4841" w:rsidP="004D4841">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10ABC31A" w14:textId="77777777" w:rsidR="004D4841" w:rsidRPr="00C65011" w:rsidRDefault="004D4841" w:rsidP="004D4841">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2868655C" w14:textId="77777777" w:rsidR="004D4841" w:rsidRPr="00C65011" w:rsidRDefault="004D4841" w:rsidP="004D4841">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C65011">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACBD7F2" w14:textId="77777777" w:rsidR="002A170F" w:rsidRDefault="002A170F" w:rsidP="001F051A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67BEDD2E" w14:textId="77777777" w:rsidR="00372F1A" w:rsidRPr="0013635A" w:rsidRDefault="00372F1A" w:rsidP="00372F1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="203823A6" w14:textId="77777777" w:rsidR="00372F1A" w:rsidRDefault="00372F1A" w:rsidP="00372F1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E983D9B" w14:textId="77777777" w:rsidR="005A2E5C" w:rsidRDefault="005A2E5C" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A5B8A2A" w14:textId="77777777" w:rsidR="005A2E5C" w:rsidRDefault="005A2E5C" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2694ACA0" w14:textId="77777777" w:rsidR="005A2E5C" w:rsidRDefault="005A2E5C" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D45CED0" w14:textId="77777777" w:rsidR="005A2E5C" w:rsidRDefault="005A2E5C" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DBF06B1" w14:textId="77777777" w:rsidR="00F444BC" w:rsidRDefault="00F444BC" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A048F8A" w14:textId="77777777" w:rsidR="00F444BC" w:rsidRDefault="00F444BC" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BE7DBC3" w14:textId="77777777" w:rsidR="00F444BC" w:rsidRDefault="00F444BC" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EF5AE81" w14:textId="77777777" w:rsidR="00F444BC" w:rsidRDefault="00F444BC" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26975DD1" w14:textId="77777777" w:rsidR="0059490F" w:rsidRDefault="0059490F" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="279B6A0E" w14:textId="77777777" w:rsidR="00372F1A" w:rsidRDefault="00372F1A" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51DE2FD7" w14:textId="77777777" w:rsidR="00372F1A" w:rsidRDefault="00372F1A" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F894391" w14:textId="77777777" w:rsidR="00372F1A" w:rsidRDefault="00372F1A" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B7B1FF1" w14:textId="77777777" w:rsidR="00372F1A" w:rsidRDefault="00372F1A" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5912B789" w14:textId="77777777" w:rsidR="00372F1A" w:rsidRDefault="00372F1A" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37907AA7" w14:textId="77777777" w:rsidR="00372F1A" w:rsidRDefault="00372F1A" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63D8E29C" w14:textId="77777777" w:rsidR="00372F1A" w:rsidRDefault="00372F1A" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="221061B3" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRDefault="00B2536C" w:rsidP="0032744C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B096EA4" w14:textId="2F35126B" w:rsidR="00164580" w:rsidRPr="00636E38" w:rsidRDefault="00164580" w:rsidP="0032744C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E6788D" w14:textId="77777777" w:rsidR="00164580" w:rsidRPr="00636E38" w:rsidRDefault="00164580" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BAB6D14" w14:textId="77777777" w:rsidR="00164580" w:rsidRPr="00636E38" w:rsidRDefault="00164580" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A84400D" w14:textId="77777777" w:rsidR="00164580" w:rsidRPr="00636E38" w:rsidRDefault="00164580" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E9A1DDF" w14:textId="77777777" w:rsidR="00164580" w:rsidRDefault="00164580" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="711C1EA6" w14:textId="77777777" w:rsidR="007D3588" w:rsidRPr="00636E38" w:rsidRDefault="007D3588" w:rsidP="00164580">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DE8BB18" w14:textId="30D97EFD" w:rsidR="00373909" w:rsidRPr="0013635A" w:rsidRDefault="00373909" w:rsidP="0013635A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r w:rsidR="00441063" w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F5EB243" w14:textId="77777777" w:rsidR="0013635A" w:rsidRDefault="0013635A" w:rsidP="0013635A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64BFF628" w14:textId="6B39BA58" w:rsidR="0013635A" w:rsidRPr="0013635A" w:rsidRDefault="0013635A" w:rsidP="008C7AE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3E7D" w:rsidRPr="006F3832" w14:paraId="341C1D0F" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7844EAE7" w14:textId="77777777" w:rsidR="00D86480" w:rsidRDefault="00D86480" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53704C65" w14:textId="77777777" w:rsidR="00D86480" w:rsidRDefault="00D86480" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F67B31E" w14:textId="77777777" w:rsidR="00922D5D" w:rsidRDefault="00922D5D" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69CD93AC" w14:textId="319695D2" w:rsidR="00D86480" w:rsidRDefault="00DC2807" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D" w:rsidRPr="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6B9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July</w:t>
+            </w:r>
+            <w:r w:rsidR="00C174CF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D86480">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B3C186" w14:textId="7D67EF1B" w:rsidR="00922D5D" w:rsidRPr="006F3832" w:rsidRDefault="00922D5D" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FA2636" w14:textId="77777777" w:rsidR="009035F9" w:rsidRDefault="009035F9" w:rsidP="00C52500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D13556F" w14:textId="36B2D2FB" w:rsidR="009035F9" w:rsidRPr="00C52500" w:rsidRDefault="009035F9" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52500">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jungle themed </w:t>
+            </w:r>
+            <w:r w:rsidR="00C52500" w:rsidRPr="00C52500">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Binoculars </w:t>
+            </w:r>
+            <w:r w:rsidR="000125F1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with animal arts and crafts and games.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089A8791" w14:textId="77777777" w:rsidR="00410993" w:rsidRPr="00C52500" w:rsidRDefault="00410993" w:rsidP="00410993">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ACDBEF5" w14:textId="32071645" w:rsidR="00D86480" w:rsidRPr="00AF6E33" w:rsidRDefault="00D929DE" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 - 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C010033" w14:textId="77777777" w:rsidR="00D929DE" w:rsidRPr="00AF6E33" w:rsidRDefault="00D929DE" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="449187AE" w14:textId="4D094864" w:rsidR="000B1F56" w:rsidRPr="00AF6E33" w:rsidRDefault="00B51490" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9:30am – 11:00am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2711AA84" w14:textId="77777777" w:rsidR="00B51490" w:rsidRDefault="00B51490" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57F95AB3" w14:textId="74F5382F" w:rsidR="00B51490" w:rsidRDefault="009832A1" w:rsidP="00F80326">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB115B">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50B4930E" wp14:editId="653F18EC">
-[...2 lines deleted...]
-                  <wp:docPr id="619747083" name="Picture 5" descr="1440 Pcs 0 to 9 Number Stickers, Self Adhesive Numbers Stickers ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7359A47A" wp14:editId="1E127B2C">
+                  <wp:extent cx="1543050" cy="1543050"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1270213964" name="Picture 1270213964" descr="DIY Safari Binoculars - Crafting Cheerfully"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7" descr="1440 Pcs 0 to 9 Number Stickers, Self Adhesive Numbers Stickers ..."/>
+                          <pic:cNvPr id="0" name="Picture 1" descr="DIY Safari Binoculars - Crafting Cheerfully"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId30">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1259962" cy="1329927"/>
+                            <a:ext cx="1543050" cy="1543050"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00F80326">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00F80326">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35DBD4DF" wp14:editId="448A31E6">
-[...2 lines deleted...]
-                  <wp:docPr id="136648257" name="Picture 4" descr="13 Sticker Craft Ideas for Kids: Unleash Creativity! - Kids Who Play"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B7477D1" wp14:editId="7E7960CD">
+                  <wp:extent cx="1416050" cy="1416050"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1860038864" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 5" descr="13 Sticker Craft Ideas for Kids: Unleash Creativity! - Kids Who Play"/>
+                          <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2249454" cy="1237493"/>
+                            <a:ext cx="1416050" cy="1416050"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EAADBFD" w14:textId="77777777" w:rsidR="00A25F1E" w:rsidRDefault="00A25F1E" w:rsidP="00A25F1E">
-[...9 lines deleted...]
-          <w:p w14:paraId="059EC7AE" w14:textId="542FF95B" w:rsidR="0075008A" w:rsidRDefault="003116C8" w:rsidP="00D32A17">
+          <w:p w14:paraId="6A290351" w14:textId="77777777" w:rsidR="00F80326" w:rsidRDefault="00F80326" w:rsidP="009832A1">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B22CA4A" w14:textId="77777777" w:rsidR="00B51490" w:rsidRDefault="00B51490" w:rsidP="000125F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DFB892E" w14:textId="22FE0089" w:rsidR="0075451A" w:rsidRDefault="009B32C3" w:rsidP="009B32C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>Animal themed pizza making</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F14B30" w14:textId="77777777" w:rsidR="0075451A" w:rsidRDefault="0075451A" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4191B00A" w14:textId="2BE9E48A" w:rsidR="00B51490" w:rsidRDefault="00B51490" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>(12 -17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26BEDC95" w14:textId="77777777" w:rsidR="00B51490" w:rsidRDefault="00B51490" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25618E20" w14:textId="5272E008" w:rsidR="00B51490" w:rsidRDefault="003B1D31" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:30am </w:t>
+            </w:r>
+            <w:r w:rsidR="002621BB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007C0E38">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="002621BB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1:00pm </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6842D436" w14:textId="77777777" w:rsidR="00D929DE" w:rsidRDefault="00D929DE" w:rsidP="00C174CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02C34AE8" w14:textId="7024BEB1" w:rsidR="00D676EC" w:rsidRDefault="009B32C3" w:rsidP="00D676EC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...190 lines deleted...]
-              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57DBB7DD" wp14:editId="20C8C40F">
-[...2 lines deleted...]
-                  <wp:docPr id="2017191034" name="Picture 2017191034" descr="Homemade Meringue Candy Necklaces with recipe. sweet-treats | Homemade ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47A1299C" wp14:editId="209D962E">
+                  <wp:extent cx="1061720" cy="1591027"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="9525"/>
+                  <wp:docPr id="148592656" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1" descr="Homemade Meringue Candy Necklaces with recipe. sweet-treats | Homemade ..."/>
+                          <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId32" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1990444" cy="1722070"/>
+                            <a:ext cx="1075300" cy="1611377"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00D676EC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F316E3">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00305D4B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="485B8EFA" wp14:editId="7C73B6A4">
-                  <wp:extent cx="1086485" cy="1086485"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="518A5506" wp14:editId="75A6F1F7">
+                  <wp:extent cx="1071033" cy="1606550"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="332203411" name="Picture 1" descr="Collares de dulces ideales para las fiestas de niñas. Todo encuéntralo ..."/>
+                  <wp:docPr id="5" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2" descr="Collares de dulces ideales para las fiestas de niñas. Todo encuéntralo ..."/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId33" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1086485" cy="1086485"/>
+                            <a:ext cx="1078958" cy="1618438"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00F316E3">
-[...8 lines deleted...]
-            <w:r w:rsidR="008023EE">
+          </w:p>
+          <w:p w14:paraId="134BD8B6" w14:textId="77777777" w:rsidR="00D676EC" w:rsidRDefault="00D676EC" w:rsidP="009B32C3">
+            <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15820624" w14:textId="191D477A" w:rsidR="00D929DE" w:rsidRDefault="00D676EC" w:rsidP="00D676EC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="251219A4" wp14:editId="11F6FCC5">
-[...2 lines deleted...]
-                  <wp:docPr id="192493775" name="Picture 2" descr="Fruit Ring Necklace"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44F1ED72" wp14:editId="3AA20BAE">
+                  <wp:extent cx="1631034" cy="974090"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+                  <wp:docPr id="6" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="Fruit Ring Necklace"/>
+                          <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34">
+                          <a:blip r:embed="rId34" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1359503" cy="1058599"/>
+                            <a:ext cx="1634916" cy="976408"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="139E651C" w14:textId="77777777" w:rsidR="006F198F" w:rsidRDefault="006F198F" w:rsidP="00D32A17">
-[...70 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="021413EA" w14:textId="35D1B1C8" w:rsidR="00AE7C16" w:rsidRPr="0042157C" w:rsidRDefault="00750068" w:rsidP="0042157C">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B765CA">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="228D1745" w14:textId="77777777" w:rsidR="00D86480" w:rsidRDefault="00D86480" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09F43FC7" w14:textId="092A57F8" w:rsidR="00D80CBA" w:rsidRPr="00AF6E33" w:rsidRDefault="008E28EB" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F21AD7F" w14:textId="58CAE82E" w:rsidR="00D976C9" w:rsidRPr="00AF6E33" w:rsidRDefault="00D976C9" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="740FD566" w14:textId="77777777" w:rsidR="00D976C9" w:rsidRPr="00AF6E33" w:rsidRDefault="00D976C9" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B792822" w14:textId="5B80B796" w:rsidR="00D976C9" w:rsidRPr="00AF6E33" w:rsidRDefault="00D976C9" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EAA202E" w14:textId="77777777" w:rsidR="008E28EB" w:rsidRDefault="008E28EB" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C867C1F" w14:textId="77777777" w:rsidR="003D4F3E" w:rsidRPr="0013635A" w:rsidRDefault="003D4F3E" w:rsidP="003D4F3E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E54A300" w14:textId="77777777" w:rsidR="003D4F3E" w:rsidRDefault="003D4F3E" w:rsidP="003D4F3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="569F7035" w14:textId="77777777" w:rsidR="00D80CBA" w:rsidRDefault="00D80CBA" w:rsidP="003D4F3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54E08860" w14:textId="77777777" w:rsidR="00D80CBA" w:rsidRDefault="00D80CBA" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="636B5524" w14:textId="77777777" w:rsidR="00346690" w:rsidRDefault="00346690" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C39775E" w14:textId="77777777" w:rsidR="00EC5AE3" w:rsidRDefault="00EC5AE3" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="701358BD" w14:textId="77777777" w:rsidR="00EC5AE3" w:rsidRDefault="00EC5AE3" w:rsidP="00D86480">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6194C34E" w14:textId="77777777" w:rsidR="00346690" w:rsidRPr="00AF6E33" w:rsidRDefault="00346690" w:rsidP="0042157C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BEFBCE0" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="572DA00F" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C62529E" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="330831D8" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6CF905" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02D170CF" w14:textId="47D84B52" w:rsidR="0075451A" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574CB081" w14:textId="565AAE25" w:rsidR="002621BB" w:rsidRPr="006F3832" w:rsidRDefault="002621BB" w:rsidP="003D4F3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D37956" w:rsidRPr="006F3832" w14:paraId="5E0032A4" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4795AE4D" w14:textId="77777777" w:rsidR="00D37956" w:rsidRDefault="00D37956" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E6AE1DC" w14:textId="683A6F11" w:rsidR="00D37956" w:rsidRPr="004154F5" w:rsidRDefault="00D37956" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004154F5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEK TWO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6567A217" w14:textId="77777777" w:rsidR="00D37956" w:rsidRDefault="00D37956" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C23F38" w14:textId="77777777" w:rsidR="00D37956" w:rsidRDefault="00D37956" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004154F5" w:rsidRPr="006F3832" w14:paraId="32D7C889" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F0032F" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D6CD52B" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB371D9" w14:textId="6AC49431" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0AFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0AFD" w:rsidRPr="004D0AFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0AFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A5955F" w14:textId="77777777" w:rsidR="00351469" w:rsidRDefault="00351469" w:rsidP="00351469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ADA57CD" w14:textId="5B16E907" w:rsidR="004133E1" w:rsidRDefault="00C5787A" w:rsidP="00351469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bak</w:t>
+            </w:r>
+            <w:r w:rsidR="00351469">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e your own Cake </w:t>
+            </w:r>
+            <w:r w:rsidR="00D66175">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with Sensory Room </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E44B415" w14:textId="0639A963" w:rsidR="004154F5" w:rsidRPr="00B349CB" w:rsidRDefault="00D66175" w:rsidP="00351469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(A</w:t>
+            </w:r>
+            <w:r w:rsidR="004133E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rts and crafts and toys of interest) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7F1566" w14:textId="77777777" w:rsidR="00B349CB" w:rsidRPr="00B349CB" w:rsidRDefault="00B349CB" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5142BCC4" w14:textId="66307F6A" w:rsidR="00B349CB" w:rsidRPr="00B349CB" w:rsidRDefault="00B349CB" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B349CB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(5 – 11 years old)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FEA7193" w14:textId="77777777" w:rsidR="00565C5C" w:rsidRDefault="00565C5C" w:rsidP="00D32A17">
-[...18 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6210CFF6" w14:textId="77777777" w:rsidR="00B349CB" w:rsidRPr="00B349CB" w:rsidRDefault="00B349CB" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C1E9BFD" w14:textId="676A6B5F" w:rsidR="004154F5" w:rsidRPr="00D66175" w:rsidRDefault="00B349CB" w:rsidP="00D66175">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B349CB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9:30am – 11:00a</w:t>
+            </w:r>
+            <w:r w:rsidR="00D66175">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DAAF03F" w14:textId="27D166CA" w:rsidR="00D66175" w:rsidRDefault="004E6218" w:rsidP="00D66175">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...31 lines deleted...]
-                <w:b/>
                 <w:noProof/>
-                <w:color w:val="7030A0"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06F9B3AB" wp14:editId="353805C6">
-[...2 lines deleted...]
-                  <wp:docPr id="1996320923" name="Picture 1996320923"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27EF5EA8" wp14:editId="77895B8D">
+                  <wp:extent cx="1326123" cy="1768164"/>
+                  <wp:effectExtent l="7620" t="0" r="0" b="0"/>
+                  <wp:docPr id="287623454" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1"/>
-[...1454 lines deleted...]
-                          <pic:cNvPr id="0" name="Picture 1" descr="Dinosaur Tracks Painting! | Dinosaur crafts kids, Dinosaur activities ..."/>
+                          <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId35" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm>
+                          <a:xfrm rot="16200000">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1297784" cy="1622456"/>
+                            <a:ext cx="1334987" cy="1779982"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidR="002355EA">
+            <w:r w:rsidR="00D66175">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00D66175">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F220274" wp14:editId="46BC6562">
-[...2 lines deleted...]
-                  <wp:docPr id="1005630537" name="Picture 2" descr="Product Image"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3258C413" wp14:editId="78A60143">
+                  <wp:extent cx="1563269" cy="1172154"/>
+                  <wp:effectExtent l="5080" t="0" r="4445" b="4445"/>
+                  <wp:docPr id="1229436820" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="Product Image"/>
+                          <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId36" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm>
+                          <a:xfrm rot="5400000">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1355524" cy="1258293"/>
+                            <a:ext cx="1580514" cy="1185084"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21C42EB8" w14:textId="77777777" w:rsidR="008166B7" w:rsidRDefault="008166B7" w:rsidP="006F198F">
-[...10 lines deleted...]
-          <w:p w14:paraId="20784C4E" w14:textId="1BC7E899" w:rsidR="008166B7" w:rsidRDefault="003B2EE7" w:rsidP="006F198F">
+          <w:p w14:paraId="3AC61640" w14:textId="21CF8CC9" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="004133E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2085ACB5" w14:textId="77777777" w:rsidR="008F2F81" w:rsidRDefault="008F2F81" w:rsidP="008F2F81">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27FF55FD" w14:textId="1065897D" w:rsidR="004154F5" w:rsidRDefault="00562E33" w:rsidP="008F2F81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ping-Pong, Air Hockey and other games.</w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Make your own </w:t>
+            </w:r>
+            <w:r w:rsidR="003E7C61">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sand Foam </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(12-17 years old)</w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:t>– Create</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2F81">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your own </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">12:15pm </w:t>
-[...8 lines deleted...]
-              <w:t>–</w:t>
+              <w:t>flavour</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2F81">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> ice-creams</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA3479">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26635253" w14:textId="6C072954" w:rsidR="003E7C61" w:rsidRDefault="00562E33" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(with board games and crafts)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FFE9848" w14:textId="77777777" w:rsidR="00BA3479" w:rsidRDefault="00BA3479" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="750658D9" w14:textId="77777777" w:rsidR="003416DE" w:rsidRDefault="003416DE" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40AB3930" w14:textId="77777777" w:rsidR="003416DE" w:rsidRDefault="003416DE" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54292938" w14:textId="77777777" w:rsidR="00B403F1" w:rsidRDefault="00B403F1" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11:30am – 1:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29C05ACA" w14:textId="77777777" w:rsidR="003E7C61" w:rsidRDefault="003E7C61" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E0C99F8" w14:textId="0B56B883" w:rsidR="003E7C61" w:rsidRDefault="005A57A2" w:rsidP="00AD739A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CB2D72C" wp14:editId="23F5A314">
-[...2 lines deleted...]
-                  <wp:docPr id="1754067943" name="Picture 1" descr="Tennis Table Tennis ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75739496" wp14:editId="685F1014">
+                  <wp:extent cx="1579910" cy="1579910"/>
+                  <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
+                  <wp:docPr id="452711170" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="Tennis Table Tennis ..."/>
-[...58 lines deleted...]
-                          <pic:cNvPr id="0" name="Picture 1" descr="Hapello Connect 4 Game"/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId37" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="993148" cy="1337231"/>
+                            <a:ext cx="1600825" cy="1600825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00AD739A">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...580 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD739A">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D873D16" wp14:editId="0C320D4A">
-[...2 lines deleted...]
-                  <wp:docPr id="828623956" name="Picture 2" descr="20 Egg Carton Crafts for Kids - SchoolMyKids"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02DBAB74" wp14:editId="7EFABF1B">
+                  <wp:extent cx="1596142" cy="1596142"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
+                  <wp:docPr id="378698942" name="Picture 378698942"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="20 Egg Carton Crafts for Kids - SchoolMyKids"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId38" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2245363" cy="1021649"/>
+                            <a:ext cx="1607500" cy="1607500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168152D4" w14:textId="319C4043" w:rsidR="00C3772E" w:rsidRPr="00CF32AA" w:rsidRDefault="001C0B3E" w:rsidP="00922D5D">
-            <w:pPr>
+          <w:p w14:paraId="582351E5" w14:textId="2718975D" w:rsidR="005A57A2" w:rsidRDefault="005A57A2" w:rsidP="005A57A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B7B9D2" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69B29669" w14:textId="034C0DBD" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woodside Family Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03412273" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upper Ride</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D34342" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C81EA2" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV3 – 3GL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F69061" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51CC2F1F" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47F7AA77" w14:textId="77777777" w:rsidR="00234728" w:rsidRDefault="00234728" w:rsidP="00234728">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69EEFC96" w14:textId="30273412" w:rsidR="00351EBB" w:rsidRPr="00234728" w:rsidRDefault="00351EBB" w:rsidP="00234728">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351EBB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messy activity – please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00234728">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> play clothes that can get messy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232C6B71" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FE67E7C" w14:textId="77777777" w:rsidR="008F2F81" w:rsidRDefault="008F2F81" w:rsidP="003416DE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="156F216F" w14:textId="28604291" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="003416DE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woodside Family Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="636262FC" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upper Ride</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="507C3836" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48854137" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV3 – 3GL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B23AD67" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62C01AC3" w14:textId="77777777" w:rsidR="00AF6E33" w:rsidRPr="0013635A" w:rsidRDefault="00AF6E33" w:rsidP="00AF6E33">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E09A3A5" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004154F5" w:rsidRPr="006F3832" w14:paraId="46583716" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE78BB9" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79E98805" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tuesday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D5773A" w14:textId="533F0C22" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0AFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004154F5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125EA46E" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7231048E" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DE190DC" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AF7AF12" w14:textId="1C866B4B" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70052113" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4999C0D0" w14:textId="1925E7FF" w:rsidR="00C748D6" w:rsidRDefault="00C748D6" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Numbers with Wet Sand</w:t>
+            </w:r>
+            <w:r w:rsidR="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E9850F" w14:textId="4D680635" w:rsidR="002962A8" w:rsidRPr="009F4155" w:rsidRDefault="002962A8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Arts &amp; Crafts with games)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E67ED6" w14:textId="77777777" w:rsidR="009F4155" w:rsidRPr="009F4155" w:rsidRDefault="009F4155" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A43DCF4" w14:textId="7195196A" w:rsidR="00C748D6" w:rsidRPr="009F4155" w:rsidRDefault="009F4155" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA3479" w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5 – 11 years old</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA3479" w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="379506FA" w14:textId="77777777" w:rsidR="009F4155" w:rsidRPr="009F4155" w:rsidRDefault="009F4155" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B6947B7" w14:textId="5E15EAF0" w:rsidR="00BA3479" w:rsidRPr="009F4155" w:rsidRDefault="00B07B4A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11:</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4155" w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>am – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4155" w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4155" w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0pm </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB3DEB0" w14:textId="77777777" w:rsidR="00C748D6" w:rsidRPr="009F4155" w:rsidRDefault="00C748D6" w:rsidP="00C748D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2316E20B" w14:textId="01B177D9" w:rsidR="00C5787A" w:rsidRDefault="00C748D6" w:rsidP="00251644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5638BF03" wp14:editId="66731123">
-[...2 lines deleted...]
-                  <wp:docPr id="1056888256" name="Picture 1" descr="12 Colors Mini Clay Set Creative DIY Sculpting Modeling Clays Kids ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CB891FD" wp14:editId="6CE006D3">
+                  <wp:extent cx="1326217" cy="1546571"/>
+                  <wp:effectExtent l="4127" t="0" r="0" b="0"/>
+                  <wp:docPr id="498828668" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2" descr="12 Colors Mini Clay Set Creative DIY Sculpting Modeling Clays Kids ..."/>
+                          <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId39" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm rot="16200000">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1332214" cy="1553564"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D549B0" w14:textId="77777777" w:rsidR="00C5787A" w:rsidRDefault="00C5787A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4840E8F3" w14:textId="77777777" w:rsidR="002962A8" w:rsidRDefault="002962A8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52BF5741" w14:textId="2D9C7CA0" w:rsidR="009F4155" w:rsidRDefault="008C5CEF" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Plastic Sand Art Bottles O</w:t>
+            </w:r>
+            <w:r w:rsidR="00A916B4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A916B4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>eyrings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="422139E2" w14:textId="77777777" w:rsidR="008C5CEF" w:rsidRDefault="008C5CEF" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A8D0C5D" w14:textId="10204C71" w:rsidR="008C5CEF" w:rsidRDefault="008C5CEF" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00B07B4A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 – 17 years old</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29377580" w14:textId="0ACD218E" w:rsidR="00C5787A" w:rsidRDefault="00B07B4A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617DDFAC" w14:textId="07E885DC" w:rsidR="00287C87" w:rsidRDefault="00B07B4A" w:rsidP="001F5653">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0pm </w:t>
+            </w:r>
+            <w:r w:rsidR="00287C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00287C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00287C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC4E4F9" w14:textId="77777777" w:rsidR="001F5653" w:rsidRDefault="001F5653" w:rsidP="001F5653">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50F1C038" w14:textId="77777777" w:rsidR="001F5653" w:rsidRDefault="00EE215F" w:rsidP="001F5653">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77D2ED95" wp14:editId="18337E63">
+                  <wp:extent cx="1168137" cy="1018076"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1869460473" name="Picture 1869460473" descr="Baker Ross Mini Shaped Plastic Sand Art Bottles (Pack of 8) For Kid&amp;#39;s Craft Projects,EV3043"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Baker Ross Mini Shaped Plastic Sand Art Bottles (Pack of 8) For Kid&amp;#39;s Craft Projects,EV3043"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId40" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1183909" cy="1031822"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="001F5653">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="006F3EAB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E1634EB" wp14:editId="0918D88B">
+                  <wp:extent cx="1033435" cy="1033435"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1996485196" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId41">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1049660" cy="1049660"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00275909">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="603BF201" w14:textId="77777777" w:rsidR="001F5653" w:rsidRDefault="001F5653" w:rsidP="001F5653">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E7D6315" w14:textId="6567F557" w:rsidR="00B235F6" w:rsidRDefault="00275909" w:rsidP="001F5653">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EF67D8B" wp14:editId="1F90FC80">
+                  <wp:extent cx="881936" cy="881936"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1001490204" name="Picture 2" descr="200ml Slim Plastic Juice Bottle With Cap"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="200ml Slim Plastic Juice Bottle With Cap"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId42" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="887552" cy="887552"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9AE195" w14:textId="77777777" w:rsidR="00B235F6" w:rsidRDefault="00B235F6" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24DC3A66" w14:textId="4D85D615" w:rsidR="00B235F6" w:rsidRDefault="00B235F6" w:rsidP="00D20A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Breaks Family </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>Swim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB92935" w14:textId="77777777" w:rsidR="00B235F6" w:rsidRDefault="00B235F6" w:rsidP="00B235F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D6E9B09" w14:textId="77777777" w:rsidR="00B235F6" w:rsidRPr="006F3832" w:rsidRDefault="00B235F6" w:rsidP="00B235F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>(5 – 11 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> old</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="473E9EBB" w14:textId="77777777" w:rsidR="00B235F6" w:rsidRPr="006F3832" w:rsidRDefault="00B235F6" w:rsidP="00B235F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="485C4C84" w14:textId="77777777" w:rsidR="00B235F6" w:rsidRPr="006F3832" w:rsidRDefault="00B235F6" w:rsidP="00B235F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:00pm – 3:00p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AF8E55" w14:textId="77777777" w:rsidR="00B235F6" w:rsidRDefault="00B235F6" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B03EE00" w14:textId="39F4005C" w:rsidR="00B235F6" w:rsidRDefault="00B235F6" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60BEAD13" wp14:editId="0E02A213">
+                  <wp:extent cx="2959768" cy="1559448"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                  <wp:docPr id="1602007133" name="Picture 1602007133"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId17">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2994070" cy="1577521"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="174D8333" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="020D75D9" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="00F41D43" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596EC538" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="00F41D43" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0990E8D0" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="00F41D43" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17403A86" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="00F41D43" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1611DAAF" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="00F41D43" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45FF214C" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="00D06EE5" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57DD9856" w14:textId="77777777" w:rsidR="002962A8" w:rsidRDefault="002962A8" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="429244FA" w14:textId="77777777" w:rsidR="002962A8" w:rsidRDefault="002962A8" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="154FB43B" w14:textId="77777777" w:rsidR="002962A8" w:rsidRDefault="002962A8" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77A5F692" w14:textId="77777777" w:rsidR="00D22130" w:rsidRDefault="00D22130" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25CF0260" w14:textId="77777777" w:rsidR="00D22130" w:rsidRDefault="00D22130" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F84CCD5" w14:textId="77777777" w:rsidR="00D22130" w:rsidRDefault="00D22130" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="428EF1C2" w14:textId="77777777" w:rsidR="00D20A45" w:rsidRDefault="00D20A45" w:rsidP="002962A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DC2041E" w14:textId="00DD872E" w:rsidR="002962A8" w:rsidRPr="002962A8" w:rsidRDefault="002962A8" w:rsidP="00D20A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0724ADB9" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="002962A8" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="252935E0" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="002962A8" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39049789" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="00F41D43" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2 - 1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00362F5A" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="00F41D43" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39C3353C" w14:textId="77777777" w:rsidR="002962A8" w:rsidRPr="00D06EE5" w:rsidRDefault="002962A8" w:rsidP="002962A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F3DF52" w14:textId="77777777" w:rsidR="002962A8" w:rsidRDefault="002962A8" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DE43638" w14:textId="77777777" w:rsidR="00D22130" w:rsidRDefault="00D22130" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="020B1BD6" w14:textId="77777777" w:rsidR="001F5653" w:rsidRDefault="001F5653" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F163E5D" w14:textId="77777777" w:rsidR="001F5653" w:rsidRDefault="001F5653" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CE55003" w14:textId="77777777" w:rsidR="001F5653" w:rsidRDefault="001F5653" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66FE0A76" w14:textId="77777777" w:rsidR="001F5653" w:rsidRDefault="001F5653" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60F074C6" w14:textId="77777777" w:rsidR="001F5653" w:rsidRDefault="001F5653" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AD4B930" w14:textId="77777777" w:rsidR="001F5653" w:rsidRDefault="001F5653" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF90725" w14:textId="77777777" w:rsidR="00D20A45" w:rsidRDefault="00D20A45" w:rsidP="00D20A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6778CB78" w14:textId="7C87ACB1" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D20A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Centre AT7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADF74AF" w14:textId="77777777" w:rsidR="00D20A45" w:rsidRDefault="00D22130" w:rsidP="00D20A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 Bell Green Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D962A9A" w14:textId="5C343B9A" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D20A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34ED3AA6" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 7GP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BEFD0F1" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A2F70D7" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please provide all children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and adult’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> names on the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ooking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>orm attending Family Swim (5 – 11 years old).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59089FED" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children must </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">live </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>within the family household.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AEC2D4D" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1192B386" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Pool Rules: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>child aged 8 and under must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43FDD945" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Any child that cannot swim must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8511BE" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18069286" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent/carers must stay at the pool side if not swimming with children. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F2FD2C1" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78B5192A" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>£1.00 will be required for individual lockers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56936568" w14:textId="77777777" w:rsidR="00D22130" w:rsidRPr="006F3832" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FA61813" w14:textId="77777777" w:rsidR="00D22130" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a child has a medical history, please notify the Short Breaks staff member/lifeguard on duty on arrival in case of an emergency. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F6942D" w14:textId="77777777" w:rsidR="00D22130" w:rsidRDefault="00D22130" w:rsidP="00D22130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EC5FC09" w14:textId="77777777" w:rsidR="00D22130" w:rsidRDefault="00D22130" w:rsidP="00B235F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please bring your own floating devices (armbands) as these are not provided. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40CE5323" w14:textId="6B6D4E15" w:rsidR="00B235F6" w:rsidRPr="00B235F6" w:rsidRDefault="00B235F6" w:rsidP="00B235F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004154F5" w:rsidRPr="006F3832" w14:paraId="5E982F61" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A84F9A8" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FEDA4FB" w14:textId="6002A4C2" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="004D0AFD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidR="004D0AFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0AFD" w:rsidRPr="004D0AFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0AFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="479BB2BC" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A82F502" w14:textId="222EC7A0" w:rsidR="004154F5" w:rsidRPr="006E1F31" w:rsidRDefault="009E18A8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1F31">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edible Sand with Sea Creatures </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3524B627" w14:textId="13E0A6DE" w:rsidR="009E18A8" w:rsidRPr="006E1F31" w:rsidRDefault="0040412F" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1F31">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Arts and Crafts with Sensory Room.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE4128B" w14:textId="77777777" w:rsidR="0040412F" w:rsidRPr="006E1F31" w:rsidRDefault="0040412F" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27BF2FF6" w14:textId="3072033D" w:rsidR="00077836" w:rsidRPr="006E1F31" w:rsidRDefault="00077836" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1F31">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255496E3" w14:textId="77777777" w:rsidR="00077836" w:rsidRPr="006E1F31" w:rsidRDefault="00077836" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16DCEBD4" w14:textId="65DD4D4D" w:rsidR="00077836" w:rsidRPr="006E1F31" w:rsidRDefault="00D96438" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1F31">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10:45am – 12:15pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6484C481" w14:textId="77777777" w:rsidR="00D96438" w:rsidRDefault="00D96438" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66A8A942" w14:textId="288F3AA1" w:rsidR="006F6FCC" w:rsidRDefault="009E18A8" w:rsidP="006F6FCC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D9CB049" wp14:editId="0D5CCCD0">
+                  <wp:extent cx="1828800" cy="1814367"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2049089840" name="Picture 2049089840" descr="May include: A black tray filled with blue rice, seashells, and plastic sea creatures. The tray is filled with sand and has a blue and white sea creature theme."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="May include: A black tray filled with blue rice, seashells, and plastic sea creatures. The tray is filled with sand and has a blue and white sea creature theme."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId43" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1837513" cy="1823011"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6244AEB0" w14:textId="28859AC5" w:rsidR="00D96438" w:rsidRPr="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="006F6FCC">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29DCF830" wp14:editId="55FE06EE">
+                  <wp:extent cx="1480028" cy="1761863"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:docPr id="550544696" name="Picture 1" descr="20 Sailing/Boat-Themed Books for Kids - boats.com"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="20 Sailing/Boat-Themed Books for Kids - boats.com"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId44" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1493281" cy="1777640"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05705A7F" wp14:editId="6AD61F2C">
+                  <wp:extent cx="1665014" cy="1497701"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                  <wp:docPr id="1551836990" name="Picture 2" descr="38 Best Ocean Books for Kids: A Picture Book Collection - Mud Pies with ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4" descr="38 Best Ocean Books for Kids: A Picture Book Collection - Mud Pies with ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId45">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1679603" cy="1510824"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6513A34A" w14:textId="77777777" w:rsidR="005E2CAF" w:rsidRDefault="005E2CAF" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="030445FF" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00145021">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F146B85" w14:textId="328AA3BF" w:rsidR="00BF3D75" w:rsidRDefault="00BF3D75" w:rsidP="00BF3D75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sand Art</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03FEA1BB" w14:textId="38ACF300" w:rsidR="00145021" w:rsidRDefault="00BF3D75" w:rsidP="00145021">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">With </w:t>
+            </w:r>
+            <w:r w:rsidR="00145021">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Donkey Kong</w:t>
+            </w:r>
+            <w:r w:rsidR="00E928CC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00145021">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pool</w:t>
+            </w:r>
+            <w:r w:rsidR="00E928CC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Table</w:t>
+            </w:r>
+            <w:r w:rsidR="00145021">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Ping-Pong, Connect 4 and various board games.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A8F3DFA" w14:textId="77777777" w:rsidR="00145021" w:rsidRDefault="00145021" w:rsidP="00145021">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44497EC1" w14:textId="77777777" w:rsidR="00145021" w:rsidRDefault="00145021" w:rsidP="00145021">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52909145" w14:textId="77777777" w:rsidR="00145021" w:rsidRDefault="00145021" w:rsidP="00145021">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F21F822" w14:textId="77777777" w:rsidR="00145021" w:rsidRDefault="00145021" w:rsidP="00145021">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:30pm – 2:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C51F0B2" w14:textId="77777777" w:rsidR="00BF3D75" w:rsidRDefault="00BF3D75" w:rsidP="00145021">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="149CD5C4" w14:textId="76A5F970" w:rsidR="00145021" w:rsidRDefault="00145021" w:rsidP="00BF3D75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A54E9F7" wp14:editId="2825D0D2">
+                  <wp:extent cx="1282700" cy="1282700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1186186236" name="Picture 7" descr="Monopoly Pokémon Edition Board Game - English Version"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 9" descr="Monopoly Pokémon Edition Board Game - English Version"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId21">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1282700" cy="1282700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00BF3D75">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3D75">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17D77E4F" wp14:editId="22F50681">
+                  <wp:extent cx="1395663" cy="1395663"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1485235705" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId46" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1402012" cy="1402012"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC17819" w14:textId="77777777" w:rsidR="00145021" w:rsidRDefault="00145021" w:rsidP="00145021">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12402072" wp14:editId="4129673E">
+                  <wp:extent cx="2197100" cy="1235869"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:docPr id="127239318" name="Picture 8"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 10"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId22" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2206182" cy="1240978"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C294441" w14:textId="77777777" w:rsidR="00145021" w:rsidRDefault="00145021" w:rsidP="00145021">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="762C3E0A" w14:textId="77777777" w:rsidR="00145021" w:rsidRDefault="00145021" w:rsidP="00145021">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C6A8758" wp14:editId="4DD7224B">
+                  <wp:extent cx="1297082" cy="1085599"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                  <wp:docPr id="933319364" name="Picture 1" descr="Tennis Table Tennis ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Tennis Table Tennis ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId23" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1350555" cy="1130354"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="514B83AB" wp14:editId="59070A97">
+                  <wp:extent cx="1358900" cy="1019175"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                  <wp:docPr id="139567656" name="Picture 5"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 7"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId24" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1360995" cy="1020746"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ADF0BD9" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00DA4364">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71734C7E" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F4A61CD" w14:textId="77777777" w:rsidR="00077836" w:rsidRPr="00852791" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1396E232" w14:textId="77777777" w:rsidR="00077836" w:rsidRPr="00852791" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E706139" w14:textId="77777777" w:rsidR="00077836" w:rsidRPr="00852791" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="584E7F01" w14:textId="77777777" w:rsidR="00077836" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="566B2526" w14:textId="77777777" w:rsidR="00077836" w:rsidRPr="00CA26EE" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="677D1033" w14:textId="77777777" w:rsidR="00077836" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Please notify Development Officer in advance if your child </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B905C3" w14:textId="77777777" w:rsidR="00A916B4" w:rsidRPr="00D06EE5" w:rsidRDefault="00A916B4" w:rsidP="00077836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29299A0C" w14:textId="7C6334F4" w:rsidR="00077836" w:rsidRPr="00A916B4" w:rsidRDefault="00A916B4" w:rsidP="00A916B4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A916B4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Edible Sand made with blended cereal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C8138D" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77701060" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77AC7625" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="038C61F8" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CCF5CA3" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6912DAF0" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F186C7A" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B34729C" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="289F19E3" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E53ACF5" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1621D3D5" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62183E1D" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E24438D" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E3A25C0" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00500411" w14:textId="77777777" w:rsidR="006F6FCC" w:rsidRDefault="006F6FCC" w:rsidP="00390671">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="772F9AD6" w14:textId="77777777" w:rsidR="00390671" w:rsidRDefault="00390671" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C0795CD" w14:textId="02FC1F2C" w:rsidR="00077836" w:rsidRPr="00852791" w:rsidRDefault="00077836" w:rsidP="00BF3D75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A0AB257" w14:textId="77777777" w:rsidR="00077836" w:rsidRPr="00852791" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5768776A" w14:textId="77777777" w:rsidR="00077836" w:rsidRPr="00852791" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DBA061B" w14:textId="77777777" w:rsidR="00077836" w:rsidRPr="00852791" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44892987" w14:textId="77777777" w:rsidR="00077836" w:rsidRPr="00852791" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D0AF336" w14:textId="77777777" w:rsidR="00077836" w:rsidRPr="00D06EE5" w:rsidRDefault="00077836" w:rsidP="00077836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D6556D" w14:textId="7EE779EE" w:rsidR="00260AB8" w:rsidRPr="00A916B4" w:rsidRDefault="00260AB8" w:rsidP="00A916B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004154F5" w:rsidRPr="006F3832" w14:paraId="44CEA58C" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD7E2C3" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63D2F17A" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BE4BBA" w14:textId="0B377DB7" w:rsidR="004D0AFD" w:rsidRDefault="004D0AFD" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D0AFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July 2026 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3623ECC5" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D7FB39A" w14:textId="46117B51" w:rsidR="004154F5" w:rsidRDefault="006C5B7C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C5B7C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sand Clay </w:t>
+            </w:r>
+            <w:r w:rsidR="005B394D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hand-print k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C5B7C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eepsake </w:t>
+            </w:r>
+            <w:r w:rsidR="007D782C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with play-dough equipment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57E88DE5" w14:textId="77777777" w:rsidR="007D782C" w:rsidRDefault="007D782C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F0B74D8" w14:textId="7F17908D" w:rsidR="007D782C" w:rsidRPr="006C5B7C" w:rsidRDefault="007D782C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Arts and Crafts and Games)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704EAD82" w14:textId="77777777" w:rsidR="00B71651" w:rsidRPr="00096BBD" w:rsidRDefault="00B71651" w:rsidP="00B71651">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A9A6DA4" w14:textId="024EE937" w:rsidR="00A60EF7" w:rsidRPr="002B2AE3" w:rsidRDefault="00A60EF7" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2AE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5 – 11 years old) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73A298E5" w14:textId="77777777" w:rsidR="00A60EF7" w:rsidRPr="002B2AE3" w:rsidRDefault="00A60EF7" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CDAC8F5" w14:textId="2C66A8F6" w:rsidR="00A60EF7" w:rsidRPr="002B2AE3" w:rsidRDefault="00826C6A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2AE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:15pm – 1:45pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2859D662" w14:textId="77777777" w:rsidR="005A57A2" w:rsidRPr="002B2AE3" w:rsidRDefault="005A57A2" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BBE14FC" w14:textId="3807E5DD" w:rsidR="005A57A2" w:rsidRDefault="006C5B7C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="220A200F" wp14:editId="7E8B5521">
+                  <wp:extent cx="1461837" cy="2192852"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                  <wp:docPr id="39371894" name="Picture 39371894"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId47" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1472359" cy="2208635"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360AC025" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A718161" w14:textId="63796E1D" w:rsidR="005A57A2" w:rsidRPr="005F73D9" w:rsidRDefault="005A57A2" w:rsidP="005F73D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096BBD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t>Potion</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6CF6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bottles - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00096BBD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t>glitter sand</w:t>
+            </w:r>
+            <w:r w:rsidR="007D782C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t>, oil and water.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FE03810" w14:textId="77777777" w:rsidR="007D782C" w:rsidRDefault="007D782C" w:rsidP="005A57A2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="230A33FE" w14:textId="34B3C6D9" w:rsidR="00096BBD" w:rsidRDefault="007D782C" w:rsidP="005A57A2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t>(Arts and Crafts and Board Games)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EEB51F3" w14:textId="77777777" w:rsidR="007D782C" w:rsidRDefault="007D782C" w:rsidP="005A57A2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17891BCD" w14:textId="2493A345" w:rsidR="002674F8" w:rsidRDefault="002674F8" w:rsidP="005A57A2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4817DC1E" w14:textId="77777777" w:rsidR="002674F8" w:rsidRDefault="002674F8" w:rsidP="005A57A2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ED086EE" w14:textId="0D10D91E" w:rsidR="00096BBD" w:rsidRPr="00096BBD" w:rsidRDefault="00096BBD" w:rsidP="005A57A2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2:15pm </w:t>
+            </w:r>
+            <w:r w:rsidR="002674F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002674F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t>3:45pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F6CBAD6" w14:textId="77777777" w:rsidR="005A57A2" w:rsidRDefault="005A57A2" w:rsidP="00C748D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74AC943A" w14:textId="07D3B7B9" w:rsidR="005A57A2" w:rsidRDefault="005A57A2" w:rsidP="007D782C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21959A4C" wp14:editId="6219F7E9">
+                  <wp:extent cx="1401679" cy="1401679"/>
+                  <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
+                  <wp:docPr id="102099255" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId48">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1408902" cy="1408902"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D6C103C" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE7CC18" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="598DA58F" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRPr="00B2536C" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A154E12" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRPr="00B2536C" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E60CA54" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRPr="00B2536C" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323EBE6D" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRPr="00B2536C" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1C2122" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E2FDE68" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRPr="00636E38" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D741972" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="508009FB" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRDefault="00B2536C" w:rsidP="00B75C3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28D2856A" w14:textId="77777777" w:rsidR="005F73D9" w:rsidRDefault="005F73D9" w:rsidP="00B75C3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A951C08" w14:textId="77777777" w:rsidR="005F73D9" w:rsidRDefault="005F73D9" w:rsidP="00B75C3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30518BF6" w14:textId="77777777" w:rsidR="005F73D9" w:rsidRDefault="005F73D9" w:rsidP="00B75C3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34EAECD3" w14:textId="77777777" w:rsidR="005F73D9" w:rsidRDefault="005F73D9" w:rsidP="00B75C3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2408DFFC" w14:textId="77777777" w:rsidR="005F73D9" w:rsidRDefault="005F73D9" w:rsidP="00B75C3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="331A04AE" w14:textId="77777777" w:rsidR="005F73D9" w:rsidRDefault="005F73D9" w:rsidP="00B75C3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DFBD5D5" w14:textId="77777777" w:rsidR="005F73D9" w:rsidRDefault="005F73D9" w:rsidP="00B75C3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55F2B5B3" w14:textId="77777777" w:rsidR="00267D7D" w:rsidRDefault="00267D7D" w:rsidP="00267D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E119339" w14:textId="77777777" w:rsidR="001677E1" w:rsidRDefault="001677E1" w:rsidP="00267D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="033D53A2" w14:textId="6C6ABD72" w:rsidR="00B2536C" w:rsidRPr="00636E38" w:rsidRDefault="00B2536C" w:rsidP="00267D7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62BE1590" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRPr="00636E38" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314E27DE" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRPr="00636E38" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E5C3F26" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRPr="00636E38" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53EF63EE" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636E38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D9741C" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRPr="00636E38" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E481710" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRPr="0013635A" w:rsidRDefault="00B2536C" w:rsidP="00B2536C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B7BCB2" w14:textId="77777777" w:rsidR="00B2536C" w:rsidRDefault="00B2536C" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004154F5" w:rsidRPr="006F3832" w14:paraId="1D5075D0" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B339A4" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="428FD839" w14:textId="77777777" w:rsidR="00C04CCC" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Friday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4354D88B" w14:textId="74D9296B" w:rsidR="004154F5" w:rsidRDefault="00C04CCC" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04CCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="004154F5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E27B89E" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AA09830" w14:textId="5C3F6D1F" w:rsidR="00513EB4" w:rsidRPr="00513EB4" w:rsidRDefault="00AE3AAC" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let’s Make </w:t>
+            </w:r>
+            <w:r w:rsidR="006D6E14">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sandcastles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D69D19A" w14:textId="77777777" w:rsidR="004154F5" w:rsidRPr="00513EB4" w:rsidRDefault="004154F5" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FB75051" w14:textId="60220B46" w:rsidR="00DE67E2" w:rsidRPr="00513EB4" w:rsidRDefault="00513EB4" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513EB4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(9:30am – 11:00am)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C80594A" w14:textId="77777777" w:rsidR="00513EB4" w:rsidRPr="00513EB4" w:rsidRDefault="00513EB4" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28E7680A" w14:textId="27EE3416" w:rsidR="00513EB4" w:rsidRPr="00513EB4" w:rsidRDefault="00513EB4" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513EB4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5 – 11 years old</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B752CE" w14:textId="77777777" w:rsidR="00513EB4" w:rsidRDefault="00513EB4" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="285678CF" w14:textId="59D67240" w:rsidR="00513EB4" w:rsidRDefault="000828E0" w:rsidP="00C51466">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03023647" wp14:editId="349A4E8D">
+                  <wp:extent cx="1202364" cy="1131637"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1291447265" name="Picture 1291447265" descr="5 Sand and Water Play Activities to Try This Summer – Plum ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="5 Sand and Water Play Activities to Try This Summer – Plum ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId49">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1216414" cy="1144860"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00C51466">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00C51466">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4788AAF2" wp14:editId="21415314">
+                  <wp:extent cx="1513419" cy="1133116"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2100125141" name="Picture 1" descr="10 Sand Play Ideas for the Summer ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="10 Sand Play Ideas for the Summer ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId50">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1538852" cy="1152158"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D75760" w14:textId="77777777" w:rsidR="00513EB4" w:rsidRDefault="00513EB4" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4615DA39" w14:textId="77777777" w:rsidR="00F834F7" w:rsidRDefault="00F834F7" w:rsidP="00582839">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C61DF99" w14:textId="663C4A8D" w:rsidR="00F834F7" w:rsidRPr="00F834F7" w:rsidRDefault="00F834F7" w:rsidP="00F834F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F834F7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sand Bottles </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13BE8E13" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A2008ED" w14:textId="14411637" w:rsidR="004154F5" w:rsidRDefault="00E52496" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F9BC3B" w14:textId="77777777" w:rsidR="00E52496" w:rsidRDefault="00E52496" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FCEDF85" w14:textId="77777777" w:rsidR="00E52496" w:rsidRDefault="00E52496" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11:30am – 1:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDFE89D" w14:textId="77777777" w:rsidR="00E52496" w:rsidRDefault="00E52496" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29043313" w14:textId="07A7D65D" w:rsidR="00E52496" w:rsidRDefault="00F834F7" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CD76BD3" wp14:editId="326C3161">
+                  <wp:extent cx="2608790" cy="1391478"/>
+                  <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                  <wp:docPr id="1572731359" name="Picture 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId51" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2624741" cy="1399986"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E73A293" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D9291BF" w14:textId="77777777" w:rsidR="00FE58F9" w:rsidRPr="00AF6E33" w:rsidRDefault="00FE58F9" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AEE00EA" w14:textId="77777777" w:rsidR="00FE58F9" w:rsidRPr="00AF6E33" w:rsidRDefault="00FE58F9" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37A5D126" w14:textId="77777777" w:rsidR="00FE58F9" w:rsidRPr="00AF6E33" w:rsidRDefault="00FE58F9" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F5564DC" w14:textId="77777777" w:rsidR="00FE58F9" w:rsidRPr="00AF6E33" w:rsidRDefault="00FE58F9" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0B45C2" w14:textId="77777777" w:rsidR="00FE58F9" w:rsidRDefault="00FE58F9" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D7FE470" w14:textId="77777777" w:rsidR="00FE58F9" w:rsidRPr="0013635A" w:rsidRDefault="00FE58F9" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="712A8056" w14:textId="77777777" w:rsidR="003605E2" w:rsidRDefault="003605E2" w:rsidP="00582839">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BA37E5E" w14:textId="77777777" w:rsidR="00DE67E2" w:rsidRPr="003605E2" w:rsidRDefault="00DE67E2" w:rsidP="00DE67E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003605E2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A33E198" w14:textId="77777777" w:rsidR="00DE67E2" w:rsidRPr="003605E2" w:rsidRDefault="00DE67E2" w:rsidP="00DE67E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003605E2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43627164" w14:textId="77777777" w:rsidR="00DE67E2" w:rsidRPr="003605E2" w:rsidRDefault="00DE67E2" w:rsidP="00DE67E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003605E2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A4D5C2" w14:textId="77777777" w:rsidR="00DE67E2" w:rsidRPr="003605E2" w:rsidRDefault="00DE67E2" w:rsidP="00DE67E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003605E2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A93170" w14:textId="77777777" w:rsidR="00DE67E2" w:rsidRDefault="00DE67E2" w:rsidP="00DE67E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DDA9E36" w14:textId="77777777" w:rsidR="00DE67E2" w:rsidRPr="0013635A" w:rsidRDefault="00DE67E2" w:rsidP="00DE67E2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CEA0255" w14:textId="77777777" w:rsidR="00DE67E2" w:rsidRDefault="00DE67E2" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21282CEE" w14:textId="493C6CB6" w:rsidR="00DE67E2" w:rsidRDefault="00DE67E2" w:rsidP="00FE58F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004154F5" w:rsidRPr="006F3832" w14:paraId="1F9027C6" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A2BD4D" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="244343D4" w14:textId="2AA08FDA" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>WEEK THREE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="438DEA3E" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="36601847" w14:textId="77777777" w:rsidR="004154F5" w:rsidRDefault="004154F5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04CCC" w:rsidRPr="006F3832" w14:paraId="4D0B1FDC" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C95CCF6" w14:textId="77777777" w:rsidR="00C04CCC" w:rsidRDefault="00C04CCC" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61ADB799" w14:textId="77777777" w:rsidR="00C04CCC" w:rsidRDefault="00C04CCC" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60E3D526" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087DB5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="234FE0D8" w14:textId="092D4DB0" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F238BA" w14:textId="77777777" w:rsidR="00C04CCC" w:rsidRPr="007517FE" w:rsidRDefault="00C04CCC" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56C9DD36" w14:textId="101BD5D6" w:rsidR="007A391C" w:rsidRPr="007517FE" w:rsidRDefault="00886D96" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007517FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finger Painting </w:t>
+            </w:r>
+            <w:r w:rsidR="00A241DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with Sensory </w:t>
+            </w:r>
+            <w:r w:rsidR="00A70E7F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00A241DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lay and Craft Activities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3E1420" w14:textId="77777777" w:rsidR="007A391C" w:rsidRPr="007517FE" w:rsidRDefault="007A391C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F8FB117" w14:textId="19384865" w:rsidR="007F0C7D" w:rsidRPr="007517FE" w:rsidRDefault="007F0C7D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007517FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CFF88B4" w14:textId="77777777" w:rsidR="007F0C7D" w:rsidRPr="007517FE" w:rsidRDefault="007F0C7D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B6D7437" w14:textId="65756CFF" w:rsidR="00DC5E92" w:rsidRPr="007517FE" w:rsidRDefault="00DC5E92" w:rsidP="00566459">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007517FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9:30am – 11:00am </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B6359B2" w14:textId="01CA5D7A" w:rsidR="00DC5E92" w:rsidRDefault="00DC5E92" w:rsidP="00A33743">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="475AB26E" w14:textId="11A2B495" w:rsidR="00DC5E92" w:rsidRDefault="00566459" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29F66FCD" wp14:editId="46C1311A">
+                  <wp:extent cx="2027361" cy="1520893"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                  <wp:docPr id="2069584190" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId52" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2031598" cy="1524072"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B6CD1FD" w14:textId="77777777" w:rsidR="00DC5E92" w:rsidRDefault="00DC5E92" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50022D2F" w14:textId="77777777" w:rsidR="00DC5E92" w:rsidRDefault="00DC5E92" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="673B3424" w14:textId="77777777" w:rsidR="00DC5E92" w:rsidRDefault="00DC5E92" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A68AF9B" w14:textId="39896FD3" w:rsidR="00DC5E92" w:rsidRDefault="007517FE" w:rsidP="00233185">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Shell Painting</w:t>
+            </w:r>
+            <w:r w:rsidR="00A70E7F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Craft Activities. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027BD203" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="007517FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7847221C" w14:textId="77777777" w:rsidR="00DC5E92" w:rsidRDefault="00DC5E92" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E44616F" w14:textId="77777777" w:rsidR="00DC5E92" w:rsidRDefault="00DC5E92" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="152F6534" w14:textId="77777777" w:rsidR="00DC5E92" w:rsidRDefault="00DC5E92" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:30am </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7C0C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7C0C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:00pm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76CE7D67" w14:textId="77777777" w:rsidR="00B20B4A" w:rsidRDefault="00B20B4A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A7183C7" w14:textId="5951CF0A" w:rsidR="00B20B4A" w:rsidRDefault="00EF38E4" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3280977D" wp14:editId="48C38032">
+                  <wp:extent cx="2505946" cy="1596887"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="3810"/>
+                  <wp:docPr id="855754152" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId53" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2542163" cy="1619966"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC91902" w14:textId="77777777" w:rsidR="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C1369F6" w14:textId="71447F00" w:rsidR="0050366A" w:rsidRPr="00AF6E33" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woodside Family Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FD4F29D" w14:textId="77777777" w:rsidR="0050366A" w:rsidRPr="00AF6E33" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upper Ride</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="476C2842" w14:textId="77777777" w:rsidR="0050366A" w:rsidRPr="00AF6E33" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5140CC" w14:textId="77777777" w:rsidR="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV3 – 3GL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="172F9D44" w14:textId="77777777" w:rsidR="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18B0F44D" w14:textId="77777777" w:rsidR="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5798E319" w14:textId="77777777" w:rsidR="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F4D079B" w14:textId="77777777" w:rsidR="0050366A" w:rsidRPr="00234728" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351EBB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messy activity – please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00234728">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> play clothes that can get messy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28253385" w14:textId="77777777" w:rsidR="00C04CCC" w:rsidRDefault="00C04CCC" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E5ED455" w14:textId="77777777" w:rsidR="0050366A" w:rsidRPr="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050366A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woodside Family Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4704B8B0" w14:textId="77777777" w:rsidR="0050366A" w:rsidRPr="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050366A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upper Ride</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2E22DD" w14:textId="77777777" w:rsidR="0050366A" w:rsidRPr="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050366A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53FC337A" w14:textId="77777777" w:rsidR="0050366A" w:rsidRPr="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050366A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV3 – 3GL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4FBC32" w14:textId="77777777" w:rsidR="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46F37AB8" w14:textId="77777777" w:rsidR="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B7B34C" w14:textId="77777777" w:rsidR="0050366A" w:rsidRDefault="0050366A" w:rsidP="0050366A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FD943CE" w14:textId="394BAA10" w:rsidR="002C692F" w:rsidRPr="002C692F" w:rsidRDefault="0050366A" w:rsidP="002C692F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351EBB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messy activity – please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00234728">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> play clothes that can get messy. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087DB5" w:rsidRPr="006F3832" w14:paraId="63879ED5" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A66AA99" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37A797E5" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685CB2FA" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087DB5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4FEA96" w14:textId="7CBA203B" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5776B14C" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78AA53E6" w14:textId="2B5CC811" w:rsidR="003D46CF" w:rsidRPr="00792535" w:rsidRDefault="00CC6A75" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792535">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letter Art </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE59F2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and Music Rhymes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309007D3" w14:textId="77777777" w:rsidR="009F4F47" w:rsidRPr="00792535" w:rsidRDefault="009F4F47" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="049F015B" w14:textId="19C2A6FC" w:rsidR="009F4F47" w:rsidRPr="00792535" w:rsidRDefault="009F4F47" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792535">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F942A5" w14:textId="77777777" w:rsidR="009F4F47" w:rsidRPr="00792535" w:rsidRDefault="009F4F47" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="641ACE73" w14:textId="205C9E80" w:rsidR="009F4F47" w:rsidRPr="00792535" w:rsidRDefault="001315B8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792535">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:00am </w:t>
+            </w:r>
+            <w:r w:rsidR="00924906" w:rsidRPr="00792535">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792535">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924906" w:rsidRPr="00792535">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:30pm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792535">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB38D9E" w14:textId="514ED266" w:rsidR="003D46CF" w:rsidRDefault="009F4F47" w:rsidP="00C92759">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12247B8A" wp14:editId="66E67131">
+                  <wp:extent cx="1550505" cy="1550505"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1417974986" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId54" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1554330" cy="1554330"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00792535">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1349">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1349">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A5392E4" wp14:editId="74AB89F8">
+                  <wp:extent cx="1716156" cy="966411"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+                  <wp:docPr id="11" name="Picture 7"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 11"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId55">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1747976" cy="984330"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C1BEC6" w14:textId="77777777" w:rsidR="00CB1349" w:rsidRDefault="00CB1349" w:rsidP="00C92759">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39FB41EB" w14:textId="2A0B443E" w:rsidR="003D46CF" w:rsidRDefault="0065373B" w:rsidP="002659A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B508717" wp14:editId="7E20650F">
+                  <wp:extent cx="1782418" cy="1335110"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+                  <wp:docPr id="698574952" name="Picture 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 10"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId56" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1790312" cy="1341023"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00362608">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0089169B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0089169B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72F3A43B" wp14:editId="52CA3550">
+                  <wp:extent cx="1325217" cy="1766958"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="5080"/>
+                  <wp:docPr id="13" name="Picture 8"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 13"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId57" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1329898" cy="1773200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22400032" w14:textId="77777777" w:rsidR="003D46CF" w:rsidRDefault="003D46CF" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DCA04B5" w14:textId="77777777" w:rsidR="00F0539F" w:rsidRDefault="00F0539F" w:rsidP="0078129C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="681FA0B4" w14:textId="192F4659" w:rsidR="00F0539F" w:rsidRDefault="008E2751" w:rsidP="00775078">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pokémon, Mario and </w:t>
+            </w:r>
+            <w:r w:rsidR="0078129C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>K-Pop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E60DC08" w14:textId="77777777" w:rsidR="00DD143D" w:rsidRDefault="00DD143D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A4CC02C" w14:textId="7764A888" w:rsidR="003D46CF" w:rsidRDefault="00A3538A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0313D3A8" w14:textId="77777777" w:rsidR="003D46CF" w:rsidRDefault="003D46CF" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="105804F7" w14:textId="18935966" w:rsidR="003D46CF" w:rsidRDefault="00924906" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:00pm – 2:30pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A622B9" w14:textId="77777777" w:rsidR="00924906" w:rsidRDefault="00924906" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24E13149" w14:textId="1A7BD44E" w:rsidR="00924906" w:rsidRDefault="00805664" w:rsidP="005234F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01903E20" wp14:editId="3C0D2A9B">
+                  <wp:extent cx="1470307" cy="1199321"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                  <wp:docPr id="440046278" name="Picture 440046278"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId58" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1484324" cy="1210754"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00D26278">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E211D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081273D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081273D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C6A04AC" wp14:editId="06A3269E">
+                  <wp:extent cx="1808177" cy="930974"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
+                  <wp:docPr id="1999698679" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId59" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1811391" cy="932629"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C9E5BF" w14:textId="462F2800" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="005A659A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ED12830" w14:textId="73D8706E" w:rsidR="00617894" w:rsidRDefault="0018598B" w:rsidP="005234F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A756D12" wp14:editId="36DA3211">
+                  <wp:extent cx="1167627" cy="1610276"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1683710802" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId60" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1175110" cy="1620596"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="005234F5">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="005234F5">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46D64B2B" wp14:editId="1B8C6C76">
+                  <wp:extent cx="1232452" cy="1232452"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="1965897055" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId61" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1235317" cy="1235317"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="557CECA1" w14:textId="77777777" w:rsidR="003B2BF4" w:rsidRDefault="003B2BF4" w:rsidP="001A4010">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D684F0B" w14:textId="77777777" w:rsidR="00BD05DF" w:rsidRDefault="00BD05DF" w:rsidP="001A4010">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EE8FFE8" w14:textId="77777777" w:rsidR="00BD05DF" w:rsidRDefault="00BD05DF" w:rsidP="001A4010">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49079CC9" w14:textId="77777777" w:rsidR="00BD05DF" w:rsidRDefault="00BD05DF" w:rsidP="001A4010">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D1462EF" w14:textId="77777777" w:rsidR="001A4010" w:rsidRDefault="001A4010" w:rsidP="001A4010">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="085F0225" w14:textId="77777777" w:rsidR="003D46CF" w:rsidRDefault="003D46CF" w:rsidP="003D46CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Breaks Family </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>Swim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FE1F88B" w14:textId="77777777" w:rsidR="003D46CF" w:rsidRDefault="003D46CF" w:rsidP="003D46CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B08C1B0" w14:textId="77777777" w:rsidR="003D46CF" w:rsidRPr="006F3832" w:rsidRDefault="003D46CF" w:rsidP="003D46CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>(5 – 11 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> old</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FB6AEE" w14:textId="77777777" w:rsidR="003D46CF" w:rsidRPr="006F3832" w:rsidRDefault="003D46CF" w:rsidP="003D46CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F9CCA79" w14:textId="28E224BE" w:rsidR="001A4010" w:rsidRDefault="003D46CF" w:rsidP="00311A1E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:00pm – 3:00p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F49B6E5" w14:textId="77777777" w:rsidR="0042261E" w:rsidRPr="00311A1E" w:rsidRDefault="0042261E" w:rsidP="00311A1E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57E73EE1" w14:textId="3700A5A6" w:rsidR="003D46CF" w:rsidRDefault="003D46CF" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EDFA680" wp14:editId="452A1B2E">
+                  <wp:extent cx="3282345" cy="1729408"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                  <wp:docPr id="1389524933" name="Picture 1389524933"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId17">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3331942" cy="1755540"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="628C8E7C" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F6659A7" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="00F41D43" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="648A16A2" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="00F41D43" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2093432F" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="00F41D43" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C851EFE" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="00F41D43" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A02C39A" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="00F41D43" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4716AFCE" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="00D06EE5" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C6348E7" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17F0A24F" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="058F62C1" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68CC4679" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FB89148" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66AA64A0" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="095277BA" w14:textId="77777777" w:rsidR="00792535" w:rsidRDefault="00792535" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A7C2C80" w14:textId="77777777" w:rsidR="00792535" w:rsidRDefault="00792535" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65EC8C7D" w14:textId="77777777" w:rsidR="00792535" w:rsidRDefault="00792535" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="444A8FD8" w14:textId="77777777" w:rsidR="00792535" w:rsidRDefault="00792535" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B9A2B62" w14:textId="77777777" w:rsidR="00792535" w:rsidRDefault="00792535" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0956F5BB" w14:textId="77777777" w:rsidR="00792535" w:rsidRDefault="00792535" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59A7473E" w14:textId="77777777" w:rsidR="00792535" w:rsidRDefault="00792535" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B926E2E" w14:textId="77777777" w:rsidR="00792535" w:rsidRDefault="00792535" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E0A57F0" w14:textId="77777777" w:rsidR="00792535" w:rsidRDefault="00792535" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B4044B0" w14:textId="77777777" w:rsidR="00792535" w:rsidRDefault="00792535" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E846F6D" w14:textId="77777777" w:rsidR="00F03037" w:rsidRDefault="00F03037" w:rsidP="0078129C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74AEA74F" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="002962A8" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B558798" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="002962A8" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B3FC2D6" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="002962A8" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="682265E1" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="00F41D43" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2 - 1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AAB5649" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="00F41D43" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A19F76C" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="00D06EE5" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0135E053" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BBEB62B" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E5F7C58" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67F8B3AF" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0777124A" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EA1922A" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17D8D56B" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73516139" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22548F27" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4804C8E0" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B1A4CB2" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A839328" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="117992ED" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A33FFE8" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F0899B8" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="637DA3C2" w14:textId="77777777" w:rsidR="001D2BA8" w:rsidRDefault="001D2BA8" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59107B3B" w14:textId="77777777" w:rsidR="0078129C" w:rsidRDefault="0078129C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="325DCD81" w14:textId="77777777" w:rsidR="00BD05DF" w:rsidRDefault="00BD05DF" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00320507" w14:textId="44169BA4" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Centre AT7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F794D8" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 Bell Green Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A15D7E5" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43084197" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 7GP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC92243" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75342719" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please provide all children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and adult’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> names on the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ooking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>orm attending Family Swim (5 – 11 years old).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CCCE436" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children must </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">live </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>within the family household.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B5BEED2" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60E5A3DC" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Pool Rules: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>child aged 8 and under must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CC2A40" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Any child that cannot swim must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077DD8B5" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01EF4A1C" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent/carers must stay at the pool side if not swimming with children. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53FACA0B" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5725F8D7" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>£1.00 will be required for individual lockers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C82FB6" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRPr="006F3832" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28DB50A1" w14:textId="77777777" w:rsidR="00AC7C0C" w:rsidRDefault="00AC7C0C" w:rsidP="00AC7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a child has a medical history, please notify the Short Breaks staff member/lifeguard on duty on arrival in case of an emergency. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F0A571" w14:textId="77777777" w:rsidR="002C692F" w:rsidRDefault="002C692F" w:rsidP="002C692F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3307A237" w14:textId="77777777" w:rsidR="00E00E0B" w:rsidRDefault="00E00E0B" w:rsidP="00E00E0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please bring your own floating devices (armbands) as these are not provided. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D641507" w14:textId="77777777" w:rsidR="00E00E0B" w:rsidRDefault="00E00E0B" w:rsidP="00E00E0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087DB5" w:rsidRPr="006F3832" w14:paraId="51EDAFF1" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1406AA06" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D2691BE" w14:textId="55074C4B" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F7A61D0" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087DB5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431A5F39" w14:textId="26E36212" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="233F91C2" w14:textId="77777777" w:rsidR="0084463A" w:rsidRDefault="0084463A" w:rsidP="0084463A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00BC6C3E" w14:textId="748F1E8C" w:rsidR="0084463A" w:rsidRPr="00EC325F" w:rsidRDefault="0084463A" w:rsidP="0084463A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC325F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Stone Painting</w:t>
+            </w:r>
+            <w:r w:rsidR="00A241DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Sensory Play and craft activities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57912757" w14:textId="77777777" w:rsidR="0084463A" w:rsidRPr="00EC325F" w:rsidRDefault="0084463A" w:rsidP="0084463A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21FE9B45" w14:textId="08F1AF8E" w:rsidR="002E574D" w:rsidRPr="00EC325F" w:rsidRDefault="0084463A" w:rsidP="00D874E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC325F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32EBBF78" w14:textId="77777777" w:rsidR="00C03C6D" w:rsidRPr="00EC325F" w:rsidRDefault="00C03C6D" w:rsidP="00D874E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="717B162A" w14:textId="6FA9BD5C" w:rsidR="00C03C6D" w:rsidRPr="00EC325F" w:rsidRDefault="00A5269C" w:rsidP="00EC325F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC325F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC325F" w:rsidRPr="00EC325F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC325F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>am – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC325F" w:rsidRPr="00EC325F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC325F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC325F" w:rsidRPr="00EC325F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9A80EB" w14:textId="0F1BD5A2" w:rsidR="002E574D" w:rsidRDefault="00C03C6D" w:rsidP="00C03C6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FEEADFA" wp14:editId="5A8FA896">
+                  <wp:extent cx="1318591" cy="1318591"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="177707856" name="Picture 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId62" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1340447" cy="1340447"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39DF546F" wp14:editId="50369F72">
+                  <wp:extent cx="1252330" cy="1252330"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
+                  <wp:docPr id="575834904" name="Picture 2" descr="YKUKIZEE 30Pcs Painting Pebbles 3-5 cm, Natural Rocks for Painting Smooth, Flat River Stones for Crafting Arts Decoration"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="YKUKIZEE 30Pcs Painting Pebbles 3-5 cm, Natural Rocks for Painting Smooth, Flat River Stones for Crafting Arts Decoration"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId63" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1259006" cy="1259006"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52302390" w14:textId="7E230BE0" w:rsidR="0084463A" w:rsidRDefault="0084463A" w:rsidP="0084463A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44BD43DA" w14:textId="77777777" w:rsidR="00D874E4" w:rsidRDefault="00D874E4" w:rsidP="00D874E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="169AF2C5" w14:textId="05288593" w:rsidR="00F00F11" w:rsidRDefault="00F00F11" w:rsidP="00471903">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pool Table, Ping-Pong, Connect 4 and various board games.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51601ACD" w14:textId="77777777" w:rsidR="00F00F11" w:rsidRDefault="00F00F11" w:rsidP="00F00F11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EF0FCE4" w14:textId="77777777" w:rsidR="00F00F11" w:rsidRDefault="00F00F11" w:rsidP="00F00F11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E22AF8A" w14:textId="77777777" w:rsidR="00F00F11" w:rsidRDefault="00F00F11" w:rsidP="00F00F11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03B50C97" w14:textId="77777777" w:rsidR="00F00F11" w:rsidRDefault="00F00F11" w:rsidP="00F00F11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:30pm – 2:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B0ACF5" w14:textId="77777777" w:rsidR="00F00F11" w:rsidRDefault="00F00F11" w:rsidP="00F00F11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BE8245F" w14:textId="10E1E31B" w:rsidR="00F00F11" w:rsidRDefault="00F00F11" w:rsidP="0073067A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6D44">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44D238FB" wp14:editId="4FE0DB89">
+                  <wp:extent cx="1282700" cy="1282700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1861123940" name="Picture 7" descr="Monopoly Pokémon Edition Board Game - English Version"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 9" descr="Monopoly Pokémon Edition Board Game - English Version"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId21">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1282700" cy="1282700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="0073067A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="663C2797" wp14:editId="2CC7A971">
+                  <wp:extent cx="1808177" cy="930974"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
+                  <wp:docPr id="381716328" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId59" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1811391" cy="932629"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C82388" w14:textId="77777777" w:rsidR="00F00F11" w:rsidRDefault="00F00F11" w:rsidP="00F00F11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66DAF4C9" wp14:editId="78EDA77F">
+                  <wp:extent cx="2197100" cy="1235869"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:docPr id="1575188447" name="Picture 8"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 10"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId22" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2206182" cy="1240978"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4007FC23" w14:textId="77777777" w:rsidR="00F00F11" w:rsidRDefault="00F00F11" w:rsidP="00F00F11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4565B3CC" w14:textId="0D609B7E" w:rsidR="00F6240A" w:rsidRDefault="00F00F11" w:rsidP="00F00F11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="503FA33B" wp14:editId="3465DE15">
+                  <wp:extent cx="1297082" cy="1085599"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                  <wp:docPr id="1297185440" name="Picture 1" descr="Tennis Table Tennis ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Tennis Table Tennis ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId23" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1350555" cy="1130354"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65C3F269" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F201EF6" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D298D17" w14:textId="3518AFE1" w:rsidR="004F7A04" w:rsidRPr="00852791" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E1691C8" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRPr="00852791" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52E38B1C" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRPr="00852791" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E5C88C2" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852791">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF787A4" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRPr="00CA26EE" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="391B8083" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Please notify Development Officer in advance if your child </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C1E89E" w14:textId="77777777" w:rsidR="00471903" w:rsidRDefault="00471903" w:rsidP="00AC6EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48AF219F" w14:textId="77777777" w:rsidR="00AC6EDF" w:rsidRDefault="00AC6EDF" w:rsidP="00AC6EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23611E30" w14:textId="77777777" w:rsidR="00D874E4" w:rsidRDefault="00D874E4" w:rsidP="00AC6EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42BC3844" w14:textId="77777777" w:rsidR="00D874E4" w:rsidRDefault="00D874E4" w:rsidP="00AC6EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F3F15A2" w14:textId="77777777" w:rsidR="00D874E4" w:rsidRDefault="00D874E4" w:rsidP="00AC6EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D1748CA" w14:textId="77777777" w:rsidR="00B85DA7" w:rsidRDefault="00B85DA7" w:rsidP="00AC6EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26C6531A" w14:textId="77777777" w:rsidR="006E2B6C" w:rsidRDefault="006E2B6C" w:rsidP="00AC6EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21E1A844" w14:textId="77777777" w:rsidR="006E2B6C" w:rsidRDefault="006E2B6C" w:rsidP="00AC6EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="105B52AB" w14:textId="64D2B6F6" w:rsidR="004F7A04" w:rsidRPr="004F7A04" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7F294A" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRPr="004F7A04" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5FCB16" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRPr="004F7A04" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44FEBE3E" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BD533A6" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRPr="00CA26EE" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D2B736C" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F7C37C" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRPr="00D06EE5" w:rsidRDefault="004F7A04" w:rsidP="004F7A04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="293784C8" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087DB5" w:rsidRPr="006F3832" w14:paraId="29A43CB8" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAD73CD" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48D488BB" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CBCD4C6" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087DB5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07949217" w14:textId="1819D25C" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6C7972" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26CC0ABD" w14:textId="140B2171" w:rsidR="00D5061B" w:rsidRPr="004F7A04" w:rsidRDefault="002E574D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Badge Making </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E2A6E4A" w14:textId="77777777" w:rsidR="002E574D" w:rsidRPr="004F7A04" w:rsidRDefault="002E574D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69A44377" w14:textId="768E34F0" w:rsidR="002E574D" w:rsidRPr="004F7A04" w:rsidRDefault="002E574D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4A0C49" w14:textId="77777777" w:rsidR="002E574D" w:rsidRPr="004F7A04" w:rsidRDefault="002E574D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C2B53FB" w14:textId="528369F3" w:rsidR="004F7A04" w:rsidRDefault="005570AA" w:rsidP="00300DA7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:15pm – 1:45pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F88D6C" w14:textId="77777777" w:rsidR="00644BE1" w:rsidRDefault="00644BE1" w:rsidP="00300DA7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66301E6B" w14:textId="23EB94C6" w:rsidR="0022574A" w:rsidRDefault="00300DA7" w:rsidP="00300DA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B80C3B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CD40860" wp14:editId="1C6929C7">
+                  <wp:extent cx="1216856" cy="1216856"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+                  <wp:docPr id="1560729453" name="Picture 1560729453"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId64" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1234682" cy="1234682"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="0022574A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FB747F9" wp14:editId="6ED92B90">
+                  <wp:extent cx="1768520" cy="1178609"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
+                  <wp:docPr id="680815144" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId65" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1781279" cy="1187112"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28FF19F0" w14:textId="74315735" w:rsidR="00354F68" w:rsidRDefault="00354F68" w:rsidP="00300DA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05FE045E" w14:textId="77777777" w:rsidR="00644BE1" w:rsidRDefault="00644BE1" w:rsidP="00644BE1">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B90E4F4" w14:textId="5DBBBAE6" w:rsidR="009B6E6B" w:rsidRDefault="00211E1B" w:rsidP="0022574A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D323123" wp14:editId="3DD95DE3">
+                  <wp:extent cx="2426276" cy="1364781"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                  <wp:docPr id="1483009746" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId66" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2436046" cy="1370277"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20AB592A" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRDefault="009B6E6B" w:rsidP="00A36A83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="202FDBC5" w14:textId="77777777" w:rsidR="00D5061B" w:rsidRDefault="00D5061B" w:rsidP="00E20C33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DCD926F" w14:textId="38475CDB" w:rsidR="002502B1" w:rsidRDefault="0004345F" w:rsidP="00A36A83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ha</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36A83">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ma Beads and bracelet making</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11566A56" w14:textId="77777777" w:rsidR="00A36A83" w:rsidRDefault="00A36A83" w:rsidP="00A36A83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C08F4B4" w14:textId="1148CA8F" w:rsidR="005570AA" w:rsidRDefault="004F7A04" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="005570AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 – 17 years old</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B6CECE3" w14:textId="77777777" w:rsidR="004F7A04" w:rsidRDefault="004F7A04" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10BAF7FC" w14:textId="48CEC4A4" w:rsidR="005570AA" w:rsidRDefault="005570AA" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2:15pm </w:t>
+            </w:r>
+            <w:r w:rsidR="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:45pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA42080" w14:textId="77777777" w:rsidR="00D5061B" w:rsidRDefault="00D5061B" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CCC2D3D" w14:textId="77777777" w:rsidR="00691F53" w:rsidRDefault="008936AD" w:rsidP="003F30D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FA9ECDF" wp14:editId="15AD2734">
+                  <wp:extent cx="1821766" cy="1821766"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                  <wp:docPr id="1889262079" name="Picture 3" descr="Hama beads ideas – Artofit"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5" descr="Hama beads ideas – Artofit"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId67" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1832552" cy="1832552"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="003F30D6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA8AACF" w14:textId="77777777" w:rsidR="00691F53" w:rsidRDefault="00691F53" w:rsidP="003F30D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6683B279" w14:textId="77777777" w:rsidR="00A36A83" w:rsidRDefault="00820A2D" w:rsidP="00691F53">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57FF8EEA" wp14:editId="6562ADA9">
+                  <wp:extent cx="1805531" cy="1651342"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="6350"/>
+                  <wp:docPr id="1566569072" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 6"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId68" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1814433" cy="1659484"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B52890" w14:textId="5FF0458A" w:rsidR="00691F53" w:rsidRDefault="00691F53" w:rsidP="00691F53">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DAD66F" w14:textId="77777777" w:rsidR="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56D08BF8" w14:textId="3E5945E2" w:rsidR="005105D5" w:rsidRPr="00B2536C" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19967A2B" w14:textId="77777777" w:rsidR="005105D5" w:rsidRPr="00B2536C" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD98BA1" w14:textId="77777777" w:rsidR="005105D5" w:rsidRPr="00B2536C" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00CE6853" w14:textId="77777777" w:rsidR="005105D5" w:rsidRPr="00B2536C" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0984DA8C" w14:textId="77777777" w:rsidR="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C0EEA6" w14:textId="77777777" w:rsidR="005105D5" w:rsidRPr="00636E38" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C9027B7" w14:textId="77777777" w:rsidR="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31506BB3" w14:textId="77777777" w:rsidR="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64F9EA5E" w14:textId="77777777" w:rsidR="0022574A" w:rsidRDefault="0022574A" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53D7C3ED" w14:textId="77777777" w:rsidR="0022574A" w:rsidRDefault="0022574A" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46A1E4D7" w14:textId="77777777" w:rsidR="0022574A" w:rsidRDefault="0022574A" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="436930DC" w14:textId="77777777" w:rsidR="0022574A" w:rsidRDefault="0022574A" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D856B65" w14:textId="77777777" w:rsidR="0022574A" w:rsidRDefault="0022574A" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29EA7654" w14:textId="77777777" w:rsidR="0022574A" w:rsidRDefault="0022574A" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42ABF315" w14:textId="77777777" w:rsidR="0022574A" w:rsidRDefault="0022574A" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65571C1D" w14:textId="77777777" w:rsidR="0022574A" w:rsidRDefault="0022574A" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4469C871" w14:textId="77777777" w:rsidR="0022574A" w:rsidRDefault="0022574A" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="681BEFDC" w14:textId="77777777" w:rsidR="0022574A" w:rsidRDefault="0022574A" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61993043" w14:textId="77777777" w:rsidR="00A36A83" w:rsidRDefault="00A36A83" w:rsidP="00A36A83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4360FFF2" w14:textId="293B6EF2" w:rsidR="005105D5" w:rsidRPr="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005105D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B47B36A" w14:textId="77777777" w:rsidR="005105D5" w:rsidRPr="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005105D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08BAEBD0" w14:textId="77777777" w:rsidR="005105D5" w:rsidRPr="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005105D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F5393F" w14:textId="77777777" w:rsidR="005105D5" w:rsidRPr="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005105D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA1DF95" w14:textId="77777777" w:rsidR="005105D5" w:rsidRPr="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005105D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C0B2BB8" w14:textId="77777777" w:rsidR="005105D5" w:rsidRPr="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="539934D1" w14:textId="77777777" w:rsidR="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="378C233F" w14:textId="77777777" w:rsidR="005105D5" w:rsidRDefault="005105D5" w:rsidP="005105D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65E1FC98" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087DB5" w:rsidRPr="006F3832" w14:paraId="073C103D" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2610C8BA" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D088748" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B19086" w14:textId="0C023DC6" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087DB5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01AAF729" w14:textId="4C12E16E" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B50125" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D6060FC" w14:textId="77777777" w:rsidR="00617894" w:rsidRDefault="00BB6F32" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Decorate Your Own Fan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69015460" w14:textId="77777777" w:rsidR="00B96B9E" w:rsidRDefault="00B96B9E" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1515502A" w14:textId="77777777" w:rsidR="00617894" w:rsidRDefault="00617894" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5 – 11 years old) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0759A99D" w14:textId="77777777" w:rsidR="00B96B9E" w:rsidRDefault="00B96B9E" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E9E144A" w14:textId="2528DC4B" w:rsidR="00E220C9" w:rsidRDefault="005570AA" w:rsidP="007D109A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9:30am – 11:00am </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="430C80BD" w14:textId="77777777" w:rsidR="0038504F" w:rsidRDefault="00B96B9E" w:rsidP="00BA0216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59B36231" wp14:editId="20A0218C">
+                  <wp:extent cx="1854323" cy="1547446"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1213282796" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId69" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1867969" cy="1558833"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00283584">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04A06CD1" wp14:editId="363F9D11">
+                  <wp:extent cx="1371600" cy="1371600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1557002275" name="Picture 2" descr="5 Pcs DIY Paper Fan White Doodle Tool Art Painting Durable for Children Kids JS23: 10"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4" descr="5 Pcs DIY Paper Fan White Doodle Tool Art Painting Durable for Children Kids JS23: 10"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId70" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1381758" cy="1381758"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7713F371" w14:textId="77777777" w:rsidR="0038504F" w:rsidRDefault="0038504F" w:rsidP="00BA0216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04F23461" w14:textId="77777777" w:rsidR="0038504F" w:rsidRDefault="0038504F" w:rsidP="00BA0216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="315DEB8E" w14:textId="77777777" w:rsidR="006E2B6C" w:rsidRDefault="006E2B6C" w:rsidP="00EA212C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5554BFD0" w14:textId="216EC3E5" w:rsidR="00EA212C" w:rsidRDefault="00411B56" w:rsidP="00EA212C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beaded Keychains </w:t>
+            </w:r>
+            <w:r w:rsidR="00051659">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with Arts and Crafts and Games.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="137673D4" w14:textId="77777777" w:rsidR="00EA212C" w:rsidRDefault="00EA212C" w:rsidP="00EA212C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B71BCC9" w14:textId="77777777" w:rsidR="00EA212C" w:rsidRDefault="00EA212C" w:rsidP="00EA212C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E658F21" w14:textId="77777777" w:rsidR="00EA212C" w:rsidRDefault="00EA212C" w:rsidP="00EA212C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39546300" w14:textId="77777777" w:rsidR="00EA212C" w:rsidRDefault="00391DFA" w:rsidP="00EA212C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11:30am – 1:00</w:t>
+            </w:r>
+            <w:r w:rsidR="00C83B55">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0524513F" w14:textId="77777777" w:rsidR="00C83B55" w:rsidRDefault="00C83B55" w:rsidP="00EA212C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C0E354C" w14:textId="32C3ED5D" w:rsidR="00C83B55" w:rsidRDefault="007D0A0D" w:rsidP="007D0A0D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0014138B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53B64C80" wp14:editId="2175DAAF">
+                  <wp:extent cx="1459566" cy="1547446"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+                  <wp:docPr id="8" name="Picture 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId71" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1474107" cy="1562863"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00047245">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D897A5" w14:textId="7A1A081D" w:rsidR="00047245" w:rsidRDefault="00047245" w:rsidP="007D0A0D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDEC904" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="289AF20A" w14:textId="402880B7" w:rsidR="009B6E6B" w:rsidRPr="00AF6E33" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B44295C" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRPr="00AF6E33" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60F387B2" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRPr="00AF6E33" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A9B4F1" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRPr="00AF6E33" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8F765C" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60BCAE84" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRPr="0013635A" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3DB178" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69ACCDF3" w14:textId="77777777" w:rsidR="0038504F" w:rsidRDefault="0038504F" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24F71725" w14:textId="77777777" w:rsidR="0038504F" w:rsidRDefault="0038504F" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60F914EE" w14:textId="77777777" w:rsidR="0073097F" w:rsidRDefault="0073097F" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45CE323E" w14:textId="02E9DE12" w:rsidR="009B6E6B" w:rsidRPr="009B6E6B" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6E6B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126A52B6" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRPr="009B6E6B" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6E6B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F3CFF6" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRPr="009B6E6B" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6E6B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7DBA8E" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRPr="009B6E6B" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6E6B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716A972D" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21367F07" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRPr="0013635A" w:rsidRDefault="009B6E6B" w:rsidP="009B6E6B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E3E4DD1" w14:textId="77777777" w:rsidR="009B6E6B" w:rsidRDefault="009B6E6B" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087DB5" w:rsidRPr="006F3832" w14:paraId="471CA44B" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D43F73B" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10C0E526" w14:textId="0B4DA6DC" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEK FOUR </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A60B07" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="0038504F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5323918F" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0038504F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="169401FA" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087DB5" w:rsidRPr="006F3832" w14:paraId="16779A64" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="658F1BDC" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22029AB9" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D9357A" w14:textId="46C92E8C" w:rsidR="00DE7628" w:rsidRDefault="00DE7628" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7628">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EACBBF6" w14:textId="77777777" w:rsidR="00005717" w:rsidRDefault="00005717" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24E33CB6" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19C8AF0E" w14:textId="70F6B36B" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6A174E" w14:textId="77777777" w:rsidR="00725363" w:rsidRDefault="00725363" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DECD6C2" w14:textId="1C99B69A" w:rsidR="00BE42AC" w:rsidRPr="005A67EE" w:rsidRDefault="00ED6CD3" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A67EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Growing Activity - Planting Seeds </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05125F9A" w14:textId="341E1A34" w:rsidR="00ED6CD3" w:rsidRPr="005A67EE" w:rsidRDefault="005A67EE" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A67EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00912354" w:rsidRPr="005A67EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ith Sensory Room</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6103">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, outdoor garden </w:t>
+            </w:r>
+            <w:r w:rsidR="003563F2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">games </w:t>
+            </w:r>
+            <w:r w:rsidR="003563F2" w:rsidRPr="005A67EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A67EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Crafts,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C61AA5" w14:textId="77777777" w:rsidR="00BE42AC" w:rsidRPr="005A67EE" w:rsidRDefault="00BE42AC" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="179D2E57" w14:textId="61112FF8" w:rsidR="00725363" w:rsidRPr="00BE42AC" w:rsidRDefault="002D72DE" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE42AC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old</w:t>
+            </w:r>
+            <w:r w:rsidR="00725363" w:rsidRPr="00BE42AC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC0130D" w14:textId="77777777" w:rsidR="00725363" w:rsidRPr="00BE42AC" w:rsidRDefault="00725363" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DF5CFB4" w14:textId="77777777" w:rsidR="00BD38B1" w:rsidRPr="00BE42AC" w:rsidRDefault="00E86EEB" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE42AC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9:30am </w:t>
+            </w:r>
+            <w:r w:rsidR="000F78FB" w:rsidRPr="00BE42AC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="007E54E5" w:rsidRPr="00BE42AC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000F78FB" w:rsidRPr="00BE42AC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11:00am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0494C162" w14:textId="77777777" w:rsidR="00725363" w:rsidRDefault="00725363" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34B795C4" w14:textId="291FBA05" w:rsidR="002D6103" w:rsidRDefault="00F16A89" w:rsidP="002D6103">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="620C252F" wp14:editId="5C3D5F86">
+                  <wp:extent cx="1807699" cy="1988842"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                  <wp:docPr id="1238197140" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId72" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1837668" cy="2021814"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="003563F2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003563F2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="232FA1F1" wp14:editId="6499A727">
+                  <wp:extent cx="1343464" cy="1343464"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:docPr id="335819593" name="Picture 2" descr="Product Image"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Product Image"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId73">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1344422" cy="1344422"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C6162C6" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="002D6103">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A522CDD" w14:textId="0A245063" w:rsidR="000C2AFD" w:rsidRDefault="007F18A2" w:rsidP="003563F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08A81C91" wp14:editId="5ACCB6FD">
+                  <wp:extent cx="1357532" cy="1273819"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:docPr id="1912708153" name="Picture 1" descr="Product Image"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="Product Image"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId74">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1364106" cy="1279987"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54868D84" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="003563F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="346A3244" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="003563F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="368D351B" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="003563F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1046D700" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="003563F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F48E8C0" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="003563F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="523A1F56" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="003563F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72D52C7D" w14:textId="77777777" w:rsidR="000C2AFD" w:rsidRDefault="000C2AFD" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09855C94" w14:textId="1390E536" w:rsidR="000C2AFD" w:rsidRDefault="002E4138" w:rsidP="002E4138">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Plant Pot Decorating and planting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D6E7E8" w14:textId="77777777" w:rsidR="002E4138" w:rsidRDefault="002E4138" w:rsidP="002E4138">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1617FEF4" w14:textId="205F7C05" w:rsidR="000C2AFD" w:rsidRDefault="00BE42AC" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617C03C1" w14:textId="77777777" w:rsidR="00BE42AC" w:rsidRDefault="00BE42AC" w:rsidP="00725363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="300FC9D0" w14:textId="7D8F3B83" w:rsidR="002E4138" w:rsidRDefault="00BE42AC" w:rsidP="00FA1900">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11:30am – 1:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11CFC82D" w14:textId="77777777" w:rsidR="00FA1900" w:rsidRDefault="00FA1900" w:rsidP="00FA1900">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22A44C13" w14:textId="038AFED8" w:rsidR="002E4138" w:rsidRDefault="00AC75AA" w:rsidP="00FA1900">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="112405C2" wp14:editId="59DBF675">
+                  <wp:extent cx="1195754" cy="1195754"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
+                  <wp:docPr id="114413350" name="Picture 114413350" descr="Baker Ross E6436 White Plastic Flower Pots Size 6.5cm For Kids To Paint, Decorate &amp;amp; Plant with Flowers for Gifts(Pack of 10)"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Baker Ross E6436 White Plastic Flower Pots Size 6.5cm For Kids To Paint, Decorate &amp;amp; Plant with Flowers for Gifts(Pack of 10)"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId75" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1203565" cy="1203565"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00FA1900">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="002E4138">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AE76284" wp14:editId="1D1892F3">
+                  <wp:extent cx="1209822" cy="1209822"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:docPr id="812727569" name="Picture 2" descr="Baker Ross AR459 Terracotta Flower Pots - Pack of 4, Ceramic Planters for Kids to Paint, Decorate and for STEM Learning Activities"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 6" descr="Baker Ross AR459 Terracotta Flower Pots - Pack of 4, Ceramic Planters for Kids to Paint, Decorate and for STEM Learning Activities"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId76" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1216347" cy="1216347"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F0773D" w14:textId="2C77764A" w:rsidR="00DF3027" w:rsidRDefault="00DF3027" w:rsidP="00DF3027">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED0EE0A" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E4DAC35" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00AF6E33" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woodside Family Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D43C01" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00AF6E33" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upper Ride</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D0EC887" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00AF6E33" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2FDEE6" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV3 – 3GL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36870123" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74435E8C" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="578F21F6" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2916B302" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00234728" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351EBB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messy activity – please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00234728">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> play clothes that can get messy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66DE28FE" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B1E67B4" w14:textId="77777777" w:rsidR="005B5A38" w:rsidRDefault="005B5A38" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E2C42D5" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D43FFAB" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C661F6F" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AF15582" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54FE8A00" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78D7EA16" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61D156B5" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70C0971B" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54D850F1" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45504CA4" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2479E1A5" w14:textId="77777777" w:rsidR="006930AF" w:rsidRDefault="006930AF" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BC43826" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="431A2C0E" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C9B96E3" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15071CDE" w14:textId="77777777" w:rsidR="003563F2" w:rsidRDefault="003563F2" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73D78D3C" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="0050366A" w:rsidRDefault="0086106E" w:rsidP="00005717">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050366A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woodside Family Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F522564" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="0050366A" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050366A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upper Ride</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D714B0F" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="0050366A" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050366A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E598791" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="0050366A" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050366A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV3 – 3GL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB2AF19" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20F441CD" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="558D28A4" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08A6D951" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351EBB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messy activity – please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00234728">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> play clothes that can get messy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1B401F" w14:textId="235D0D3F" w:rsidR="00EB6EE6" w:rsidRDefault="00EB6EE6" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087DB5" w:rsidRPr="006F3832" w14:paraId="72CFF3DE" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E31C503" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68AF6861" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23E8D12C" w14:textId="0CAB2864" w:rsidR="00DE7628" w:rsidRDefault="00DE7628" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7628">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D005F01" w14:textId="77777777" w:rsidR="00D12F0B" w:rsidRDefault="00D12F0B" w:rsidP="004A28EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4471FA4C" w14:textId="45887558" w:rsidR="004E71B6" w:rsidRPr="004A28EE" w:rsidRDefault="00DF4685" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A28EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer Vegetable </w:t>
+            </w:r>
+            <w:r w:rsidR="00D12F0B" w:rsidRPr="004A28EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soup </w:t>
+            </w:r>
+            <w:r w:rsidR="004A28EE" w:rsidRPr="004A28EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(chopping vegetables) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A217D77" w14:textId="77777777" w:rsidR="004A28EE" w:rsidRPr="004A28EE" w:rsidRDefault="004A28EE" w:rsidP="004A28EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A28EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with Arts and Crafts and play activities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5C492E" w14:textId="77777777" w:rsidR="00D12F0B" w:rsidRPr="004A28EE" w:rsidRDefault="00D12F0B" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="548D6ECB" w14:textId="63A0F903" w:rsidR="000C44F3" w:rsidRDefault="0086106E" w:rsidP="004E71B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E42FED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5 </w:t>
+            </w:r>
+            <w:r w:rsidR="000C44F3" w:rsidRPr="00E42FED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>– 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E42FED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000C44F3" w:rsidRPr="00E42FED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> years</w:t>
+            </w:r>
+            <w:r w:rsidR="00E42FED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> old</w:t>
+            </w:r>
+            <w:r w:rsidR="004E71B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="441D6FC0" w14:textId="77777777" w:rsidR="004E71B6" w:rsidRPr="00E42FED" w:rsidRDefault="004E71B6" w:rsidP="004E71B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D34B66C" w14:textId="41D8FD5C" w:rsidR="00E42FED" w:rsidRPr="00E42FED" w:rsidRDefault="007749A6" w:rsidP="00DF4685">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E42FED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:00am </w:t>
+            </w:r>
+            <w:r w:rsidR="00E42FED" w:rsidRPr="00E42FED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E42FED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E42FED" w:rsidRPr="00E42FED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2:30pm </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DFC61A4" w14:textId="77777777" w:rsidR="00E42FED" w:rsidRDefault="00E42FED" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75382A90" w14:textId="04A94493" w:rsidR="00E42FED" w:rsidRDefault="00DF4685" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CB86882" wp14:editId="5B42648E">
+                  <wp:extent cx="1301115" cy="1301115"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="103638351" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId77" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1302683" cy="1302683"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F16B3DF" w14:textId="77777777" w:rsidR="00E42FED" w:rsidRDefault="00E42FED" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6612A235" w14:textId="77777777" w:rsidR="00E42FED" w:rsidRDefault="00E42FED" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67B15F57" w14:textId="1A78BCA8" w:rsidR="00E42FED" w:rsidRDefault="004A28EE" w:rsidP="004A28EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer Vegetable Soup (chopping vegetables) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3217CD51" w14:textId="56AC5B34" w:rsidR="00372F59" w:rsidRDefault="004A28EE" w:rsidP="004A28EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with Arts and Crafts and play activities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72427B74" w14:textId="77777777" w:rsidR="004A28EE" w:rsidRDefault="004A28EE" w:rsidP="004A28EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B0DE489" w14:textId="557D79C8" w:rsidR="00E42FED" w:rsidRDefault="004E71B6" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6195B80F" w14:textId="77777777" w:rsidR="004E71B6" w:rsidRDefault="004E71B6" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AD4C7F6" w14:textId="77777777" w:rsidR="00E42FED" w:rsidRDefault="00E42FED" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1:00pm – 2:30pm </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AA346F6" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05DBDCBD" w14:textId="3623D3F3" w:rsidR="00372F59" w:rsidRDefault="004A28EE" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1786F22A" wp14:editId="7EEEAEB8">
+                  <wp:extent cx="1619250" cy="1619250"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1969089940" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId77">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1621200" cy="1621200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D2A227" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="004A28EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D83C540" w14:textId="77777777" w:rsidR="00A40FF5" w:rsidRDefault="00A40FF5" w:rsidP="00CC293D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="509FEFB2" w14:textId="25B1B544" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00CC293D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Breaks Family </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>Swim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BB5E9A" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0928F2BF" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>(5 – 11 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> old</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F530BA" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FDD94DB" w14:textId="5450B81F" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:00pm – 3:00p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B8CDCFC" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35AD3DB5" w14:textId="02A485BB" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CAB072F" wp14:editId="483F9561">
+                  <wp:extent cx="3282345" cy="1729408"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                  <wp:docPr id="268936048" name="Picture 268936048"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId17">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3331942" cy="1755540"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3768F637" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="478A510B" w14:textId="6D00166B" w:rsidR="0086106E" w:rsidRPr="00F41D43" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2053F66E" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00F41D43" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50218EDC" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00F41D43" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327270E7" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00F41D43" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6225BB" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00F41D43" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F4E72A4" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00D06EE5" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A99F4B5" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F4DA7C9" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FB3884F" w14:textId="77777777" w:rsidR="00DF4685" w:rsidRDefault="00DF4685" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71D9D75C" w14:textId="77777777" w:rsidR="00DF4685" w:rsidRDefault="00DF4685" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09E5D4A4" w14:textId="77777777" w:rsidR="00DF4685" w:rsidRDefault="00DF4685" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F1849E4" w14:textId="77777777" w:rsidR="00DF4685" w:rsidRDefault="00DF4685" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F9652AC" w14:textId="77777777" w:rsidR="00DF4685" w:rsidRDefault="00DF4685" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="211FBE72" w14:textId="77777777" w:rsidR="00370794" w:rsidRDefault="00370794" w:rsidP="00370794">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="312A904E" w14:textId="2824A6CD" w:rsidR="0086106E" w:rsidRPr="002962A8" w:rsidRDefault="0086106E" w:rsidP="00370794">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48EEC259" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="002962A8" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA2AB26" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="002962A8" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D8C89FA" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00F41D43" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2 - 1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33960600" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00F41D43" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D710119" w14:textId="77777777" w:rsidR="0086106E" w:rsidRPr="00D06EE5" w:rsidRDefault="0086106E" w:rsidP="0086106E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343C9AEC" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57FCD1CC" w14:textId="77777777" w:rsidR="004A28EE" w:rsidRDefault="004A28EE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="190D5847" w14:textId="77777777" w:rsidR="004A28EE" w:rsidRDefault="004A28EE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16EDDBBE" w14:textId="77777777" w:rsidR="004A28EE" w:rsidRDefault="004A28EE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15FBAFF3" w14:textId="77777777" w:rsidR="004A28EE" w:rsidRDefault="004A28EE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DC203E2" w14:textId="77777777" w:rsidR="004A28EE" w:rsidRDefault="004A28EE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11F2B8E3" w14:textId="77777777" w:rsidR="004A28EE" w:rsidRDefault="004A28EE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AEC0BA9" w14:textId="77777777" w:rsidR="004A28EE" w:rsidRDefault="004A28EE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="768A1EF2" w14:textId="77777777" w:rsidR="004A28EE" w:rsidRDefault="004A28EE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="535C5A0E" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00370794">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Centre AT7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F7A514" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 Bell Green Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F84A982" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F67D7BD" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 7GP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DCC3CB5" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F41DDCB" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please provide all children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and adult’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> names on the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ooking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>orm attending Family Swim (5 – 11 years old).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE6A01F" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children must </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">live </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>within the family household.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="569983FA" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A68E8EF" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Pool Rules: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>child aged 8 and under must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05BCEDDF" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Any child that cannot swim must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BFE3DB5" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23921D5A" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent/carers must stay at the pool side if not swimming with children. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="377CBBF2" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4742F9DF" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>£1.00 will be required for individual lockers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F78BA5F" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="006F3832" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0592D0F7" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a child has a medical history, please notify the Short Breaks staff member/lifeguard on duty on arrival in case of an emergency. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C675058" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52823E26" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please bring your own floating devices (armbands) as these are not provided. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52250F7C" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087DB5" w:rsidRPr="006F3832" w14:paraId="1B08760D" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7902007C" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3888DB37" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wednesday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BBDB1BC" w14:textId="48E8338F" w:rsidR="00DE7628" w:rsidRDefault="00DE7628" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7628">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE689EA" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="046BE7A5" w14:textId="52BE7739" w:rsidR="00372F59" w:rsidRDefault="00AF2F46" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Growing Sensory Bin using Edible cereal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CAD8177" w14:textId="3C7FE6CF" w:rsidR="00CA6223" w:rsidRDefault="00CA6223" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Art and Crafts, Sensory Room and Music &amp; Rhymes</w:t>
+            </w:r>
+            <w:r w:rsidR="004416B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601DD83C" w14:textId="384E63C0" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00B904A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CDD0EDC" w14:textId="2FB57A34" w:rsidR="00372F59" w:rsidRPr="00EC325F" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC325F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="578FDFD1" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="00EC325F" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D9E438F" w14:textId="64DB936A" w:rsidR="005F62D9" w:rsidRPr="00AF2F46" w:rsidRDefault="00372F59" w:rsidP="00AF2F46">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC325F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10:45am – 12:15pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="074F0A2E" w14:textId="77777777" w:rsidR="005F62D9" w:rsidRDefault="005F62D9" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3423C1E8" w14:textId="5A2ACE66" w:rsidR="00E942DE" w:rsidRDefault="00B904A9" w:rsidP="00E942DE">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392557">
+              <w:rPr>
+                <w:noProof/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="197EC505" wp14:editId="23C86E76">
+                  <wp:extent cx="1786597" cy="1658715"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                  <wp:docPr id="365158423" name="Picture 5" descr="Product Image"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 6" descr="Product Image"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId78" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1796546" cy="1667952"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00392557">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D13CC0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA6223">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA6223">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27B991B9" wp14:editId="003F9F21">
+                  <wp:extent cx="1398022" cy="1259010"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1637282107" name="Picture 2" descr="Superworm"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Superworm"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId79" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1399438" cy="1260285"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E289EA1" w14:textId="77777777" w:rsidR="00CA6223" w:rsidRDefault="00CA6223" w:rsidP="00E942DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="232BC0B4" w14:textId="2E2AB689" w:rsidR="005F62D9" w:rsidRDefault="00392557" w:rsidP="00CB68C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D7813">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D7813">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E47D592" wp14:editId="6DB2D26D">
+                  <wp:extent cx="2091888" cy="1390053"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="635"/>
+                  <wp:docPr id="1943883707" name="Picture 1" descr="this and that: garden sensory tub"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="this and that: garden sensory tub"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId80" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2105307" cy="1398970"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD0E984" w14:textId="77777777" w:rsidR="00CB68C3" w:rsidRDefault="00CB68C3" w:rsidP="00CB68C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5341BA17" w14:textId="77777777" w:rsidR="00CB68C3" w:rsidRDefault="00CB68C3" w:rsidP="00CB68C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13D7FC3A" w14:textId="4021D873" w:rsidR="00CB68C3" w:rsidRDefault="00CB68C3" w:rsidP="00CB68C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pool Table, Ping-Pon</w:t>
+            </w:r>
+            <w:r w:rsidR="003F0706">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and various board games.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF3FDE2" w14:textId="77777777" w:rsidR="00CB68C3" w:rsidRDefault="00CB68C3" w:rsidP="00CB68C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E5FA583" w14:textId="77777777" w:rsidR="00CB68C3" w:rsidRDefault="00CB68C3" w:rsidP="00CB68C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265D6756" w14:textId="77777777" w:rsidR="00CB68C3" w:rsidRDefault="00CB68C3" w:rsidP="00CB68C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6852126D" w14:textId="77777777" w:rsidR="00CB68C3" w:rsidRDefault="00CB68C3" w:rsidP="00CB68C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:30pm – 2:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06788F7B" w14:textId="77777777" w:rsidR="005F62D9" w:rsidRDefault="005F62D9" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57584187" w14:textId="350CBD9D" w:rsidR="005F62D9" w:rsidRDefault="00DB6D44" w:rsidP="00DB6D44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="091E889A" wp14:editId="736B3B55">
+                  <wp:extent cx="1297082" cy="1085599"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                  <wp:docPr id="234342740" name="Picture 1" descr="Tennis Table Tennis ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Tennis Table Tennis ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId23" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1350555" cy="1130354"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B0093">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44D3012F" wp14:editId="6DE1370C">
+                  <wp:extent cx="1808177" cy="930974"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
+                  <wp:docPr id="166399544" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId59" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1811391" cy="932629"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="000C4011">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CFFFB90" wp14:editId="2837D266">
+                  <wp:extent cx="3435350" cy="2031294"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                  <wp:docPr id="346773250" name="Picture 1" descr="Chad Valley Wooden Chess and Draughts Board Game 0"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="Chad Valley Wooden Chess and Draughts Board Game 0"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId81">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3463175" cy="2047747"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="45676A2A" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="002978AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F84F4A2" w14:textId="4211F16B" w:rsidR="00372F59" w:rsidRPr="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00372F59">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AA99E53" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00372F59">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="582BCE30" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00372F59">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2391E0FB" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00372F59">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E70B2FC" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="00CA26EE" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="348F310F" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Please notify Development Officer in advance if your child </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F404DD" w14:textId="77777777" w:rsidR="00087DB5" w:rsidRDefault="00087DB5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D769B5B" w14:textId="77777777" w:rsidR="00061965" w:rsidRDefault="00061965" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="628C587B" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4408B04B" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B7B22FA" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59D657F3" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FFE2C40" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47B244E7" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29B6693A" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6772ECDB" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CFEA700" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A65E316" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12193A38" w14:textId="77777777" w:rsidR="00E942DE" w:rsidRDefault="00E942DE" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45B6E8B5" w14:textId="77777777" w:rsidR="00AF2F46" w:rsidRDefault="00AF2F46" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4837F6B9" w14:textId="77777777" w:rsidR="00AF2F46" w:rsidRDefault="00AF2F46" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F15F78F" w14:textId="77777777" w:rsidR="00CA6223" w:rsidRDefault="00CA6223" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A7482F3" w14:textId="77777777" w:rsidR="000C26C5" w:rsidRDefault="000C26C5" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DBEC470" w14:textId="77777777" w:rsidR="00AF2F46" w:rsidRDefault="00AF2F46" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DF1C263" w14:textId="77777777" w:rsidR="00B80280" w:rsidRDefault="00B80280" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A4CB16B" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="004F7A04" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B3F4596" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="004F7A04" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="455D8507" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="004F7A04" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC528FF" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C2951B" w14:textId="77777777" w:rsidR="00372F59" w:rsidRPr="00CA26EE" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78DEF7CF" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00372F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EFA7AFA" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FD6B5C7" w14:textId="77777777" w:rsidR="00372F59" w:rsidRDefault="00372F59" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086106E" w:rsidRPr="006F3832" w14:paraId="36E01965" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="47060F27" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4816F66C" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thursday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB57AF9" w14:textId="677A21E0" w:rsidR="00DE7628" w:rsidRDefault="00DE7628" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7628">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E5AA53" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56CB4673" w14:textId="3D372B89" w:rsidR="008D256B" w:rsidRPr="00EF757E" w:rsidRDefault="00EF757E" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF757E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Growing Vegetables </w:t>
+            </w:r>
+            <w:r w:rsidR="00146AF3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with crafts and games </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520D6F70" w14:textId="77777777" w:rsidR="00BB03FB" w:rsidRPr="00EF757E" w:rsidRDefault="00BB03FB" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69B731C0" w14:textId="77777777" w:rsidR="008D256B" w:rsidRPr="00EF757E" w:rsidRDefault="008D256B" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF757E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="793747FC" w14:textId="77777777" w:rsidR="008D256B" w:rsidRPr="00EF757E" w:rsidRDefault="008D256B" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42013D77" w14:textId="593F22C9" w:rsidR="000A7B96" w:rsidRPr="00EF757E" w:rsidRDefault="000A7B96" w:rsidP="00EF757E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF757E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:15pm – 1:45pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44590EE4" w14:textId="5B5263DF" w:rsidR="000A7B96" w:rsidRDefault="00042BC8" w:rsidP="00EF757E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02CE4FAC" wp14:editId="0E8A60DE">
+                  <wp:extent cx="1511300" cy="1511300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="697296242" name="Picture 1" descr="Trongle 10 PACKS 10cm Metal Iron Flower Pot With Detachable Handle, Small Garden Plant Pot Vase Hanging Garden Planter Holders Indoor and Outdoor Home Decor, S"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="Trongle 10 PACKS 10cm Metal Iron Flower Pot With Detachable Handle, Small Garden Plant Pot Vase Hanging Garden Planter Holders Indoor and Outdoor Home Decor, S"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId82" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1511300" cy="1511300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D0907F6" w14:textId="77777777" w:rsidR="000A7B96" w:rsidRDefault="000A7B96" w:rsidP="00A40FF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31E6F39B" w14:textId="64CBA53B" w:rsidR="008B4E90" w:rsidRDefault="00A40FF5" w:rsidP="00A40FF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Soup using a Soup Maker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B42A48" w14:textId="77777777" w:rsidR="00146AF3" w:rsidRDefault="00A40FF5" w:rsidP="00A40FF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and Fresh Vegetables </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42CBBF67" w14:textId="22806BCC" w:rsidR="00A40FF5" w:rsidRDefault="00146AF3" w:rsidP="00A40FF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(with Crafts and Games)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D8EF1B4" w14:textId="77777777" w:rsidR="00A40FF5" w:rsidRDefault="00A40FF5" w:rsidP="00A40FF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7741C243" w14:textId="3DC23FC3" w:rsidR="000A7B96" w:rsidRDefault="008B4E90" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(12 – 17 years) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204FB84E" w14:textId="77777777" w:rsidR="008B4E90" w:rsidRDefault="008B4E90" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A839325" w14:textId="24A8B674" w:rsidR="00A40FF5" w:rsidRDefault="000A7B96" w:rsidP="00A40FF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2:15pm </w:t>
+            </w:r>
+            <w:r w:rsidR="008B4E90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008B4E90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:45pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E72943F" w14:textId="77777777" w:rsidR="00A40FF5" w:rsidRDefault="00A40FF5" w:rsidP="00A40FF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B64E487" w14:textId="77777777" w:rsidR="00A40FF5" w:rsidRDefault="00A40FF5" w:rsidP="00A40FF5">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39FF0158" wp14:editId="2FFD54EE">
+                  <wp:extent cx="1003300" cy="1419764"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
+                  <wp:docPr id="1257921126" name="Picture 1257921126" descr="Morphy Richards Classic Soup Maker, 1.6L, Multi-Settings, LED Displayed Panel, Motorised Blade, Stainless Steel, 1000W, 48822"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Morphy Richards Classic Soup Maker, 1.6L, Multi-Settings, LED Displayed Panel, Motorised Blade, Stainless Steel, 1000W, 48822"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId83">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1007740" cy="1426047"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="787941F2" wp14:editId="0E18A6BB">
+                  <wp:extent cx="1358900" cy="1358900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1355653724" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId84" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1358900" cy="1358900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06911BFD" w14:textId="77777777" w:rsidR="009238FD" w:rsidRDefault="009238FD" w:rsidP="00A40FF5">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E0B9F3D" w14:textId="7D0D3801" w:rsidR="009238FD" w:rsidRDefault="00DF7A41" w:rsidP="00DF7A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F2A7CB0" wp14:editId="146BFEBF">
+                  <wp:extent cx="1314450" cy="1314450"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1330472939" name="Picture 1" descr="Fresh - Fruit &amp; Veg Box - 5Kg, (Veg. Mix), Premium Medium Box Fast Delivery"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Fresh - Fruit &amp; Veg Box - 5Kg, (Veg. Mix), Premium Medium Box Fast Delivery"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId85">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1314450" cy="1314450"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="433B8955" w14:textId="639E2744" w:rsidR="009238FD" w:rsidRDefault="009238FD" w:rsidP="00A40FF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C5A87B" w14:textId="77777777" w:rsidR="003332C1" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="445A4351" w14:textId="289B16C7" w:rsidR="003332C1" w:rsidRPr="00B2536C" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D5516B" w14:textId="77777777" w:rsidR="003332C1" w:rsidRPr="00B2536C" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73A14B49" w14:textId="77777777" w:rsidR="003332C1" w:rsidRPr="00B2536C" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD2326C" w14:textId="77777777" w:rsidR="003332C1" w:rsidRPr="00B2536C" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E5194C" w14:textId="77777777" w:rsidR="003332C1" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2536C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17085E11" w14:textId="77777777" w:rsidR="003332C1" w:rsidRPr="00636E38" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1164A045" w14:textId="77777777" w:rsidR="008B4E90" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Officer in advance if your child has a food allergy or food intolerance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="370D6368" w14:textId="15023980" w:rsidR="003332C1" w:rsidRDefault="003332C1" w:rsidP="008B4E90">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF321F9" w14:textId="77777777" w:rsidR="003332C1" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6136440D" w14:textId="77777777" w:rsidR="00681378" w:rsidRDefault="00681378" w:rsidP="003332C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12FABF86" w14:textId="77777777" w:rsidR="00681378" w:rsidRDefault="00681378" w:rsidP="003332C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="268D92DD" w14:textId="77777777" w:rsidR="0058013B" w:rsidRDefault="0058013B" w:rsidP="003332C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="690AF01E" w14:textId="77777777" w:rsidR="0098589B" w:rsidRPr="0098589B" w:rsidRDefault="0098589B" w:rsidP="0098589B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63AA9759" w14:textId="77777777" w:rsidR="0098589B" w:rsidRPr="0098589B" w:rsidRDefault="0098589B" w:rsidP="0098589B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="227D131E" w14:textId="77777777" w:rsidR="0098589B" w:rsidRPr="0098589B" w:rsidRDefault="0098589B" w:rsidP="0098589B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33531AF3" w14:textId="77777777" w:rsidR="0098589B" w:rsidRPr="0098589B" w:rsidRDefault="0098589B" w:rsidP="0098589B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163DA6D5" w14:textId="77777777" w:rsidR="0098589B" w:rsidRDefault="0098589B" w:rsidP="0098589B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="563608F4" w14:textId="77777777" w:rsidR="0098589B" w:rsidRPr="00636E38" w:rsidRDefault="0098589B" w:rsidP="0098589B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72024EBB" w14:textId="77777777" w:rsidR="0098589B" w:rsidRDefault="0098589B" w:rsidP="0098589B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8E6D86" w14:textId="77777777" w:rsidR="003332C1" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F97A9E1" w14:textId="77777777" w:rsidR="003332C1" w:rsidRPr="003332C1" w:rsidRDefault="003332C1" w:rsidP="003332C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E106ADA" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086106E" w:rsidRPr="006F3832" w14:paraId="6E400602" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3322FAB2" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="693CBED2" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="00B050"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00C3772E">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FA34F3D" w14:textId="2152EAA4" w:rsidR="00DE7628" w:rsidRDefault="00DE7628" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7628">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="40786F52" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58F64191" w14:textId="234B2BDD" w:rsidR="00681378" w:rsidRPr="00BA1E43" w:rsidRDefault="00146AF3" w:rsidP="00BA1E43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA1E43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Growing activity using seeds and Garden themed Sensory Bin.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4062D697" w14:textId="77777777" w:rsidR="00681378" w:rsidRPr="00BA1E43" w:rsidRDefault="00681378" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D927D81" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="00BA1E43" w:rsidRDefault="00972965" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA1E43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5 – 11 years old) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0004CE88" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="00BA1E43" w:rsidRDefault="00972965" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43D14EF7" w14:textId="4C142064" w:rsidR="00E20C3C" w:rsidRPr="00BA1E43" w:rsidRDefault="00972965" w:rsidP="00146AF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA1E43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9:30am – 11:00am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C4D6A73" w14:textId="77777777" w:rsidR="00E20C3C" w:rsidRPr="00BA1E43" w:rsidRDefault="00E20C3C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24064561" w14:textId="08795222" w:rsidR="00E20C3C" w:rsidRDefault="00146AF3" w:rsidP="00146AF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29623FD5" wp14:editId="34E59432">
-[...2 lines deleted...]
-                  <wp:docPr id="107881518" name="Picture 2" descr="12/24/36 Colors Super Light Kids Air Dry Plasticine Modeling Clay ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CE1C49F" wp14:editId="135EE615">
+                  <wp:extent cx="1390626" cy="1529976"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                  <wp:docPr id="480743927" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="12/24/36 Colors Super Light Kids Air Dry Plasticine Modeling Clay ..."/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40" cstate="print">
+                          <a:blip r:embed="rId86" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1301750" cy="1301750"/>
+                            <a:ext cx="1418677" cy="1560838"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letter </w:t>
-[...120 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392557">
               <w:rPr>
                 <w:noProof/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6216213F" wp14:editId="603A2A4C">
-[...2 lines deleted...]
-                  <wp:docPr id="10" name="Picture 3" descr="Custom Button Letter Art"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3150A018" wp14:editId="0B60758D">
+                  <wp:extent cx="1786597" cy="1658715"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                  <wp:docPr id="1698261836" name="Picture 5" descr="Product Image"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 10" descr="Custom Button Letter Art"/>
+                          <pic:cNvPr id="0" name="Picture 6" descr="Product Image"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41" cstate="print">
+                          <a:blip r:embed="rId78" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1437415" cy="1073832"/>
+                            <a:ext cx="1796546" cy="1667952"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="006B1361">
-[...8 lines deleted...]
-            <w:r w:rsidR="006B1361">
+          </w:p>
+          <w:p w14:paraId="686CC220" w14:textId="77777777" w:rsidR="00E20C3C" w:rsidRDefault="00E20C3C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B132B50" w14:textId="77777777" w:rsidR="00E20C3C" w:rsidRDefault="00E20C3C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0102CDAA" w14:textId="013FDAE2" w:rsidR="00E20C3C" w:rsidRDefault="001F5E5A" w:rsidP="001F5E5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Summer Vegetable Soup </w:t>
+            </w:r>
+            <w:r w:rsidR="00450A17">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(chopping vegetables) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7416C77B" w14:textId="77777777" w:rsidR="00E20C3C" w:rsidRDefault="00E20C3C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B7B4788" w14:textId="77777777" w:rsidR="00E20C3C" w:rsidRDefault="00E20C3C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2503B1DB" w14:textId="77777777" w:rsidR="00E20C3C" w:rsidRDefault="00E20C3C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44049268" w14:textId="77777777" w:rsidR="00E20C3C" w:rsidRDefault="00E20C3C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11:30am – 1:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6162254C" w14:textId="77777777" w:rsidR="001F5E5A" w:rsidRDefault="001F5E5A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53DBE715" w14:textId="77777777" w:rsidR="001F5E5A" w:rsidRDefault="001F5E5A" w:rsidP="001F5E5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="506FC899" wp14:editId="7C73947E">
-[...2 lines deleted...]
-                  <wp:docPr id="762493046" name="Picture 4" descr="Waffle Cone Fruit Salad"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="632D93D8" wp14:editId="668DC18C">
+                  <wp:extent cx="1619250" cy="1619250"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="256625154" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 11" descr="Waffle Cone Fruit Salad"/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42" cstate="print">
+                          <a:blip r:embed="rId77">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1167308" cy="1048111"/>
+                            <a:ext cx="1621200" cy="1621200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
+          <w:p w14:paraId="072387CB" w14:textId="12D8EDFF" w:rsidR="001F5E5A" w:rsidRDefault="001F5E5A" w:rsidP="001F5E5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="692798E2" w14:textId="77777777" w:rsidR="00BB1910" w:rsidRDefault="00BB1910" w:rsidP="00FC111C">
+          <w:p w14:paraId="73F458ED" w14:textId="77777777" w:rsidR="0086106E" w:rsidRDefault="0086106E" w:rsidP="00FC111C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03BB3BFC" w14:textId="77777777" w:rsidR="00C94604" w:rsidRPr="00C94604" w:rsidRDefault="00C94604" w:rsidP="00C94604">
-[...111 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="61C16C75" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="00AF6E33" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="546ABFFC" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="00AF6E33" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E540D93" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="00AF6E33" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="199990E1" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="00AF6E33" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3357BE5D" w14:textId="77777777" w:rsidR="00972965" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="482EB938" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="0013635A" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D06EE5">
+            <w:r w:rsidRPr="0013635A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2127DB7C" w14:textId="77777777" w:rsidR="00972965" w:rsidRDefault="00972965" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F8F21AD" w14:textId="77777777" w:rsidR="00BA1E43" w:rsidRDefault="00BA1E43" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="211BE6AD" w14:textId="77777777" w:rsidR="00BA1E43" w:rsidRDefault="00BA1E43" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="683A796E" w14:textId="77777777" w:rsidR="00BA1E43" w:rsidRDefault="00BA1E43" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F9136C3" w14:textId="77777777" w:rsidR="00972965" w:rsidRDefault="00972965" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="111BF173" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="00972965" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972965">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780A949A" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="00972965" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972965">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48F3D141" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="00972965" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972965">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CAF8773" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="00972965" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972965">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04EC22A5" w14:textId="77777777" w:rsidR="00972965" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71F9BB93" w14:textId="77777777" w:rsidR="00972965" w:rsidRPr="0013635A" w:rsidRDefault="00972965" w:rsidP="00972965">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> food </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D06EE5">
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">allergy or food intolerance. </w:t>
-[...374 lines deleted...]
-          <w:p w14:paraId="0A5791C1" w14:textId="202F22E9" w:rsidR="00BB1910" w:rsidRDefault="00BB1910" w:rsidP="00FC111C">
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="791D25CC" w14:textId="77777777" w:rsidR="00972965" w:rsidRDefault="00972965" w:rsidP="00FC111C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC5E9F" w:rsidRPr="006F3832" w14:paraId="18922368" w14:textId="77777777" w:rsidTr="00D71674">
+      <w:tr w:rsidR="002220A2" w:rsidRPr="006F3832" w14:paraId="77B02027" w14:textId="77777777" w:rsidTr="002220A2">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="770C0480" w14:textId="77777777" w:rsidR="00BB1910" w:rsidRDefault="00BB1910" w:rsidP="000106C8">
-[...9 lines deleted...]
-          <w:p w14:paraId="05B88380" w14:textId="77777777" w:rsidR="00922D5D" w:rsidRDefault="00BB1910" w:rsidP="000106C8">
+          <w:p w14:paraId="1E9EDE3E" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1767DACF" w14:textId="06F00551" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Friday</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>WEEK FIVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="10E48BD0" w14:textId="77777777" w:rsidR="00BB1910" w:rsidRDefault="00BB1910" w:rsidP="00FC111C">
-[...76 lines deleted...]
-            <w:r w:rsidRPr="009632A2">
+          <w:p w14:paraId="0641E642" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="292B2827" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002220A2" w:rsidRPr="006F3832" w14:paraId="04CAB1D6" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6EA955" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D145C48" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25D524FC" w14:textId="77777777" w:rsidR="00104E3F" w:rsidRDefault="00104E3F" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00104E3F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A60CDFD" w14:textId="10DAA4C0" w:rsidR="00104E3F" w:rsidRDefault="00104E3F" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="793E6EC3" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24263210" w14:textId="4AFB6A22" w:rsidR="004966D5" w:rsidRDefault="000B4D86" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Corn Flour (GLOOP) with</w:t>
+            </w:r>
+            <w:r w:rsidR="00226915">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> icing piping bags </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22FB69E0" w14:textId="77777777" w:rsidR="00226915" w:rsidRPr="0084657E" w:rsidRDefault="00226915" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CBBF497" w14:textId="77777777" w:rsidR="003A225B" w:rsidRPr="0084657E" w:rsidRDefault="003A225B" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084657E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(5 – 11 years old)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29728567" w14:textId="77777777" w:rsidR="007E400C" w:rsidRPr="009632A2" w:rsidRDefault="007E400C" w:rsidP="007E400C">
-[...67 lines deleted...]
-            <w:r w:rsidRPr="000F2736">
+          <w:p w14:paraId="7CE2A18B" w14:textId="77777777" w:rsidR="003A225B" w:rsidRPr="0084657E" w:rsidRDefault="003A225B" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F012C98" w14:textId="77777777" w:rsidR="003A225B" w:rsidRPr="0084657E" w:rsidRDefault="003A225B" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084657E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9:30am – 11:00am </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3620CA3B" w14:textId="77777777" w:rsidR="003A225B" w:rsidRDefault="003A225B" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14D47978" w14:textId="11C8DF2F" w:rsidR="003A225B" w:rsidRDefault="00226915" w:rsidP="00220508">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
-                <w:color w:val="FF0000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="169A94AD" wp14:editId="34A86B31">
-[...2 lines deleted...]
-                  <wp:docPr id="204879897" name="Picture 9" descr="GP00050523 - Role Play Kitchen 5 Piece ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4831B180" wp14:editId="22F6D5B2">
+                  <wp:extent cx="1644650" cy="1782355"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+                  <wp:docPr id="1490217530" name="Picture 3" descr="Flour Piping Sensory Activity for Kids ..."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 10" descr="GP00050523 - Role Play Kitchen 5 Piece ..."/>
+                          <pic:cNvPr id="0" name="Picture 4" descr="Flour Piping Sensory Activity for Kids ..."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43">
+                          <a:blip r:embed="rId87">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1288755" cy="964081"/>
+                            <a:ext cx="1664696" cy="1804080"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="002D1B50">
-[...19 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="002826C8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="002826C8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57A0678B" wp14:editId="3A6EFBF8">
-[...2 lines deleted...]
-                  <wp:docPr id="252077810" name="Picture 1" descr="Homemade Pizza Bagels Recipe"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74A92FC4" wp14:editId="124C257F">
+                  <wp:extent cx="1403350" cy="1430044"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:docPr id="1763817314" name="Picture 1763817314"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7" descr="Homemade Pizza Bagels Recipe"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44" cstate="print">
+                          <a:blip r:embed="rId88" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1252703" cy="835135"/>
+                            <a:ext cx="1408617" cy="1435411"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B2E9AE6" w14:textId="3EE5FB44" w:rsidR="005A0725" w:rsidRDefault="00AF4E18" w:rsidP="00E56FE3">
-            <w:pPr>
+          <w:p w14:paraId="011526B3" w14:textId="77777777" w:rsidR="003A225B" w:rsidRDefault="003A225B" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2725693F" w14:textId="13DD76BB" w:rsidR="003A225B" w:rsidRDefault="00CC3F46" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2740DAA4" wp14:editId="265C3521">
-[...2 lines deleted...]
-                  <wp:docPr id="1993618231" name="Picture 1993618231" descr="Product Image"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3220A01A" wp14:editId="6226C6B8">
+                  <wp:extent cx="1854200" cy="1854200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="850442862" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1" descr="Product Image"/>
+                          <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45">
+                          <a:blip r:embed="rId89" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm rot="5400000">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1854200" cy="1854200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D624490" w14:textId="77777777" w:rsidR="002C5150" w:rsidRDefault="002C5150" w:rsidP="00624F66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36BD3DD9" w14:textId="77777777" w:rsidR="002C5150" w:rsidRDefault="002C5150" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="255A935B" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DE6EDC0" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="100017B9" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="429AD9DE" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="581DD415" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30A6A50B" w14:textId="654FEBFF" w:rsidR="00DF2235" w:rsidRDefault="00E7121F" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marble Painting using oils </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D72BBA" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D487C35" w14:textId="16E5EDA0" w:rsidR="002C5150" w:rsidRDefault="002C5150" w:rsidP="002C5150">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7770EA6F" w14:textId="77777777" w:rsidR="002C5150" w:rsidRDefault="002C5150" w:rsidP="002C5150">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11AEAB02" w14:textId="0964D3F0" w:rsidR="002C5150" w:rsidRDefault="002C5150" w:rsidP="002C5150">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:30am – 1:00pm </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9830D5" w14:textId="77777777" w:rsidR="003A225B" w:rsidRDefault="003A225B" w:rsidP="00E7121F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F3CDCAF" w14:textId="302BD435" w:rsidR="003A225B" w:rsidRDefault="00E7121F" w:rsidP="00E7121F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DFB4ED3" wp14:editId="0D0BEF50">
+                  <wp:extent cx="1963972" cy="1476267"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="200769969" name="Picture 3" descr="Chalk Prints and Shaving Cream Marbling"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4" descr="Chalk Prints and Shaving Cream Marbling"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId90">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1180706" cy="1623470"/>
+                            <a:ext cx="1966891" cy="1478461"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00FF1CAA">
+          </w:p>
+          <w:p w14:paraId="330FA934" w14:textId="77777777" w:rsidR="003A225B" w:rsidRDefault="003A225B" w:rsidP="003A225B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ECB0886" w14:textId="2FFFE814" w:rsidR="008B34DC" w:rsidRDefault="008B34DC" w:rsidP="003A225B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="78699094" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6880E6D6" w14:textId="64F72594" w:rsidR="00467EE9" w:rsidRPr="00AF6E33" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woodside Family Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34247EFA" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00AF6E33" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upper Ride</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7728117C" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00AF6E33" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5733CBFD" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV3 – 3GL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7925922E" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3165F6C8" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB92B1A" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DB7531E" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351EBB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messy activity – please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00234728">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> play clothes that can get messy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19580ABD" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C49B488" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3769B80A" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65C3F361" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66372D6E" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64CB08CB" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6681A421" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2360D127" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66FF681F" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12E39C19" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="263F0AB9" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0473B693" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51F99FEE" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79A55023" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66954B75" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="351D66E7" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07AC29B7" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25349827" w14:textId="77777777" w:rsidR="00DF2235" w:rsidRDefault="00DF2235" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AC74A55" w14:textId="72C90793" w:rsidR="00467EE9" w:rsidRPr="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woodside Family Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7B6F81" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upper Ride</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C716C6D" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16594CCB" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV3 – 3GL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE3CE40" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="106C6A89" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3FB1DC" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CFC9B76" w14:textId="4F29D941" w:rsidR="00467EE9" w:rsidRPr="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351EBB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messy activity – please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00234728">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> play clothes that can get messy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E12DD91" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002220A2" w:rsidRPr="006F3832" w14:paraId="26DCF278" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="37AB872A" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6672F16B" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tuesday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69AEA774" w14:textId="77777777" w:rsidR="00104E3F" w:rsidRDefault="00BF7D1F" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF7D1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58AF7F7D" w14:textId="7E743408" w:rsidR="00BF7D1F" w:rsidRDefault="00BF7D1F" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D707ADE" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="216E34CF" w14:textId="16F85ABB" w:rsidR="008B34DC" w:rsidRPr="00D23ECB" w:rsidRDefault="00A67703" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D23ECB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clear glue Art and paints </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10804DC8" w14:textId="7A312D22" w:rsidR="00A67703" w:rsidRPr="00D23ECB" w:rsidRDefault="00A67703" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D23ECB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(with games and </w:t>
+            </w:r>
+            <w:r w:rsidR="00D23ECB" w:rsidRPr="00D23ECB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>baking)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FEA2304" w14:textId="77777777" w:rsidR="008B34DC" w:rsidRPr="00D23ECB" w:rsidRDefault="008B34DC" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EBD58CD" w14:textId="529A7BF5" w:rsidR="00EB3A7A" w:rsidRPr="00EB3A7A" w:rsidRDefault="00EB3A7A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB3A7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033543D4" w14:textId="77777777" w:rsidR="00EB3A7A" w:rsidRPr="00EB3A7A" w:rsidRDefault="00EB3A7A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CEA88B5" w14:textId="77777777" w:rsidR="008B34DC" w:rsidRPr="00EB3A7A" w:rsidRDefault="008B34DC" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB3A7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11:00am – 12:30pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F9C799" w14:textId="77777777" w:rsidR="008B34DC" w:rsidRPr="00EB3A7A" w:rsidRDefault="008B34DC" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BB0974F" w14:textId="15D547FA" w:rsidR="00C754B8" w:rsidRDefault="00A67703" w:rsidP="00360324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C656EDE" wp14:editId="72CFE96B">
-[...2 lines deleted...]
-                  <wp:docPr id="1776516780" name="Picture 1" descr="May include: A sensory bin filled with green rice and colourful flowers, ladybirds, bees, and wooden figures. There are also small baskets filled with colourful eggs and purple gems."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="313CA7CA" wp14:editId="44EFF449">
+                  <wp:extent cx="1352550" cy="1352550"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1229460036" name="Picture 1229460036"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2" descr="May include: A sensory bin filled with green rice and colourful flowers, ladybirds, bees, and wooden figures. There are also small baskets filled with colourful eggs and purple gems."/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46" cstate="print">
+                          <a:blip r:embed="rId91" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1486303" cy="990869"/>
+                            <a:ext cx="1352550" cy="1352550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23231354" w14:textId="77777777" w:rsidR="005A0725" w:rsidRDefault="005A0725" w:rsidP="007E400C">
-[...43 lines deleted...]
-          <w:p w14:paraId="1DA5F7F3" w14:textId="31FB4206" w:rsidR="009C31EF" w:rsidRDefault="00367CEC" w:rsidP="007E400C">
+          <w:p w14:paraId="21EDC8B9" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00D2378C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48E7736B" w14:textId="65BB3C08" w:rsidR="00EB3A7A" w:rsidRDefault="00C754B8" w:rsidP="00D7246D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible jewellery making, Waffle Cone Fruit Salad and marble Painting. </w:t>
-[...21 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Glue Gun </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7246D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">ctivity </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7246D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with s</w:t>
+            </w:r>
+            <w:r w:rsidR="0056104D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">upervision </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2706917C" w14:textId="731E4AD6" w:rsidR="00EB3A7A" w:rsidRDefault="00D7246D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(crafts and games)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D94FE4A" w14:textId="77777777" w:rsidR="00D7246D" w:rsidRDefault="00D7246D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0007A551" w14:textId="77777777" w:rsidR="00EB3A7A" w:rsidRDefault="00EB3A7A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>(12 – 17 years old)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79895B5F" w14:textId="77777777" w:rsidR="00ED5802" w:rsidRDefault="00ED5802" w:rsidP="007E400C">
-[...10 lines deleted...]
-          <w:p w14:paraId="19729454" w14:textId="77777777" w:rsidR="00ED5802" w:rsidRDefault="00ED5802" w:rsidP="007E400C">
+          <w:p w14:paraId="679168B0" w14:textId="77777777" w:rsidR="00EB3A7A" w:rsidRDefault="00EB3A7A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E972640" w14:textId="01E32F37" w:rsidR="00E7121F" w:rsidRDefault="00EB3A7A" w:rsidP="00E7121F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>11:30am – 1:00pm</w:t>
-[...21 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">1:00pm </w:t>
+            </w:r>
+            <w:r w:rsidR="00416B09">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00416B09">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:30pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5588DDF6" w14:textId="77777777" w:rsidR="00E7121F" w:rsidRDefault="00E7121F" w:rsidP="00E7121F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D1B6841" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00C754B8" w:rsidP="0056104D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DD45AF7" wp14:editId="4E9C35B7">
-[...2 lines deleted...]
-                  <wp:docPr id="2350085" name="Picture 2350085" descr="Homemade Meringue Candy Necklaces with recipe. sweet-treats | Homemade ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C931284" wp14:editId="218A85CF">
+                  <wp:extent cx="1282461" cy="1926497"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="36" name="Picture 36" descr="15 Crafty Glue Gun Project Ideas | Hobbycraft"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1" descr="Homemade Meringue Candy Necklaces with recipe. sweet-treats | Homemade ..."/>
+                          <pic:cNvPr id="0" name="Picture 2" descr="15 Crafty Glue Gun Project Ideas | Hobbycraft"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47" cstate="print">
+                          <a:blip r:embed="rId92">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1281849" cy="1109016"/>
+                            <a:ext cx="1293913" cy="1943699"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="0056104D">
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D2378C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63A91A4A" wp14:editId="696272E7">
-[...2 lines deleted...]
-                  <wp:docPr id="1764692251" name="Picture 4" descr="Waffle Cone Fruit Salad"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C3B7AC0" wp14:editId="03F0B8D8">
+                  <wp:extent cx="1206500" cy="1608667"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2051973976" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 11" descr="Waffle Cone Fruit Salad"/>
+                          <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42" cstate="print">
+                          <a:blip r:embed="rId93" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1167308" cy="1048111"/>
+                            <a:ext cx="1212625" cy="1616833"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D32AB23" w14:textId="77777777" w:rsidR="00367CEC" w:rsidRDefault="00367CEC" w:rsidP="00367CEC">
-[...10 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="06FEE560" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="0056104D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43FB8048" w14:textId="2BF72109" w:rsidR="00416B09" w:rsidRDefault="0056104D" w:rsidP="00D2378C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1461024A" wp14:editId="48600014">
-[...2 lines deleted...]
-                  <wp:docPr id="137608413" name="Picture 3"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1968D902" wp14:editId="0E522D08">
+                  <wp:extent cx="1670050" cy="1107975"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:docPr id="802047080" name="Picture 802047080" descr="3-D Art Glue Gun and Glitter - Happy Hooligans"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPr id="0" name="Picture 4" descr="3-D Art Glue Gun and Glitter - Happy Hooligans"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28" cstate="print">
+                          <a:blip r:embed="rId94">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1295076" cy="1295076"/>
+                            <a:ext cx="1692699" cy="1123001"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="545C20FB" w14:textId="6140CBB9" w:rsidR="00367CEC" w:rsidRDefault="00367CEC" w:rsidP="00367CEC">
-[...18 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3DCD22D1" w14:textId="77777777" w:rsidR="00416B09" w:rsidRDefault="00416B09" w:rsidP="00D2378C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E658603" w14:textId="77777777" w:rsidR="00416B09" w:rsidRDefault="00416B09" w:rsidP="00E7121F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77E23A9E" w14:textId="52E71C17" w:rsidR="00416B09" w:rsidRPr="004E7171" w:rsidRDefault="00416B09" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Breaks Family Swim </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7809B515" w14:textId="77777777" w:rsidR="00416B09" w:rsidRPr="004E7171" w:rsidRDefault="00416B09" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C1B7656" w14:textId="77500C95" w:rsidR="00C46CB8" w:rsidRPr="004E7171" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E61D28A" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRPr="004E7171" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47671221" w14:textId="252BC5E9" w:rsidR="00416B09" w:rsidRPr="004E7171" w:rsidRDefault="00416B09" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:00pm – 3:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B733779" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00984F78">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="557A9960" w14:textId="300F0F87" w:rsidR="00C46CB8" w:rsidRDefault="00984F78" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
                 <w:color w:val="7030A0"/>
-                <w:szCs w:val="24"/>
-[...1217 lines deleted...]
-                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E47C8D2" wp14:editId="172A61A4">
-[...2 lines deleted...]
-                  <wp:docPr id="342635226" name="Picture 342635226" descr="Cloud Dough - The Best Ideas for Kids"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CD37B12" wp14:editId="2DFA8C57">
+                  <wp:extent cx="2660650" cy="1401848"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="8255"/>
+                  <wp:docPr id="19" name="Picture 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1" descr="Cloud Dough - The Best Ideas for Kids"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48" cstate="print">
+                          <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="968265" cy="1452944"/>
+                            <a:ext cx="2691782" cy="1418251"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4634CAC4" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A843CC9" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D0A2802" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E163176" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63587541" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6797800B" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46F7D851" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="056490E3" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="527372EC" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C8AB473" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1851B031" w14:textId="77777777" w:rsidR="00C46CB8" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C11D36E" w14:textId="77777777" w:rsidR="00416B09" w:rsidRDefault="00416B09" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32FA0AD2" w14:textId="77777777" w:rsidR="00416B09" w:rsidRDefault="00416B09" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FBAB8B2" w14:textId="4CFAF696" w:rsidR="00416B09" w:rsidRDefault="00416B09" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB4632A" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59A5FD8E" w14:textId="095F07A1" w:rsidR="00467EE9" w:rsidRPr="00F41D43" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FFD09D3" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00F41D43" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="396ECA4E" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00F41D43" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A53E654" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00F41D43" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB8161C" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00F41D43" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4434F1BC" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00D06EE5" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E2A90AA" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01FC9BA9" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52EC43F6" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28F5C0FE" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65207BED" w14:textId="77777777" w:rsidR="00D23ECB" w:rsidRDefault="00D23ECB" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="783A9A34" w14:textId="77777777" w:rsidR="00D23ECB" w:rsidRDefault="00D23ECB" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76F98A31" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="002962A8" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E37634C" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="002962A8" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE95139" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="002962A8" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ADDBFCA" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00F41D43" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2 - 1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3813782F" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00F41D43" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DF667B5" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00D06EE5" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F57347" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7354538A" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0515D2CB" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31445A63" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0403DB8F" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="204DFB6D" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B1024D3" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01B53AB0" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C8558F8" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="779A4FF1" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A0FA1C8" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C9921E7" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B86DBA8" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="046C98F6" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="652976B7" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B8F06F5" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08F55C6D" w14:textId="77777777" w:rsidR="00D2378C" w:rsidRDefault="00D2378C" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="230AB213" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Centre AT7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C5E546C" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 Bell Green Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D9A50C" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9DBA44" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 7GP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16FF94C1" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65FA5F9E" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please provide all children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and adult’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> names on the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ooking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>orm attending Family Swim (5 – 11 years old).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51331061" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children must </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">live </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>within the family household.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F084D3B" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C878ACD" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Pool Rules: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>child aged 8 and under must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26E4C76C" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Any child that cannot swim must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31C331E8" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="285E698C" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent/carers must stay at the pool side if not swimming with children. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4903F8A6" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3866DB83" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>£1.00 will be required for individual lockers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFFF6F2" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="006F3832" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62B19141" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a child has a medical history, please notify the Short Breaks staff member/lifeguard on duty on arrival in case of an emergency. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="511E67AB" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="167BEB08" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please bring your own floating devices (armbands) as these are not provided. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194C8026" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002220A2" w:rsidRPr="006F3832" w14:paraId="0541B82E" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="481C88A2" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77DA4BA7" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wednesday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362E60BC" w14:textId="77777777" w:rsidR="00BF7D1F" w:rsidRDefault="00BF7D1F" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF7D1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B53DB9D" w14:textId="307FD291" w:rsidR="00BF7D1F" w:rsidRDefault="00BF7D1F" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="267B71C5" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59C824E0" w14:textId="6BF94CC7" w:rsidR="0096133E" w:rsidRDefault="00D27193" w:rsidP="00804C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663023">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Shaving Foam and Glue</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63013">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with</w:t>
+            </w:r>
+            <w:r w:rsidR="00F805F7" w:rsidRPr="00663023">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Paints</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AFC791E" w14:textId="77777777" w:rsidR="0096133E" w:rsidRDefault="0096133E" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6006DF30" w14:textId="6E3B7B77" w:rsidR="00C36695" w:rsidRPr="004E7171" w:rsidRDefault="00C36695" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC12108" w14:textId="77777777" w:rsidR="00C36695" w:rsidRPr="004E7171" w:rsidRDefault="00C36695" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="757CE650" w14:textId="451F407F" w:rsidR="00C46CB8" w:rsidRPr="004E7171" w:rsidRDefault="00C46CB8" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7272F" w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C36695" w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7272F" w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidR="00C36695" w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>am – 12:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7272F" w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00C36695" w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C90D38" w14:textId="77777777" w:rsidR="00C36695" w:rsidRDefault="00C36695" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29CA7507" w14:textId="6EF6717F" w:rsidR="00C36695" w:rsidRDefault="00F805F7" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FD68235" wp14:editId="3AFA1F8A">
-[...2 lines deleted...]
-                  <wp:docPr id="1121584097" name="Picture 1" descr="Cloud Dough Recipe (2 Ingredients) | World of Vegan"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F6D169C" wp14:editId="0947CC83">
+                  <wp:extent cx="2382562" cy="1587381"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1028556270" name="Picture 1028556270"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="Cloud Dough Recipe (2 Ingredients) | World of Vegan"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49" cstate="print">
+                          <a:blip r:embed="rId95" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1046446" cy="1573470"/>
+                            <a:ext cx="2390174" cy="1592453"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C65066" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...38 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="78CCF77D" w14:textId="77777777" w:rsidR="00E7121F" w:rsidRDefault="00E7121F" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="644C5F79" w14:textId="77777777" w:rsidR="00E7121F" w:rsidRDefault="00E7121F" w:rsidP="00645A30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="191267E9" w14:textId="700683D3" w:rsidR="00645A30" w:rsidRDefault="00A51305" w:rsidP="00A51305">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sauce</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>Canvas Art</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79723B56" w14:textId="77777777" w:rsidR="00A51305" w:rsidRDefault="00A51305" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2060D5C7" w14:textId="30A4C993" w:rsidR="00C36695" w:rsidRDefault="00C36695" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...71 lines deleted...]
-                <w:u w:val="single"/>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C9A2E5" w14:textId="77777777" w:rsidR="00C36695" w:rsidRDefault="00C36695" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5965543B" w14:textId="0D3B9B86" w:rsidR="00C36695" w:rsidRDefault="00C36695" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:</w:t>
+            </w:r>
+            <w:r w:rsidR="0096133E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pm </w:t>
+            </w:r>
+            <w:r w:rsidR="0096133E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>– 2:00pm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B738E4" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...6 lines deleted...]
-                <w:u w:val="single"/>
+          <w:p w14:paraId="3DF520FF" w14:textId="77777777" w:rsidR="00C27717" w:rsidRDefault="00C27717" w:rsidP="00C27717">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="030F6BB5" w14:textId="164BB5D0" w:rsidR="00C36695" w:rsidRDefault="00A51305" w:rsidP="00C27717">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25F7BAEF" wp14:editId="2BCB1747">
-[...2 lines deleted...]
-                  <wp:docPr id="1147015583" name="Picture 3" descr="Breakfast Banana Split: 5 Easy Steps to Make a Healthy Morning Delight ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D7C6E60" wp14:editId="1A54A830">
+                  <wp:extent cx="2197100" cy="1464733"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:docPr id="490303749" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 6" descr="Breakfast Banana Split: 5 Easy Steps to Make a Healthy Morning Delight ..."/>
+                          <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50" cstate="print">
+                          <a:blip r:embed="rId96" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1430357" cy="1430357"/>
+                            <a:ext cx="2199511" cy="1466340"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1CDC64" w14:textId="70977550" w:rsidR="00A51305" w:rsidRDefault="00A51305" w:rsidP="00A51305">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4227059C" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B6FFEB8" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="00804C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="328B8A73" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4B1AB2" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="124BEBFE" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05A93423" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4741D36B" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43588C42" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="145E2930" w14:textId="77777777" w:rsidR="00EA2A8B" w:rsidRDefault="00EA2A8B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="005D91B3" w14:textId="77777777" w:rsidR="00EA2A8B" w:rsidRDefault="00EA2A8B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D810FE6" w14:textId="77777777" w:rsidR="00EA2A8B" w:rsidRDefault="00EA2A8B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74C63CD4" w14:textId="77777777" w:rsidR="00EA2A8B" w:rsidRDefault="00EA2A8B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49023DD9" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67C408E5" w14:textId="77777777" w:rsidR="006B520E" w:rsidRDefault="006B520E" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="760B783C" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004F7A04" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31107DCC" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004F7A04" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B6D971" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004F7A04" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C0B830" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3966F81B" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00CA26EE" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E490883" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3FD7AC" w14:textId="77777777" w:rsidR="0096133E" w:rsidRDefault="0096133E" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002220A2" w:rsidRPr="006F3832" w14:paraId="24FC22C6" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="560F5E60" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74358044" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thursday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736DE80F" w14:textId="77777777" w:rsidR="00BF7D1F" w:rsidRDefault="00BF7D1F" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF7D1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F4D832" w14:textId="71C3AFE9" w:rsidR="00BF7D1F" w:rsidRDefault="00BF7D1F" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="548C777E" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14D8E67A" w14:textId="21DF8A91" w:rsidR="00E7121F" w:rsidRDefault="00ED75CC" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sand and Glue Art</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E028F2A" w14:textId="77777777" w:rsidR="00ED75CC" w:rsidRDefault="00ED75CC" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="333B066A" w14:textId="77777777" w:rsidR="00ED75CC" w:rsidRPr="004E7171" w:rsidRDefault="00ED75CC" w:rsidP="00ED75CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A71E746" w14:textId="77777777" w:rsidR="00ED75CC" w:rsidRPr="004E7171" w:rsidRDefault="00ED75CC" w:rsidP="00ED75CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EC24F4D" w14:textId="77777777" w:rsidR="00ED75CC" w:rsidRPr="004E7171" w:rsidRDefault="00ED75CC" w:rsidP="00ED75CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:15pm – 1:45pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="566FE7CF" w14:textId="77777777" w:rsidR="00ED75CC" w:rsidRDefault="00ED75CC" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6559F9E6" w14:textId="512BA1ED" w:rsidR="004E7171" w:rsidRDefault="00ED75CC" w:rsidP="009F7B20">
+            <w:pPr>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2948B7F7" wp14:editId="65C648E8">
-[...2 lines deleted...]
-                  <wp:docPr id="8" name="Picture 5" descr="Breakfast Banana Splits - Layers of Happiness"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C5B3384" wp14:editId="42C5A04E">
+                  <wp:extent cx="1607343" cy="1270000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                  <wp:docPr id="1022242261" name="Picture 1022242261"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 8" descr="Breakfast Banana Splits - Layers of Happiness"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51" cstate="print">
+                          <a:blip r:embed="rId97" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm flipH="1">
+                          <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1324901" cy="1988389"/>
+                            <a:ext cx="1638897" cy="1294932"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00263DCD">
+              <w:rPr>
                 <w:noProof/>
-                <w:color w:val="7030A0"/>
-[...18 lines deleted...]
-                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00263DCD">
+              <w:rPr>
                 <w:noProof/>
-                <w:color w:val="7030A0"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02E7E5BE" wp14:editId="15656E5C">
-[...2 lines deleted...]
-                  <wp:docPr id="1093479955" name="Picture 1093479955"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C16E166" wp14:editId="5F470632">
+                  <wp:extent cx="1651000" cy="1238250"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:docPr id="295453075" name="Picture 295453075"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20">
+                          <a:blip r:embed="rId98" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3452003" cy="1818798"/>
+                            <a:ext cx="1655440" cy="1241580"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B21E6A1" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="006F3832" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="39501F21" w14:textId="77777777" w:rsidR="00A54AB8" w:rsidRPr="00A54AB8" w:rsidRDefault="00A54AB8" w:rsidP="009F7B20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D6718C5" w14:textId="77777777" w:rsidR="009F7B20" w:rsidRDefault="009F7B20" w:rsidP="009F7B20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="060EE195" w14:textId="3EFFA230" w:rsidR="00E7121F" w:rsidRDefault="00FC4B55" w:rsidP="00FC4B55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="00B0F0"/>
-[...45 lines deleted...]
-            </w:r>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fabric Art using Fabric Glue</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77242B10" w14:textId="77777777" w:rsidR="00FC4B55" w:rsidRDefault="00FC4B55" w:rsidP="00FC4B55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="521AC98C" w14:textId="0B020FA6" w:rsidR="00227513" w:rsidRDefault="00227513" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="00B0F0"/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64AD6B56" w14:textId="77777777" w:rsidR="00227513" w:rsidRDefault="00227513" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1745492F" w14:textId="11C7D80B" w:rsidR="00227513" w:rsidRDefault="004E7171" w:rsidP="00FC4B55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:15pm – 3:45p</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4B55">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...93 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="46969963" w14:textId="77777777" w:rsidR="00A54AB8" w:rsidRDefault="00A54AB8" w:rsidP="00FC4B55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2316D985" w14:textId="2049DCBC" w:rsidR="00227513" w:rsidRDefault="00DF3CBB" w:rsidP="00A51305">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...998 lines deleted...]
-              <w:rPr>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F478C13" wp14:editId="26D59EC7">
-[...2 lines deleted...]
-                  <wp:docPr id="1459342775" name="Picture 3" descr="pasta sculpture"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C717581" wp14:editId="5DAFD2E1">
+                  <wp:extent cx="1674283" cy="1255712"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="1905"/>
+                  <wp:docPr id="1280559711" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4" descr="pasta sculpture"/>
+                          <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52" cstate="print">
+                          <a:blip r:embed="rId99" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1677950" cy="1257343"/>
+                            <a:ext cx="1684076" cy="1263057"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="186AFC8D" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...5 lines deleted...]
-                <w:color w:val="00B050"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="30500130" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="084A4F1B" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00E7121F" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7121F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C968EC" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00E7121F" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7121F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ACADC5C" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00E7121F" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7121F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="137478DC" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00E7121F" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7121F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="764D55AD" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00E7121F" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7121F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FDCD22D" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00636E38" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C5406CF" w14:textId="5FAD7EF6" w:rsidR="00ED75CC" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="184680FE" w14:textId="77777777" w:rsidR="009F7B20" w:rsidRDefault="009F7B20" w:rsidP="00663023">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BC17E5A" w14:textId="77777777" w:rsidR="00ED75CC" w:rsidRDefault="00ED75CC" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="388E46F9" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="0098589B" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45459899" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="0098589B" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19FBECC4" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="0098589B" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70B6E41B" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="0098589B" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3359D5E6" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="186F9639" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00636E38" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BE2CEFE" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA3979C" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002220A2" w:rsidRPr="006F3832" w14:paraId="299BD39E" w14:textId="77777777" w:rsidTr="002220A2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EFE09A" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CCB8F64" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Friday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B002D1" w14:textId="77777777" w:rsidR="00BF7D1F" w:rsidRDefault="00BF7D1F" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF7D1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C5288A4" w14:textId="4B8AFDA4" w:rsidR="00BF7D1F" w:rsidRDefault="00BF7D1F" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A673747" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D5820AA" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRPr="00A54AB8" w:rsidRDefault="00E5758C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54AB8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corn Flour (GLOOP) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340BDD90" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRPr="00A54AB8" w:rsidRDefault="00E5758C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0644900B" w14:textId="46224BF1" w:rsidR="00E5758C" w:rsidRPr="00A54AB8" w:rsidRDefault="00E5758C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54AB8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5 – 11 years old) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F23F75" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRPr="00A54AB8" w:rsidRDefault="00E5758C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64EACF38" w14:textId="346E25C8" w:rsidR="00E5758C" w:rsidRPr="00A54AB8" w:rsidRDefault="00E5758C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54AB8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9:30am – 11:00am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC06272" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRDefault="00E5758C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BB1A536" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRDefault="00E5758C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C390518" wp14:editId="62854A86">
-[...2 lines deleted...]
-                  <wp:docPr id="1628622972" name="Picture 5" descr="Worm Science! STEAM Activity Guide — NorthStar Educational Explorations"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D2D3963" wp14:editId="6AFF572A">
+                  <wp:extent cx="1644650" cy="1782355"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+                  <wp:docPr id="132716561" name="Picture 3" descr="Flour Piping Sensory Activity for Kids ..."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 6" descr="Worm Science! STEAM Activity Guide — NorthStar Educational Explorations"/>
+                          <pic:cNvPr id="0" name="Picture 4" descr="Flour Piping Sensory Activity for Kids ..."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53" cstate="print">
+                          <a:blip r:embed="rId87">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm rot="10800000">
+                          <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1673377" cy="1254808"/>
+                            <a:ext cx="1664696" cy="1804080"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B6766D7" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...19 lines deleted...]
-          <w:p w14:paraId="637E8B73" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
+          <w:p w14:paraId="093C68B0" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRDefault="00E5758C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02E9E128" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRDefault="00E5758C" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44D0EA00" w14:textId="65C6D060" w:rsidR="00746199" w:rsidRDefault="001A31BB" w:rsidP="00212CA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Air-Hockey, Pool and Ping-Pong with crafts and games.</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="2F074218" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
+              <w:t>Sand and Glue art</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2018712C" w14:textId="77777777" w:rsidR="008B46B7" w:rsidRDefault="008B46B7" w:rsidP="00746199">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E6260D2" w14:textId="77777777" w:rsidR="00ED405E" w:rsidRDefault="00ED405E" w:rsidP="00212CA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(11 – 17 years old)</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="65217664" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C0FFB2B" w14:textId="77777777" w:rsidR="00ED405E" w:rsidRDefault="00ED405E" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="781AEDA5" w14:textId="77777777" w:rsidR="00ED405E" w:rsidRDefault="00E82FA2" w:rsidP="00212CA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>12:15pm – 1:45pm</w:t>
-[...15 lines deleted...]
-              <w:jc w:val="right"/>
+              <w:t>11:30am – 1:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A15707F" w14:textId="77777777" w:rsidR="001A31BB" w:rsidRDefault="001A31BB" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1146B25D" w14:textId="1734DC87" w:rsidR="00E82FA2" w:rsidRDefault="001A31BB" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E88EA98" wp14:editId="559CA2FB">
-[...2 lines deleted...]
-                  <wp:docPr id="1599025576" name="Picture 6" descr="Beginners Chess - What is chess...really?The Regency Chess Company Blog"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61FCDEDD" wp14:editId="3A95D3DF">
+                  <wp:extent cx="1835785" cy="1450498"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1631275875" name="Picture 1631275875"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 16" descr="Beginners Chess - What is chess...really?The Regency Chess Company Blog"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24" cstate="print">
+                          <a:blip r:embed="rId97" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1633191" cy="1062845"/>
+                            <a:ext cx="1873715" cy="1480467"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="365B5310" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...15 lines deleted...]
-                <w:color w:val="00B050"/>
+          <w:p w14:paraId="1550C9F5" w14:textId="3479B0D5" w:rsidR="00E82FA2" w:rsidRDefault="00E82FA2" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="43488A02" w14:textId="77777777" w:rsidR="002220A2" w:rsidRDefault="002220A2" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FBAFAB0" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="00AF6E33" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="132FED6F" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="00AF6E33" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B47758" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="00AF6E33" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16533167" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="00AF6E33" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109B0C5F" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="273644B9" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67538299" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRDefault="00E5758C" w:rsidP="00E5758C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="673122F5" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRDefault="00E5758C" w:rsidP="00E5758C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0310BD11" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRDefault="00E5758C" w:rsidP="00E5758C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76B7A2DF" w14:textId="77777777" w:rsidR="00E5758C" w:rsidRPr="00E5758C" w:rsidRDefault="00E5758C" w:rsidP="00E5758C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67F72720" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11B16AEF" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D33F8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E5FFCDC" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D33F8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237459F1" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D33F8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AB3A1C" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D33F8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60E1098E" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50339469" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57606F54" w14:textId="448CA084" w:rsidR="008D33F8" w:rsidRPr="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A07247" w:rsidRPr="006F3832" w14:paraId="25C6529B" w14:textId="77777777" w:rsidTr="00A07247">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE5A8D9" w14:textId="77777777" w:rsidR="00A07247" w:rsidRDefault="00A07247" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="178A64B9" w14:textId="0AD12A88" w:rsidR="00A07247" w:rsidRDefault="00A07247" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="00B050"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>WEEK SIX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3346BBAA" w14:textId="77777777" w:rsidR="00A07247" w:rsidRDefault="00A07247" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9A33E9" w14:textId="77777777" w:rsidR="00A07247" w:rsidRDefault="00A07247" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A07247" w:rsidRPr="006F3832" w14:paraId="33724244" w14:textId="77777777" w:rsidTr="00A07247">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="787FFAC2" w14:textId="77777777" w:rsidR="00A07247" w:rsidRDefault="00A07247" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F1548F9" w14:textId="77777777" w:rsidR="00A07247" w:rsidRDefault="00A07247" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762134D4" w14:textId="77777777" w:rsidR="00A07247" w:rsidRDefault="00C57F93" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C57F93">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF99D51" w14:textId="724A9506" w:rsidR="00C57F93" w:rsidRDefault="00C57F93" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E867C55" w14:textId="77777777" w:rsidR="00A07247" w:rsidRDefault="00A07247" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09CCA0B2" w14:textId="77777777" w:rsidR="00EE2CDF" w:rsidRPr="00CE42CB" w:rsidRDefault="00BF034D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE42CB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensory Room Den Making </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="726CEDA3" w14:textId="77777777" w:rsidR="00BF034D" w:rsidRPr="00CE42CB" w:rsidRDefault="00BF034D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="485B805D" w14:textId="77777777" w:rsidR="00BF034D" w:rsidRPr="00CE42CB" w:rsidRDefault="00BF034D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE42CB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5 – 11 years old) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE5129B" w14:textId="77777777" w:rsidR="00BF034D" w:rsidRPr="00CE42CB" w:rsidRDefault="00BF034D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13BDE77F" w14:textId="77777777" w:rsidR="00BF034D" w:rsidRPr="00CE42CB" w:rsidRDefault="00BF034D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE42CB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9:30am – 11:00am) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF84557" w14:textId="77777777" w:rsidR="00BF034D" w:rsidRPr="00CE42CB" w:rsidRDefault="00BF034D" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F1A9779" w14:textId="33607A0D" w:rsidR="00BF034D" w:rsidRDefault="00C04A88" w:rsidP="00353756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7525683F" wp14:editId="371D3CC3">
-[...2 lines deleted...]
-                  <wp:docPr id="165062891" name="Picture 1" descr="Tennis Table Tennis ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01880EDF" wp14:editId="262C165D">
+                  <wp:extent cx="2204938" cy="1653810"/>
+                  <wp:effectExtent l="8890" t="0" r="0" b="0"/>
+                  <wp:docPr id="177047849" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="Tennis Table Tennis ..."/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25" cstate="print">
+                          <a:blip r:embed="rId100" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm rot="5400000">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2210239" cy="1657786"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00353756">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="008368B8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B704BCF" wp14:editId="776E37D7">
+                  <wp:extent cx="1998978" cy="1499330"/>
+                  <wp:effectExtent l="1905" t="0" r="3810" b="3810"/>
+                  <wp:docPr id="724689050" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId101" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm rot="5400000">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2004428" cy="1503418"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0256EEDC" w14:textId="77777777" w:rsidR="00E569ED" w:rsidRDefault="00E569ED" w:rsidP="00C04A88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3334151E" w14:textId="77777777" w:rsidR="008368B8" w:rsidRDefault="008368B8" w:rsidP="00C04A88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54422C79" w14:textId="64C868ED" w:rsidR="008368B8" w:rsidRDefault="008368B8" w:rsidP="008368B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lego Making with games </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C82583D" w14:textId="77777777" w:rsidR="008368B8" w:rsidRDefault="008368B8" w:rsidP="00C04A88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E8D9C9C" w14:textId="0EB55859" w:rsidR="008368B8" w:rsidRDefault="008368B8" w:rsidP="008368B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BB3810" w14:textId="77777777" w:rsidR="008368B8" w:rsidRDefault="008368B8" w:rsidP="008368B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6636F96E" w14:textId="77777777" w:rsidR="008368B8" w:rsidRDefault="008368B8" w:rsidP="008368B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11:30am – 1:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A052E1" w14:textId="77777777" w:rsidR="008368B8" w:rsidRDefault="008368B8" w:rsidP="008368B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C152728" w14:textId="617E1B00" w:rsidR="008368B8" w:rsidRDefault="00D10F35" w:rsidP="008368B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DDEAAB6" wp14:editId="078A1D17">
+                  <wp:extent cx="2482850" cy="1456605"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="871187639" name="Picture 1" descr="LEGO Classic Medium Creative Brick Box Toy Storage 10696 0"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="LEGO Classic Medium Creative Brick Box Toy Storage 10696 0"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId102" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1750314" cy="1464934"/>
+                            <a:ext cx="2486874" cy="1458966"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47B7630E" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="006F3832" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="615FE235" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="006F3832" w:rsidRDefault="00553888" w:rsidP="000D0218">
+          <w:p w14:paraId="7808E6D6" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13807B37" w14:textId="2A361679" w:rsidR="00467EE9" w:rsidRPr="00AF6E33" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woodside Family Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4303B656" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00AF6E33" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upper Ride</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0076D46B" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00AF6E33" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BFB1CF" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV3 – 3GL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A154117" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C6F146E" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C6F8A36" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71C4011B" w14:textId="3D4EAB85" w:rsidR="008368B8" w:rsidRPr="00E569ED" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351EBB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messy activity – please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00234728">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> play clothes that can get messy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="740FCB93" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3675E817" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="00852791" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...53 lines deleted...]
-                <w:color w:val="00B0F0"/>
+          <w:p w14:paraId="2A4CB203" w14:textId="77777777" w:rsidR="00CE42CB" w:rsidRDefault="00CE42CB" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B620079" w14:textId="77777777" w:rsidR="00CE42CB" w:rsidRDefault="00CE42CB" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5453A450" w14:textId="77777777" w:rsidR="00CE42CB" w:rsidRDefault="00CE42CB" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="757988EC" w14:textId="77777777" w:rsidR="00CE42CB" w:rsidRDefault="00CE42CB" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1630C7B3" w14:textId="77777777" w:rsidR="00CE42CB" w:rsidRDefault="00CE42CB" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07EA2441" w14:textId="5286BDEB" w:rsidR="00467EE9" w:rsidRPr="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Woodside Family Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7D956D" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upper Ride</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38DA38D6" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Coventry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7829FD2D" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="00BF1388" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...19 lines deleted...]
-          <w:p w14:paraId="7DE2A60C" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="006F3832" w:rsidRDefault="00553888" w:rsidP="000D0218">
+          <w:p w14:paraId="26C33319" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV3 – 3GL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="298C1941" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EB19DEA" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F0408E6" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58D6592A" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRPr="00234728" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351EBB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messy activity – please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00234728">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> play clothes that can get messy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3227729B" w14:textId="77777777" w:rsidR="00467EE9" w:rsidRDefault="00467EE9" w:rsidP="00467EE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B09208D" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...307 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="628C1799" w14:textId="77777777" w:rsidR="00A07247" w:rsidRDefault="00A07247" w:rsidP="00FC111C">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553888" w:rsidRPr="006F3832" w14:paraId="423DC391" w14:textId="77777777" w:rsidTr="000D0218">
+      <w:tr w:rsidR="00C57F93" w:rsidRPr="006F3832" w14:paraId="5E16773A" w14:textId="77777777" w:rsidTr="00A07247">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="39CB6957" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="006F3832" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...37 lines deleted...]
-          <w:p w14:paraId="596463FB" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="006F3832" w:rsidRDefault="00553888" w:rsidP="000D0218">
+          <w:p w14:paraId="629E7195" w14:textId="77777777" w:rsidR="00C57F93" w:rsidRDefault="00C57F93" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75F31A8D" w14:textId="77777777" w:rsidR="00C57F93" w:rsidRDefault="00C57F93" w:rsidP="000106C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004A31CB">
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A392834" w14:textId="498EFB2E" w:rsidR="00C57F93" w:rsidRDefault="00C57F93" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C57F93">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> May</w:t>
-[...15 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve"> August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5C743D" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...26 lines deleted...]
-              <w:t>Design your own t-shirt using fabric pens</w:t>
+          <w:p w14:paraId="599A17A6" w14:textId="77777777" w:rsidR="00C57F93" w:rsidRPr="00CA560E" w:rsidRDefault="00C57F93" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2758343F" w14:textId="2D813257" w:rsidR="00E569ED" w:rsidRPr="00CA560E" w:rsidRDefault="00487E58" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA560E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD52E2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>locks</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD4C9A" w:rsidRPr="00CA560E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Magnets </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6D6619" w14:textId="77777777" w:rsidR="00253573" w:rsidRPr="00CA560E" w:rsidRDefault="00253573" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F0C231C" w14:textId="77777777" w:rsidR="00253573" w:rsidRPr="00CA560E" w:rsidRDefault="00253573" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA560E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5 – 11 years old) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5429EF0C" w14:textId="77777777" w:rsidR="00253573" w:rsidRPr="00CA560E" w:rsidRDefault="00253573" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0757CA06" w14:textId="77777777" w:rsidR="00253573" w:rsidRPr="00CA560E" w:rsidRDefault="00100CF3" w:rsidP="00CA560E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA560E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:00am </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA560E" w:rsidRPr="00CA560E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA560E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA560E" w:rsidRPr="00CA560E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:30pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AFC8482" w14:textId="77777777" w:rsidR="00CA560E" w:rsidRDefault="00CA560E" w:rsidP="00BD52E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07F24ABD" w14:textId="1273DE01" w:rsidR="00CA560E" w:rsidRDefault="00DA2F16" w:rsidP="00BD52E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...100 lines deleted...]
-              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77B0D2B0" wp14:editId="3256F71B">
-[...2 lines deleted...]
-                  <wp:docPr id="1687100012" name="Picture 6" descr="How to Design a T-Shirt - Craft Show for Kids - YouTube"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73474747" wp14:editId="0920C61F">
+                  <wp:extent cx="1483087" cy="1473200"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+                  <wp:docPr id="1473296968" name="Picture 2" descr="Learning Resources Numberblocks MathLink Cubes Activity Set, Ages 3+, Build Numberblocks 1–10, Learn Counting &amp;amp; Number Sense"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 8" descr="How to Design a T-Shirt - Craft Show for Kids - YouTube"/>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Learning Resources Numberblocks MathLink Cubes Activity Set, Ages 3+, Build Numberblocks 1–10, Learn Counting &amp;amp; Number Sense"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54" cstate="print">
+                          <a:blip r:embed="rId103">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1472200" cy="1105173"/>
+                            <a:ext cx="1488952" cy="1479026"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00BD52E2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00371BC8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01E9AB24" wp14:editId="7C57244B">
-[...2 lines deleted...]
-                  <wp:docPr id="9" name="Picture 7" descr="5 Cool Custom T-shirt Design Ideas to Try | Create | NOTEWORTHY at ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EF20785" wp14:editId="5E06C141">
+                  <wp:extent cx="1289050" cy="1289050"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="2138008425" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 9" descr="5 Cool Custom T-shirt Design Ideas to Try | Create | NOTEWORTHY at ..."/>
+                          <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55">
+                          <a:blip r:embed="rId104" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3143525" cy="1765587"/>
+                            <a:ext cx="1289050" cy="1289050"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C95F8E1" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
+          <w:p w14:paraId="339D48BE" w14:textId="77777777" w:rsidR="00BD52E2" w:rsidRDefault="00BD52E2" w:rsidP="00BD52E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="776CC8AE" w14:textId="77777777" w:rsidR="00BD52E2" w:rsidRDefault="00BD52E2" w:rsidP="00BD52E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4683B531" w14:textId="31DC2200" w:rsidR="00593027" w:rsidRDefault="00593027" w:rsidP="001331EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="434C5C3A" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="369769CE" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="725D776D" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60172F30" w14:textId="08A845F0" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="68BE69D1" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
+              <w:t>Pineapple Upside Down Cake</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3912287E" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15A154D6" w14:textId="77777777" w:rsidR="00BD52E2" w:rsidRDefault="00BD52E2" w:rsidP="00BD52E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Create your own t-shirt design using colour dye, fabric pens.</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="3146D93F" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B7CF9C1" w14:textId="77777777" w:rsidR="00CA560E" w:rsidRDefault="00CA560E" w:rsidP="00CA560E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="043FE782" w14:textId="77777777" w:rsidR="00CA560E" w:rsidRDefault="00BD52E2" w:rsidP="00CA560E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(11 – 17 years old)</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="25134B44" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA560E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1:00pm – 2:30pm </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16DFFD09" w14:textId="4B33E3B8" w:rsidR="0069243A" w:rsidRDefault="001331EB" w:rsidP="00CA560E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...29 lines deleted...]
-              <w:rPr>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3618557F" wp14:editId="5E94CA78">
-[...2 lines deleted...]
-                  <wp:docPr id="13" name="Picture 9" descr="Learn easy tie dye folding techniques to create awesome tie dye ..."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20B3F811" wp14:editId="2253F8E8">
+                  <wp:extent cx="1793734" cy="1008975"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                  <wp:docPr id="1368354279" name="Picture 1368354279" descr="Pineapple upside-down cake"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 13" descr="Learn easy tie dye folding techniques to create awesome tie dye ..."/>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Pineapple upside-down cake"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56" cstate="print">
+                          <a:blip r:embed="rId105" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm flipH="1">
+                          <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1873807" cy="2338841"/>
+                            <a:ext cx="1797069" cy="1010851"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5D6EA8D4" w14:textId="0D6DA0D0" w:rsidR="001331EB" w:rsidRDefault="0069243A" w:rsidP="001331EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...16 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D283590" wp14:editId="5A9B923A">
-[...2 lines deleted...]
-                  <wp:docPr id="1862430129" name="Picture 8" descr="25 Tie Dye Shirt Patterns (How to Tie Dye a Shirt)"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BFD2EB3" wp14:editId="5AF543FF">
+                  <wp:extent cx="2197100" cy="1235869"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:docPr id="1779151612" name="Picture 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 11" descr="25 Tie Dye Shirt Patterns (How to Tie Dye a Shirt)"/>
+                          <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57" cstate="print">
+                          <a:blip r:embed="rId22" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1432524" cy="1813071"/>
+                            <a:ext cx="2206182" cy="1240978"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A722699" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="00BF2C48" w:rsidRDefault="00553888" w:rsidP="000D0218">
-            <w:pPr>
+          <w:p w14:paraId="0515C9BB" w14:textId="34DEABB9" w:rsidR="001331EB" w:rsidRDefault="000217CA" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...757 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D45AEC3" wp14:editId="6415C5ED">
-[...2 lines deleted...]
-                  <wp:docPr id="466493890" name="Picture 466493890" descr="Product Image"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06CF30A3" wp14:editId="5F4B371B">
+                  <wp:extent cx="1808053" cy="930910"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
+                  <wp:docPr id="1787581784" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1" descr="Product Image"/>
-[...58 lines deleted...]
-                          <pic:cNvPr id="0" name="Picture 5" descr="Fun Activity Painting With Balls For Toddlers - Kids Art &amp; Craft"/>
+                          <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId59" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1486258" cy="2642238"/>
+                            <a:ext cx="1812015" cy="932950"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B0CED7C" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...20 lines deleted...]
-          <w:p w14:paraId="285DE00C" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
+          <w:p w14:paraId="5A211205" w14:textId="77777777" w:rsidR="00593027" w:rsidRDefault="00593027" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EBE3ACE" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10F666FD" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56A1AED7" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60C591D7" w14:textId="685E1126" w:rsidR="001331EB" w:rsidRPr="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001331EB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Short Breaks Family Swim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="493C31F4" w14:textId="77777777" w:rsidR="001331EB" w:rsidRPr="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FC2CC6D" w14:textId="2EDE41BD" w:rsidR="001331EB" w:rsidRPr="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001331EB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D3D671" w14:textId="77777777" w:rsidR="001331EB" w:rsidRPr="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D45CDD9" w14:textId="1832C664" w:rsidR="001331EB" w:rsidRPr="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001331EB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:00pm – 3:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35866A71" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DC826E3" w14:textId="00AE5156" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001331EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="00B050"/>
-[...90 lines deleted...]
-              <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D6EDE4C" wp14:editId="0152F74F">
-[...2 lines deleted...]
-                  <wp:docPr id="644970383" name="Picture 3" descr="Water Marbling Kit – Adults and Crafts"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A731361" wp14:editId="2838B3BC">
+                  <wp:extent cx="3314311" cy="1746250"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="6350"/>
+                  <wp:docPr id="1893399200" name="Picture 1893399200"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 6" descr="Water Marbling Kit – Adults and Crafts"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60" cstate="print">
+                          <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1480798" cy="1480798"/>
+                            <a:ext cx="3356395" cy="1768423"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="23142CDA" w14:textId="77777777" w:rsidR="001C7935" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="130A3D64" w14:textId="274527CA" w:rsidR="001C7935" w:rsidRPr="00F41D43" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE1F02F" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="00F41D43" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C80029" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="00F41D43" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BBAEA81" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="00F41D43" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="00B050"/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41D43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC326E3" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="00F41D43" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45B7AC01" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="00D06EE5" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="324E7E87" w14:textId="77777777" w:rsidR="001C7935" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0858C48F" w14:textId="77777777" w:rsidR="001C7935" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="379A5A4A" w14:textId="77777777" w:rsidR="001C7935" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="363578B7" w14:textId="77777777" w:rsidR="00BD52E2" w:rsidRDefault="00BD52E2" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1998F18E" w14:textId="77777777" w:rsidR="00FC2125" w:rsidRDefault="00FC2125" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D8EE875" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="319138AA" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11ECDC30" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C3320D4" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03EB6A63" w14:textId="77777777" w:rsidR="00BD52E2" w:rsidRDefault="00BD52E2" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03DA0537" w14:textId="77777777" w:rsidR="00BD52E2" w:rsidRDefault="00BD52E2" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="378694DC" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="002962A8" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Broad Park House</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41099CCE" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="002962A8" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logan Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D15F5B" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="002962A8" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0343FBB5" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="00F41D43" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002962A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV2 - 1AG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="621BF378" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="00F41D43" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65581C95" w14:textId="77777777" w:rsidR="001C7935" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2F5956" w14:textId="77777777" w:rsidR="001C7935" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5757364D" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52115A3C" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14FEC4AA" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75016290" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B26838C" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73882120" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A185DEE" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F8CCCF1" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CC6145A" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F584DB7" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06627B0D" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="181583BF" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="255059EE" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3171EF4C" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49B4620C" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47449C55" w14:textId="77777777" w:rsidR="001331EB" w:rsidRDefault="001331EB" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24038F94" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Centre AT7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37A7E540" w14:textId="77777777" w:rsidR="001C7935" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 Bell Green Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F12A2D7" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FDDCBC" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 7GP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E09EED7" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E1C8013" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please provide all children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and adult’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> names on the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ooking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>orm attending Family Swim (5 – 11 years old).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="566A4E2A" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children must </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">live </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>within the family household.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47458570" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="511CEDE8" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Pool Rules: </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>child aged 8 and under must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDFBD6A" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Any child that cannot swim must be accompanied by an adult.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B726711" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EE8F608" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent/carers must stay at the pool side if </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">not swimming with children. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A335850" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ECFD2DF" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>£1.00 will be required for individual lockers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15D99EBD" w14:textId="77777777" w:rsidR="001C7935" w:rsidRPr="006F3832" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58AB7773" w14:textId="77777777" w:rsidR="001C7935" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3832">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a child has a medical history, please notify the Short Breaks staff member/lifeguard on duty on arrival in case of an emergency. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451258DC" w14:textId="77777777" w:rsidR="001C7935" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BE7C0D8" w14:textId="77777777" w:rsidR="001C7935" w:rsidRDefault="001C7935" w:rsidP="001C7935">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please bring your own floating devices (armbands) as these are not provided. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52889DB1" w14:textId="77777777" w:rsidR="00C57F93" w:rsidRDefault="00C57F93" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C57F93" w:rsidRPr="006F3832" w14:paraId="7520FA78" w14:textId="77777777" w:rsidTr="00A07247">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6497D7AE" w14:textId="77777777" w:rsidR="00C57F93" w:rsidRDefault="00C57F93" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03F558D9" w14:textId="77777777" w:rsidR="00C57F93" w:rsidRDefault="00C57F93" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1427">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dnesday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2C520F" w14:textId="77777777" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1427">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2A9C72" w14:textId="30FA61DB" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EE564D" w14:textId="77777777" w:rsidR="002C473A" w:rsidRDefault="002C473A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D2DAE22" w14:textId="6E4DA5F1" w:rsidR="002C473A" w:rsidRPr="00CA422B" w:rsidRDefault="002C473A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA422B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sea Creature </w:t>
+            </w:r>
+            <w:r w:rsidR="004629D2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">activities </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E8D145" w14:textId="77777777" w:rsidR="002C473A" w:rsidRPr="00CA422B" w:rsidRDefault="002C473A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FF234AE" w14:textId="5913007B" w:rsidR="002C473A" w:rsidRPr="00CA422B" w:rsidRDefault="002C473A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA422B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5 – 11 years old) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1488A6C8" w14:textId="77777777" w:rsidR="002C473A" w:rsidRPr="00CA422B" w:rsidRDefault="002C473A" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BFAA1AA" w14:textId="656DC4CE" w:rsidR="002C473A" w:rsidRPr="00CA422B" w:rsidRDefault="00AA67FC" w:rsidP="002C473A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA422B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10:45am </w:t>
+            </w:r>
+            <w:r w:rsidR="005B4423" w:rsidRPr="00CA422B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA422B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B4423" w:rsidRPr="00CA422B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:15pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B30346" w14:textId="77777777" w:rsidR="005B4423" w:rsidRDefault="005B4423" w:rsidP="002C473A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ACB0DF9" w14:textId="77777777" w:rsidR="00C57F93" w:rsidRDefault="002C473A" w:rsidP="00CA422B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66E6422D" wp14:editId="2A85A632">
-[...2 lines deleted...]
-                  <wp:docPr id="2051100538" name="Picture 4" descr="Ivy Kids"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D53F5C2" wp14:editId="77ADB0D7">
+                  <wp:extent cx="1429722" cy="1905000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1733008360" name="Picture 1733008360"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7" descr="Ivy Kids"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61">
+                          <a:blip r:embed="rId106" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1651865" cy="2018229"/>
+                            <a:ext cx="1431984" cy="1908013"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00CA422B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA422B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6445960B" wp14:editId="5C9A0195">
-[...2 lines deleted...]
-                  <wp:docPr id="1206457471" name="Picture 5" descr="Marbled Fan – BHelmi"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AA38D0F" wp14:editId="574498C7">
+                  <wp:extent cx="1365135" cy="1920921"/>
+                  <wp:effectExtent l="0" t="0" r="6985" b="3175"/>
+                  <wp:docPr id="2072037086" name="Picture 1" descr="The Snail and the Whale Seaside Nature Trail"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 8" descr="Marbled Fan – BHelmi"/>
+                          <pic:cNvPr id="0" name="Picture 2" descr="The Snail and the Whale Seaside Nature Trail"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62" cstate="print">
+                          <a:blip r:embed="rId107" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm flipH="1">
+                          <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1597598" cy="1991821"/>
+                            <a:ext cx="1375919" cy="1936096"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AFC7555" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...19 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="49F415BE" w14:textId="77777777" w:rsidR="00262F1E" w:rsidRDefault="00262F1E" w:rsidP="00BE3D30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6668EB63" w14:textId="77777777" w:rsidR="00262F1E" w:rsidRDefault="00780C33" w:rsidP="00447139">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E1B8BF8" wp14:editId="79FFECA3">
+                  <wp:extent cx="2413000" cy="1757468"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:docPr id="690778985" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId108" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2417153" cy="1760493"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47411666" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="00447139">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D4BEFD5" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="00447139">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D91F194" w14:textId="1875B3A7" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="00447139">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ping-Pong, Air Hockey and Board Games </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4275CD15" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="00447139">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56D400BE" w14:textId="5D2D9EA5" w:rsidR="00990725" w:rsidRDefault="00990725" w:rsidP="00447139">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12- 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D7CB48" w14:textId="77777777" w:rsidR="00990725" w:rsidRDefault="00990725" w:rsidP="00447139">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B00F55B" w14:textId="5F5AA5BC" w:rsidR="00447139" w:rsidRDefault="00853283" w:rsidP="00853283">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:30pm – 2:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C07F75" w14:textId="26AFF2D8" w:rsidR="00447139" w:rsidRPr="005B4423" w:rsidRDefault="00447139" w:rsidP="00447139">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A4CDEE2" wp14:editId="220F6B0E">
+                  <wp:extent cx="2197100" cy="1235869"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:docPr id="320303426" name="Picture 8"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 10"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId22" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2206182" cy="1240978"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="608A4CED" wp14:editId="34B604A7">
+                  <wp:extent cx="1297082" cy="1085599"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                  <wp:docPr id="776620285" name="Picture 1" descr="Tennis Table Tennis ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Tennis Table Tennis ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId23" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1350555" cy="1130354"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DEB855E" wp14:editId="6781AC57">
+                  <wp:extent cx="1892300" cy="1118901"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:docPr id="429801141" name="Picture 1" descr="Chad Valley Wooden Chess and Draughts Board Game 0"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="Chad Valley Wooden Chess and Draughts Board Game 0"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId81" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1908891" cy="1128711"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2D761DD6" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
+          <w:p w14:paraId="66E85518" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="276364EC" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="00764E9E" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...53 lines deleted...]
-                <w:color w:val="00B050"/>
+          <w:p w14:paraId="7A1563E4" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A60A6E" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79EAE750" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Coventry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FB47022" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="00764E9E" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="43B8E199" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B37609" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00CA26EE" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DC40DBC" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23591A09" w14:textId="77777777" w:rsidR="00C57F93" w:rsidRDefault="00C57F93" w:rsidP="00FC111C">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54D5AF80" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="0013635A" w:rsidRDefault="00553888" w:rsidP="00553888">
+          <w:p w14:paraId="0DC57987" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BB4F1EE" w14:textId="77777777" w:rsidR="00CA422B" w:rsidRDefault="00CA422B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="735A5F25" w14:textId="77777777" w:rsidR="00CA422B" w:rsidRDefault="00CA422B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AC436E5" w14:textId="77777777" w:rsidR="00CA422B" w:rsidRDefault="00CA422B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A085554" w14:textId="77777777" w:rsidR="00CA422B" w:rsidRDefault="00CA422B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FA7FAAD" w14:textId="77777777" w:rsidR="00CA422B" w:rsidRDefault="00CA422B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B7B879E" w14:textId="77777777" w:rsidR="00CA422B" w:rsidRDefault="00CA422B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BCD9E6B" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="176804E5" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E831D82" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2587F234" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64E6136C" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A5AE401" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CC4F98A" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="494B751D" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="092FC985" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="407FA651" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AF4010E" w14:textId="77777777" w:rsidR="00447139" w:rsidRDefault="00447139" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CC907FF" w14:textId="77777777" w:rsidR="00CA422B" w:rsidRDefault="00CA422B" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BD3E829" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004F7A04" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mosaic Hub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B7E6EF8" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004F7A04" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardine Cresent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C740684" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004F7A04" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A2B01C6" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7A04">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV4-9PL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EEFBA4F" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00CA26EE" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DCB3713" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>*Please notify Development Officer in advance if your child has a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06EE5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE66E43" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F1427" w:rsidRPr="006F3832" w14:paraId="7146B579" w14:textId="77777777" w:rsidTr="00A07247">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F99DB6C" w14:textId="77777777" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F80D140" w14:textId="77777777" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69392A70" w14:textId="77777777" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1427">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E2CC590" w14:textId="39C3D7E9" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3A3AA9" w14:textId="77777777" w:rsidR="002F1427" w:rsidRPr="001C480F" w:rsidRDefault="002F1427" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08EFDACB" w14:textId="664010B3" w:rsidR="001C480F" w:rsidRPr="001C480F" w:rsidRDefault="001C480F" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C480F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and Dance </w:t>
+            </w:r>
+            <w:r w:rsidR="00F600F3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(with musical </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD77C8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>chairs)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F0CB846" w14:textId="77777777" w:rsidR="001C480F" w:rsidRPr="001C480F" w:rsidRDefault="001C480F" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26BD76D3" w14:textId="27079CCC" w:rsidR="001C480F" w:rsidRPr="001C480F" w:rsidRDefault="001C480F" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C480F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D8CB5AB" w14:textId="77777777" w:rsidR="001C480F" w:rsidRPr="001C480F" w:rsidRDefault="001C480F" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28F8315A" w14:textId="24138FF5" w:rsidR="001C480F" w:rsidRDefault="001C480F" w:rsidP="008F0C05">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C480F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12:15pm – 1:45pm </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EDFA66A" w14:textId="77777777" w:rsidR="001C480F" w:rsidRPr="001C480F" w:rsidRDefault="001C480F" w:rsidP="00212CA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A16766" w14:textId="65BBC6B6" w:rsidR="001C480F" w:rsidRDefault="007415E7" w:rsidP="003173C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B8B409F" wp14:editId="7A9E498C">
+                  <wp:extent cx="1352550" cy="1352550"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1234769461" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId109" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1352550" cy="1352550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="003173C8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00E816DB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="493E5325" wp14:editId="0BC837EE">
+                  <wp:extent cx="1779863" cy="1294130"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                  <wp:docPr id="61858511" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId110" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1801507" cy="1309867"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64FF60FA" w14:textId="77777777" w:rsidR="0045542D" w:rsidRDefault="0045542D" w:rsidP="00DD3CF4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F63FEE0" w14:textId="77777777" w:rsidR="0045542D" w:rsidRDefault="0045542D" w:rsidP="00DD3CF4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EDB3ADE" w14:textId="2E686E77" w:rsidR="00C8620E" w:rsidRDefault="00223472" w:rsidP="00223472">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sand Slime with crafts and games.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D58432F" w14:textId="77777777" w:rsidR="00223472" w:rsidRDefault="00223472" w:rsidP="00223472">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39BB38FF" w14:textId="2CF1DD36" w:rsidR="0045542D" w:rsidRDefault="00C8620E" w:rsidP="0045542D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:15pm – 3:45pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="481148E3" w14:textId="77777777" w:rsidR="00C8620E" w:rsidRDefault="00C8620E" w:rsidP="0045542D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72E23EB2" w14:textId="77777777" w:rsidR="0045542D" w:rsidRDefault="0045542D" w:rsidP="0045542D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F62985" w14:textId="77777777" w:rsidR="0045542D" w:rsidRDefault="0045542D" w:rsidP="0045542D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53272D8B" w14:textId="5DE50B11" w:rsidR="00223472" w:rsidRDefault="00223472" w:rsidP="00223472">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C072CA3" wp14:editId="3A4864D9">
+                  <wp:extent cx="1579910" cy="1579910"/>
+                  <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
+                  <wp:docPr id="1228675473" name="Picture 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId37" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1600825" cy="1600825"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A431E1" w14:textId="3E166400" w:rsidR="00223472" w:rsidRDefault="00223472" w:rsidP="00223472">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E33CCD" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38A068A7" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CDBA2E2" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1104BE9A" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E10CF37" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coventry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65EA76CD" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7171">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EDC8032" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00636E38" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C2EE352" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013635A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24BA9A84" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
+          <w:p w14:paraId="73EB32D6" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25C68BB4" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...168 lines deleted...]
-            <w:r w:rsidRPr="00764E9E">
+          <w:p w14:paraId="0E38434B" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B1465DC" w14:textId="77777777" w:rsidR="00F600F3" w:rsidRDefault="00F600F3" w:rsidP="00F600F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="210A2B16" w14:textId="0AE25D1D" w:rsidR="004E7171" w:rsidRPr="0098589B" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Families For All</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E23C1D6" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="0098589B" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>454 Foleshill Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCFF639" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="0098589B" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foleshill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3125CD7D" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="0098589B" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Coventry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2CA656" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="00764E9E" w:rsidRDefault="00553888" w:rsidP="000D0218">
-[...19 lines deleted...]
-          <w:p w14:paraId="07F61CFE" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="0013635A" w:rsidRDefault="00553888" w:rsidP="00553888">
+          <w:p w14:paraId="1248F3A7" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098589B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6 5LB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B80CD6" w14:textId="77777777" w:rsidR="004E7171" w:rsidRPr="00636E38" w:rsidRDefault="004E7171" w:rsidP="004E7171">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16D125F1" w14:textId="77777777" w:rsidR="004E7171" w:rsidRDefault="004E7171" w:rsidP="004E7171">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013635A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07C2F78C" w14:textId="77777777" w:rsidR="00553888" w:rsidRDefault="00553888" w:rsidP="000D0218">
-            <w:pPr>
+          <w:p w14:paraId="341A554A" w14:textId="77777777" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="00FC111C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F1427" w:rsidRPr="006F3832" w14:paraId="0D72D690" w14:textId="77777777" w:rsidTr="00A07247">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D70B225" w14:textId="77777777" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23D0044E" w14:textId="77777777" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F2AE2FC" w14:textId="77777777" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1427">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE7CB7A" w14:textId="2AFA8AFA" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="000106C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA93121" w14:textId="77777777" w:rsidR="002455AC" w:rsidRDefault="002455AC" w:rsidP="00980532">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7552C5E7" w14:textId="77777777" w:rsidR="001D20CD" w:rsidRDefault="008529A9" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Badge Making </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD83A40" w14:textId="77777777" w:rsidR="008529A9" w:rsidRDefault="008529A9" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="486352FB" w14:textId="77777777" w:rsidR="008529A9" w:rsidRDefault="008529A9" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(5 – 11 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="513658FD" w14:textId="77777777" w:rsidR="008529A9" w:rsidRDefault="008529A9" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61ED130B" w14:textId="77777777" w:rsidR="008529A9" w:rsidRDefault="00140564" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9:30am – 11:00am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDFF59C" w14:textId="77777777" w:rsidR="00140564" w:rsidRDefault="00140564" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="062B7D6B" w14:textId="3639BC39" w:rsidR="00140564" w:rsidRDefault="00140564" w:rsidP="00B17CE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10FFC961" wp14:editId="22E59C09">
+                  <wp:extent cx="1441450" cy="810816"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="8890"/>
+                  <wp:docPr id="1090435253" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId111" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1454623" cy="818226"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00B17CE5">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00B17CE5">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64E66ADF" wp14:editId="1F588B52">
+                  <wp:extent cx="1467354" cy="977900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1908855992" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId112" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1480032" cy="986349"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71533CCF" w14:textId="77777777" w:rsidR="00140564" w:rsidRDefault="00140564" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1749EC3D" w14:textId="77777777" w:rsidR="00B17CE5" w:rsidRDefault="00B17CE5" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3205CA9E" w14:textId="77777777" w:rsidR="00140564" w:rsidRDefault="00140564" w:rsidP="00B17CE5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="015C78AB" w14:textId="77777777" w:rsidR="00D51AF0" w:rsidRDefault="00D51AF0" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="787FCCF0" w14:textId="01DFCA31" w:rsidR="00140564" w:rsidRDefault="00140564" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indoor games </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D91CA1" w14:textId="77777777" w:rsidR="00B17CE5" w:rsidRDefault="00B17CE5" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18F8EE2C" w14:textId="77777777" w:rsidR="00B17CE5" w:rsidRDefault="00B17CE5" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(12 – 17 years old)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4393DBBB" w14:textId="77777777" w:rsidR="00B17CE5" w:rsidRDefault="00B17CE5" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D1ED36F" w14:textId="77777777" w:rsidR="00B17CE5" w:rsidRDefault="00B17CE5" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11:30am – 1:00pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EDFEB73" w14:textId="77777777" w:rsidR="00B17CE5" w:rsidRDefault="00B17CE5" w:rsidP="00896D6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B55E87E" w14:textId="3E859F13" w:rsidR="00B8572F" w:rsidRDefault="004D2065" w:rsidP="00896D6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="187ECC73" wp14:editId="06654E7C">
+                  <wp:extent cx="1636320" cy="1371600"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                  <wp:docPr id="556412467" name="Picture 556412467"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId113" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1640321" cy="1374954"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00896D6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B463C2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13E73330" wp14:editId="760A3E6C">
+                  <wp:extent cx="1149350" cy="1149350"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="304377199" name="Picture 1" descr="USAPA Approved Pickleball Paddle Set - Wood Rackets with Comfort Grip ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="USAPA Approved Pickleball Paddle Set - Wood Rackets with Comfort Grip ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId114" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1149350" cy="1149350"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="208E103E" w14:textId="77777777" w:rsidR="00B8572F" w:rsidRDefault="00B8572F" w:rsidP="00896D6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F80B2CF" w14:textId="77777777" w:rsidR="00B17CE5" w:rsidRDefault="00804BDF" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AE278AF" wp14:editId="2DD65425">
+                  <wp:extent cx="2048437" cy="1478915"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="6985"/>
+                  <wp:docPr id="1224198617" name="Picture 2" descr="Lesser &amp; Pavey Garden Games Ring Toss | Ring Game Kids Outdoor Toys | Carnival Toss Children Outdoor Games"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4" descr="Lesser &amp; Pavey Garden Games Ring Toss | Ring Game Kids Outdoor Toys | Carnival Toss Children Outdoor Games"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId115">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2059838" cy="1487146"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74587DD2" w14:textId="77777777" w:rsidR="00D51AF0" w:rsidRDefault="00D51AF0" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1075B448" w14:textId="4D73B48E" w:rsidR="00D51AF0" w:rsidRDefault="00D51AF0" w:rsidP="001D20CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB18014" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65D1703C" w14:textId="52763A90" w:rsidR="008D33F8" w:rsidRPr="00AF6E33" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ECBA3CF" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="00AF6E33" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55581942" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="00AF6E33" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FCDE9BF" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="00AF6E33" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6E33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="098D0607" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="022CF285" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="0013635A" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="5D9F5CF8" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="006F3832" w:rsidRDefault="00553888" w:rsidP="000D0218">
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE80680" w14:textId="77777777" w:rsidR="00140564" w:rsidRDefault="00140564" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D5AD8A1" w14:textId="77777777" w:rsidR="00B17CE5" w:rsidRDefault="00B17CE5" w:rsidP="00140564">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="608B49F8" w14:textId="5426BE2E" w:rsidR="008D33F8" w:rsidRPr="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="00140564">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D33F8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways Hub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA18C9A" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D33F8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lawrence Saunders Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029BE42A" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D33F8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coventry </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318CC82B" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D33F8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CV6-1HD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E7FA36" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E7692E7" w14:textId="77777777" w:rsidR="008D33F8" w:rsidRPr="0013635A" w:rsidRDefault="008D33F8" w:rsidP="008D33F8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013635A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please notify Development Officer in advance if your child has a food allergy or food intolerance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E91E109" w14:textId="77777777" w:rsidR="002F1427" w:rsidRDefault="002F1427" w:rsidP="00FC111C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A8A7F70" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="006F3832" w:rsidRDefault="00553888" w:rsidP="00553888">
+    <w:p w14:paraId="27362606" w14:textId="1D5F7F8C" w:rsidR="004B085D" w:rsidRPr="006F3832" w:rsidRDefault="004B085D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A05C9B" w14:textId="77777777" w:rsidR="00553888" w:rsidRPr="006F3832" w:rsidRDefault="00553888">
-[...11 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId64"/>
+    <w:sectPr w:rsidR="004B085D" w:rsidRPr="006F3832" w:rsidSect="00C523C2">
+      <w:headerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="227" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="342D5AA3" w14:textId="77777777" w:rsidR="002600F7" w:rsidRDefault="002600F7" w:rsidP="006618FA">
+    <w:p w14:paraId="1521AC13" w14:textId="77777777" w:rsidR="003D5228" w:rsidRDefault="003D5228" w:rsidP="006618FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1967FD4E" w14:textId="77777777" w:rsidR="002600F7" w:rsidRDefault="002600F7" w:rsidP="006618FA">
+    <w:p w14:paraId="080BEADC" w14:textId="77777777" w:rsidR="003D5228" w:rsidRDefault="003D5228" w:rsidP="006618FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-232785982"/>
@@ -19743,132 +38277,352 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="49C4136D" w14:textId="3D52397A" w:rsidR="00B10119" w:rsidRDefault="00C35196">
+  <w:p w14:paraId="49C4136D" w14:textId="18ADFCCD" w:rsidR="00B10119" w:rsidRDefault="00C35196">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Community </w:t>
     </w:r>
     <w:r w:rsidR="00AA596B">
       <w:t xml:space="preserve">Short Breaks </w:t>
     </w:r>
-    <w:r w:rsidR="0039065B">
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> Half Term</w:t>
+    <w:r w:rsidR="00B03A19">
+      <w:t>Summer</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AA596B">
       <w:t xml:space="preserve">Activities </w:t>
     </w:r>
     <w:r>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00AA596B">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21B1CD44" w14:textId="77777777" w:rsidR="002600F7" w:rsidRDefault="002600F7" w:rsidP="006618FA">
+    <w:p w14:paraId="0B32D585" w14:textId="77777777" w:rsidR="003D5228" w:rsidRDefault="003D5228" w:rsidP="006618FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04212B89" w14:textId="77777777" w:rsidR="002600F7" w:rsidRDefault="002600F7" w:rsidP="006618FA">
+    <w:p w14:paraId="09E54521" w14:textId="77777777" w:rsidR="003D5228" w:rsidRDefault="003D5228" w:rsidP="006618FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="772DAF75" w14:textId="77777777" w:rsidR="00B10119" w:rsidRDefault="00B10119">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2EB12393" w14:textId="77777777" w:rsidR="00B10119" w:rsidRDefault="00B10119">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E7677B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2B0CF70"/>
+    <w:lvl w:ilvl="0" w:tplc="146CDDA8">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="125E559E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EFC62DB0"/>
+    <w:lvl w:ilvl="0" w:tplc="1E842DBC">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="270F3341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B1431B0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19910,51 +38664,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32F1113C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5DA440A"/>
     <w:lvl w:ilvl="0" w:tplc="3F38A006">
       <w:start w:val="11"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20023,51 +38777,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CA67799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F44A76B4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20136,51 +38890,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CA846BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B0209E8"/>
     <w:lvl w:ilvl="0" w:tplc="3F6A4AE4">
       <w:start w:val="11"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20250,51 +39004,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BDB4AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CE2B110"/>
     <w:lvl w:ilvl="0" w:tplc="35B6FADA">
       <w:start w:val="12"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20363,51 +39117,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7C1E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F3CEC58"/>
     <w:lvl w:ilvl="0" w:tplc="792AB87E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20475,51 +39229,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52067A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24647776"/>
     <w:lvl w:ilvl="0" w:tplc="5C049358">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20588,51 +39342,277 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="600F6E41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="782A8940"/>
+    <w:lvl w:ilvl="0" w:tplc="09BA6BA8">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76B84CEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A729458"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CD97385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="603410C0"/>
     <w:lvl w:ilvl="0" w:tplc="026655D0">
       <w:start w:val="12"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20702,1813 +39682,2494 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="758600959">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1686056853">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1504665204">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="495534685">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="658847752">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1686056853">
+  <w:num w:numId="6" w16cid:durableId="195436973">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="204024167">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1415934273">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="324014641">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="105850979">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1546872255">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1504665204">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="12" w16cid:durableId="853420877">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006618FA"/>
     <w:rsid w:val="000005D0"/>
     <w:rsid w:val="0000085E"/>
     <w:rsid w:val="00001492"/>
     <w:rsid w:val="00002B5B"/>
     <w:rsid w:val="00004A2C"/>
     <w:rsid w:val="00005549"/>
+    <w:rsid w:val="00005717"/>
     <w:rsid w:val="000057EF"/>
     <w:rsid w:val="000075F6"/>
     <w:rsid w:val="000106C8"/>
     <w:rsid w:val="00010B49"/>
     <w:rsid w:val="0001166A"/>
+    <w:rsid w:val="000125F1"/>
     <w:rsid w:val="000127B0"/>
     <w:rsid w:val="00012A7F"/>
     <w:rsid w:val="00012A93"/>
     <w:rsid w:val="000138B3"/>
     <w:rsid w:val="00013B90"/>
     <w:rsid w:val="000143C3"/>
     <w:rsid w:val="00014E46"/>
     <w:rsid w:val="00014E83"/>
     <w:rsid w:val="0001579E"/>
     <w:rsid w:val="000159E2"/>
     <w:rsid w:val="000162ED"/>
     <w:rsid w:val="00016D9A"/>
+    <w:rsid w:val="00017ADC"/>
     <w:rsid w:val="00021317"/>
+    <w:rsid w:val="000217CA"/>
     <w:rsid w:val="00023479"/>
     <w:rsid w:val="000238E1"/>
     <w:rsid w:val="0002445A"/>
     <w:rsid w:val="0002518F"/>
     <w:rsid w:val="000271D9"/>
     <w:rsid w:val="00027BE4"/>
     <w:rsid w:val="00027C2D"/>
     <w:rsid w:val="00031607"/>
     <w:rsid w:val="000317CF"/>
     <w:rsid w:val="00031F5C"/>
     <w:rsid w:val="0003286F"/>
+    <w:rsid w:val="00032A09"/>
     <w:rsid w:val="00033E9F"/>
     <w:rsid w:val="000346FF"/>
     <w:rsid w:val="000368F7"/>
     <w:rsid w:val="000405BB"/>
     <w:rsid w:val="0004177B"/>
     <w:rsid w:val="00042138"/>
+    <w:rsid w:val="00042BC8"/>
+    <w:rsid w:val="0004345F"/>
     <w:rsid w:val="000453E1"/>
     <w:rsid w:val="0004666E"/>
+    <w:rsid w:val="00047097"/>
+    <w:rsid w:val="00047245"/>
     <w:rsid w:val="0004791C"/>
     <w:rsid w:val="00051207"/>
+    <w:rsid w:val="00051659"/>
+    <w:rsid w:val="0005212E"/>
     <w:rsid w:val="000525A5"/>
     <w:rsid w:val="000532B8"/>
+    <w:rsid w:val="00053529"/>
     <w:rsid w:val="000547A8"/>
     <w:rsid w:val="00054A73"/>
     <w:rsid w:val="00055743"/>
     <w:rsid w:val="00056497"/>
     <w:rsid w:val="00056D8B"/>
     <w:rsid w:val="00056FF7"/>
     <w:rsid w:val="00060079"/>
     <w:rsid w:val="00060630"/>
+    <w:rsid w:val="00061965"/>
     <w:rsid w:val="000635D1"/>
     <w:rsid w:val="00065520"/>
     <w:rsid w:val="00065590"/>
     <w:rsid w:val="00065BBA"/>
     <w:rsid w:val="0006728B"/>
+    <w:rsid w:val="0007045F"/>
     <w:rsid w:val="0007051C"/>
     <w:rsid w:val="00070875"/>
     <w:rsid w:val="000726A6"/>
     <w:rsid w:val="00072EFF"/>
     <w:rsid w:val="00073F81"/>
+    <w:rsid w:val="00076E6A"/>
     <w:rsid w:val="000774E4"/>
+    <w:rsid w:val="00077836"/>
     <w:rsid w:val="000807B2"/>
+    <w:rsid w:val="000828E0"/>
     <w:rsid w:val="00083F72"/>
     <w:rsid w:val="000850D6"/>
+    <w:rsid w:val="00087C96"/>
+    <w:rsid w:val="00087DB5"/>
     <w:rsid w:val="000917A3"/>
     <w:rsid w:val="000931BE"/>
     <w:rsid w:val="0009351D"/>
     <w:rsid w:val="0009434A"/>
     <w:rsid w:val="000964F4"/>
+    <w:rsid w:val="00096BBD"/>
     <w:rsid w:val="00097E4E"/>
     <w:rsid w:val="000A1101"/>
     <w:rsid w:val="000A15CC"/>
     <w:rsid w:val="000A3452"/>
+    <w:rsid w:val="000A4BF2"/>
     <w:rsid w:val="000A5213"/>
     <w:rsid w:val="000A5BFB"/>
     <w:rsid w:val="000A6CF0"/>
     <w:rsid w:val="000A70D1"/>
+    <w:rsid w:val="000A7B96"/>
+    <w:rsid w:val="000B1F56"/>
     <w:rsid w:val="000B346D"/>
+    <w:rsid w:val="000B390B"/>
     <w:rsid w:val="000B3BCD"/>
     <w:rsid w:val="000B466C"/>
     <w:rsid w:val="000B48B4"/>
+    <w:rsid w:val="000B4D86"/>
     <w:rsid w:val="000C09CD"/>
     <w:rsid w:val="000C0B5E"/>
+    <w:rsid w:val="000C26C5"/>
+    <w:rsid w:val="000C2AFD"/>
     <w:rsid w:val="000C3209"/>
     <w:rsid w:val="000C36C3"/>
     <w:rsid w:val="000C3A9E"/>
+    <w:rsid w:val="000C3F3B"/>
+    <w:rsid w:val="000C4011"/>
+    <w:rsid w:val="000C44F3"/>
     <w:rsid w:val="000C5BE1"/>
     <w:rsid w:val="000C7761"/>
     <w:rsid w:val="000C7E35"/>
     <w:rsid w:val="000D1455"/>
     <w:rsid w:val="000D16C1"/>
     <w:rsid w:val="000D1EF3"/>
     <w:rsid w:val="000D20A5"/>
+    <w:rsid w:val="000D2FA7"/>
     <w:rsid w:val="000D34B5"/>
     <w:rsid w:val="000D3819"/>
     <w:rsid w:val="000D3B5D"/>
+    <w:rsid w:val="000D5CC2"/>
+    <w:rsid w:val="000D5E64"/>
     <w:rsid w:val="000D6301"/>
     <w:rsid w:val="000D7913"/>
     <w:rsid w:val="000E004E"/>
     <w:rsid w:val="000E1F04"/>
+    <w:rsid w:val="000E2635"/>
     <w:rsid w:val="000E2C1B"/>
     <w:rsid w:val="000E7845"/>
     <w:rsid w:val="000F064C"/>
     <w:rsid w:val="000F1AC0"/>
     <w:rsid w:val="000F24A3"/>
     <w:rsid w:val="000F3993"/>
     <w:rsid w:val="000F3B64"/>
+    <w:rsid w:val="000F3C85"/>
     <w:rsid w:val="000F4D83"/>
     <w:rsid w:val="000F7747"/>
+    <w:rsid w:val="000F78FB"/>
+    <w:rsid w:val="00100CF3"/>
+    <w:rsid w:val="00101743"/>
     <w:rsid w:val="00101799"/>
     <w:rsid w:val="0010187A"/>
     <w:rsid w:val="00101988"/>
     <w:rsid w:val="001021F1"/>
     <w:rsid w:val="001030DD"/>
     <w:rsid w:val="00103546"/>
     <w:rsid w:val="00103697"/>
+    <w:rsid w:val="00104E3F"/>
+    <w:rsid w:val="0010553D"/>
     <w:rsid w:val="001061A5"/>
     <w:rsid w:val="00107AE8"/>
     <w:rsid w:val="00107DA5"/>
     <w:rsid w:val="00114453"/>
     <w:rsid w:val="00114733"/>
     <w:rsid w:val="0011614A"/>
     <w:rsid w:val="0011679E"/>
     <w:rsid w:val="00116D82"/>
     <w:rsid w:val="0012054A"/>
     <w:rsid w:val="00120ECD"/>
     <w:rsid w:val="0012106B"/>
     <w:rsid w:val="00121AD5"/>
     <w:rsid w:val="00121C5A"/>
+    <w:rsid w:val="00121D1B"/>
     <w:rsid w:val="001232F9"/>
+    <w:rsid w:val="00125861"/>
     <w:rsid w:val="001258DA"/>
     <w:rsid w:val="001268D1"/>
+    <w:rsid w:val="00126994"/>
     <w:rsid w:val="0012726D"/>
+    <w:rsid w:val="001315B8"/>
+    <w:rsid w:val="001331EB"/>
     <w:rsid w:val="00133772"/>
     <w:rsid w:val="00133895"/>
+    <w:rsid w:val="00133C09"/>
     <w:rsid w:val="00134C55"/>
     <w:rsid w:val="00134EA0"/>
     <w:rsid w:val="0013595C"/>
     <w:rsid w:val="0013596C"/>
     <w:rsid w:val="001362C6"/>
+    <w:rsid w:val="0013635A"/>
+    <w:rsid w:val="00140564"/>
     <w:rsid w:val="00140B37"/>
+    <w:rsid w:val="0014138B"/>
     <w:rsid w:val="00142475"/>
     <w:rsid w:val="00142F62"/>
     <w:rsid w:val="00143184"/>
     <w:rsid w:val="0014403D"/>
+    <w:rsid w:val="001440B7"/>
+    <w:rsid w:val="00145021"/>
     <w:rsid w:val="00146867"/>
+    <w:rsid w:val="00146AF3"/>
     <w:rsid w:val="001478E8"/>
     <w:rsid w:val="00150451"/>
     <w:rsid w:val="0015237A"/>
     <w:rsid w:val="001524CC"/>
+    <w:rsid w:val="00152A02"/>
     <w:rsid w:val="00154A71"/>
     <w:rsid w:val="001559E3"/>
     <w:rsid w:val="00156EBF"/>
     <w:rsid w:val="00160CDB"/>
     <w:rsid w:val="00164580"/>
     <w:rsid w:val="00164A6F"/>
     <w:rsid w:val="00165A5F"/>
     <w:rsid w:val="00166BFD"/>
+    <w:rsid w:val="001677E1"/>
     <w:rsid w:val="00170823"/>
     <w:rsid w:val="001718AA"/>
+    <w:rsid w:val="00171FD5"/>
     <w:rsid w:val="00173D79"/>
     <w:rsid w:val="00174994"/>
     <w:rsid w:val="001758C3"/>
     <w:rsid w:val="00176E17"/>
     <w:rsid w:val="00181391"/>
     <w:rsid w:val="00182609"/>
+    <w:rsid w:val="00183193"/>
     <w:rsid w:val="001833C2"/>
     <w:rsid w:val="00184421"/>
     <w:rsid w:val="0018488E"/>
+    <w:rsid w:val="0018598B"/>
+    <w:rsid w:val="001870A8"/>
     <w:rsid w:val="00187247"/>
     <w:rsid w:val="00187D6B"/>
+    <w:rsid w:val="001924B0"/>
     <w:rsid w:val="00193165"/>
     <w:rsid w:val="001941E6"/>
     <w:rsid w:val="0019494C"/>
     <w:rsid w:val="00194C9D"/>
+    <w:rsid w:val="00195024"/>
     <w:rsid w:val="00196200"/>
     <w:rsid w:val="0019654C"/>
     <w:rsid w:val="001A0D18"/>
     <w:rsid w:val="001A2FFA"/>
+    <w:rsid w:val="001A31BB"/>
     <w:rsid w:val="001A33B5"/>
     <w:rsid w:val="001A34C7"/>
+    <w:rsid w:val="001A4010"/>
     <w:rsid w:val="001A5C81"/>
     <w:rsid w:val="001B0287"/>
+    <w:rsid w:val="001B06F5"/>
     <w:rsid w:val="001B0DB0"/>
     <w:rsid w:val="001B102B"/>
+    <w:rsid w:val="001B107C"/>
     <w:rsid w:val="001B1FDF"/>
     <w:rsid w:val="001B2F10"/>
     <w:rsid w:val="001B300B"/>
+    <w:rsid w:val="001B363E"/>
     <w:rsid w:val="001B4101"/>
+    <w:rsid w:val="001B45D4"/>
     <w:rsid w:val="001B567D"/>
     <w:rsid w:val="001B6676"/>
     <w:rsid w:val="001B7914"/>
     <w:rsid w:val="001C0B3E"/>
     <w:rsid w:val="001C0E5D"/>
     <w:rsid w:val="001C13C6"/>
     <w:rsid w:val="001C2821"/>
     <w:rsid w:val="001C3BD3"/>
+    <w:rsid w:val="001C480F"/>
     <w:rsid w:val="001C5F46"/>
     <w:rsid w:val="001C742C"/>
+    <w:rsid w:val="001C7935"/>
+    <w:rsid w:val="001D20CD"/>
+    <w:rsid w:val="001D2BA8"/>
     <w:rsid w:val="001D2FE3"/>
     <w:rsid w:val="001D4263"/>
     <w:rsid w:val="001D566D"/>
     <w:rsid w:val="001D6C95"/>
     <w:rsid w:val="001D7038"/>
     <w:rsid w:val="001E0EA4"/>
     <w:rsid w:val="001E23C9"/>
     <w:rsid w:val="001E46D6"/>
     <w:rsid w:val="001E48EE"/>
+    <w:rsid w:val="001F051A"/>
+    <w:rsid w:val="001F1458"/>
     <w:rsid w:val="001F2909"/>
-    <w:rsid w:val="001F38E7"/>
+    <w:rsid w:val="001F5653"/>
+    <w:rsid w:val="001F5E5A"/>
     <w:rsid w:val="00200207"/>
     <w:rsid w:val="00200431"/>
+    <w:rsid w:val="0020092E"/>
     <w:rsid w:val="00201791"/>
+    <w:rsid w:val="00201F0A"/>
     <w:rsid w:val="002021A9"/>
     <w:rsid w:val="002050FD"/>
     <w:rsid w:val="00205B94"/>
     <w:rsid w:val="0020636D"/>
-    <w:rsid w:val="002065D5"/>
     <w:rsid w:val="00206AA4"/>
     <w:rsid w:val="00207339"/>
     <w:rsid w:val="00207A9A"/>
     <w:rsid w:val="00210C50"/>
+    <w:rsid w:val="00211E1B"/>
     <w:rsid w:val="00212B6D"/>
+    <w:rsid w:val="00212CA3"/>
     <w:rsid w:val="00212E79"/>
     <w:rsid w:val="00215622"/>
+    <w:rsid w:val="00216F4C"/>
     <w:rsid w:val="002177B7"/>
+    <w:rsid w:val="00220508"/>
     <w:rsid w:val="00221354"/>
     <w:rsid w:val="00221BA5"/>
+    <w:rsid w:val="002220A2"/>
+    <w:rsid w:val="00223472"/>
+    <w:rsid w:val="0022574A"/>
     <w:rsid w:val="002268D3"/>
+    <w:rsid w:val="00226915"/>
+    <w:rsid w:val="00227513"/>
     <w:rsid w:val="0023313E"/>
+    <w:rsid w:val="00233185"/>
+    <w:rsid w:val="00233C8C"/>
     <w:rsid w:val="00234163"/>
+    <w:rsid w:val="00234728"/>
     <w:rsid w:val="002347AD"/>
     <w:rsid w:val="00234CB3"/>
     <w:rsid w:val="002355EA"/>
     <w:rsid w:val="00236386"/>
     <w:rsid w:val="00236439"/>
     <w:rsid w:val="002364EB"/>
+    <w:rsid w:val="00236B94"/>
     <w:rsid w:val="0024031F"/>
     <w:rsid w:val="00241981"/>
     <w:rsid w:val="0024201A"/>
+    <w:rsid w:val="00242500"/>
     <w:rsid w:val="002432E0"/>
+    <w:rsid w:val="002436B7"/>
     <w:rsid w:val="00244077"/>
+    <w:rsid w:val="002455AC"/>
     <w:rsid w:val="00245A48"/>
     <w:rsid w:val="0024686D"/>
     <w:rsid w:val="00246C23"/>
     <w:rsid w:val="00246F2E"/>
+    <w:rsid w:val="002502B1"/>
+    <w:rsid w:val="00251644"/>
     <w:rsid w:val="00253314"/>
+    <w:rsid w:val="00253573"/>
     <w:rsid w:val="00253800"/>
     <w:rsid w:val="0025443B"/>
     <w:rsid w:val="002559F6"/>
     <w:rsid w:val="0025653C"/>
     <w:rsid w:val="002565AA"/>
     <w:rsid w:val="00256D7D"/>
-    <w:rsid w:val="002600F7"/>
     <w:rsid w:val="00260744"/>
+    <w:rsid w:val="00260AB8"/>
+    <w:rsid w:val="00260D4A"/>
+    <w:rsid w:val="00260D89"/>
+    <w:rsid w:val="00261006"/>
+    <w:rsid w:val="002621BB"/>
+    <w:rsid w:val="002627D8"/>
+    <w:rsid w:val="00262F1E"/>
+    <w:rsid w:val="00263DCD"/>
     <w:rsid w:val="0026429A"/>
+    <w:rsid w:val="002659A3"/>
     <w:rsid w:val="00265CBB"/>
+    <w:rsid w:val="002674F8"/>
     <w:rsid w:val="00267B65"/>
+    <w:rsid w:val="00267D7D"/>
     <w:rsid w:val="00267E15"/>
     <w:rsid w:val="002701EE"/>
     <w:rsid w:val="002713B5"/>
+    <w:rsid w:val="00275909"/>
     <w:rsid w:val="00275E8F"/>
     <w:rsid w:val="00276257"/>
     <w:rsid w:val="002762F5"/>
     <w:rsid w:val="00277FFD"/>
     <w:rsid w:val="00280340"/>
     <w:rsid w:val="002803CD"/>
+    <w:rsid w:val="002826A4"/>
+    <w:rsid w:val="002826C8"/>
     <w:rsid w:val="00282F4C"/>
+    <w:rsid w:val="00283584"/>
     <w:rsid w:val="0028531B"/>
     <w:rsid w:val="00285648"/>
-    <w:rsid w:val="00286C36"/>
     <w:rsid w:val="002878FD"/>
     <w:rsid w:val="00287C38"/>
+    <w:rsid w:val="00287C87"/>
     <w:rsid w:val="00293570"/>
     <w:rsid w:val="00293642"/>
     <w:rsid w:val="00293855"/>
     <w:rsid w:val="00294637"/>
     <w:rsid w:val="00294B37"/>
     <w:rsid w:val="002954BC"/>
+    <w:rsid w:val="002962A8"/>
+    <w:rsid w:val="002978AE"/>
     <w:rsid w:val="002A032E"/>
+    <w:rsid w:val="002A092A"/>
     <w:rsid w:val="002A0A27"/>
+    <w:rsid w:val="002A110F"/>
     <w:rsid w:val="002A170F"/>
     <w:rsid w:val="002A1CA9"/>
     <w:rsid w:val="002A2ABF"/>
+    <w:rsid w:val="002A459D"/>
     <w:rsid w:val="002A5509"/>
     <w:rsid w:val="002A5BA9"/>
     <w:rsid w:val="002A710D"/>
     <w:rsid w:val="002B1162"/>
     <w:rsid w:val="002B20AE"/>
     <w:rsid w:val="002B2640"/>
+    <w:rsid w:val="002B2AE3"/>
     <w:rsid w:val="002B5285"/>
     <w:rsid w:val="002B5F7B"/>
     <w:rsid w:val="002B609B"/>
     <w:rsid w:val="002B623C"/>
     <w:rsid w:val="002B7EAE"/>
     <w:rsid w:val="002C0183"/>
     <w:rsid w:val="002C06FB"/>
     <w:rsid w:val="002C1438"/>
     <w:rsid w:val="002C2BB5"/>
     <w:rsid w:val="002C3641"/>
     <w:rsid w:val="002C3C6B"/>
+    <w:rsid w:val="002C473A"/>
     <w:rsid w:val="002C4DCC"/>
+    <w:rsid w:val="002C5150"/>
     <w:rsid w:val="002C54A6"/>
-    <w:rsid w:val="002C6604"/>
+    <w:rsid w:val="002C692F"/>
+    <w:rsid w:val="002D0638"/>
     <w:rsid w:val="002D10CE"/>
     <w:rsid w:val="002D1B50"/>
+    <w:rsid w:val="002D1D07"/>
     <w:rsid w:val="002D1EFB"/>
+    <w:rsid w:val="002D2090"/>
     <w:rsid w:val="002D3E43"/>
     <w:rsid w:val="002D5389"/>
     <w:rsid w:val="002D5AA8"/>
     <w:rsid w:val="002D5D0C"/>
+    <w:rsid w:val="002D6103"/>
+    <w:rsid w:val="002D65B9"/>
+    <w:rsid w:val="002D72DE"/>
     <w:rsid w:val="002D743E"/>
     <w:rsid w:val="002E0088"/>
     <w:rsid w:val="002E020D"/>
     <w:rsid w:val="002E0AE5"/>
     <w:rsid w:val="002E1EED"/>
     <w:rsid w:val="002E2C5D"/>
     <w:rsid w:val="002E2CF9"/>
+    <w:rsid w:val="002E305E"/>
+    <w:rsid w:val="002E4138"/>
+    <w:rsid w:val="002E574D"/>
+    <w:rsid w:val="002E6D3C"/>
     <w:rsid w:val="002E7AA9"/>
     <w:rsid w:val="002F0B4E"/>
+    <w:rsid w:val="002F1427"/>
     <w:rsid w:val="002F39A5"/>
+    <w:rsid w:val="002F5AE8"/>
     <w:rsid w:val="0030028E"/>
+    <w:rsid w:val="00300DA7"/>
     <w:rsid w:val="00302D5F"/>
     <w:rsid w:val="00304519"/>
     <w:rsid w:val="00304F1D"/>
+    <w:rsid w:val="00305D4B"/>
     <w:rsid w:val="003069B8"/>
     <w:rsid w:val="00306EDE"/>
     <w:rsid w:val="00306F1E"/>
     <w:rsid w:val="003070B0"/>
     <w:rsid w:val="00307E04"/>
     <w:rsid w:val="003116C8"/>
+    <w:rsid w:val="00311A1E"/>
     <w:rsid w:val="00312105"/>
     <w:rsid w:val="00313BAD"/>
     <w:rsid w:val="00314B7B"/>
     <w:rsid w:val="00314E08"/>
     <w:rsid w:val="003156FE"/>
     <w:rsid w:val="003159AB"/>
+    <w:rsid w:val="003173C8"/>
     <w:rsid w:val="0032065F"/>
     <w:rsid w:val="00320728"/>
     <w:rsid w:val="00320E95"/>
+    <w:rsid w:val="003214D8"/>
     <w:rsid w:val="003238DA"/>
     <w:rsid w:val="00326948"/>
     <w:rsid w:val="00326960"/>
+    <w:rsid w:val="0032744C"/>
+    <w:rsid w:val="0033208D"/>
+    <w:rsid w:val="003332C1"/>
+    <w:rsid w:val="0033333C"/>
+    <w:rsid w:val="00333CB1"/>
     <w:rsid w:val="003364A3"/>
     <w:rsid w:val="0033690B"/>
     <w:rsid w:val="00337C7E"/>
+    <w:rsid w:val="003416DE"/>
     <w:rsid w:val="00341969"/>
     <w:rsid w:val="0034499F"/>
+    <w:rsid w:val="00344A18"/>
     <w:rsid w:val="00344C92"/>
+    <w:rsid w:val="00346690"/>
     <w:rsid w:val="00347A97"/>
+    <w:rsid w:val="00351469"/>
+    <w:rsid w:val="00351EBB"/>
     <w:rsid w:val="00352C85"/>
     <w:rsid w:val="00352DA3"/>
+    <w:rsid w:val="00353756"/>
     <w:rsid w:val="00353CF0"/>
     <w:rsid w:val="00354716"/>
     <w:rsid w:val="00354F15"/>
+    <w:rsid w:val="00354F68"/>
+    <w:rsid w:val="003563F2"/>
     <w:rsid w:val="003601B5"/>
+    <w:rsid w:val="00360324"/>
+    <w:rsid w:val="003605E2"/>
     <w:rsid w:val="00362301"/>
     <w:rsid w:val="00362551"/>
+    <w:rsid w:val="00362608"/>
     <w:rsid w:val="00363F94"/>
+    <w:rsid w:val="00364B93"/>
     <w:rsid w:val="00364BE1"/>
     <w:rsid w:val="003653D8"/>
     <w:rsid w:val="00366DF0"/>
     <w:rsid w:val="00367119"/>
     <w:rsid w:val="00367CEC"/>
     <w:rsid w:val="00367EF0"/>
     <w:rsid w:val="00370244"/>
     <w:rsid w:val="00370725"/>
+    <w:rsid w:val="00370794"/>
+    <w:rsid w:val="00371BC8"/>
     <w:rsid w:val="00372DBA"/>
+    <w:rsid w:val="00372F1A"/>
+    <w:rsid w:val="00372F59"/>
     <w:rsid w:val="00373909"/>
     <w:rsid w:val="00373E85"/>
     <w:rsid w:val="0037518A"/>
+    <w:rsid w:val="003751BA"/>
     <w:rsid w:val="00375960"/>
     <w:rsid w:val="003760CC"/>
     <w:rsid w:val="00377AB3"/>
     <w:rsid w:val="003814DD"/>
+    <w:rsid w:val="003815EE"/>
     <w:rsid w:val="0038456F"/>
+    <w:rsid w:val="0038504F"/>
     <w:rsid w:val="003862C6"/>
     <w:rsid w:val="00386EB3"/>
     <w:rsid w:val="0039065B"/>
+    <w:rsid w:val="00390671"/>
+    <w:rsid w:val="00391DFA"/>
+    <w:rsid w:val="00392557"/>
     <w:rsid w:val="00394240"/>
     <w:rsid w:val="00394CED"/>
     <w:rsid w:val="00396082"/>
     <w:rsid w:val="003A0042"/>
+    <w:rsid w:val="003A05AE"/>
+    <w:rsid w:val="003A0D4F"/>
     <w:rsid w:val="003A2146"/>
+    <w:rsid w:val="003A225B"/>
     <w:rsid w:val="003A364E"/>
     <w:rsid w:val="003A3D86"/>
     <w:rsid w:val="003A5127"/>
     <w:rsid w:val="003A5322"/>
     <w:rsid w:val="003A5E7A"/>
     <w:rsid w:val="003A5F16"/>
+    <w:rsid w:val="003B0093"/>
     <w:rsid w:val="003B16B8"/>
+    <w:rsid w:val="003B1D31"/>
+    <w:rsid w:val="003B2BF4"/>
     <w:rsid w:val="003B2EE7"/>
     <w:rsid w:val="003B3024"/>
     <w:rsid w:val="003B3767"/>
+    <w:rsid w:val="003B3A08"/>
     <w:rsid w:val="003B3DDE"/>
     <w:rsid w:val="003B4B72"/>
+    <w:rsid w:val="003B5145"/>
     <w:rsid w:val="003B668D"/>
     <w:rsid w:val="003B6E14"/>
     <w:rsid w:val="003C036C"/>
     <w:rsid w:val="003C0C3E"/>
     <w:rsid w:val="003C140C"/>
     <w:rsid w:val="003C22C6"/>
+    <w:rsid w:val="003C31E5"/>
     <w:rsid w:val="003C4376"/>
     <w:rsid w:val="003C459F"/>
     <w:rsid w:val="003C4A4C"/>
     <w:rsid w:val="003C5A72"/>
+    <w:rsid w:val="003C7D37"/>
     <w:rsid w:val="003D0D04"/>
     <w:rsid w:val="003D11DA"/>
+    <w:rsid w:val="003D17FE"/>
     <w:rsid w:val="003D3291"/>
     <w:rsid w:val="003D33B0"/>
     <w:rsid w:val="003D3662"/>
+    <w:rsid w:val="003D46CF"/>
     <w:rsid w:val="003D4A21"/>
     <w:rsid w:val="003D4F15"/>
+    <w:rsid w:val="003D4F3E"/>
     <w:rsid w:val="003D5134"/>
+    <w:rsid w:val="003D5228"/>
     <w:rsid w:val="003D533F"/>
     <w:rsid w:val="003D5F2D"/>
     <w:rsid w:val="003D6B94"/>
     <w:rsid w:val="003D7D46"/>
     <w:rsid w:val="003E0A8C"/>
     <w:rsid w:val="003E1107"/>
     <w:rsid w:val="003E3B78"/>
+    <w:rsid w:val="003E3C26"/>
+    <w:rsid w:val="003E43EC"/>
     <w:rsid w:val="003E4491"/>
     <w:rsid w:val="003E4857"/>
     <w:rsid w:val="003E585A"/>
     <w:rsid w:val="003E586D"/>
     <w:rsid w:val="003E6A6A"/>
     <w:rsid w:val="003E6E98"/>
     <w:rsid w:val="003E6FB1"/>
+    <w:rsid w:val="003E7C61"/>
+    <w:rsid w:val="003F0706"/>
     <w:rsid w:val="003F1011"/>
     <w:rsid w:val="003F19D6"/>
     <w:rsid w:val="003F1E01"/>
+    <w:rsid w:val="003F30D6"/>
     <w:rsid w:val="003F7376"/>
     <w:rsid w:val="0040049F"/>
     <w:rsid w:val="00401D2D"/>
     <w:rsid w:val="00402935"/>
     <w:rsid w:val="00403935"/>
+    <w:rsid w:val="0040412F"/>
     <w:rsid w:val="00406539"/>
+    <w:rsid w:val="0040653D"/>
     <w:rsid w:val="00406E21"/>
+    <w:rsid w:val="00410993"/>
+    <w:rsid w:val="00411B56"/>
+    <w:rsid w:val="00412532"/>
     <w:rsid w:val="0041308A"/>
+    <w:rsid w:val="004133E1"/>
+    <w:rsid w:val="004154F5"/>
     <w:rsid w:val="00416176"/>
+    <w:rsid w:val="00416B09"/>
     <w:rsid w:val="00416D29"/>
     <w:rsid w:val="00416E4D"/>
     <w:rsid w:val="004178B6"/>
     <w:rsid w:val="00417FD2"/>
     <w:rsid w:val="00420E6C"/>
+    <w:rsid w:val="0042157C"/>
+    <w:rsid w:val="0042261E"/>
     <w:rsid w:val="00423451"/>
     <w:rsid w:val="00424928"/>
-    <w:rsid w:val="00425156"/>
     <w:rsid w:val="0042564B"/>
+    <w:rsid w:val="00425ECF"/>
     <w:rsid w:val="00426215"/>
     <w:rsid w:val="00430282"/>
     <w:rsid w:val="00431B99"/>
     <w:rsid w:val="00432180"/>
     <w:rsid w:val="00432989"/>
     <w:rsid w:val="00433AB3"/>
     <w:rsid w:val="00433C4C"/>
     <w:rsid w:val="00434415"/>
     <w:rsid w:val="00437D14"/>
     <w:rsid w:val="00440412"/>
     <w:rsid w:val="00441063"/>
     <w:rsid w:val="0044108C"/>
+    <w:rsid w:val="004416B0"/>
     <w:rsid w:val="00441ABD"/>
     <w:rsid w:val="0044213C"/>
     <w:rsid w:val="004424F1"/>
     <w:rsid w:val="00442958"/>
     <w:rsid w:val="00442F45"/>
     <w:rsid w:val="004433C0"/>
     <w:rsid w:val="00444857"/>
     <w:rsid w:val="004467C5"/>
+    <w:rsid w:val="00447139"/>
     <w:rsid w:val="00447562"/>
     <w:rsid w:val="00447BD9"/>
+    <w:rsid w:val="00447DB9"/>
+    <w:rsid w:val="00450A17"/>
     <w:rsid w:val="00451AA9"/>
     <w:rsid w:val="00451F0A"/>
     <w:rsid w:val="00451F2B"/>
     <w:rsid w:val="00452BF4"/>
     <w:rsid w:val="00452C91"/>
+    <w:rsid w:val="0045542D"/>
     <w:rsid w:val="00455B50"/>
     <w:rsid w:val="00455E4A"/>
     <w:rsid w:val="00456163"/>
+    <w:rsid w:val="00457260"/>
     <w:rsid w:val="00460A03"/>
+    <w:rsid w:val="004629D2"/>
     <w:rsid w:val="00462B8E"/>
     <w:rsid w:val="0046342C"/>
     <w:rsid w:val="004637C8"/>
     <w:rsid w:val="00464B07"/>
     <w:rsid w:val="00464BA9"/>
     <w:rsid w:val="004654E2"/>
     <w:rsid w:val="004665DB"/>
     <w:rsid w:val="00467B0D"/>
+    <w:rsid w:val="00467EE9"/>
     <w:rsid w:val="00470454"/>
+    <w:rsid w:val="00471903"/>
     <w:rsid w:val="00472168"/>
     <w:rsid w:val="00475AA7"/>
     <w:rsid w:val="004761FB"/>
     <w:rsid w:val="00477100"/>
     <w:rsid w:val="00480AE6"/>
     <w:rsid w:val="0048215F"/>
     <w:rsid w:val="004823D5"/>
     <w:rsid w:val="00483EC7"/>
     <w:rsid w:val="0048413F"/>
     <w:rsid w:val="00484BAE"/>
     <w:rsid w:val="0048682C"/>
     <w:rsid w:val="00487B52"/>
+    <w:rsid w:val="00487E58"/>
     <w:rsid w:val="00490A58"/>
+    <w:rsid w:val="00490B71"/>
     <w:rsid w:val="00491393"/>
     <w:rsid w:val="00493AA9"/>
+    <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="00494FCE"/>
     <w:rsid w:val="00495A8B"/>
+    <w:rsid w:val="004966D5"/>
     <w:rsid w:val="004A00F4"/>
+    <w:rsid w:val="004A1401"/>
+    <w:rsid w:val="004A2037"/>
     <w:rsid w:val="004A26E5"/>
+    <w:rsid w:val="004A28EE"/>
+    <w:rsid w:val="004A31CB"/>
+    <w:rsid w:val="004A3E7D"/>
     <w:rsid w:val="004A49CA"/>
     <w:rsid w:val="004A5AE8"/>
+    <w:rsid w:val="004A5CCA"/>
     <w:rsid w:val="004A611A"/>
     <w:rsid w:val="004A723C"/>
     <w:rsid w:val="004A75C5"/>
     <w:rsid w:val="004B085D"/>
     <w:rsid w:val="004B0F75"/>
     <w:rsid w:val="004B2807"/>
     <w:rsid w:val="004B3236"/>
     <w:rsid w:val="004B3A2F"/>
     <w:rsid w:val="004B4432"/>
     <w:rsid w:val="004C039E"/>
     <w:rsid w:val="004C4814"/>
     <w:rsid w:val="004C5C2D"/>
+    <w:rsid w:val="004C63DC"/>
     <w:rsid w:val="004C6837"/>
     <w:rsid w:val="004C7576"/>
+    <w:rsid w:val="004D0AFD"/>
+    <w:rsid w:val="004D101E"/>
     <w:rsid w:val="004D192E"/>
+    <w:rsid w:val="004D2065"/>
     <w:rsid w:val="004D4841"/>
     <w:rsid w:val="004D58F7"/>
     <w:rsid w:val="004D64BF"/>
     <w:rsid w:val="004D7326"/>
+    <w:rsid w:val="004E211D"/>
     <w:rsid w:val="004E24A4"/>
+    <w:rsid w:val="004E40CE"/>
     <w:rsid w:val="004E48EC"/>
     <w:rsid w:val="004E4B2E"/>
+    <w:rsid w:val="004E6218"/>
     <w:rsid w:val="004E70B5"/>
+    <w:rsid w:val="004E7171"/>
+    <w:rsid w:val="004E71B6"/>
     <w:rsid w:val="004F088D"/>
     <w:rsid w:val="004F4FC5"/>
     <w:rsid w:val="004F5050"/>
     <w:rsid w:val="004F52EA"/>
     <w:rsid w:val="004F6257"/>
     <w:rsid w:val="004F7382"/>
+    <w:rsid w:val="004F7A04"/>
     <w:rsid w:val="0050013A"/>
     <w:rsid w:val="00500E46"/>
     <w:rsid w:val="005018A1"/>
     <w:rsid w:val="00502869"/>
     <w:rsid w:val="00503336"/>
+    <w:rsid w:val="0050366A"/>
     <w:rsid w:val="00504052"/>
     <w:rsid w:val="00505869"/>
+    <w:rsid w:val="00510456"/>
+    <w:rsid w:val="005105D5"/>
+    <w:rsid w:val="00511640"/>
     <w:rsid w:val="00512859"/>
     <w:rsid w:val="00513430"/>
+    <w:rsid w:val="005136C9"/>
+    <w:rsid w:val="00513EB4"/>
+    <w:rsid w:val="00516756"/>
     <w:rsid w:val="00516992"/>
     <w:rsid w:val="00521BF4"/>
+    <w:rsid w:val="005234F5"/>
     <w:rsid w:val="00523A5B"/>
     <w:rsid w:val="005241D5"/>
     <w:rsid w:val="00525E8A"/>
     <w:rsid w:val="00527D89"/>
     <w:rsid w:val="00531B57"/>
     <w:rsid w:val="00532EC2"/>
     <w:rsid w:val="00535DDF"/>
     <w:rsid w:val="00536A41"/>
+    <w:rsid w:val="00537856"/>
     <w:rsid w:val="00537E57"/>
     <w:rsid w:val="00540AC4"/>
     <w:rsid w:val="005414F4"/>
+    <w:rsid w:val="00541A14"/>
     <w:rsid w:val="00542414"/>
     <w:rsid w:val="00542DDE"/>
+    <w:rsid w:val="00543776"/>
     <w:rsid w:val="00544EEE"/>
     <w:rsid w:val="0054624B"/>
     <w:rsid w:val="00547247"/>
     <w:rsid w:val="00547610"/>
     <w:rsid w:val="0055015C"/>
+    <w:rsid w:val="00550343"/>
     <w:rsid w:val="00551488"/>
     <w:rsid w:val="0055204E"/>
     <w:rsid w:val="005524BD"/>
     <w:rsid w:val="005524D4"/>
     <w:rsid w:val="005531AF"/>
-    <w:rsid w:val="00553888"/>
     <w:rsid w:val="00554B9B"/>
     <w:rsid w:val="00556777"/>
+    <w:rsid w:val="005570AA"/>
     <w:rsid w:val="005576FA"/>
     <w:rsid w:val="00557B3A"/>
+    <w:rsid w:val="0056104D"/>
     <w:rsid w:val="0056148B"/>
     <w:rsid w:val="00561D16"/>
+    <w:rsid w:val="00562E33"/>
     <w:rsid w:val="00563D15"/>
     <w:rsid w:val="00565713"/>
     <w:rsid w:val="00565C5C"/>
     <w:rsid w:val="005661F2"/>
+    <w:rsid w:val="00566459"/>
     <w:rsid w:val="0056732E"/>
     <w:rsid w:val="005679B9"/>
     <w:rsid w:val="00573ED2"/>
     <w:rsid w:val="005743B9"/>
     <w:rsid w:val="005768F0"/>
     <w:rsid w:val="00580038"/>
-    <w:rsid w:val="0058279F"/>
-    <w:rsid w:val="00586FB1"/>
+    <w:rsid w:val="0058013B"/>
+    <w:rsid w:val="00582839"/>
+    <w:rsid w:val="00586978"/>
     <w:rsid w:val="00590576"/>
     <w:rsid w:val="00590B9A"/>
     <w:rsid w:val="005913EC"/>
     <w:rsid w:val="005918AF"/>
+    <w:rsid w:val="00593027"/>
+    <w:rsid w:val="00593F9A"/>
+    <w:rsid w:val="0059490F"/>
     <w:rsid w:val="00594DC7"/>
     <w:rsid w:val="005955F4"/>
+    <w:rsid w:val="00597174"/>
     <w:rsid w:val="005A0725"/>
     <w:rsid w:val="005A2E5C"/>
     <w:rsid w:val="005A33B4"/>
     <w:rsid w:val="005A37C3"/>
     <w:rsid w:val="005A49E4"/>
+    <w:rsid w:val="005A57A2"/>
     <w:rsid w:val="005A58DE"/>
+    <w:rsid w:val="005A659A"/>
+    <w:rsid w:val="005A67EE"/>
     <w:rsid w:val="005A691B"/>
     <w:rsid w:val="005B006B"/>
     <w:rsid w:val="005B0864"/>
     <w:rsid w:val="005B144C"/>
     <w:rsid w:val="005B25C8"/>
-    <w:rsid w:val="005B2CBA"/>
+    <w:rsid w:val="005B394D"/>
+    <w:rsid w:val="005B4423"/>
     <w:rsid w:val="005B4635"/>
     <w:rsid w:val="005B5086"/>
+    <w:rsid w:val="005B517E"/>
     <w:rsid w:val="005B5955"/>
+    <w:rsid w:val="005B5A38"/>
     <w:rsid w:val="005B709E"/>
     <w:rsid w:val="005B75B2"/>
     <w:rsid w:val="005B7B44"/>
     <w:rsid w:val="005C0C6D"/>
     <w:rsid w:val="005C1AE5"/>
     <w:rsid w:val="005C2492"/>
     <w:rsid w:val="005C3CE4"/>
     <w:rsid w:val="005C3EF8"/>
     <w:rsid w:val="005C4BFF"/>
     <w:rsid w:val="005C4E59"/>
+    <w:rsid w:val="005D0230"/>
     <w:rsid w:val="005D0AC5"/>
     <w:rsid w:val="005D1FB4"/>
     <w:rsid w:val="005D1FFC"/>
     <w:rsid w:val="005D2F54"/>
     <w:rsid w:val="005D3E96"/>
     <w:rsid w:val="005D443B"/>
     <w:rsid w:val="005D44BE"/>
     <w:rsid w:val="005D485B"/>
     <w:rsid w:val="005D7D1A"/>
+    <w:rsid w:val="005E011A"/>
     <w:rsid w:val="005E0884"/>
     <w:rsid w:val="005E1479"/>
+    <w:rsid w:val="005E2CAF"/>
     <w:rsid w:val="005E4638"/>
     <w:rsid w:val="005E4910"/>
     <w:rsid w:val="005E748A"/>
     <w:rsid w:val="005F0744"/>
     <w:rsid w:val="005F22F3"/>
     <w:rsid w:val="005F396C"/>
     <w:rsid w:val="005F4AAC"/>
+    <w:rsid w:val="005F62D9"/>
     <w:rsid w:val="005F6F40"/>
     <w:rsid w:val="005F70AB"/>
+    <w:rsid w:val="005F73D9"/>
     <w:rsid w:val="005F79D9"/>
     <w:rsid w:val="00600F9F"/>
     <w:rsid w:val="00601C6B"/>
     <w:rsid w:val="00603367"/>
+    <w:rsid w:val="00603621"/>
     <w:rsid w:val="00603C91"/>
     <w:rsid w:val="00603DE1"/>
     <w:rsid w:val="00603F5C"/>
     <w:rsid w:val="006043E3"/>
     <w:rsid w:val="00606BD1"/>
     <w:rsid w:val="00612316"/>
     <w:rsid w:val="00614215"/>
     <w:rsid w:val="00614826"/>
     <w:rsid w:val="0061531D"/>
     <w:rsid w:val="00617225"/>
+    <w:rsid w:val="00617894"/>
     <w:rsid w:val="00620F70"/>
     <w:rsid w:val="00621D2F"/>
+    <w:rsid w:val="00622817"/>
     <w:rsid w:val="006233A2"/>
     <w:rsid w:val="00623FF1"/>
+    <w:rsid w:val="00624F66"/>
     <w:rsid w:val="00625ED0"/>
     <w:rsid w:val="00626FAD"/>
     <w:rsid w:val="00627E3E"/>
     <w:rsid w:val="00630347"/>
     <w:rsid w:val="006303FE"/>
     <w:rsid w:val="0063095A"/>
     <w:rsid w:val="006312B7"/>
     <w:rsid w:val="006329BF"/>
     <w:rsid w:val="00633384"/>
     <w:rsid w:val="00633F3C"/>
+    <w:rsid w:val="0063495B"/>
     <w:rsid w:val="00635FD0"/>
     <w:rsid w:val="006368E5"/>
     <w:rsid w:val="00636E38"/>
     <w:rsid w:val="00637193"/>
     <w:rsid w:val="006375CB"/>
     <w:rsid w:val="00641D33"/>
     <w:rsid w:val="00642D55"/>
     <w:rsid w:val="00643EFB"/>
     <w:rsid w:val="006445A8"/>
+    <w:rsid w:val="00644BE1"/>
+    <w:rsid w:val="00645A30"/>
+    <w:rsid w:val="00646DB2"/>
     <w:rsid w:val="006508E3"/>
     <w:rsid w:val="00650A55"/>
+    <w:rsid w:val="006516A5"/>
+    <w:rsid w:val="006523B7"/>
+    <w:rsid w:val="0065373B"/>
     <w:rsid w:val="00654496"/>
     <w:rsid w:val="00654AEB"/>
     <w:rsid w:val="00654F49"/>
     <w:rsid w:val="006553A7"/>
     <w:rsid w:val="006559B0"/>
     <w:rsid w:val="00657AAF"/>
     <w:rsid w:val="0066140D"/>
+    <w:rsid w:val="00661670"/>
     <w:rsid w:val="006618FA"/>
+    <w:rsid w:val="00663023"/>
     <w:rsid w:val="00663EAD"/>
     <w:rsid w:val="00664023"/>
     <w:rsid w:val="0066414D"/>
     <w:rsid w:val="006652DE"/>
+    <w:rsid w:val="00665E02"/>
     <w:rsid w:val="00666AAE"/>
     <w:rsid w:val="00670E34"/>
+    <w:rsid w:val="0067230E"/>
     <w:rsid w:val="006724A3"/>
     <w:rsid w:val="0067317C"/>
     <w:rsid w:val="006741AE"/>
     <w:rsid w:val="00675BE3"/>
     <w:rsid w:val="00675C7D"/>
     <w:rsid w:val="00676AD4"/>
     <w:rsid w:val="0068032C"/>
     <w:rsid w:val="00680973"/>
     <w:rsid w:val="00680A40"/>
+    <w:rsid w:val="00681378"/>
+    <w:rsid w:val="00681B0A"/>
     <w:rsid w:val="006838C8"/>
+    <w:rsid w:val="0068406E"/>
     <w:rsid w:val="0068432F"/>
     <w:rsid w:val="006846B2"/>
+    <w:rsid w:val="00684BEB"/>
+    <w:rsid w:val="006902A9"/>
     <w:rsid w:val="006913B4"/>
     <w:rsid w:val="006918F0"/>
     <w:rsid w:val="00691F19"/>
+    <w:rsid w:val="00691F53"/>
+    <w:rsid w:val="0069243A"/>
     <w:rsid w:val="0069250A"/>
+    <w:rsid w:val="006930AF"/>
     <w:rsid w:val="00693550"/>
+    <w:rsid w:val="00694048"/>
     <w:rsid w:val="0069414C"/>
     <w:rsid w:val="0069463D"/>
     <w:rsid w:val="00694A0A"/>
     <w:rsid w:val="00695F93"/>
+    <w:rsid w:val="0069777D"/>
     <w:rsid w:val="006A3329"/>
     <w:rsid w:val="006A4B84"/>
     <w:rsid w:val="006A4F78"/>
     <w:rsid w:val="006A5325"/>
+    <w:rsid w:val="006A5703"/>
     <w:rsid w:val="006A599E"/>
     <w:rsid w:val="006A5F17"/>
     <w:rsid w:val="006A66B0"/>
     <w:rsid w:val="006A74D8"/>
     <w:rsid w:val="006B0898"/>
     <w:rsid w:val="006B1361"/>
     <w:rsid w:val="006B2D3A"/>
+    <w:rsid w:val="006B2E27"/>
+    <w:rsid w:val="006B43B4"/>
+    <w:rsid w:val="006B520E"/>
     <w:rsid w:val="006B5AC8"/>
+    <w:rsid w:val="006B635D"/>
     <w:rsid w:val="006B70C5"/>
     <w:rsid w:val="006B74C2"/>
     <w:rsid w:val="006B7EF8"/>
+    <w:rsid w:val="006C03A4"/>
     <w:rsid w:val="006C0825"/>
     <w:rsid w:val="006C476D"/>
     <w:rsid w:val="006C47C5"/>
     <w:rsid w:val="006C4DD2"/>
     <w:rsid w:val="006C5478"/>
+    <w:rsid w:val="006C5B7C"/>
+    <w:rsid w:val="006C6FC6"/>
     <w:rsid w:val="006C760D"/>
     <w:rsid w:val="006C7F75"/>
     <w:rsid w:val="006D0114"/>
+    <w:rsid w:val="006D1958"/>
     <w:rsid w:val="006D212A"/>
+    <w:rsid w:val="006D22CE"/>
+    <w:rsid w:val="006D27EE"/>
     <w:rsid w:val="006D34C7"/>
+    <w:rsid w:val="006D34FD"/>
     <w:rsid w:val="006D4132"/>
     <w:rsid w:val="006D5421"/>
     <w:rsid w:val="006D5A44"/>
     <w:rsid w:val="006D6174"/>
+    <w:rsid w:val="006D6E14"/>
+    <w:rsid w:val="006D7091"/>
+    <w:rsid w:val="006E096B"/>
+    <w:rsid w:val="006E0EC4"/>
     <w:rsid w:val="006E1547"/>
     <w:rsid w:val="006E190E"/>
+    <w:rsid w:val="006E1F31"/>
+    <w:rsid w:val="006E26B5"/>
+    <w:rsid w:val="006E2B6C"/>
     <w:rsid w:val="006E5620"/>
     <w:rsid w:val="006E711A"/>
     <w:rsid w:val="006F198F"/>
     <w:rsid w:val="006F2E8E"/>
     <w:rsid w:val="006F3832"/>
+    <w:rsid w:val="006F3EAB"/>
     <w:rsid w:val="006F44B9"/>
+    <w:rsid w:val="006F5E68"/>
     <w:rsid w:val="006F6BE2"/>
+    <w:rsid w:val="006F6FCC"/>
     <w:rsid w:val="006F74D6"/>
     <w:rsid w:val="006F79EC"/>
     <w:rsid w:val="00702338"/>
     <w:rsid w:val="00704533"/>
     <w:rsid w:val="007077A6"/>
     <w:rsid w:val="00707CE3"/>
     <w:rsid w:val="00710BAD"/>
     <w:rsid w:val="00712311"/>
     <w:rsid w:val="00714E94"/>
     <w:rsid w:val="007155C0"/>
     <w:rsid w:val="00715E94"/>
     <w:rsid w:val="007200F3"/>
     <w:rsid w:val="0072035F"/>
     <w:rsid w:val="007219A8"/>
     <w:rsid w:val="00721A3F"/>
     <w:rsid w:val="00722F88"/>
     <w:rsid w:val="007251B1"/>
+    <w:rsid w:val="00725363"/>
     <w:rsid w:val="00725D87"/>
     <w:rsid w:val="0072613F"/>
     <w:rsid w:val="00726ADA"/>
     <w:rsid w:val="00727E86"/>
+    <w:rsid w:val="0073067A"/>
+    <w:rsid w:val="0073097F"/>
     <w:rsid w:val="0073205F"/>
+    <w:rsid w:val="00732686"/>
     <w:rsid w:val="00732A7F"/>
+    <w:rsid w:val="00734879"/>
     <w:rsid w:val="00734D32"/>
     <w:rsid w:val="00734EB0"/>
     <w:rsid w:val="00735A13"/>
     <w:rsid w:val="0073755A"/>
+    <w:rsid w:val="007415E7"/>
     <w:rsid w:val="0074278A"/>
     <w:rsid w:val="00742B03"/>
     <w:rsid w:val="00743BEF"/>
     <w:rsid w:val="0074468D"/>
+    <w:rsid w:val="00746199"/>
     <w:rsid w:val="00747C5E"/>
+    <w:rsid w:val="00750068"/>
     <w:rsid w:val="0075008A"/>
     <w:rsid w:val="00751613"/>
+    <w:rsid w:val="007517FE"/>
     <w:rsid w:val="00751B03"/>
     <w:rsid w:val="00751D71"/>
+    <w:rsid w:val="0075270A"/>
     <w:rsid w:val="00754108"/>
+    <w:rsid w:val="0075451A"/>
     <w:rsid w:val="0075549A"/>
     <w:rsid w:val="00756782"/>
+    <w:rsid w:val="00756962"/>
     <w:rsid w:val="00756CEA"/>
     <w:rsid w:val="0076172E"/>
     <w:rsid w:val="0076336B"/>
     <w:rsid w:val="00763EF3"/>
+    <w:rsid w:val="00764E9E"/>
     <w:rsid w:val="0076533D"/>
     <w:rsid w:val="00771077"/>
+    <w:rsid w:val="007717AA"/>
     <w:rsid w:val="00772937"/>
     <w:rsid w:val="0077306E"/>
+    <w:rsid w:val="00773A83"/>
     <w:rsid w:val="007743FD"/>
+    <w:rsid w:val="007749A6"/>
+    <w:rsid w:val="00775078"/>
+    <w:rsid w:val="00780C33"/>
+    <w:rsid w:val="0078129C"/>
     <w:rsid w:val="0078231D"/>
     <w:rsid w:val="007848F3"/>
     <w:rsid w:val="00785471"/>
     <w:rsid w:val="00785B9C"/>
     <w:rsid w:val="00786254"/>
     <w:rsid w:val="00786A54"/>
     <w:rsid w:val="00786B4C"/>
     <w:rsid w:val="0078765A"/>
     <w:rsid w:val="00787C25"/>
     <w:rsid w:val="0079071A"/>
     <w:rsid w:val="00792135"/>
+    <w:rsid w:val="00792535"/>
     <w:rsid w:val="00792AC0"/>
     <w:rsid w:val="00793FB6"/>
+    <w:rsid w:val="00795014"/>
     <w:rsid w:val="007A0D5F"/>
+    <w:rsid w:val="007A391C"/>
     <w:rsid w:val="007A3D50"/>
     <w:rsid w:val="007A4608"/>
     <w:rsid w:val="007A5EA2"/>
     <w:rsid w:val="007A6115"/>
     <w:rsid w:val="007B0F20"/>
     <w:rsid w:val="007B2527"/>
     <w:rsid w:val="007B46D2"/>
     <w:rsid w:val="007B500F"/>
     <w:rsid w:val="007B59C5"/>
     <w:rsid w:val="007B6FA9"/>
     <w:rsid w:val="007B718D"/>
+    <w:rsid w:val="007C03CE"/>
     <w:rsid w:val="007C0E38"/>
     <w:rsid w:val="007C0FBD"/>
     <w:rsid w:val="007C4100"/>
     <w:rsid w:val="007C4A81"/>
     <w:rsid w:val="007C56BA"/>
+    <w:rsid w:val="007D0A0D"/>
+    <w:rsid w:val="007D109A"/>
     <w:rsid w:val="007D1598"/>
+    <w:rsid w:val="007D19AA"/>
     <w:rsid w:val="007D1BCA"/>
     <w:rsid w:val="007D3588"/>
     <w:rsid w:val="007D3C05"/>
     <w:rsid w:val="007D3C0A"/>
     <w:rsid w:val="007D434D"/>
     <w:rsid w:val="007D5F94"/>
     <w:rsid w:val="007D6424"/>
+    <w:rsid w:val="007D782C"/>
     <w:rsid w:val="007D7993"/>
     <w:rsid w:val="007E02B6"/>
     <w:rsid w:val="007E032D"/>
     <w:rsid w:val="007E26C4"/>
     <w:rsid w:val="007E3BC6"/>
     <w:rsid w:val="007E3E8B"/>
     <w:rsid w:val="007E400C"/>
     <w:rsid w:val="007E4AA1"/>
+    <w:rsid w:val="007E54E5"/>
     <w:rsid w:val="007E5C43"/>
+    <w:rsid w:val="007E63D7"/>
+    <w:rsid w:val="007E6B9D"/>
     <w:rsid w:val="007E6E47"/>
-    <w:rsid w:val="007E70DA"/>
     <w:rsid w:val="007E715C"/>
     <w:rsid w:val="007F023C"/>
     <w:rsid w:val="007F0498"/>
     <w:rsid w:val="007F07E0"/>
+    <w:rsid w:val="007F0C7D"/>
     <w:rsid w:val="007F17C8"/>
+    <w:rsid w:val="007F18A2"/>
     <w:rsid w:val="007F2336"/>
+    <w:rsid w:val="007F2DB3"/>
     <w:rsid w:val="007F312F"/>
     <w:rsid w:val="007F3B22"/>
     <w:rsid w:val="007F3B56"/>
     <w:rsid w:val="007F4ABB"/>
     <w:rsid w:val="007F56A1"/>
+    <w:rsid w:val="00800AC1"/>
     <w:rsid w:val="008010C8"/>
     <w:rsid w:val="008013E3"/>
     <w:rsid w:val="0080170F"/>
     <w:rsid w:val="008023EE"/>
     <w:rsid w:val="00802661"/>
     <w:rsid w:val="00802EB6"/>
     <w:rsid w:val="00804800"/>
+    <w:rsid w:val="00804BDF"/>
+    <w:rsid w:val="00804C8E"/>
     <w:rsid w:val="00805626"/>
+    <w:rsid w:val="00805664"/>
     <w:rsid w:val="00806415"/>
+    <w:rsid w:val="008066DA"/>
     <w:rsid w:val="00807C26"/>
+    <w:rsid w:val="0081273D"/>
     <w:rsid w:val="00815A8C"/>
     <w:rsid w:val="008166B7"/>
     <w:rsid w:val="00817B14"/>
+    <w:rsid w:val="00820A2D"/>
+    <w:rsid w:val="008217D1"/>
+    <w:rsid w:val="00826C6A"/>
     <w:rsid w:val="00830784"/>
     <w:rsid w:val="00830DE0"/>
     <w:rsid w:val="00831C7D"/>
     <w:rsid w:val="00832AAF"/>
     <w:rsid w:val="00832B01"/>
     <w:rsid w:val="00832DCB"/>
     <w:rsid w:val="0083341D"/>
     <w:rsid w:val="00835393"/>
     <w:rsid w:val="00835B92"/>
+    <w:rsid w:val="008368B8"/>
+    <w:rsid w:val="00841BDE"/>
     <w:rsid w:val="00842FB0"/>
     <w:rsid w:val="008442B0"/>
+    <w:rsid w:val="0084463A"/>
+    <w:rsid w:val="0084657E"/>
     <w:rsid w:val="0084678D"/>
     <w:rsid w:val="00846B76"/>
     <w:rsid w:val="00851C77"/>
+    <w:rsid w:val="00851CD6"/>
     <w:rsid w:val="00852791"/>
+    <w:rsid w:val="008529A9"/>
+    <w:rsid w:val="00853283"/>
     <w:rsid w:val="0085438B"/>
     <w:rsid w:val="00854F4C"/>
     <w:rsid w:val="008564D5"/>
     <w:rsid w:val="0085772A"/>
     <w:rsid w:val="0086061A"/>
     <w:rsid w:val="00860D16"/>
+    <w:rsid w:val="0086106E"/>
     <w:rsid w:val="008613BB"/>
+    <w:rsid w:val="00861EE1"/>
     <w:rsid w:val="0086238A"/>
     <w:rsid w:val="008635BF"/>
     <w:rsid w:val="00864AF5"/>
     <w:rsid w:val="0086583F"/>
     <w:rsid w:val="00865A39"/>
     <w:rsid w:val="00870684"/>
     <w:rsid w:val="00871C0B"/>
     <w:rsid w:val="00871FDD"/>
+    <w:rsid w:val="00872EC5"/>
     <w:rsid w:val="008740DE"/>
+    <w:rsid w:val="00874901"/>
     <w:rsid w:val="00874D18"/>
     <w:rsid w:val="00875CB5"/>
     <w:rsid w:val="008773B2"/>
     <w:rsid w:val="00877D74"/>
+    <w:rsid w:val="008816CC"/>
     <w:rsid w:val="0088424D"/>
     <w:rsid w:val="00884342"/>
     <w:rsid w:val="00884B66"/>
+    <w:rsid w:val="00886D96"/>
     <w:rsid w:val="00887A30"/>
+    <w:rsid w:val="0089169B"/>
+    <w:rsid w:val="008936AD"/>
     <w:rsid w:val="00893B10"/>
+    <w:rsid w:val="00894F52"/>
+    <w:rsid w:val="00896D6E"/>
     <w:rsid w:val="00896E9A"/>
     <w:rsid w:val="008A37EE"/>
     <w:rsid w:val="008A43BD"/>
     <w:rsid w:val="008A4726"/>
     <w:rsid w:val="008A6182"/>
     <w:rsid w:val="008A6976"/>
+    <w:rsid w:val="008A6F08"/>
     <w:rsid w:val="008A745F"/>
+    <w:rsid w:val="008B34DC"/>
+    <w:rsid w:val="008B46B7"/>
     <w:rsid w:val="008B4D75"/>
+    <w:rsid w:val="008B4E90"/>
     <w:rsid w:val="008B7234"/>
     <w:rsid w:val="008B7DE6"/>
+    <w:rsid w:val="008C00DC"/>
     <w:rsid w:val="008C1138"/>
     <w:rsid w:val="008C1267"/>
     <w:rsid w:val="008C242F"/>
+    <w:rsid w:val="008C2445"/>
     <w:rsid w:val="008C353F"/>
     <w:rsid w:val="008C554F"/>
+    <w:rsid w:val="008C5CEF"/>
     <w:rsid w:val="008C62F9"/>
+    <w:rsid w:val="008C6528"/>
+    <w:rsid w:val="008C7AE0"/>
     <w:rsid w:val="008C7C02"/>
+    <w:rsid w:val="008D1817"/>
+    <w:rsid w:val="008D256B"/>
     <w:rsid w:val="008D3060"/>
+    <w:rsid w:val="008D33F8"/>
+    <w:rsid w:val="008D3B22"/>
     <w:rsid w:val="008D3F69"/>
     <w:rsid w:val="008D458B"/>
     <w:rsid w:val="008D6272"/>
     <w:rsid w:val="008D793E"/>
     <w:rsid w:val="008D7EA6"/>
     <w:rsid w:val="008E0C19"/>
+    <w:rsid w:val="008E2751"/>
+    <w:rsid w:val="008E28EB"/>
     <w:rsid w:val="008E6738"/>
     <w:rsid w:val="008E69BC"/>
     <w:rsid w:val="008E72E2"/>
+    <w:rsid w:val="008F0C05"/>
     <w:rsid w:val="008F1F44"/>
     <w:rsid w:val="008F2BB3"/>
     <w:rsid w:val="008F2C70"/>
+    <w:rsid w:val="008F2F81"/>
     <w:rsid w:val="008F478E"/>
     <w:rsid w:val="009009A8"/>
     <w:rsid w:val="009018B5"/>
+    <w:rsid w:val="009035F9"/>
     <w:rsid w:val="0090410A"/>
     <w:rsid w:val="00904907"/>
     <w:rsid w:val="0090630C"/>
     <w:rsid w:val="00906387"/>
     <w:rsid w:val="0090672B"/>
     <w:rsid w:val="009073CC"/>
+    <w:rsid w:val="0091073D"/>
     <w:rsid w:val="00910C8B"/>
     <w:rsid w:val="00911B2C"/>
+    <w:rsid w:val="00911CAF"/>
     <w:rsid w:val="0091227C"/>
+    <w:rsid w:val="00912354"/>
     <w:rsid w:val="00912E7D"/>
+    <w:rsid w:val="0091422D"/>
     <w:rsid w:val="0091432C"/>
+    <w:rsid w:val="009143DD"/>
+    <w:rsid w:val="0091682E"/>
     <w:rsid w:val="00921614"/>
     <w:rsid w:val="00922D5D"/>
     <w:rsid w:val="00922D66"/>
+    <w:rsid w:val="009238FD"/>
     <w:rsid w:val="00924675"/>
+    <w:rsid w:val="00924906"/>
     <w:rsid w:val="0092689D"/>
+    <w:rsid w:val="00927EC6"/>
     <w:rsid w:val="00927FD8"/>
     <w:rsid w:val="009301F5"/>
     <w:rsid w:val="00931B02"/>
     <w:rsid w:val="00931DAE"/>
+    <w:rsid w:val="00932275"/>
     <w:rsid w:val="00932E03"/>
     <w:rsid w:val="0093351D"/>
     <w:rsid w:val="009353F3"/>
+    <w:rsid w:val="0093616B"/>
     <w:rsid w:val="009422A1"/>
     <w:rsid w:val="00942683"/>
     <w:rsid w:val="00942AC1"/>
     <w:rsid w:val="00944885"/>
     <w:rsid w:val="009450CC"/>
     <w:rsid w:val="009455BD"/>
     <w:rsid w:val="00946741"/>
     <w:rsid w:val="009468C8"/>
     <w:rsid w:val="0094716C"/>
+    <w:rsid w:val="00950D2D"/>
     <w:rsid w:val="009540A3"/>
     <w:rsid w:val="009554C4"/>
     <w:rsid w:val="009555F3"/>
     <w:rsid w:val="0095590B"/>
     <w:rsid w:val="00957AFC"/>
+    <w:rsid w:val="0096133E"/>
     <w:rsid w:val="009615FE"/>
     <w:rsid w:val="0096186B"/>
     <w:rsid w:val="009632A2"/>
     <w:rsid w:val="00964404"/>
     <w:rsid w:val="00964F98"/>
     <w:rsid w:val="00966477"/>
     <w:rsid w:val="009666A9"/>
+    <w:rsid w:val="00966B48"/>
+    <w:rsid w:val="00967E65"/>
     <w:rsid w:val="00970797"/>
     <w:rsid w:val="00971862"/>
     <w:rsid w:val="00971A2F"/>
+    <w:rsid w:val="00972965"/>
     <w:rsid w:val="00973D9A"/>
     <w:rsid w:val="009772FB"/>
     <w:rsid w:val="00977A23"/>
     <w:rsid w:val="009802F6"/>
+    <w:rsid w:val="00980532"/>
     <w:rsid w:val="0098228B"/>
+    <w:rsid w:val="009832A1"/>
+    <w:rsid w:val="0098457E"/>
+    <w:rsid w:val="00984F78"/>
     <w:rsid w:val="009857E6"/>
+    <w:rsid w:val="0098589B"/>
+    <w:rsid w:val="009869CA"/>
     <w:rsid w:val="00987C05"/>
+    <w:rsid w:val="00990411"/>
+    <w:rsid w:val="00990725"/>
     <w:rsid w:val="00991151"/>
     <w:rsid w:val="00991940"/>
     <w:rsid w:val="00992C64"/>
     <w:rsid w:val="00995744"/>
     <w:rsid w:val="00995868"/>
     <w:rsid w:val="00995CB4"/>
     <w:rsid w:val="009971D9"/>
     <w:rsid w:val="00997760"/>
     <w:rsid w:val="009A0865"/>
     <w:rsid w:val="009A0D94"/>
+    <w:rsid w:val="009A16D8"/>
     <w:rsid w:val="009A1C11"/>
     <w:rsid w:val="009A25A7"/>
     <w:rsid w:val="009A342A"/>
     <w:rsid w:val="009A3837"/>
     <w:rsid w:val="009A3E6D"/>
     <w:rsid w:val="009A6895"/>
     <w:rsid w:val="009A6951"/>
     <w:rsid w:val="009A7B27"/>
+    <w:rsid w:val="009B32C3"/>
     <w:rsid w:val="009B485A"/>
     <w:rsid w:val="009B575F"/>
     <w:rsid w:val="009B5A25"/>
     <w:rsid w:val="009B63DA"/>
     <w:rsid w:val="009B692E"/>
+    <w:rsid w:val="009B6E6B"/>
     <w:rsid w:val="009B78F5"/>
     <w:rsid w:val="009C0CBD"/>
     <w:rsid w:val="009C0DD4"/>
     <w:rsid w:val="009C31EF"/>
     <w:rsid w:val="009C3746"/>
+    <w:rsid w:val="009C3DB3"/>
     <w:rsid w:val="009C690E"/>
-    <w:rsid w:val="009C6D37"/>
+    <w:rsid w:val="009C79A8"/>
     <w:rsid w:val="009D0033"/>
     <w:rsid w:val="009D04A0"/>
+    <w:rsid w:val="009D0BEF"/>
+    <w:rsid w:val="009D1546"/>
     <w:rsid w:val="009D1B91"/>
     <w:rsid w:val="009D1D03"/>
     <w:rsid w:val="009D57C8"/>
+    <w:rsid w:val="009D7813"/>
     <w:rsid w:val="009D7879"/>
+    <w:rsid w:val="009E18A8"/>
     <w:rsid w:val="009E1938"/>
+    <w:rsid w:val="009E1BF0"/>
     <w:rsid w:val="009E3E73"/>
     <w:rsid w:val="009E661B"/>
+    <w:rsid w:val="009E69A8"/>
     <w:rsid w:val="009E69DB"/>
     <w:rsid w:val="009E79B6"/>
     <w:rsid w:val="009F1275"/>
     <w:rsid w:val="009F1871"/>
     <w:rsid w:val="009F25E3"/>
     <w:rsid w:val="009F33FC"/>
     <w:rsid w:val="009F37D1"/>
     <w:rsid w:val="009F3AE9"/>
     <w:rsid w:val="009F3B65"/>
+    <w:rsid w:val="009F4155"/>
+    <w:rsid w:val="009F4F47"/>
     <w:rsid w:val="009F6A08"/>
     <w:rsid w:val="009F6B53"/>
+    <w:rsid w:val="009F7B20"/>
     <w:rsid w:val="009F7B33"/>
     <w:rsid w:val="009F7E00"/>
     <w:rsid w:val="00A0085F"/>
     <w:rsid w:val="00A00B23"/>
     <w:rsid w:val="00A015A6"/>
     <w:rsid w:val="00A04D75"/>
     <w:rsid w:val="00A052AB"/>
     <w:rsid w:val="00A06BF4"/>
+    <w:rsid w:val="00A07247"/>
     <w:rsid w:val="00A116E0"/>
-    <w:rsid w:val="00A11E6D"/>
     <w:rsid w:val="00A15C02"/>
+    <w:rsid w:val="00A161B6"/>
     <w:rsid w:val="00A16EB1"/>
     <w:rsid w:val="00A17F65"/>
     <w:rsid w:val="00A22F96"/>
+    <w:rsid w:val="00A241DF"/>
     <w:rsid w:val="00A24BFD"/>
     <w:rsid w:val="00A25F1E"/>
     <w:rsid w:val="00A2789D"/>
     <w:rsid w:val="00A27C5C"/>
     <w:rsid w:val="00A310C9"/>
     <w:rsid w:val="00A33542"/>
+    <w:rsid w:val="00A33743"/>
+    <w:rsid w:val="00A345E6"/>
+    <w:rsid w:val="00A34990"/>
+    <w:rsid w:val="00A3538A"/>
+    <w:rsid w:val="00A36A83"/>
     <w:rsid w:val="00A37699"/>
     <w:rsid w:val="00A3797D"/>
+    <w:rsid w:val="00A37C53"/>
     <w:rsid w:val="00A37FD7"/>
+    <w:rsid w:val="00A40FF5"/>
     <w:rsid w:val="00A410AF"/>
     <w:rsid w:val="00A41CFD"/>
     <w:rsid w:val="00A421A9"/>
     <w:rsid w:val="00A426AD"/>
     <w:rsid w:val="00A43F0F"/>
     <w:rsid w:val="00A45259"/>
+    <w:rsid w:val="00A468AD"/>
     <w:rsid w:val="00A51124"/>
+    <w:rsid w:val="00A51305"/>
+    <w:rsid w:val="00A518EA"/>
+    <w:rsid w:val="00A5269C"/>
     <w:rsid w:val="00A5357D"/>
     <w:rsid w:val="00A53BC6"/>
+    <w:rsid w:val="00A54AB8"/>
     <w:rsid w:val="00A55574"/>
     <w:rsid w:val="00A56C3A"/>
+    <w:rsid w:val="00A60EF7"/>
     <w:rsid w:val="00A61AE1"/>
     <w:rsid w:val="00A63531"/>
+    <w:rsid w:val="00A63E1E"/>
+    <w:rsid w:val="00A63F0A"/>
     <w:rsid w:val="00A64243"/>
     <w:rsid w:val="00A6495B"/>
     <w:rsid w:val="00A6634F"/>
+    <w:rsid w:val="00A6640F"/>
+    <w:rsid w:val="00A67703"/>
     <w:rsid w:val="00A67850"/>
     <w:rsid w:val="00A70B0D"/>
+    <w:rsid w:val="00A70E7F"/>
     <w:rsid w:val="00A7237E"/>
     <w:rsid w:val="00A72800"/>
     <w:rsid w:val="00A7303A"/>
     <w:rsid w:val="00A73B35"/>
     <w:rsid w:val="00A7539D"/>
     <w:rsid w:val="00A76D54"/>
     <w:rsid w:val="00A76DAC"/>
     <w:rsid w:val="00A77435"/>
     <w:rsid w:val="00A77A02"/>
     <w:rsid w:val="00A77C49"/>
     <w:rsid w:val="00A80B52"/>
     <w:rsid w:val="00A81861"/>
     <w:rsid w:val="00A82B2E"/>
+    <w:rsid w:val="00A843F8"/>
+    <w:rsid w:val="00A916B4"/>
     <w:rsid w:val="00A9301F"/>
     <w:rsid w:val="00A943C9"/>
     <w:rsid w:val="00A96848"/>
     <w:rsid w:val="00A97BB4"/>
+    <w:rsid w:val="00AA346F"/>
     <w:rsid w:val="00AA37BA"/>
     <w:rsid w:val="00AA596B"/>
+    <w:rsid w:val="00AA67FC"/>
     <w:rsid w:val="00AB0C58"/>
     <w:rsid w:val="00AB2804"/>
     <w:rsid w:val="00AB34E9"/>
     <w:rsid w:val="00AB385B"/>
     <w:rsid w:val="00AB3C29"/>
     <w:rsid w:val="00AB4E3D"/>
     <w:rsid w:val="00AB76D7"/>
-    <w:rsid w:val="00AB780B"/>
     <w:rsid w:val="00AB7922"/>
+    <w:rsid w:val="00AC2300"/>
     <w:rsid w:val="00AC2BA4"/>
+    <w:rsid w:val="00AC6EDF"/>
+    <w:rsid w:val="00AC75AA"/>
+    <w:rsid w:val="00AC7C0C"/>
     <w:rsid w:val="00AD08AB"/>
     <w:rsid w:val="00AD0B40"/>
     <w:rsid w:val="00AD0DE1"/>
+    <w:rsid w:val="00AD12E7"/>
+    <w:rsid w:val="00AD2C2F"/>
+    <w:rsid w:val="00AD47CE"/>
     <w:rsid w:val="00AD4942"/>
+    <w:rsid w:val="00AD4C9A"/>
+    <w:rsid w:val="00AD5CAC"/>
     <w:rsid w:val="00AD5E91"/>
     <w:rsid w:val="00AD6D03"/>
+    <w:rsid w:val="00AD739A"/>
     <w:rsid w:val="00AE25E8"/>
+    <w:rsid w:val="00AE3AAC"/>
     <w:rsid w:val="00AE3D47"/>
     <w:rsid w:val="00AE4B42"/>
     <w:rsid w:val="00AE56FA"/>
+    <w:rsid w:val="00AE7670"/>
+    <w:rsid w:val="00AE7C16"/>
+    <w:rsid w:val="00AF0D03"/>
     <w:rsid w:val="00AF1384"/>
     <w:rsid w:val="00AF1A3B"/>
     <w:rsid w:val="00AF1E50"/>
+    <w:rsid w:val="00AF2F46"/>
     <w:rsid w:val="00AF427D"/>
+    <w:rsid w:val="00AF4B24"/>
     <w:rsid w:val="00AF4E18"/>
     <w:rsid w:val="00AF519E"/>
     <w:rsid w:val="00AF54EA"/>
+    <w:rsid w:val="00AF6E33"/>
     <w:rsid w:val="00AF7059"/>
     <w:rsid w:val="00B003C2"/>
     <w:rsid w:val="00B0096D"/>
     <w:rsid w:val="00B00DBC"/>
+    <w:rsid w:val="00B018E5"/>
     <w:rsid w:val="00B02689"/>
     <w:rsid w:val="00B03002"/>
+    <w:rsid w:val="00B033C1"/>
+    <w:rsid w:val="00B03A19"/>
     <w:rsid w:val="00B04277"/>
     <w:rsid w:val="00B042DF"/>
     <w:rsid w:val="00B04B27"/>
     <w:rsid w:val="00B0568A"/>
     <w:rsid w:val="00B05C6F"/>
+    <w:rsid w:val="00B07B4A"/>
+    <w:rsid w:val="00B07BC4"/>
     <w:rsid w:val="00B10119"/>
+    <w:rsid w:val="00B108EE"/>
     <w:rsid w:val="00B11B3F"/>
     <w:rsid w:val="00B124F6"/>
     <w:rsid w:val="00B14572"/>
     <w:rsid w:val="00B15E63"/>
+    <w:rsid w:val="00B17CE5"/>
+    <w:rsid w:val="00B20B4A"/>
     <w:rsid w:val="00B21460"/>
     <w:rsid w:val="00B21FCD"/>
     <w:rsid w:val="00B231FC"/>
+    <w:rsid w:val="00B235F6"/>
     <w:rsid w:val="00B242F1"/>
     <w:rsid w:val="00B24F72"/>
+    <w:rsid w:val="00B2536C"/>
     <w:rsid w:val="00B254DE"/>
     <w:rsid w:val="00B26868"/>
     <w:rsid w:val="00B27E23"/>
     <w:rsid w:val="00B27F2E"/>
     <w:rsid w:val="00B30035"/>
     <w:rsid w:val="00B312F5"/>
     <w:rsid w:val="00B334C9"/>
     <w:rsid w:val="00B341CA"/>
+    <w:rsid w:val="00B349CB"/>
     <w:rsid w:val="00B34CB4"/>
     <w:rsid w:val="00B352E1"/>
     <w:rsid w:val="00B36533"/>
     <w:rsid w:val="00B379E5"/>
     <w:rsid w:val="00B37F4F"/>
+    <w:rsid w:val="00B37FC4"/>
+    <w:rsid w:val="00B401B4"/>
+    <w:rsid w:val="00B403F1"/>
     <w:rsid w:val="00B4059B"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40ADC"/>
     <w:rsid w:val="00B416CC"/>
     <w:rsid w:val="00B43E72"/>
     <w:rsid w:val="00B4586A"/>
+    <w:rsid w:val="00B463C2"/>
     <w:rsid w:val="00B46BC3"/>
     <w:rsid w:val="00B47A1D"/>
+    <w:rsid w:val="00B51490"/>
     <w:rsid w:val="00B51802"/>
     <w:rsid w:val="00B51804"/>
     <w:rsid w:val="00B51829"/>
     <w:rsid w:val="00B51D79"/>
     <w:rsid w:val="00B523C8"/>
     <w:rsid w:val="00B5335E"/>
     <w:rsid w:val="00B5449B"/>
     <w:rsid w:val="00B55421"/>
     <w:rsid w:val="00B56431"/>
     <w:rsid w:val="00B56992"/>
+    <w:rsid w:val="00B61E2D"/>
     <w:rsid w:val="00B631B2"/>
     <w:rsid w:val="00B6328F"/>
+    <w:rsid w:val="00B6439D"/>
     <w:rsid w:val="00B643A6"/>
     <w:rsid w:val="00B644BB"/>
     <w:rsid w:val="00B64638"/>
     <w:rsid w:val="00B650A1"/>
+    <w:rsid w:val="00B65678"/>
     <w:rsid w:val="00B67ED9"/>
     <w:rsid w:val="00B70387"/>
     <w:rsid w:val="00B706EF"/>
+    <w:rsid w:val="00B71651"/>
     <w:rsid w:val="00B759CF"/>
+    <w:rsid w:val="00B75C3D"/>
+    <w:rsid w:val="00B765CA"/>
     <w:rsid w:val="00B765DA"/>
     <w:rsid w:val="00B76CCC"/>
+    <w:rsid w:val="00B7739D"/>
     <w:rsid w:val="00B77A80"/>
     <w:rsid w:val="00B77BD2"/>
-    <w:rsid w:val="00B81DD1"/>
+    <w:rsid w:val="00B80280"/>
+    <w:rsid w:val="00B80C3B"/>
     <w:rsid w:val="00B82AAA"/>
     <w:rsid w:val="00B84CE6"/>
+    <w:rsid w:val="00B8572F"/>
+    <w:rsid w:val="00B85DA7"/>
     <w:rsid w:val="00B86009"/>
+    <w:rsid w:val="00B904A9"/>
     <w:rsid w:val="00B923EF"/>
     <w:rsid w:val="00B94933"/>
     <w:rsid w:val="00B950F3"/>
     <w:rsid w:val="00B9624F"/>
+    <w:rsid w:val="00B96B9E"/>
+    <w:rsid w:val="00B97A0D"/>
     <w:rsid w:val="00BA0040"/>
+    <w:rsid w:val="00BA0216"/>
+    <w:rsid w:val="00BA1E43"/>
     <w:rsid w:val="00BA28A5"/>
+    <w:rsid w:val="00BA3479"/>
     <w:rsid w:val="00BA34C5"/>
     <w:rsid w:val="00BA3B9C"/>
     <w:rsid w:val="00BA4D7A"/>
     <w:rsid w:val="00BA6EB9"/>
+    <w:rsid w:val="00BA75AA"/>
+    <w:rsid w:val="00BB03FB"/>
     <w:rsid w:val="00BB0729"/>
     <w:rsid w:val="00BB09DE"/>
     <w:rsid w:val="00BB115B"/>
+    <w:rsid w:val="00BB17CA"/>
     <w:rsid w:val="00BB17F4"/>
     <w:rsid w:val="00BB1910"/>
     <w:rsid w:val="00BB1A2E"/>
     <w:rsid w:val="00BB252B"/>
     <w:rsid w:val="00BB4A7A"/>
     <w:rsid w:val="00BB5BD9"/>
+    <w:rsid w:val="00BB6F32"/>
+    <w:rsid w:val="00BB727E"/>
     <w:rsid w:val="00BB7EC1"/>
     <w:rsid w:val="00BB7ED6"/>
     <w:rsid w:val="00BC0391"/>
     <w:rsid w:val="00BC116F"/>
     <w:rsid w:val="00BC1690"/>
     <w:rsid w:val="00BC554A"/>
     <w:rsid w:val="00BC7B87"/>
     <w:rsid w:val="00BC7BB5"/>
+    <w:rsid w:val="00BD05DF"/>
     <w:rsid w:val="00BD1E14"/>
     <w:rsid w:val="00BD34A5"/>
+    <w:rsid w:val="00BD38B1"/>
     <w:rsid w:val="00BD4DE7"/>
     <w:rsid w:val="00BD4F15"/>
+    <w:rsid w:val="00BD52E2"/>
+    <w:rsid w:val="00BD58EF"/>
     <w:rsid w:val="00BD6863"/>
     <w:rsid w:val="00BD6982"/>
     <w:rsid w:val="00BD7D84"/>
+    <w:rsid w:val="00BE0096"/>
     <w:rsid w:val="00BE3346"/>
     <w:rsid w:val="00BE3C58"/>
+    <w:rsid w:val="00BE3D30"/>
     <w:rsid w:val="00BE40B7"/>
+    <w:rsid w:val="00BE42AC"/>
+    <w:rsid w:val="00BF034D"/>
+    <w:rsid w:val="00BF1362"/>
+    <w:rsid w:val="00BF1388"/>
+    <w:rsid w:val="00BF14ED"/>
     <w:rsid w:val="00BF1C4F"/>
     <w:rsid w:val="00BF2221"/>
     <w:rsid w:val="00BF2B70"/>
     <w:rsid w:val="00BF2C48"/>
     <w:rsid w:val="00BF2DE7"/>
     <w:rsid w:val="00BF3472"/>
+    <w:rsid w:val="00BF3D75"/>
+    <w:rsid w:val="00BF3D91"/>
     <w:rsid w:val="00BF6B98"/>
     <w:rsid w:val="00BF6E52"/>
     <w:rsid w:val="00BF7342"/>
+    <w:rsid w:val="00BF7D1F"/>
     <w:rsid w:val="00C00E60"/>
     <w:rsid w:val="00C029AA"/>
     <w:rsid w:val="00C03682"/>
     <w:rsid w:val="00C03A0E"/>
+    <w:rsid w:val="00C03C6D"/>
     <w:rsid w:val="00C03FF4"/>
     <w:rsid w:val="00C041B5"/>
+    <w:rsid w:val="00C04A88"/>
     <w:rsid w:val="00C04B2E"/>
+    <w:rsid w:val="00C04CCC"/>
     <w:rsid w:val="00C05987"/>
     <w:rsid w:val="00C073A9"/>
     <w:rsid w:val="00C07FDB"/>
     <w:rsid w:val="00C10AC3"/>
     <w:rsid w:val="00C12469"/>
     <w:rsid w:val="00C1435C"/>
-    <w:rsid w:val="00C143FC"/>
     <w:rsid w:val="00C14C19"/>
     <w:rsid w:val="00C15076"/>
     <w:rsid w:val="00C151C0"/>
     <w:rsid w:val="00C1529B"/>
     <w:rsid w:val="00C1579B"/>
     <w:rsid w:val="00C1593B"/>
     <w:rsid w:val="00C16AAD"/>
     <w:rsid w:val="00C16F0C"/>
+    <w:rsid w:val="00C174CF"/>
     <w:rsid w:val="00C17E96"/>
+    <w:rsid w:val="00C20F61"/>
     <w:rsid w:val="00C217FB"/>
     <w:rsid w:val="00C22025"/>
     <w:rsid w:val="00C228B2"/>
+    <w:rsid w:val="00C22E2B"/>
     <w:rsid w:val="00C240B7"/>
     <w:rsid w:val="00C2447B"/>
     <w:rsid w:val="00C252F4"/>
+    <w:rsid w:val="00C27717"/>
     <w:rsid w:val="00C31BF1"/>
     <w:rsid w:val="00C335A4"/>
     <w:rsid w:val="00C3370A"/>
-    <w:rsid w:val="00C337AF"/>
     <w:rsid w:val="00C33DB4"/>
     <w:rsid w:val="00C34153"/>
     <w:rsid w:val="00C35196"/>
+    <w:rsid w:val="00C36695"/>
     <w:rsid w:val="00C36DF4"/>
     <w:rsid w:val="00C37006"/>
     <w:rsid w:val="00C37443"/>
     <w:rsid w:val="00C3772E"/>
     <w:rsid w:val="00C409B8"/>
     <w:rsid w:val="00C413E9"/>
     <w:rsid w:val="00C43F3B"/>
+    <w:rsid w:val="00C4504E"/>
     <w:rsid w:val="00C464F0"/>
+    <w:rsid w:val="00C46CB8"/>
     <w:rsid w:val="00C4745F"/>
     <w:rsid w:val="00C50413"/>
+    <w:rsid w:val="00C51466"/>
     <w:rsid w:val="00C51DC2"/>
     <w:rsid w:val="00C523C2"/>
+    <w:rsid w:val="00C52500"/>
     <w:rsid w:val="00C52FBB"/>
     <w:rsid w:val="00C5503B"/>
     <w:rsid w:val="00C55180"/>
     <w:rsid w:val="00C553E7"/>
     <w:rsid w:val="00C56033"/>
     <w:rsid w:val="00C56AB2"/>
+    <w:rsid w:val="00C5787A"/>
+    <w:rsid w:val="00C57F93"/>
     <w:rsid w:val="00C60239"/>
     <w:rsid w:val="00C607BE"/>
+    <w:rsid w:val="00C60BE6"/>
     <w:rsid w:val="00C619B7"/>
     <w:rsid w:val="00C6284D"/>
+    <w:rsid w:val="00C62EBD"/>
+    <w:rsid w:val="00C63013"/>
     <w:rsid w:val="00C636C1"/>
     <w:rsid w:val="00C64406"/>
     <w:rsid w:val="00C644FA"/>
     <w:rsid w:val="00C64BCA"/>
     <w:rsid w:val="00C65011"/>
-    <w:rsid w:val="00C66C7C"/>
     <w:rsid w:val="00C66E76"/>
-    <w:rsid w:val="00C677F2"/>
+    <w:rsid w:val="00C7043F"/>
     <w:rsid w:val="00C70670"/>
     <w:rsid w:val="00C7071C"/>
+    <w:rsid w:val="00C748D6"/>
+    <w:rsid w:val="00C754B8"/>
     <w:rsid w:val="00C75D7B"/>
     <w:rsid w:val="00C76D4B"/>
     <w:rsid w:val="00C7710D"/>
     <w:rsid w:val="00C814AA"/>
     <w:rsid w:val="00C81636"/>
     <w:rsid w:val="00C82B2A"/>
     <w:rsid w:val="00C82E0F"/>
     <w:rsid w:val="00C82E32"/>
+    <w:rsid w:val="00C8310D"/>
     <w:rsid w:val="00C8317F"/>
+    <w:rsid w:val="00C83B55"/>
     <w:rsid w:val="00C83CF1"/>
     <w:rsid w:val="00C842BA"/>
     <w:rsid w:val="00C84D00"/>
     <w:rsid w:val="00C8560E"/>
     <w:rsid w:val="00C85F2C"/>
+    <w:rsid w:val="00C8620E"/>
     <w:rsid w:val="00C8698C"/>
     <w:rsid w:val="00C87864"/>
     <w:rsid w:val="00C9095A"/>
     <w:rsid w:val="00C91C23"/>
+    <w:rsid w:val="00C92759"/>
     <w:rsid w:val="00C94604"/>
     <w:rsid w:val="00C94610"/>
     <w:rsid w:val="00C94B68"/>
     <w:rsid w:val="00C957A6"/>
     <w:rsid w:val="00C95DE5"/>
     <w:rsid w:val="00C96B81"/>
     <w:rsid w:val="00C97866"/>
     <w:rsid w:val="00C97C17"/>
     <w:rsid w:val="00CA17E6"/>
     <w:rsid w:val="00CA1A00"/>
+    <w:rsid w:val="00CA26EE"/>
+    <w:rsid w:val="00CA2AD0"/>
     <w:rsid w:val="00CA3870"/>
     <w:rsid w:val="00CA3D79"/>
+    <w:rsid w:val="00CA422B"/>
     <w:rsid w:val="00CA447C"/>
     <w:rsid w:val="00CA460D"/>
     <w:rsid w:val="00CA50C5"/>
+    <w:rsid w:val="00CA560E"/>
     <w:rsid w:val="00CA607B"/>
     <w:rsid w:val="00CA61BA"/>
+    <w:rsid w:val="00CA6223"/>
     <w:rsid w:val="00CA66CF"/>
+    <w:rsid w:val="00CA7E99"/>
     <w:rsid w:val="00CB07CA"/>
-    <w:rsid w:val="00CB3A2F"/>
+    <w:rsid w:val="00CB1349"/>
+    <w:rsid w:val="00CB231C"/>
     <w:rsid w:val="00CB4923"/>
     <w:rsid w:val="00CB6220"/>
+    <w:rsid w:val="00CB668F"/>
+    <w:rsid w:val="00CB68C3"/>
     <w:rsid w:val="00CC07EB"/>
     <w:rsid w:val="00CC1DB9"/>
+    <w:rsid w:val="00CC293D"/>
     <w:rsid w:val="00CC2CAA"/>
+    <w:rsid w:val="00CC3F46"/>
     <w:rsid w:val="00CC5B09"/>
     <w:rsid w:val="00CC5E9F"/>
+    <w:rsid w:val="00CC6A75"/>
     <w:rsid w:val="00CC6F49"/>
     <w:rsid w:val="00CC6FE6"/>
     <w:rsid w:val="00CC783D"/>
     <w:rsid w:val="00CD1EB1"/>
     <w:rsid w:val="00CD54D8"/>
+    <w:rsid w:val="00CD6C48"/>
+    <w:rsid w:val="00CD77C8"/>
     <w:rsid w:val="00CD7A22"/>
+    <w:rsid w:val="00CE04B3"/>
     <w:rsid w:val="00CE0E7E"/>
     <w:rsid w:val="00CE1A4C"/>
     <w:rsid w:val="00CE1EAF"/>
     <w:rsid w:val="00CE41AE"/>
+    <w:rsid w:val="00CE42CB"/>
     <w:rsid w:val="00CE4977"/>
     <w:rsid w:val="00CE78E6"/>
     <w:rsid w:val="00CE7AE4"/>
+    <w:rsid w:val="00CF0229"/>
     <w:rsid w:val="00CF1335"/>
     <w:rsid w:val="00CF19E5"/>
     <w:rsid w:val="00CF1D6A"/>
     <w:rsid w:val="00CF1F23"/>
+    <w:rsid w:val="00CF2161"/>
+    <w:rsid w:val="00CF268B"/>
     <w:rsid w:val="00CF2738"/>
     <w:rsid w:val="00CF2A89"/>
     <w:rsid w:val="00CF2D6B"/>
     <w:rsid w:val="00CF32AA"/>
     <w:rsid w:val="00CF40BB"/>
     <w:rsid w:val="00CF4468"/>
     <w:rsid w:val="00CF4D8F"/>
     <w:rsid w:val="00D000A0"/>
     <w:rsid w:val="00D0128F"/>
     <w:rsid w:val="00D015AA"/>
+    <w:rsid w:val="00D02BBE"/>
     <w:rsid w:val="00D03AE8"/>
     <w:rsid w:val="00D04ACA"/>
     <w:rsid w:val="00D05885"/>
     <w:rsid w:val="00D05F73"/>
     <w:rsid w:val="00D06563"/>
     <w:rsid w:val="00D06EE5"/>
     <w:rsid w:val="00D10700"/>
+    <w:rsid w:val="00D10F35"/>
     <w:rsid w:val="00D111B5"/>
+    <w:rsid w:val="00D12F0B"/>
     <w:rsid w:val="00D13329"/>
+    <w:rsid w:val="00D134C5"/>
+    <w:rsid w:val="00D13CC0"/>
     <w:rsid w:val="00D14897"/>
     <w:rsid w:val="00D149BE"/>
     <w:rsid w:val="00D14B11"/>
     <w:rsid w:val="00D15893"/>
     <w:rsid w:val="00D171BE"/>
+    <w:rsid w:val="00D17E9F"/>
+    <w:rsid w:val="00D20A45"/>
+    <w:rsid w:val="00D22130"/>
     <w:rsid w:val="00D22487"/>
+    <w:rsid w:val="00D2378C"/>
     <w:rsid w:val="00D23B63"/>
+    <w:rsid w:val="00D23ECB"/>
     <w:rsid w:val="00D24C7C"/>
+    <w:rsid w:val="00D24E9A"/>
+    <w:rsid w:val="00D26278"/>
     <w:rsid w:val="00D2708E"/>
+    <w:rsid w:val="00D27193"/>
     <w:rsid w:val="00D2762E"/>
     <w:rsid w:val="00D27C18"/>
     <w:rsid w:val="00D307D9"/>
     <w:rsid w:val="00D30EB5"/>
     <w:rsid w:val="00D32A17"/>
     <w:rsid w:val="00D3350B"/>
     <w:rsid w:val="00D34396"/>
     <w:rsid w:val="00D344BA"/>
-    <w:rsid w:val="00D345C4"/>
     <w:rsid w:val="00D352EC"/>
     <w:rsid w:val="00D36832"/>
     <w:rsid w:val="00D37134"/>
     <w:rsid w:val="00D3754E"/>
+    <w:rsid w:val="00D37956"/>
     <w:rsid w:val="00D412B8"/>
     <w:rsid w:val="00D41801"/>
     <w:rsid w:val="00D42590"/>
     <w:rsid w:val="00D4515A"/>
     <w:rsid w:val="00D45C6E"/>
     <w:rsid w:val="00D46A56"/>
+    <w:rsid w:val="00D477A7"/>
     <w:rsid w:val="00D503A9"/>
+    <w:rsid w:val="00D5061B"/>
+    <w:rsid w:val="00D51AF0"/>
     <w:rsid w:val="00D51E77"/>
     <w:rsid w:val="00D51F96"/>
     <w:rsid w:val="00D5388B"/>
     <w:rsid w:val="00D53A2D"/>
     <w:rsid w:val="00D560A5"/>
     <w:rsid w:val="00D56E5D"/>
     <w:rsid w:val="00D601C2"/>
     <w:rsid w:val="00D602E0"/>
+    <w:rsid w:val="00D605AB"/>
     <w:rsid w:val="00D619E0"/>
+    <w:rsid w:val="00D624D1"/>
     <w:rsid w:val="00D63ACA"/>
     <w:rsid w:val="00D63E47"/>
     <w:rsid w:val="00D65A73"/>
+    <w:rsid w:val="00D66175"/>
     <w:rsid w:val="00D665AE"/>
+    <w:rsid w:val="00D676EC"/>
     <w:rsid w:val="00D70729"/>
     <w:rsid w:val="00D70742"/>
     <w:rsid w:val="00D70F62"/>
+    <w:rsid w:val="00D7118D"/>
     <w:rsid w:val="00D71674"/>
+    <w:rsid w:val="00D7246D"/>
     <w:rsid w:val="00D7255F"/>
     <w:rsid w:val="00D7460B"/>
     <w:rsid w:val="00D76C32"/>
     <w:rsid w:val="00D774C7"/>
     <w:rsid w:val="00D803D1"/>
     <w:rsid w:val="00D80781"/>
+    <w:rsid w:val="00D80CBA"/>
     <w:rsid w:val="00D832B8"/>
+    <w:rsid w:val="00D8398E"/>
     <w:rsid w:val="00D83BA4"/>
     <w:rsid w:val="00D84FDB"/>
     <w:rsid w:val="00D859C4"/>
     <w:rsid w:val="00D85AAD"/>
     <w:rsid w:val="00D85FBD"/>
+    <w:rsid w:val="00D863B1"/>
     <w:rsid w:val="00D86480"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D867A3"/>
+    <w:rsid w:val="00D874E4"/>
     <w:rsid w:val="00D87F6F"/>
-    <w:rsid w:val="00D90013"/>
     <w:rsid w:val="00D90DD9"/>
     <w:rsid w:val="00D91744"/>
     <w:rsid w:val="00D920B8"/>
+    <w:rsid w:val="00D929DE"/>
     <w:rsid w:val="00D939F8"/>
     <w:rsid w:val="00D94348"/>
     <w:rsid w:val="00D95D5A"/>
+    <w:rsid w:val="00D96438"/>
     <w:rsid w:val="00D964BE"/>
     <w:rsid w:val="00D97577"/>
+    <w:rsid w:val="00D976C9"/>
     <w:rsid w:val="00D9770B"/>
     <w:rsid w:val="00D979BE"/>
     <w:rsid w:val="00DA0890"/>
+    <w:rsid w:val="00DA0FD6"/>
+    <w:rsid w:val="00DA2F16"/>
     <w:rsid w:val="00DA3C29"/>
+    <w:rsid w:val="00DA4364"/>
     <w:rsid w:val="00DA52D0"/>
     <w:rsid w:val="00DA6B6C"/>
     <w:rsid w:val="00DA6CC8"/>
+    <w:rsid w:val="00DB0075"/>
     <w:rsid w:val="00DB131F"/>
     <w:rsid w:val="00DB2B0D"/>
+    <w:rsid w:val="00DB34E8"/>
     <w:rsid w:val="00DB3878"/>
+    <w:rsid w:val="00DB49B1"/>
     <w:rsid w:val="00DB54F8"/>
+    <w:rsid w:val="00DB6D44"/>
     <w:rsid w:val="00DB736C"/>
     <w:rsid w:val="00DB77DA"/>
     <w:rsid w:val="00DC025A"/>
+    <w:rsid w:val="00DC10EC"/>
     <w:rsid w:val="00DC1A4A"/>
+    <w:rsid w:val="00DC2807"/>
+    <w:rsid w:val="00DC2D99"/>
     <w:rsid w:val="00DC30A0"/>
     <w:rsid w:val="00DC3D43"/>
     <w:rsid w:val="00DC3F2D"/>
     <w:rsid w:val="00DC580E"/>
+    <w:rsid w:val="00DC5E92"/>
     <w:rsid w:val="00DC695C"/>
     <w:rsid w:val="00DD0C34"/>
+    <w:rsid w:val="00DD143D"/>
     <w:rsid w:val="00DD2B44"/>
+    <w:rsid w:val="00DD3CF4"/>
     <w:rsid w:val="00DD418F"/>
     <w:rsid w:val="00DD5278"/>
     <w:rsid w:val="00DD5787"/>
     <w:rsid w:val="00DD5B5A"/>
     <w:rsid w:val="00DD6151"/>
+    <w:rsid w:val="00DE1D6D"/>
+    <w:rsid w:val="00DE2DFE"/>
+    <w:rsid w:val="00DE50D9"/>
     <w:rsid w:val="00DE5B6C"/>
+    <w:rsid w:val="00DE67E2"/>
+    <w:rsid w:val="00DE7628"/>
+    <w:rsid w:val="00DF1CCD"/>
+    <w:rsid w:val="00DF2235"/>
+    <w:rsid w:val="00DF3027"/>
+    <w:rsid w:val="00DF3CBB"/>
     <w:rsid w:val="00DF40C7"/>
     <w:rsid w:val="00DF432D"/>
+    <w:rsid w:val="00DF4685"/>
     <w:rsid w:val="00DF5434"/>
     <w:rsid w:val="00DF5BF2"/>
     <w:rsid w:val="00DF6D57"/>
+    <w:rsid w:val="00DF7A41"/>
+    <w:rsid w:val="00E00E0B"/>
+    <w:rsid w:val="00E02730"/>
     <w:rsid w:val="00E02BC0"/>
     <w:rsid w:val="00E02FB8"/>
     <w:rsid w:val="00E0361A"/>
     <w:rsid w:val="00E04AA8"/>
     <w:rsid w:val="00E04B14"/>
     <w:rsid w:val="00E052C3"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06B2D"/>
     <w:rsid w:val="00E07E07"/>
+    <w:rsid w:val="00E07E09"/>
+    <w:rsid w:val="00E10FAA"/>
     <w:rsid w:val="00E12A5E"/>
     <w:rsid w:val="00E13723"/>
     <w:rsid w:val="00E14579"/>
     <w:rsid w:val="00E151CE"/>
     <w:rsid w:val="00E20589"/>
+    <w:rsid w:val="00E20C33"/>
+    <w:rsid w:val="00E20C3C"/>
     <w:rsid w:val="00E21392"/>
+    <w:rsid w:val="00E220C9"/>
+    <w:rsid w:val="00E226B8"/>
     <w:rsid w:val="00E22889"/>
     <w:rsid w:val="00E22983"/>
     <w:rsid w:val="00E25096"/>
+    <w:rsid w:val="00E2544F"/>
     <w:rsid w:val="00E255AE"/>
     <w:rsid w:val="00E2673D"/>
     <w:rsid w:val="00E26890"/>
     <w:rsid w:val="00E26E41"/>
     <w:rsid w:val="00E27610"/>
     <w:rsid w:val="00E30C1F"/>
+    <w:rsid w:val="00E3104F"/>
     <w:rsid w:val="00E31474"/>
     <w:rsid w:val="00E34956"/>
     <w:rsid w:val="00E34F3A"/>
     <w:rsid w:val="00E35095"/>
     <w:rsid w:val="00E352A5"/>
     <w:rsid w:val="00E35437"/>
     <w:rsid w:val="00E37F11"/>
     <w:rsid w:val="00E406B8"/>
     <w:rsid w:val="00E406B9"/>
+    <w:rsid w:val="00E42FED"/>
     <w:rsid w:val="00E43864"/>
+    <w:rsid w:val="00E43F02"/>
     <w:rsid w:val="00E44092"/>
     <w:rsid w:val="00E45C20"/>
     <w:rsid w:val="00E46583"/>
     <w:rsid w:val="00E467F7"/>
     <w:rsid w:val="00E47AC3"/>
     <w:rsid w:val="00E5079E"/>
+    <w:rsid w:val="00E52496"/>
     <w:rsid w:val="00E5251A"/>
     <w:rsid w:val="00E5355F"/>
     <w:rsid w:val="00E535E2"/>
     <w:rsid w:val="00E53A7F"/>
+    <w:rsid w:val="00E569ED"/>
     <w:rsid w:val="00E56FE3"/>
+    <w:rsid w:val="00E5758C"/>
     <w:rsid w:val="00E616D1"/>
     <w:rsid w:val="00E62770"/>
     <w:rsid w:val="00E63087"/>
     <w:rsid w:val="00E6352F"/>
     <w:rsid w:val="00E63F21"/>
+    <w:rsid w:val="00E64303"/>
     <w:rsid w:val="00E64CEF"/>
     <w:rsid w:val="00E655D6"/>
     <w:rsid w:val="00E65B06"/>
     <w:rsid w:val="00E66935"/>
     <w:rsid w:val="00E6784F"/>
+    <w:rsid w:val="00E7121F"/>
+    <w:rsid w:val="00E7272F"/>
     <w:rsid w:val="00E72891"/>
     <w:rsid w:val="00E761A3"/>
     <w:rsid w:val="00E76B6B"/>
+    <w:rsid w:val="00E76F08"/>
     <w:rsid w:val="00E806D7"/>
+    <w:rsid w:val="00E816DB"/>
     <w:rsid w:val="00E82B30"/>
+    <w:rsid w:val="00E82FA2"/>
     <w:rsid w:val="00E84A1B"/>
     <w:rsid w:val="00E85549"/>
     <w:rsid w:val="00E85915"/>
+    <w:rsid w:val="00E861E3"/>
+    <w:rsid w:val="00E86EEB"/>
+    <w:rsid w:val="00E928CC"/>
+    <w:rsid w:val="00E93420"/>
+    <w:rsid w:val="00E942DE"/>
     <w:rsid w:val="00E94934"/>
+    <w:rsid w:val="00E952C2"/>
     <w:rsid w:val="00E95E46"/>
     <w:rsid w:val="00E969BE"/>
     <w:rsid w:val="00E976A9"/>
     <w:rsid w:val="00EA1A73"/>
+    <w:rsid w:val="00EA212C"/>
+    <w:rsid w:val="00EA2A8B"/>
     <w:rsid w:val="00EA3335"/>
     <w:rsid w:val="00EA38E0"/>
     <w:rsid w:val="00EA401B"/>
     <w:rsid w:val="00EA4762"/>
+    <w:rsid w:val="00EA6464"/>
     <w:rsid w:val="00EA6F2D"/>
     <w:rsid w:val="00EA7745"/>
     <w:rsid w:val="00EB03E0"/>
     <w:rsid w:val="00EB041F"/>
     <w:rsid w:val="00EB102E"/>
+    <w:rsid w:val="00EB3A7A"/>
     <w:rsid w:val="00EB690D"/>
     <w:rsid w:val="00EB6B6B"/>
+    <w:rsid w:val="00EB6EE6"/>
     <w:rsid w:val="00EB73B4"/>
+    <w:rsid w:val="00EB7C2F"/>
     <w:rsid w:val="00EC069C"/>
     <w:rsid w:val="00EC1348"/>
+    <w:rsid w:val="00EC325F"/>
     <w:rsid w:val="00EC3702"/>
     <w:rsid w:val="00EC370A"/>
+    <w:rsid w:val="00EC5AE3"/>
+    <w:rsid w:val="00EC6BE3"/>
+    <w:rsid w:val="00EC6CF6"/>
+    <w:rsid w:val="00ED030F"/>
     <w:rsid w:val="00ED3C04"/>
     <w:rsid w:val="00ED3F4B"/>
+    <w:rsid w:val="00ED405E"/>
     <w:rsid w:val="00ED4C99"/>
     <w:rsid w:val="00ED51CE"/>
     <w:rsid w:val="00ED531F"/>
     <w:rsid w:val="00ED5802"/>
     <w:rsid w:val="00ED64C0"/>
+    <w:rsid w:val="00ED6CD3"/>
+    <w:rsid w:val="00ED75CC"/>
     <w:rsid w:val="00ED7D6A"/>
     <w:rsid w:val="00EE08A3"/>
     <w:rsid w:val="00EE1293"/>
     <w:rsid w:val="00EE1655"/>
+    <w:rsid w:val="00EE215F"/>
     <w:rsid w:val="00EE2173"/>
+    <w:rsid w:val="00EE2CDF"/>
     <w:rsid w:val="00EE37BD"/>
+    <w:rsid w:val="00EE7650"/>
     <w:rsid w:val="00EF0441"/>
     <w:rsid w:val="00EF1418"/>
     <w:rsid w:val="00EF1872"/>
     <w:rsid w:val="00EF1AAC"/>
     <w:rsid w:val="00EF1FB7"/>
     <w:rsid w:val="00EF2245"/>
     <w:rsid w:val="00EF2300"/>
     <w:rsid w:val="00EF29D7"/>
     <w:rsid w:val="00EF2FFA"/>
     <w:rsid w:val="00EF351C"/>
+    <w:rsid w:val="00EF38E4"/>
+    <w:rsid w:val="00EF3A85"/>
     <w:rsid w:val="00EF4B50"/>
+    <w:rsid w:val="00EF5706"/>
     <w:rsid w:val="00EF5C34"/>
+    <w:rsid w:val="00EF6DAB"/>
+    <w:rsid w:val="00EF757E"/>
     <w:rsid w:val="00EF78CB"/>
     <w:rsid w:val="00F0040B"/>
+    <w:rsid w:val="00F00F11"/>
     <w:rsid w:val="00F010E1"/>
     <w:rsid w:val="00F01DDE"/>
+    <w:rsid w:val="00F03037"/>
+    <w:rsid w:val="00F047C3"/>
+    <w:rsid w:val="00F0539F"/>
     <w:rsid w:val="00F06566"/>
     <w:rsid w:val="00F0784C"/>
+    <w:rsid w:val="00F07AC2"/>
     <w:rsid w:val="00F07EC4"/>
     <w:rsid w:val="00F10EEB"/>
+    <w:rsid w:val="00F11C06"/>
     <w:rsid w:val="00F127C9"/>
     <w:rsid w:val="00F14989"/>
+    <w:rsid w:val="00F16A89"/>
     <w:rsid w:val="00F17E18"/>
+    <w:rsid w:val="00F23ED6"/>
     <w:rsid w:val="00F245AD"/>
     <w:rsid w:val="00F25A14"/>
+    <w:rsid w:val="00F26303"/>
     <w:rsid w:val="00F305BB"/>
     <w:rsid w:val="00F316E3"/>
     <w:rsid w:val="00F325FC"/>
     <w:rsid w:val="00F333ED"/>
     <w:rsid w:val="00F341A4"/>
     <w:rsid w:val="00F363B1"/>
     <w:rsid w:val="00F40F08"/>
     <w:rsid w:val="00F41D43"/>
     <w:rsid w:val="00F423CE"/>
     <w:rsid w:val="00F42E2C"/>
     <w:rsid w:val="00F44074"/>
+    <w:rsid w:val="00F444BC"/>
     <w:rsid w:val="00F44D95"/>
     <w:rsid w:val="00F45DD6"/>
     <w:rsid w:val="00F46242"/>
     <w:rsid w:val="00F47D30"/>
     <w:rsid w:val="00F528CE"/>
     <w:rsid w:val="00F553DC"/>
+    <w:rsid w:val="00F600F3"/>
     <w:rsid w:val="00F60296"/>
     <w:rsid w:val="00F61F53"/>
+    <w:rsid w:val="00F6240A"/>
     <w:rsid w:val="00F62AA7"/>
     <w:rsid w:val="00F62AEB"/>
     <w:rsid w:val="00F64C8E"/>
     <w:rsid w:val="00F65836"/>
     <w:rsid w:val="00F65AEE"/>
+    <w:rsid w:val="00F66D15"/>
     <w:rsid w:val="00F6763D"/>
     <w:rsid w:val="00F7105C"/>
     <w:rsid w:val="00F72454"/>
     <w:rsid w:val="00F73753"/>
     <w:rsid w:val="00F73FEF"/>
+    <w:rsid w:val="00F749D2"/>
     <w:rsid w:val="00F75C56"/>
     <w:rsid w:val="00F80067"/>
+    <w:rsid w:val="00F80326"/>
+    <w:rsid w:val="00F805F7"/>
     <w:rsid w:val="00F832EB"/>
+    <w:rsid w:val="00F834F7"/>
     <w:rsid w:val="00F851A0"/>
     <w:rsid w:val="00F90785"/>
+    <w:rsid w:val="00F92B62"/>
     <w:rsid w:val="00F92BBD"/>
     <w:rsid w:val="00F92E75"/>
     <w:rsid w:val="00F96D30"/>
     <w:rsid w:val="00F96F46"/>
     <w:rsid w:val="00F97FA5"/>
     <w:rsid w:val="00FA1293"/>
+    <w:rsid w:val="00FA1900"/>
     <w:rsid w:val="00FA2567"/>
     <w:rsid w:val="00FA2C30"/>
     <w:rsid w:val="00FA61F0"/>
     <w:rsid w:val="00FA647F"/>
     <w:rsid w:val="00FA6BAE"/>
+    <w:rsid w:val="00FA6FC8"/>
     <w:rsid w:val="00FA7EA4"/>
     <w:rsid w:val="00FB27F6"/>
     <w:rsid w:val="00FB2A1C"/>
-    <w:rsid w:val="00FB5088"/>
     <w:rsid w:val="00FB6E4C"/>
     <w:rsid w:val="00FB7457"/>
+    <w:rsid w:val="00FB755B"/>
     <w:rsid w:val="00FC001F"/>
     <w:rsid w:val="00FC0B0D"/>
     <w:rsid w:val="00FC111C"/>
+    <w:rsid w:val="00FC2125"/>
     <w:rsid w:val="00FC33B8"/>
+    <w:rsid w:val="00FC4B55"/>
     <w:rsid w:val="00FC4B95"/>
     <w:rsid w:val="00FC5489"/>
     <w:rsid w:val="00FC7768"/>
+    <w:rsid w:val="00FD1D9F"/>
     <w:rsid w:val="00FD2A2E"/>
+    <w:rsid w:val="00FD385A"/>
     <w:rsid w:val="00FD55EA"/>
     <w:rsid w:val="00FD63A2"/>
     <w:rsid w:val="00FD6A30"/>
     <w:rsid w:val="00FE0800"/>
     <w:rsid w:val="00FE2491"/>
     <w:rsid w:val="00FE269C"/>
     <w:rsid w:val="00FE3EBD"/>
+    <w:rsid w:val="00FE46A5"/>
     <w:rsid w:val="00FE4ED4"/>
+    <w:rsid w:val="00FE58F9"/>
+    <w:rsid w:val="00FE59F2"/>
     <w:rsid w:val="00FE6101"/>
+    <w:rsid w:val="00FE7868"/>
     <w:rsid w:val="00FF0019"/>
     <w:rsid w:val="00FF0FC4"/>
     <w:rsid w:val="00FF1119"/>
+    <w:rsid w:val="00FF1968"/>
     <w:rsid w:val="00FF1CAA"/>
     <w:rsid w:val="00FF1D3E"/>
     <w:rsid w:val="00FF3487"/>
+    <w:rsid w:val="00FF628B"/>
     <w:rsid w:val="00FF7AD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -23095,50 +42756,66 @@
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D7326"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E44092"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D66175"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="540869424">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="715736297">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -23225,51 +42902,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1873614635">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/bookashortbreak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/special-educational-needs-disabilities/short-breaks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image103.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image106.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image82.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image102.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image105.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coventry.gov.uk/bookashortbreak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image72.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/special-educational-needs-disabilities/short-breaks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image100.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23509,71 +43186,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A629AE30-FFF3-4EB5-B76E-11EE743E1CCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>8867</Characters>
+  <Pages>30</Pages>
+  <Words>3390</Words>
+  <Characters>19323</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>985</Lines>
-  <Paragraphs>311</Paragraphs>
+  <Lines>161</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10274</CharactersWithSpaces>
+  <CharactersWithSpaces>22668</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Turnbull, Jackie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>