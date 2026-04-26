--- v0 (2025-12-05)
+++ v1 (2026-04-26)
@@ -489,57 +489,99 @@
         <w:t>policy has been created to support your setting to meet the</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> following statutory guidance: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005E4DBF" w:rsidR="006844A2" w:rsidP="006844A2" w:rsidRDefault="006844A2" w14:paraId="214843EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E4DBF">
+      <w:r w:rsidRPr="1BE47F59" w:rsidR="006844A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Early Years Foundation Stage (EYFS) For Group and School based Providers (September 2025) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="02606015" w:rsidP="1BE47F59" w:rsidRDefault="02606015" w14:paraId="1AF892EA" w14:textId="2A134EBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1BE47F59" w:rsidR="02606015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early Years Foundation Stage (EYFS) For Childminders </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="02606015" w:rsidP="1BE47F59" w:rsidRDefault="02606015" w14:paraId="7098EB0B" w14:textId="509B84B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1BE47F59" w:rsidR="02606015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (September 2025)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005E4DBF" w:rsidR="006844A2" w:rsidP="006844A2" w:rsidRDefault="006844A2" w14:paraId="6C624272" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Working Together to Safeguard Children (December 2023)  </w:t>
       </w:r>
     </w:p>
@@ -1481,70 +1523,65 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00ED6CC8" w:rsidR="00AE267D" w:rsidP="00AE267D" w:rsidRDefault="002E3728" w14:paraId="45C0FE98" w14:textId="4295ED96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6CC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Protection for whistleblowers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D7A7F" w:rsidP="1C4042ED" w:rsidRDefault="00026CFF" w14:paraId="446ABC26" w14:noSpellErr="1" w14:textId="3F3DEBEE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="004D7A7F" w:rsidP="00703BEA" w:rsidRDefault="00026CFF" w14:paraId="446ABC26" w14:textId="3997396C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0BA9BF60" w:rsidR="619CAC5A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0BA9BF60" w:rsidR="00026CFF">
+      <w:r w:rsidRPr="00ED6CC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Creating a culture that supports whistleblowing</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004D7A7F" w:rsidP="00703BEA" w:rsidRDefault="004D7A7F" w14:paraId="37B55F45" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000342A5" w:rsidP="000342A5" w:rsidRDefault="000342A5" w14:paraId="6B92BA64" w14:textId="35503883">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8685,53 +8722,54 @@
     <w:rsid w:val="00B57642"/>
     <w:rsid w:val="00BB518C"/>
     <w:rsid w:val="00BE72EE"/>
     <w:rsid w:val="00C164AC"/>
     <w:rsid w:val="00C2342B"/>
     <w:rsid w:val="00C53EFD"/>
     <w:rsid w:val="00C61BFD"/>
     <w:rsid w:val="00C649C7"/>
     <w:rsid w:val="00C8272C"/>
     <w:rsid w:val="00CC42F6"/>
     <w:rsid w:val="00D05ECD"/>
     <w:rsid w:val="00D13472"/>
     <w:rsid w:val="00D811C1"/>
     <w:rsid w:val="00DA1F3A"/>
     <w:rsid w:val="00DD20A7"/>
     <w:rsid w:val="00E60EBA"/>
     <w:rsid w:val="00E97343"/>
     <w:rsid w:val="00EB671B"/>
     <w:rsid w:val="00ED3C4B"/>
     <w:rsid w:val="00ED6CC8"/>
     <w:rsid w:val="00EF20A1"/>
     <w:rsid w:val="00F3498C"/>
     <w:rsid w:val="00F55D06"/>
     <w:rsid w:val="00F8358C"/>
     <w:rsid w:val="00F95CA0"/>
-    <w:rsid w:val="0BA9BF60"/>
-[...1 lines deleted...]
-    <w:rsid w:val="619CAC5A"/>
+    <w:rsid w:val="02606015"/>
+    <w:rsid w:val="1807E022"/>
+    <w:rsid w:val="1BE47F59"/>
+    <w:rsid w:val="48891F96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="21064C08"/>
@@ -9849,52 +9887,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b509c9d727c9bf125dde90349be71eb3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fbd4bebe2438c9af33a1e931c9797c23" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0f4136550f66abccf640d795920a5b26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cce8dacb47bff623b620c15e71b75ab2" ns2:_="" ns3:_="">
     <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
     <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -10110,91 +10148,106 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2E1C2D6-4E60-4A6F-A6E9-20A38E2ABE3E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0117870-F1E9-4C45-8A86-821BA7FAA6A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE2E078D-F01E-4B39-8797-235957A1643E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABC03EA0-4F6C-4142-AF95-B83143C6CC05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
     <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>Coventry City Council</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Craddock, Sandra</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Barlow, Karen</lastModifiedBy>
-  <revision>106</revision>
+  <revision>105</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>